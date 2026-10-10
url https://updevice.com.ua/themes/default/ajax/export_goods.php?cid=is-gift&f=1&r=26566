--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f1a0b02bea951368115ed5b1c25c871.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e6495064e628411f516ee9a86650c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685fd0b501adeb3f81cc8c27c0002f3c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d19b46c4cdf9280a3e187e0c7a644c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500860ec13e0cd729e65736af7c36105.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81fd7b21de3ea0187749f7cefa4d496.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c54bcae28564e0d50832f7086c04987.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67b3ae0edbe48e2e190ad268293d4d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e284baf39a7a900a6ded19353f8b19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb3f9c0cbeb4d8dd6e6fdeff4cdbfe410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f8b1ee66b21a2662651d24af44fe211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af3cb5957d01df012c5740cc63c777a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a916221e8f00988d65b791509a58b70f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47675b9c8e98c5fd00b14dd66c13c314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c2748b68285ab40b681a1b00fdce6a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9384b96e8e79b84a7fbf995f31ce816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b7de78b8f194b2f81824379708c4ed17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0067363c75bee5f1838e8a0bc2d09218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891b742bab1c1d1b529a5a54fd3300119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7569b0846cec499a4fce0743f09e35aa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe3460f24d175e6b91630c548e3d3421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9906a23af3858d297cc9169337390a9d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b018c0b5c63d6553f341b99c544248423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1f663ee24d8cf8fabc74defed021a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d541ffa3b143a76196281feadb20c9a625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c14add91f6015f4fb4124aa112895ab26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd28df442b972e01e53c57ffa1299027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6cdea8c1fe386bfdda1b778445ecd128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a18c2579c698659f1543d77e69e37c329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed2f44cab2588fc0b87615e765de5e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3478a2574a446a08b13eca508aed04f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c99a5d1bdf9f3031147051a493fc932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8577a3b17a1cc4889305b3f0fbb97833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919fc6f4016ba119f8ac5ee1e95f079434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f5d5b7e7e9c3f96445cdd4769d83335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b455ee4d29a3d224e5a64de3c1b95336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecef61b5f77eb4f871db9338068e84837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31139833829d5cd9c51182cd51bdad4d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318ce238d53afa4652882991296b7b339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949bc1d674feeba68720946fbefbf4a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f48887aaff9c8e3986b96d2165fe6f141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b00af55b91ca022c2463dc7803ac3242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2983705fd2bec7443e828945ae52231443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52228977e49fb81b137eb842a359e0844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025bf0be5aadabbea03e70b34e152dc645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db60754db20aba44275b47befb96c2c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0971dbad51f6de55ee77b18bfe0db14847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af870df8000bd0c661820ddb4a845d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9111b7d711425461ddaaf2b7c20ef449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75419081a4ff9ecb3e23331454d8638f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f6fbef4b151ca392d3f385922721f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9ce70b589fc6277d895f116707f1452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ff05d8b8743e5888f9e965841139953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b10de00ca63710d39bedd72a1fd7ea454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4845791d87271c6ea3f0dd4b0a56b34855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46aedc617e06a95513c487b0b6c358556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b889087c856e88c67b820f8276ffb357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f0bb76d51cfaaf098829a59c4aa07c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f89946f326bce5bb7ae59cd7c9287859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ab35ad20042c5c0771325b06b7c0960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7065a18bb0faa8a334e63863da0db20c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea662598403bcbd3d6de5dc9a717dff62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814421cf957431217f510bdc7221d20263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e992293bf2b6ec4e5a8174532401e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9b04d5df99d65eb2cc39538f33bcc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd6ee51070ca5738ad3116a9df28bbf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c40ecabc6d094489ad747443f0ef5067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f3fb42f274eea5270b9eee9c62db7068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3295e16f16cd77d7c894567464282be869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af4b20f9f073fd6bba76c7e127952270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00558e0960aa7589b4d537399179d8bf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca43237c60d4c409177bfdded9b7a9c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61379acbf5a30950a92c82efc9467e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ccbfdc3695c16f61eee4f3b13a0c0174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a2986cc761bf10567325375f0778d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd9d9f3e1abb27a1e6253f59fc128f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0665a25c5a3c3f604c68cb26a26441b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af44a2d2e425b4201d76d903c145ede78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01d6a8684f20b24416357d2c1e3e1379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b53dfed872878ec0b7c3285fed5440c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed5fd7a42fac07160493dcce9fee8e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3282da28daa8bf1e462663c4b32d9182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b5e5d5747b25faf8d40f078d67122383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970016e8d2bdec5c2999d42aee1ea71984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be11e06c833875f4a3354675e0dde64285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1274028a518330fab10ff97217ffe786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63debb59c6e171e7b0531e18996a695d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea0c9c7ce1e95d7082cbd4fcb23ae188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b9794a541a46ea0458ec3b883207389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8911a52e34b10dff8daa50832da56ec90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b2c29d15f33d6ad1d4f99835d439c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d12142cded17694965c488d473e6392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decda1965027181b91494001572cd36793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0301bfa4bf410d2365b7ce0aaff3482d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058fc5522241621b54dc976a6c0c688695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5204c73bc887ba342229be8463e9331096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbcdf3c9e25040ab37bd4ab6eaf1e5a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a059879e007b47188d4e9a2c90aa70298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d162bf4324c676ecac3336a18b539ff799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad4abec1abcb3938dff5537cdb63be100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9bb12094464debb6635eeece81f9eb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c72a629c6938a4e779c322d86ade7b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74779995fd0b2313f7f7d9ee6c299c6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f34ed18e103fde83317db37208ebfa1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d7516e9cf727b0fdf66cba2509a7d0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca716099a2d75b899fd5d74ea3214f8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5abda261e0803c1872c528fe3f4231e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaceba543ec1b4e15b76b3c532165b80108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da53f41a6648d8fca9fbf2aeac2d8b4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7202af0e50bb53000f119e28b605d9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284da7bc453dbe86f4b4189ab8167e04111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b5a75a95f3d678b1222e479ee02114112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2fee43d0f299f51fe93c9e19ada7d3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847bedfa2a279155e2a0a3ad28396594114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca151bf2382edf8b306dc9da93c71f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c168c230b67a217517fd31af6c5fa4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5207f7f15c9d196b72117cdedf38264117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe77105c2578d46bd8f42eb92c4693aa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7948cde76c55895e6e2ebc16e94cdb4f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbfefa044514063a9d50d24744f0070120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ccb5ef3c40f65a6fe66998f1123a4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56efb141e402f25b63003602be6ea58122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0689f38c07f69791e9cc392284441d0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbb6994817d14de41143bda35a7988a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9105f64026b27988edf98be279f607da125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16991e04e956e862567dd03e0805b62126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16404a2b555729beb9267b3d9b11f030127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380beb481d70b4125c1d159c377a8d3e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ad5957891f357f1e45f9612bafc23129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe66f9c8a308118926f7d212db44fb8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bb6e4bd8485292415b5914ae4edd00131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d413d7e90a6cedfee4bb32e2fd0185132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d93e63842c6bf0f34115d8269ed7271133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600bc26ddf0cedf0a1d5510add64ef33134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b29d9a4aeb05e6061badd55c4029a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f752d7bd2bc417bee96d037cbeed9349136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ee56968f5dd26ebebacc60384397e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40a61f716f534ca1e69d63c4d8cd7f2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfd53ff277f69c9911c72abc797c4e5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c85ce70203ef6ec699f8fa2c057bb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d52393bc47794a3b22e63aff0f05d1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34babe1d06a96151f2e4324184113344142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694a526296a8921ce9661bfc5c7bb253143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f5a921dd5e062823b01375a8e00d7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433aa40ffb4e07b3609ef78d0458ee9f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8bc777bf55ab5b7af4bea442bb5216146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d76bd817737a6723edb26a499479e75147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c19a90172e8414bde93af3a6190c94148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b574ae0ec3c4be186a38f1e5839ebc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b1eeacda12686146f15110c504ff2f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf270af9359c59203f561f5a32fa56151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1987fc96ddcbcb9d3a9e6f26e6f2da3a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24efce5e4ce9912ab54953ab9ab311ac153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0dd9dd9597accc9e0e622e7abe673a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7dea749dfb60973b10acd615b3ba33155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78cc846b86769ba0b609fc72cb7af9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a285669d71fdaf034337762bc25089157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29267b8e2ffa9c89b9545242dd804ad5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34347532a272368612ad14c051b19685159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8091efcdcc1ed913e552c3612c2cb64e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5947270cf0f00ecce22790ffadecaf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742efe920b71ed26b7438f7935f4a610162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e8e91ffa6c1f1a3d1a9d3ac69cf60163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e60347d9bffe272b9dad70db6d8cfd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3463150cfb3dc532cad3b847dfa159e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4570928bbb69761107da64840a77e5fb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad820ccc7534849d3d7e510381c96e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66282e993b29cfabffa6e7a393a557d1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d74b4050aa6331d3d4af136227ca5f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd25766c2068f38bebd84378dacad6c7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090abfcd1b24228b95f283978a891dd7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213cc3cddd017351dc56a92a921ef236172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64703caa697ac9579efa38100d240a09173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e35e148d988acdccbbb5fab1532820174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d1132ee6f5e741f4270667b65087d3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af4d2fdfb9b8511e25438cee1be9049176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf1bbf0f35da54452ee07794c3efb59177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7f2b81bb98694634300e753ad74d48178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd75330dd1f04b09182a88c9e2508aa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8bbf0a3ac50a4e23021a9a558a52fb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc0933adec6c6a10dbce10e82405a2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461397dbc74039653c48f9b58a73aff0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f076ae201f62f6a9869494d84facab183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef47b52c1a5a7f921c5068500184013184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88686944c84adbeb54731609a36a91d5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe5c7f6e2cc81b4a9adeeea7aa6df30186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7435f05e389857f5200674233c24c03f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a2c120a3e74242ebf00acde9200395188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafbaf039592610eb9795de846c5146f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a59203151b71065ecb5ea1517356a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77a25072bb5e6364beb5921e35c66e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c10b6e8070222487cf4aea4f9ce4a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c1fb52e3cf71cb0f8ea300999ba152193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ae96a8961cd56b44b1671c5f6e098194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfba90cc12b24d3cd48d68c9a33b243195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25621e7e264a17365624ac968d847f4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed226b908f551e07a2c4bcc0e352d1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ac16a8c661d7036843e6c3c03b7fd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca0756618a1dd80ed66a72e9335d00199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55625dcba37433cfc35d851f27ddb966200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352fc7415bed821f9d66b35d195c600a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1677e82c8c1cdfa599e6d8a2f02e7bc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda300896ed5931bcd787ef24b06c08b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7097419c5de83256df6b1063df91bce204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd09a543cb504bac26830df7f7a8b9c6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db16334e0e9f0de1ca490dd934a41f1d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136c7774e4bac4f8a1ecf5a6ec9c14fb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a28cd2f5723d621e2f4ac7411e405c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c8494681c20f37e6802c9dbd2763f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8cffcd9c32fc04cf2ea261e90046e3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f6d861c77101ba2b2671bdcaa0f63a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f307be1409928744577123f484e43212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ebce658257abcafb79fa4c417e22fb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef4c128cf70a4e8530270cf13c0aa5d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4153c11205c06cc192d5f73132602f3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c46472ec4e61b0b6d280b1d38553d7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a36a88a8a8ce8819dbea50a3116ef6b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c56ad09cdee854236133dc30aa0ec9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff2f04cf218b03579a37d85e48e0a4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d5483e678dad59c222c376b2b1b33220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2592f8a74878d623db800d5408056dbe221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09212b1090167158e864fe37a221ef7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ad9a46568ca1c968d8642e87c4e887223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1675ed98369bb417d582bd227fec361224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f62fa66995addc6e9167731319fe9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d31006d77460b1df17020989587b1fc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9187c985638faed9add1d114d3b831aa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c72c5983588547eacce1a6a6f528ca1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69917be9194e705cf67be9a16e010a30229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4648c6d3b081d74d69bec96e3a29ed7a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e546b5cea03bd8f6fdef899a70775a2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b17ea896108bef5647ea01ec1306ab3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad038fd1dce36587ef988c6356fc9c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0499aed518919b1ee2e60d59494551234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322a1896cbf8a6683c4711ac59f85f5f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b821697760f69e23eb60064e4fe70bbe236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadbdc27e29ed9a2ba56fe7bd423a441237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5969b48018de89ba75ffd9354145c917238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a152e7304fe4db78c4f52c747b286ce239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831682fa135b3e3da161c750bf429a58240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67059da50ae675a2f6f6a272ae62e95f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36dde797ea9dc30d1ea4925a4fcb8e5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc13105bd6b6c99ade17aa2824962e0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f3226fd9d411b0f1615af205e3ac7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa359bea2d626d63821aa3b920df1364245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f852e1b8e924d13126f05f798cc581ca246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ec017e9c38fe83c33e7cc0f48dab8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd7d57d590277a56a2beb19c936fd7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f548225925e29b443c7172ecf496ba249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1252a08df0e5de1a0ee155412fa4cf13250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715eaa51a28273be281fc21da72b4c25251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b944ea9df00b28a72955c6d3dc85cdde252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51630e20d7ece965416cff22c489357a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c773a0f9142d0c8d08738680096e6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504623ec077980f38f8bddacf04505bd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4cb1500ae7eab1ded0c912e315ab90256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff4d255aae8922ac2155228c393706c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc98710d3165358362053acb6a7625258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f3cfc0a9a6971dcca7ffd5f0da9556259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8ad5f69f59116938f3b9b9ae9080c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0389ac2835fc2dc06085e7f24d61de1e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d4ca5544ab61a784ad14cd3a801659262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d01d7b583e3661ad2499b298cad10d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e62af78583036ebfdef15309d06d6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb4834dd2b428c83d5027f56e1217fb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab2155f0328ffca39c10076beff2ef4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee032009478bd2fae36d59ba3933f2fb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc4ffd928634988990bb7da6129286268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb84ff24d7f282075aba13788906293269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf18fa33899b2fab7585b01be9cbc7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db74b33f544de4564ecffafba780ac8e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023dd4f1e7225b03af371d468e2f22f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af3f983c6a05f6b6896b96ceb45d1d3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6945f10514190a00a2890e1c228e14274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1352cf9165e91ed7c72546a45ac95298275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc0d2b2294652eaac5414750dd2037276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe89ece30c5f83e977b5cabc0b348251277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b968767ab85a2b605479e2d862ec3627278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c5f4aa6e6baabd419f78832d8ac91279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c024938d7fdd92ef00d69cf222b68280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec241b1012f4573e2d7decce7dfa74f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4679e53f8491dcb112ed16e3956d1d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b43609ebbd92f11f470840b816033283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc2dea4d483b6e4b964c036e9fca84284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf73908f25a81b0144ae1f521d3b5b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c99de6bbc998f0634ec7fb38d22049f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a304b0c63a4dd17342be6ce5dca4d8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d89c2567991c415109ee9eddbc2e2fa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633492260eb22af69de22de224d334a8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f086f539bd3a8e94f86a646d7a416d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02dce313819b568c03fa04f42d87db6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe6032b2ab120f3711807ec83d4361f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df68bb23b61432541c629d5b7fc54266293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8335edda7c2dd79ccbbc30e6db057037294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d962f7b15e57d5e27c57c927c63832b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460978f4e835eafc471533d7181b30bf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e13775ba5a874262f9eeddda3411f5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3278b2ac096d087840c36f03d795076c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcbc0f888921fb8d2f297453b4bea54299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be47a36198fab1119615c04d5735fef300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd60b8af086c636a9b4a4865210c52301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a827746e359d388f44fdbe8a7d27ed20302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f74fcc82a3b1ca48f1084cc3d2d0f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c401dc4cdbeb55de78a4034e70dcec304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1dd552fd49e3003e61017136db141c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc898d5524385dc48accc3cdd86234b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3165e20d9b8a212b6dba2ab6708adb9e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d13ca7f73ecaac4114ff144fb98013308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4046b6be9c96418d4e37e26b16732b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7b8f764870183f5c36842249018639310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ded8fbab2b4a0bca12f0848bac7676311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349bc2285c163a4e1a644879ea1acf69312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183e9864f5065b47f383b990a0e45ae313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287c023ef2595ed7614724dc30f4611314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad7bcbc48f824181cdf15779198c472315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a6031c48be47146c267ea2c7edc85316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f2cce0e9017a9584037bc51c46a34317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c73bd10a22ef7e665acd88b795c4261318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea72bd93cd733283e75abdec08f8663319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9300aa8ad925e3cc97f4854b483ff7a6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef8271c97b875aaed5b08588f5e101321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc219ab57737324802128d1545804dd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ee5d8482aeee5d57860a92c2515dc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e24eaed229a6c2c7d497cab485e768324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65e527d8562b5248bed957b4c05528325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab3fb91b2ed41f7d342c824e757b14326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f0a2e94fbb6aa55dc83e8ad7ead4b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62054e009da300f62111c3e9ae3bb9a3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13309b021326abcf04cfa48490251068329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c210241f30e95cc7feb292ac9e13ca6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91be6c5c4884050692a31d68a987e667331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e044b525b3374615e9b7ee9a5d226332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa2c6dda647748691664c340faa4d51333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6913d7db7f4464f14c42ef30f130578e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da60fe61e103f88f413af0cf6ad60e6b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b45adc7c154fc0cf08a12cec61fc28336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e441d042b42ffda410970a1d2e40948b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d05f180b04f54f3a9249871f8ff13a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e8c707c317462a4994bcf68a18ec90339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84aeb55bcd03b2bfe0792b94c5f4577340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de92f3e515297b40b7f213a5e80d4a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da999071485c517a655744500fda49342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f1b37dc57c08f28a7b946e215cc53d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa82575358ffb394d5fdfd7799d419344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058f4d64d9fc90f83e775f58c4684dd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a36737df7f110692ea9cf9a74e1368a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b17b84db4b45bc6f62e01f90b2a59e3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a26533d3d4f7b4d910d76cd5cb0dc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e485ff2975f4aff50b413d299caa2db5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f276eee84a571aa2f72842154787cfd3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef94c8ce9ed614155cb09d257848f4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d7d46bc29d1ba5d7d3a09d96ec86c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d6138110404ae9700bb510f5febd6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e6d9f8cb03784290e6c3174907d9f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51684a4eb97597119417f50c120026c3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae3095616d61b1e05622cdc75e46653356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac90162c9ec20ffccf94650c0d7854357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fefa804b5fe1c3dbbc12eb2f5b5081358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f5e5b6f1021a995f947eb6993bab0b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a3a932003368ea7bb4e90a826d658360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f489130f1acfb90f19b1e96fccc2fd6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4a3e15d1a583cc4c13eca6bb75819e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d975e588b55c0142b09fada215339363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff440178d308382d21e8d95ba6a57f8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c235373dbca24fefac735b1467dd914365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e450adf656bbf11de047bf4b3c59d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c879159eba0ad7fb9b16df34b7d253367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25574d4ff036cccb8723b7f25e35c98368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9116707966b6cbedc273204b624e2cf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2460c85660e29eb6af3127fa8b6079ce370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11a4ea842018b8610983638f047d2ab371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab66771f69ad89d4037e56f51c64ae6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a0118b20c68bd476c0270f56de0d7c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1538ad306e08394729c28905d72450c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf2996498266bc8e76cf7e338809ec6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a627a6d697c8f44d5e5a92070eb464b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55428db4b72c4b79a42f336604ccd95377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6acc26610ec8614c5dacb8911f76312378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5bacd2989f7dfe6a3561ac2db00562379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e677a1167346a4eed2add18d75587a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a5d2980ad0e80a9cfcf3918c21776d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29828ecefc00ea9f50d9563cd4242114382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec9da8b10d9818a54dc3f399304bdc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84dc578fcaeb1715aa3236d7a0b509c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ffd87efc7e65564b324018537448b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47815426cef2f0c834d61f3fd2c7f8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bb6ca20297b09730dae89558be9a31387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6769fe495f8dafe65f0c683704ea79388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3fb840be93c7aaa1c4e9648d0a5a20389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0112b9700a7f61b825b758eb69d10a36390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f47fde00b51737de57046b56430a8b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3975659a647c6528da1e68109a7ab16a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d7b253f26a436a01b814de9a505e4a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee01ade480e5308c0ea2af95f573f6e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e5abf789d275b5d180f5ed130662b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad37c9a9fbe683eff4f2b1d8a1e5aca396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23044f104a57bd01b667656fc5537c10397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d5200a15eb45599fbf247f4ba17e7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f0d8cb361afd8dad6e98384e28bb0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e9108e2cdd522dd09a315a23a9d6a1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f7ba1236952d785dc04bc4e123b84401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09028c7e2fc09229465fdf2c65dc2492402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e177f7ba8d6daa37925203096ae10403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417d0407f15459397be9d4922413db1d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0649704f1ad677580e1e7101ef500bca405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f34ba31bedb5a8f2934290ee1953f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97af96615ce83f2b042408ff3101e00e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b00387418ff3a54c41794282e6828c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949f8d39093caff67430a438df72f22409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f63c85404944064fef37664174405410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d7159e71a93c3178f70775f843b540411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ceaedf90899300cf9d73e769a965e0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8ce17a8c84a5fa86f1bf98dc5c7a27413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42cdae5dc46ab6900cfba786e9a08b1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed4e91301373232accd6a3084b6a4aa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0830379a0cd1a9338732f84f48d68d6a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb1342df606ff263c4de51fd1d5243b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bcd5f007fe38f061a7efba9be6eab4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925e3ef0a1ff6bb3e9ba40012fac3fe1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fcef8580622291cf7d55f46975db59420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a05e16736ca82ebed69d701eac614421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c0ba8608794100212583c543709b30422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa2357ff66072e97f60cb54a4d68b02423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e397eb61b00f277daa03b45803369e5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc93217eed90f2c990af7d6d003dac0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e584870f4e494ba99f3d91c12bf8545426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f0f689bea37e4db8b56495404b911a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98c4a05d7a76eedd78750466fd8d0e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b72b02f121e7515084162e1380dd8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8b95d810498bebd4d6828f81b4b72430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003cc8b68f48efd449f436ac2e798aa7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10cfe2f26f04e3902caef0acb5ae8f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccda549062cf9a4027fccbfc73cfdb7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04cdb3c4e57423a4dd492ff30f4fe70434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61120e94731883bdfd920374dce5e9ea435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c28b51ede3194fc6e48be3b230fc6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a5e52e3935de035668127f087222a4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9438496d20083cb393cea033c8cf07c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2785fcd53262b7ad46571a24f6fc66439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3f648a8f1f411b6b07e3716f6137c7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f58b20d2815b49b390203114108c3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ee4fc9403584496cd70638b52b351442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c81ef48b2693530212248444caf3c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de83b11c85f9a1d38b6dba870112d50444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacb2a54c1502fed75fd36d5b7e4a0bf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c060a57e2c7cf1c4efc56dab1d27ea446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13109cd05038e509c352c87298e208e4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0da2899039cdba5a2e03b6494879b4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ce5117341cc71cd3ec1d327d2fd45449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79636790460a739a37ca64bbce6db015450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da7c96ef1cbb3259bd55e8a4f04dba2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e6254c99c637fa2c1008073c955dc6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86491a418b71d3ecb0988d10516898b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea8ca6e4b85d80da9e3636b6917076454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a913ab16bc9396e1d7bf31b75b65049455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c181367e870685c30a047385fc610eeb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c80dd48a91788dfede07ffb1c0e6e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f9f981e4e3357be9c325db710fe19f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f00e0cee1875abe7ea40b7fe2ede8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4c157dae4c370f2e8d3fd0c5e82db460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe39f393c1cee5406d82cb815605702461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bad96db1cf484ac49f9ad21a643ff5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5009bd289cb088446f527a071353a84463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc41f71c88058251ddcc72063dfc2540464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc87d868bdbcf74e944fcf09397ec3c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84fa4107a190f4297b7157f40e04734466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e31e18c88d72bcffcbe683f067c9a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd7a64151f4e156b1cf337db6a195da468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96b0c9a15418ccb7716cef43e5c6796469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973cd30009b04f3a257ff1a4ec43e320470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b35c394dc725c43bcf0d52bc4c674471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d89887b638c7603be4b757931cb3929472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b7a456c50b83181b510dce887b7a5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d04558fee5ce04957070cf78d4557df474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c625e1eefd1a80e20129777edf7f95475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007bd50f117b42ff76ba750a675ab6e3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a25df284c5e3c2aa9fb3c0c067b60477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392b9f9d4a651c73af99615f19aa743478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09cfe4f1d66129430aff34ba1c3f761479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdf290a0b75620b1c3ceca3a803e9e2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d12a5196ff5d24975ca7b1859fad90481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d675a481f1192ee15001f25448ea1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43313dd964c11a10a8b6a48200c95694483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4253bfca70e0bd713177a2a322bacc82484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c136f683f67ff74447979695eb8e2a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a3fed9c8b3f4d0be6649596df47ab486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1378943db83f7a94620a1353937f71487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe47e83d9444f4396c20f254cab38a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571e06102bef11c0b9c67e74d318579489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac23b0b2a4231183c1d303463b48e32c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae1773796a6c6a69183506be25ec9a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e140d46af891b1838ca6fce5d0318492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d408d3317b111d90ff5a6c341455b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf06106eae8c2f92d3ab80261034c93494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda5a407c0b59ed3a5212b2bcd1c22c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413a28b8def560b95516f0063f54cac7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a363eca65e7ae7b61c2bc22a6d0bc2de497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d17f0ad968a64554b682603338a5c34498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce8712cadf475b59079e27ec197385f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4aa91674b53c324de87cf64739e06500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c063365d7e1a84b13aa199b727ee8f3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea5702293e939572bf08ac10244909c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c24a9117fc7bdc000e6d9080bfab52503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced8429fce462421ff4510aa7442583504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8202c524a996f328bd37172a704ab9f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ce508ac1207701e952a91576b72fb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3dc448b98b04e8c279cfb91e741446507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b7d4d2dad74ec329f547076a74f84508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ef2899996ac953c22d1b5a748286df509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faf6323d140fb4b9f2d8116878a311b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a48341a10271f48ac452862c90a8a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e180714a01fc7472d509cd94fd98fca5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b14f4c4ce91fdf8e2ab18435c81f2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc08f891f2f60571e5c529fab1fdd5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba6b3b688fab7a548de9dabeb6f043515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ce09ee404ce9a4da28e06a05f94cd6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f0f7337d56cc6278c8b86b179c609517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff0c56c282ed9f972548044c6d521e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a13ac5712f7bf354328b65a89e931519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b8ee4c66e585a1c185dd8feadb95f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf7db4ad9fe2dafaa649a47748932e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99242ac2cd6d9b38f9e4f6cec52bcd54522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a153256b5c7d120afed168df6ca85dcd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba12c39a6633bacdb3c4bb21d227ff9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e363a50eeadf24ad907de88c4a12fa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd313ab776d962000e886268b9f37312526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04df0b4ed22255c7afb830ad26f8710527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc751c7cc52ec83bcb49def807cc66ed528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a12e47566dd59fa447a0aa16bcfae99529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eab26127b9aae574f5edcaca9a29c4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf04fdec6cdc0e76b1287e17f1464bb8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31d805ad27c8d1a99b26d60dfd00d25532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120cff41a4532c28e2efb8877e0de845533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf0d1a0384dc48d790277fd04d59f7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c49a13111bdad92c6734acdec1463b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9524c93d26a5f0040c53bb0c6d1aeb4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c619c8e636ff6cceb52ac38a34f1b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1caba0586fe74c7aa55c4133c8b368538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6757cb7a8c097021d0b17e0f5fb7428539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac83e76efaeb4e3267e494506dd4b433540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e70e184b598c6da29709d8de69d27d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d974a1a596472cf4d84c4c7df1c10542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2521a954b7250188e060846032d1a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412b9659579584604c39648711aefe76544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae643514ddcc77579a976208c5c8516545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56671a58c2bc56a36421d2f1253fd4c5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8171f12ffa6d49f55743fe9f1f7f7b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79423e6c9de37260eb38d7e7b41a149a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e434e74ed2d2a7ad44945f39c747f59549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e69839f11bcb7fcfc8de9a5f4588b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd8bcbff0cdb6b096464c1587a8b82551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1315bb6b0ff32d4e8842f9b441ecca5d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ff36bef35a2eb77bcd8a7df0e9d22553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e620efb26615ed046504eddcb2f9e1a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e368cc852a961b5f5ad086e7522468555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e1c2a7fd85907a4e526c3e11ac717556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4795e14ffa2bda69d6b7335e787a18ae557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbd7fe1750bfea68e5a0b0069ad34db558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aebe64364b52f9dd0fea8c4d71c2809559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0999c1207614cdf2f1f614d7a6ef03560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf74e87339fea7b82a28414162c6ec5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3423377fd0517e0958445c629a2daf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1575577a5da77e885f67892d9d623a4a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4018a098bacd1a56d15c2ea0f593a298564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31051bde4e79c48997777979a7ac1aa6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42dfe318199f4a5f64d2c887d85c3fb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471530d40ee848896b99ae8dac02f424567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d0c361133b918b940f528808ac23a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593fcf0b07191b8d0c1308d202cba460569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9273bdaaf76a346075b84b4a8ad88570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f35f1d17771971da3ce99c9b22bee47571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b57bff26fc73d05caff683896b425572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f406bb6cd62ad23083c1dbf36e735b6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f5f84ca3f4e918d73ef772141f0bd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ded1c71c692a2cfd085dcfc71f9706575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5796815b7c854ca63a9b3d3af787c04576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea255e4994a12451084a97b3ec926d0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a1e775cfacfe17aa681eb31f7696c9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd9a0685af54fc99a0750e59fc6289b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc0545be0bfeb818b6058915e6fb201580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7920c4b82972e89e7d784578cc16d15581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf8550992a8b9b0a79e981ce05fcce1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a30c449bc1558eb2a8a80ab2717240583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9327b6312a9e594cbbe9671d8656335f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7458ff0a1315499bdaa436dab0f5a5e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ec3c148cdb417d454e6b9754858dd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2aa50fcde709228769ad332bca3e94587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa14b4460005b6b04aa48505fc88691588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71705a9a83ae4bb70b9d3d469064df1d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4722837a95583019640fa2c8e703e2ae590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007e768d5b2d2a816c0cf5f5db0af21a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a3a1d304b9aa0c130d29cd53343157592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe44eff0010e65cc1879bde8ecbb393593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8902ac32772e339d01bd8123c921297594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a71afa0cd20cccff67b9a14a289c8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea2fcc77e232fdb46746d2bc5e9e2f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0595cabb097c2b61197c694a7628af597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e88f12361fb917edaa7e4b81b6d9aa598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c323eb0c6143c336b24e02162531eb94599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e0c13ad1ea940d94e787ec8e053c7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd8452e45c57db7445b3ddeaaf68054601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f985d53ba4980fb88de572d0cfe4b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d246d2fa25e06940571ef273815a2e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5481c8d59e25e138f4b73b2fa01004604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d05b0082cd80e457062dc3e2313d2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd18dba1bfa939ca02d9eb0637b7c9ea606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7123b03fbfdb4329f4a9474907d5ae96607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eea2d02a802c563bab4a0f23796903608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9620e9d38afdb2564ed79bad13a7c4bd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70451aed0deff031d4320f1b876a22c2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1223c03adc595e4c0c0fcc4ac562bbb8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b667a304210b9796c879c3c43b62a242612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c3148ca46cbe6285858f31522e57ff613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152670b9e4affc4cc0bc39010c2f9c0a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847c461d9db4e214d2319b25b2ed623615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228e9241b5d1d0a97abbc42daba519e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c601539208a38e00b2938ef863079a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2392dde621f370720bef00fc55041c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcd9906b583243f72eb2ed9154e74f9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be71273d46912cb3634140ebc7153f84620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b2a5e14e267139ef4d9557324b2a5a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f841257c8bbde71d24260af8715f0040622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaae08d1799e3b2a463b37592bcdef4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e960423da567d944b10aefe58923dc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e30e87d30e4720297a11fc0a9f43e9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac176fb782a405edc087c7cd25498ff6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2948a900d6f61cf841d2b9871df55c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca117109bdae9d7a5be53aa32c6015a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c5a61e6765b23b2ecea4f5f23b3460629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4fc88168e79b1d2ef41d49706a67d0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eec06db9df6e7344a3adf802e2f393631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e05b0393d754e11dcf8752a6514ddb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c753120108571459c1d71b4625375a3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddca8fff8083cc723e8e82e4b8e2105634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e05ab6d45d22e7cc65277055ff087b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80bf717b963c1e02a7495eac699e57636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca32d554d309f158e48e7610aa55ff88637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac154c30a8bdd839f04ad447bb0905638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f127f98e80bc653e015217878d13b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff031a41fadb3f3de313d1e29687cf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eabddd70232c108a48bce819a5637e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae7c7b76409606f9724b3837886a3c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31cf53588d1611debabf20c55b7bda3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de7d658ffa80991f00602575b6e4c7f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3765d39357819931d58734bd3ad3123a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed70d469ab848ad260ea1ad3b9809f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee092c5d6c5c5d647dae7f61dfbd4a8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c5ff6ab57bca567cbe72b28f142850648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e39fc53b60bb84188af3beee8bb4f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd32e123fedaea11f3b0166649690a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f4174be15815ef47a8f443fef1c01c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a723d1eb98c8c6ea777d2840723ae652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d58d48fce4850ccb682f9e1ee926dcb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab2f512465dc320f43db0087f7adc5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42993f9a29f19299abd7a1ddcdc03716655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba9483617aa736d8a3ee283f5a6b45656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db4e0d0d58d9092f3ea7f6cee57275657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc5848f662f4cd8333dccd6cd17b8fc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a7acc2e20073244ebdd44073482d9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838b6c6b4b9e8117dddefb95677153b7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce4685a1dcc8c264b451a7c2df943e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4595201beefa000688b9ec37ad14b2f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54892b34bf647a0522399f6115296924663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6546ddb1881f8cb9fa7a87f11d443af1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d001b1e8394d7228888f6a7cc5276d6e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ebca5caba65256771bef29c74c6987666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c8d30291c3ee267d8e60aff8dbdba667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51aa213a02473d6e520eff9d6751322668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6785ac0f854967216e87deee9d015149669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1968b95400ab11d7bd7b3116260768d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e0efee168c3278bc416b11046451dd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b73437b653225b96c4f3e0ac823c009672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5919b0f9207f0cf9d1d234d4ac62783b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc9e805c75d0e199337c8d4807b044674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1007d6966cb43e8cfd6d14b836de3f9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc46a54d04c82267f6b3cb7648e9e532676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5099a1cadc4fba88ff6faacfd31f0c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10021c3bb68698a1f489449bfa575b12678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec389059e612587476ddac238bbf7e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf34b1e53ac8b0c96d3218ff11117d4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dbda51f8daaef949b733e83856b91f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b94c08dc182dbeeb47a6f7d30daff1a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cc8b4f893f656a8373803bf5c16aa8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b08c6c8a04c00189e310fa21e03f4d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa85863f1fe5cf05261a23da0f308340685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de43a9774a47ebe02529a39da4ee27b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77285da279e30a8aacc929222bf72ec7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b4679f8124f36d1c5d39b32a409714688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a5d83e862e25c4778d126f612f87ad689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d3b8000d54da54cd43eb1434f229e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f18399b28f747ce8259987b7fbce49691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b68574737f60959d6e2629748597ef692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d342a434b37089c3eba45e75f96f5624693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0123a7fe96be1a9ba278228eb05b3f7c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8d955df3850419fb87a710a82d210695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b577dfc03f887f3fe82088ab90b68776696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf3c6c4b957d4b725f547f2da9d589697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a50c190b7830b368fa205aa0486b69e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e423e500c1de3110b160782baf81cc46699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139be47dd3b834f691c4881364bc57ea700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e47a16e46fd4de178f32d91268534f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c4e2a6af9bd9a93d7383a139695a9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2f4c7fdc9809fb95be44beb4cc0fc0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e836629154874d46fb106f0491bbf04704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884aba4e7b4d0fdb0fe625eb125f680e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa56b1949888111a500b78305233b7d4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e3e79df03201f1cbc6d8fa62bf3f05707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446903f809c89d5902fadef6cbec8fc5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e2b0a89350938662c0f8cf58ad4c2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccf9ea50452daa31925053123d5b706710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1bf8f7dff56f34e333e4e88b6396be711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b4a25cac5fd44e3bc782a1db6889b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d71a43feddc680ab5f5feb0dc03e5e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f3077099982a5a69ea4f8fc4c2603714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf971ffba7b2296d707cdbf0a892f95715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cca725e6efdc3c9ecb7f67946294aa716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f99cc48c84081d8421567a7a29bc874717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3aad573225ea921355c4dcbd5bc786718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a49bdf2bb6bf755e4ffc0954ef838b6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c59d6eb2848d56a1a87c74ca18aea2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8cf6824bddb60aff78e426a170bebb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75c061c0c887fa82616e0c9cc3c8479722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b5a07a633d429b7b2c22d17fe207c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da45dbc3ef6b11d5a75b1bbbb2a1619724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f3fa967aaf19253283ab19c516a878725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348657fee12ee3ab95d52c33d7f78659726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49461050c8e68021e10460296d2d262727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7799cce17c8569352f5fe394b44792728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b733e0180a1e3ecd376949e260637cb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d7e14f1732ae1d1af28e43670f9b0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d7dbef1fdfaa15761cd3c8d0db3b7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d0976dd810b4de56b14b601ac26fc0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbcc27aa9c5a65d81a68a5e1e038ccf733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dad050e160d72652d632170dd2b74c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605768f608006249c7a0706ebd6dd90c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b67c688db67b0ec8b3847254e0928736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b784db2e40a478fb49c34a6b44cf27737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797fb98a786e89cc43b233aacb28bc5c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a23e1d3dfee9b1907c0915bedb8436739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb261827eeb4034308bbbc4bc64fcd8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e4ba919923a183560b2ad89b5acf8b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ddc7b754a89d90c38e0ede3ac7faa742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6508a88f2f12be61accbb0cc06ace12743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febc86c6efcefdf85959b42f73999a80744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea76125bf11e86f9a91fb3fb814455c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d432aabae28c23669008d00213cf52746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc0553ed517eccae8822d17b25150be747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efeaf2a29b9912abfcb8ae02f3f2611748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6dc95ce80033927ac70a12a0ff6f5d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff2ecc2ad0c52b2521324cb440b658750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659320cdb99e6058395ca5e73d34827e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48941bc8371ce7a46aaeb9665110ef1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a95541e444f9863afbb830fd1810d82753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f1148e55a8f6c483b07d8de31bb5b9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685307c9748ab2aec861552a5cfffcdc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1899f0fe9fd136bc0bc557c99878fb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ace69c2cda5e9e0998208b614574a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f9e59a9cfd9b489f058899f682eda758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d63af817c3cfcac99e5e1baec646861759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af9e109d26a6570ec216844507f26c01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ee4f1ffd24228949af4f91c6107df2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2889fc3cea442181880c52a7fca617113.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d601ad0fb7f19ecbb4cbef02fa1044.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c82e42b882955af1321de65691b145.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49734254e3a6cdbb9d273636a97db93e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b0f6bc253834907f905ab3e92c965d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e66006dda7b3393a79ecc5afedb278.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a09e134ca4b0ba3c75510641e93a6659.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f58cf0a46e11cbf5592b5d1e2d4b59810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f7a970835f17ef696d4e0c880450ff11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc02ac9243520230131bfd6c51b0498412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e38b6fe469e87003287ff73b36bf2713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187766f9d37af1ea3a2a219dd2c9d24114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd6c09ad346d79244b8874f70d9b4515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802b22511513d9b5460cddec30b317d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554477fb1ee890018bd416a3e241782917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc38f68e7f606c6bc6753f4acbd3d418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25427c28d65394b2b7a832de831ee94d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec89f8f63cb9bb7b68a746735cb613e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ba6028543470b778a9eaae5122a3521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f4bfcd6183001b96fa49a1b5f663f922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed64eade88f29c3118a6d9eb803b8f723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade4720ab970bf286efffbf9e9d7a4e024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709617430c5155e93e4d8c75ac093d2b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e0807c34029aadf053f3fafde70cc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5d23bebbc7ee14ceb7a75e27ef9c827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8909703af2c0f63dc7ab05539302d59528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f89bc2287ddc8a33e2dc81cd8bc201429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a194decc5588571498a95ca2b2de1f830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1866cbef409373d2dba2b879c02326e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5750eea7aeede3528c781a15a6062d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a55b09894d227c281337e3e30471c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5241335b7bb0ab9ba5fb04ce42893734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4952e732c31d7bbc91a1ce8d6ef9ba8335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af154b483a99634c2f21fa51f55e0f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2836845147839aef8ddb6e4a6f280d237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d30e6984e65ec2e9331bdd5f1e8e2938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797cbcbd966cdaf21e72f757de9d0cf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b737d01ecf9eda9cd908c78d348cde9140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d1d51a426c68f239be74b8f78f1d9141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de62fcbf46bad2aee3759b0e3a69cb042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5257c3a31e0a824796d26bcb814a6eac43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b7c57e5f62d96c5f734a3df11835444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976391274416b16d66dc02be7eb123a045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb02fbe0b43ef9439aec3913ef425846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58794bbf887283f25eb0f69a1383aebb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f73807807193f200a6eef527475a4e548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6281433eef9ba41bca10b1ad3b809f0d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c31594b3d8b70498ae76422b780f50050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab82a475432fbb90629ec8d751e34c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0069f0a0e19153b7c6e1fa0dd4fd32452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e918b49e78d509163c1747acf2a7c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7aeeffd62ca16ff1349d22415eca5054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f30d88d26a01aa01a7e32e5e9c7819c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb97fb52163f25015485570f9f10cf4056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8564514d72cbea4f08fdb91b311c4e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d110d6a19e022ed522ab100c5b5c69ff58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6618987ab7c0cec2dfb323009d4e046b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff51ba625323c67cf6c2035b85d61c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fbbbff637e24a64e5f9f443586c0df61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4e17bc38e4a47190d2bc44746755262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efdfb10f7048f80366a60a59b446a6363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2fae8dd51ed2c18bf938485b23fa5d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ddd7aa8f3491f423c6f25945fd625e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ce5e15e9aa0dd14eed18784ca722066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a24babdc37ac01c1725db3dc0c01a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93415c937ee2944a14ad752a96177fbc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b0732012969bdac99f3d936475d1469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9614c8f63c81125feb8b2ae0a746f370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dfa98959d28de7b277e5747bbf1c9c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f2f808be3e0f61d1c71ecd623ea4c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3050a07ae999b5f716141699bc405273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eaa97c2958c2a6e0340f1aceb1962f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7efcab2b1b9a934c78005f37f0cfac775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764003358a33424241d16079b923ea4076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0936a8da5dfe86b36acb27cbbd4f699277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f4bf28826351dba835a1722cc297078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d9da45e031773f69c8964f000aeaa379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c66c3d3d453231135b7022c81beeb280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8cd852d2de065fa8625c19dd080f281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff5e08dce1fad1d11fbdd71fe150fa982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277836efdd920b23c66e752575568ef283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d337422333dd69306ed4e9ebd78d38284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b9fb3ce846188975a9950fa9397e0385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20a49956f6f55ad2b85afaccce27c0086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b17afea1cab7c60ceaa60a8180c56c687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f96f7b8ac2a166da27930c32f186a488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c99eb9e79b6f3dcceaf5336ab3606c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b25530a8050d91c890bab7c0475f190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd01ce22cd786d12f46d1b58f3a6291291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3365df644f0705a2eccda3cdb814110892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7053d73479a55a211704dee6f80b3fe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10beb97b9162d6d65c01c28b135692de94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b13efef5202aae84509fa7362dc1b295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd93ff8164fcb5d6187281c2a5512296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d2595c40ddc72fc1bffee6ebff964897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c40fc6754a65ce5799e16c688304498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941e0fec1c8cb54c1c00f6bc885d75a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daa85181b4674d234a23f5e764fa5b6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b652333c47983232becab0c779810a2c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a185ffa7a2bc64e7dcc93bcf042ac102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f949c14c7e182a6146fdacf634356103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a10ebd4c32de9bd11766cc74121e4ae104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b3440c49a3eb43485f8952ee5e35e8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d4917e39722bc4e514883c7972109106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1060cf13eb89b942463ba8409aa7358107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfddfa6a6d71886e4c96cc5c4f98ba81108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a08fde8e3875fb8d40469375132543109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c5f5e6469efe45d35733287d17a39110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff3fba3bc7d65745853cea48e681df3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df6001c509ffd3636e5460928ca3e7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175670beb23638a44760f3f90a4b757e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6fdab61c5fce933d2b27d0c1dd0d63114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a40cc82eea55715cb04c0f96682f3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9e4a3bc9ee2ba8b87b6436bf13fb6a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29fbe5bdb40aad7631c45941c9914e3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95f883a6560350b19db98d5a5f16839118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fce75458348d33819171ad4e8e65f3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f9d6ca34c8bca813b7807e21a8d24120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6140cabeb96263b8f2c47f5a992fb625121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e4b630d95817706e61c5d316be0b6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2814d9401d67f0c101ba55c3f52feee123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc29ef28e9a0b7934680b2ac5cd9ad124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd0483c56ed4df10eb8c9f0e2cf795c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb689a32a6e5f1828ece53db4f0971126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da27a7a63a63dbc555f84471e4f57d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdee3fcc0f6921db884d60b1cb4268e8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d921e1a474b589db1424560d50a7855129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26928163c358759a22886776508b16d6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f099a5c1268fcfde4540e95358dbf14a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a00ae303591d68ed4694fdee05f995132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db4f4e9643e74bd26b6eb35273fe9e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe11b901b7c7ecbf69f148dbe5a47806134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c32614ec696ac94bfb1180d86c87d6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a392767fbec859bbd4661e60b59db136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2404c5ef6fa356e8a593a0036b69b52c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593349eca7ad8587be83c551a3cd0814138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842f1b6252d7420ce2086e82e3f3c8a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff10e4ed837707c9aed228fde2863da0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d237dba1803682d2d6185bc6181f5784141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715351e4f698c5252ccf383f636affce142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0192d17235ed2d45053ddab75211f9c5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8be0f750367a72fadce2fb2b78e3f8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d935e1b5cfc8ff57c3ed4ada4ba22f9d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b6568918c2df4a2d59b123eed6887146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18fc85a16473e5ee1272bbc42bff3eb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b7848852661cac489985f08d71ad49148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1783440a7ebe8c4fd3432915a2881980149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e95474b0db20ab78d8945351ab9783150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3299f57a09c6fbc420b1dd7cfbe5ff151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b74651eef9f3b81732d5c9b9db86dc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e860acd1a6003843cecc8a54e95ded92153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e39de04954be482579375c69a178dc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb469856d3d82ba5298b05f2c6ba7e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfce0f30624b9495662e8ac87ab75eb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf633b154558d4905aa5f84d494df0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a6b7ac3f6dd03a3537a4326c9adbe158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1122a735135075a655d9cbf786d96d78159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167353a5b9e6fba97bf1a2c99395c784160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0ab82b355a16b9e18112817c1cfd86161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d454e012c25d693ce6088b4129d64e4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ad7513afa5e41b1ab7b120d171a18163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c86f2aa694a1bb702aaa331f807d9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb73e1058c73f9efc2156f2adeaec251165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c7cc9f3bb509eb25541a680bcac81166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca36ad477078c492b4213aa18b8ae81167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91a3ae629bf0a505d29597c8840d81168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9447844d565238a9598ccb19ed04f1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1361bac77e44ce61a7267e98d4369961170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229243ecff4e043077da02cce6632188171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf467980a8ee91e9c3782930acc7d067172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df99b84f83c8454a944c5fe885e1387173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e8fcd1598580e671cdb588e378828174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d9172f26d3069f65d1c0c4053edee3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c2c188f12b6c4dd5bea7e7bb49c1cc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cbf3d19dca6852d52dcd17c04f9dab177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5008614123e5869f7b51a97ef6dfe178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1016ae06140ce35572fa895356e327179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77866481597a330eb53c62007e2ddc5e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d795b52cd7acf55095ea0e58cad542e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3136724745740dca91645eaf1cf09e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d811db214979e2da8489d9f9abe109183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c3998a06f08dcc57ee37abca64631184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d460de0e8441f394f48a2b6520da74f9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec82145c7dca3285e998bb395f42b9ca186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89269d2b5671f609ada1aa7482865927187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487114122289ead5fe0f6b38ee139460188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500756040eafffa8b5a4c215eee1b36189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb5105e1d536971f60c9c59d8c0db40190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d2bdd3ce864c4b8d0578b13f97aa2f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261ce90b6ad6fa561f6401d351731b47192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6311e96c118be49ccb1cb66a0b93e6bd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621285b031b631162094daf32913340194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8918a321b70242ded1c6a4ffaba9175195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c3ffd3925d1064f4188379d116585196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054721f7ca958589d95c5c0f090d5798197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5920a58180bd6697471cd6484cd179d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b982df1489157181d5dd7b7de9f970199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42e0d8075c7abca14436f8ae3c6cb15200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a47a55c3a68b287beb0ffe26b5bf1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b97939e33088dd66068408538cd7f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a68a429a25ccfd0f938ad2ad305293203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8541ad5f5042aaafe47a8b3969d7cc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c66a3f88a6d4f8e016bf54451a603205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbccad9aab4a11f6811703c41e0b2c63206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b036ee58e6018f97b5e9ca8b18991e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d7a035756440370eefaf41730cec1c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c3950cb4eb875c2df01f71fc85ec7a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5735210a30de13fb4f6a9ada077b8b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903e0a5cd917ad7a680e378eb1d6fd5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dcdb44b27025124abd3ff365e9622a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60916cec9386516a561d25b50dbfe220213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8888404dc70fd883ffc748f98b5e0bea214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ffdeb8c3319f2316b16c07d9a7c1f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9747e5533796f67d46db09ea92394e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a33e424b46c41bb4ea8854f5fac77217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994719e3d213f7beb30d1ab97237f0d4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3497f485a86882fa5371a51ff40570a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c71620e96f3492b9b3888c60722509220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c90bb3ff91bc71d007328cdbbfc564221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23503a08ff42f6be9d863170cd187f9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e016b280e10ef33e50ff78bc2094a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a351613d0c29d5c784c1fc66b0d84108224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab1bfba4a9a3c2b2096867972d533b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe190fb0802b03b1950ec4e01114b51226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d21013cd4a2e568c7461729f4e809227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe78fb18ffbc5f76ffe801dca1b0052228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f57d131efa702354a74084490784579229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaadd3ec18cc3f247a37bf73e53c80a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c338323230f5d480b31d31c68cd01b4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315a82a5e535d143bdf6ffac430449fc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd4e2d1e720e32bf9451bf73716ace233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29634f0eedf22af0372671f899c1bdae234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6939b4d77ec9c292714b242397e90877235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceede8d2a4fa8ba2e138384735ca9138236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d71a05a7eb63f745ad6f38348cbbd3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce07ac604eb4936d16fcf635d30764238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c9b0b56a08abe13095a94a1cd542b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3044e730c4062aa29e8c071f512e6a52240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35297ca2b5c25ae4972335975868963241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bdbb356467becfa93af2f6c4d11804242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3939059585dddd84698a9b28dcb99a7e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da7b6cbcf360c5afb8d61dd8faaaa4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf929efbe2f39b5e74518748f3dcb08245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c752ffeefbd3e9d3e2ddd356f7c7cc5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98594ddc473f87dbd0dcc7b8fe81642247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ec89ec4a8150259827686497ba7630248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968eed852ce7b85dd24250d6e414e10a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74103721d2ea8ea67845eb53ac9cda9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0253e01cd276cd4a0c20217f08129717251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a30fcbdd89d842fa6906e516e023f7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082cf78a175ea86489e853f6d0276864253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b4a98be11921d7e7ec15af320da58254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe997dc2620e6e999c2a9cbf764ef9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda6fc54c7e96a2b3f6fec7f44413e8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ab982bf7d6ded5e8e4d2b71e5e449257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55bc3added707e8a9ac68369fa4a9f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb634271305b24383c99bf0a6fba73259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a1a0da070cf2b322419dbd3485c73260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69a0facf0c3c6f459005e0a9bb07d6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eceff2697b4fe0dadd9b527e288bbf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445bcbfd793c6d0a9bdf9e6781041b4f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200046bc11bd0bc1e844f741b4d2ee22264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb2320c23a2429b65d312795ad0d50a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7f6edfd0a3db40e90d1a3292ee7ab8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34b3c5f0d67ea8f432820ea6fde8159267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b39b4de93eaf2627c0f1efa70804d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd21b92093ddd8690d24dfda37beaa1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748fe1b2ed6f4c9cacbdc0de2ba7129d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b31fcd2bcd210f6e402e9afa8c8979271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb726a297c817f3346a888a1a2009fb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3cbe21e31d38d5b414ea98fe61d8b8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270eab71b73a9edd47240c9a5b09dabc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98efc09bec919a43035099f9e2e04800275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434bfc93a3a66042dd8569e1cc8c242276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a2dd6099bada3effe416e4d420e2ff277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd3cce9a1ac5fedb226fc5726a19141278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8f1c652e31ca9ae32c429cf0d0b4a7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d53f4b6ec3ba75539241871b0bc00d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6406052ff8f9c067ee26e1648c53efaa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f3efafe43c2948716748a05c5cb8ff282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b4b3137d78f84f11c72fb20c628bf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6599cb37c51815dc2fcfa4e7256d3ebd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb9c19752437f947fa056d79cfa3dd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b68c538c477a606e31101d05b6fa9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a3d90c3c64f474aa79ba5d4afc34e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbffd1a687ca1943956972227026d1d8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef1d6b73799197e47ce83686e99073289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b3498d3a365e9723e0f86b140b1918290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34940e1973c2f493f1a9e0f1994c1387291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da58ae86cac53d358dedb1c35709838292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a6bd40e84a11c8345cb9846d21a115293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5daafd996b28b27056b3c555c803929294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec30fb469c92bddafd6890dcab0ee6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb6aed0d4a5c8bba3a74739ea68d7de296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5e7d3a43fbdde7f49662d5a1cd4204297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20075651b1bb545ee6a527a102402f1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa2fbc0e671db6565bad3744d6fca8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb01d78e56b54c8b55447dcff410af300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a3548a01ecf0020653b80608cdaef301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7bc6d0ea9d10dabd853219f4837279302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c037f8ad43bee143d68675a12dd6e1e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eccd36ce48f8691540223807f042d82304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb37eceb216c2ac8abe4e3c14e0eb07d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b9db251cd1c112f0aa1ff090a6acf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c28c06503bf93413e4cb2d000111e4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab9d130cf4d3908bd8b3ae48862e7a9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d671fb6a72eb16eda1db9261a9d10309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2154e2f5bdeec64be914d1cd274d6366310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cc86650a0d4b5cbaaff660d10fcce1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a2da9e6887ecd5cd464b6168b0125312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd343e125a5cfb271e2a882d3327dcb4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ed609eeabf6fd2c25ea58a79e8f1f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13a6509224a13441587d5d014132d87315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0147202277066cc7345bdd9464592c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01444e93f5f0bf3693995ad37df9e9be317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4840699449f3e48804957f9a30fbea20318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfbe23c3f72ee2bdf473333b3500e51319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42eb38005e3c46e17a4dd60a311441a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc2b453e59b4b01b7443cb20860781a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a2f675c3345c69cc2066d719570892322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e2b2d3258f18fe664a634a63054c5a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c66e5a472fd495191cd9f6982a581324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca019ac345a77f7fdeb21ddbebba1e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd1ed55175b0c336af2ad9530d22054326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d039146f747ab0679b486c982b99b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb823fb8803748402a9f1c933a8b8337328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa0608217a69e9cd802a418c6289ba7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5023ed84c34b132139de0ede484d6fa7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94cf4611a91d0ca941e816101b16473331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4428484adfc45a24847ace05307ee7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3685c5f365a8f9fc0e67802f27d4189333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb815fa9c4e58c2ec6893bd8e28d335334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e7030a5c0c8d45da702947d456d42335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f2cf9daaaca457a8d9e784b450f58336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c66dcd80468104e682fdc3f6797bab337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6917be61ad15217b989f6dc109edc3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af10e17a2a28a5b9ac2cf9c7e7c266e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc19d08755d8b3129166a8de5a872a5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c5c0f3a58d4c75001be73021731db1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e7c23628f39809c70f1f5a0533c479342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3995b2c95fb3d995596d1471bb3c74b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc9132dee23e7d5682551823a707fe344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f71e5634112318e4017d4fb1d58919345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c7b0c787c18f0f7a10624078c51fdd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3300473260be5d7a166e655eea35cf98347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f430f84f15d7c011f128cebbe707335b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4878f0d4421b623105d28f125e88061349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b0fd699c4fd60bb8173cdea471839a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab094be47ad10383e95e2dba05c03a9e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b086020b01aa869d353b6229155e1330352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86181de97ebc41cbe2df5f3e93ec3426353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b859e623fe9fda86cdd1252ee557b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7de6fe53a03865487b84013ebe6fb2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb7b9fb5695b664e3259d2a34e85720356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bf1f65386647a62afd6aaf3c4d3836357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d0967c78eaf9c8f56879930ab250b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5801e29f8ad5a5374c568027cfa2916b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c609ca4b137b52e41502db148156db9d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8415d75764a520018f8ec60ec73821361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea7a8fcf88b2186c277e6b93befa1e8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c724a0b490c4691d84e60bf04f59b67e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0bdb6c95c978c4fa9f18e67f265ec6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2576c0185218ef62457bb7af41aebd69365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420081efbbc67e210aa3e8db976cf66f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b81b6aa8c2a11109cb54a590c8dd3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed022ed81443fbae82c4b33860687ae368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264836b684a3d3fb9e67f44af98b383a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d2df354843f0c1dda07f9055f26df4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a086144828f9e14287850c28ba255371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d98772eb16b13b5e21b67ef6d4d49372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea62096be546bb5fd8655e04de8f29cf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d1d1acebf03e90d05f709dbafab7b4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa3981ea6bccfa2c84a5bc41057d3aa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef7db3db24d79e70faccd7618cfc21a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ca862b7c9803692b789780a8bd835377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d9a3f06916b6bbe228740ea8263fe2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae1c6c58cbab6bcdb5940a9bd46623379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e0f8e746ae0b2ba5c9cde178fe7c24380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca2ed5f747f5ad5c8faa73ab3cbf63d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c26dc80d20be08d4fea1d7c97eb22f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4985bea6ba2f8e06f7a49ecdaf42454383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d56f904738bad0a7e8a5c28d805ee4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60152784bf07639471f27971ce6d7643385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa901cc94651188d812c2d6ed903f9d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf56edfcc4f231c60b98e16cafd68e1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5fc1bef7675c0f557cc260f05258e5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8b6c50617eadc5aee5954a7b3f0679389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5a7fb37ab4c8e07a6397d81764b6eb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b82180badcccc1f678e6d2a3a7506391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff84ea4344abf9316438fd087ca53b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a585d63f6e0e4d6ca2f4a634bb8f1545393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2761e654795f973d39bdacc46eb24b25394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f040ea91536e06a48b99d2120a373f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba97e52dfc65612b3097d6729e7feaf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db83a206ce7c7ae4080da6e82f00e0ce397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3530640828483611ed0d933e3ab3bdea398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a05c598ded3e7999972a8bc7e7f16bf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec3a18828d08fb29425351cbfb8fae400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a024b655d061bed84fb5d16f202e2ca4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e310fa4367ae836ca20ed027cd4ee7be402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b5f491a10bccf87f9d6ec241337df403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed84578953befbc2ffe1316e85715ac1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c641ac29843430fe17358c7d17bd2e2e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e127985b3ab10945c9b2c89efd3fcedc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6638b38ef6b22d6628e435995804701e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeee3158fcc3e9cbbedfa307804cf59408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5321306848d72f11a698e47115de297a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f21c47292cebac619a9d9af6a37fbb8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad740ed5678da52d651d676ce148cec6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da6c39dd1f45dadca59604b8c02681d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ddf319bd11c7c9fef90c391c2e69dc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b884cd1bfaa2a9aff607e0192e9d3b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d95eb180c18974d78ad86ab586c72415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827dfe44c122ee7ecf14aa9d77ecf8d0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a70192308c77828a228ca72f0a80b9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db24d762f0da8ab9db422a4d64ec08418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce706265275f9c450ec625084479dee419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7029fe76975fc4bd78fb760a4769c0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea82f614453abcdd9c3d789789aa7e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b458b3c78fe2b9aebfc902f48c2649a8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb98ee7ab453f0b334be95c66ed96ad423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872994db2247f70da13406ba743001a3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59dc73c3ca30a39ef21f5d8af230240425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70ed387f8c57465ec22c00eb2ee609426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9825a0c7a3add6cdcbe6ddfa5b62907a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f92105d26f5f061b035544db7a0ca428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a1e42f1e459f29b3895e5cda93348429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d24a202a812d41151c7d16e00329e7a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421eb77b959461fe1a3ffbaae67ef32d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776199e88215927651a7a986dcfa1d25432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a597ef4190dd575fbfb85106bb187433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d833e1eba3cd0f48d1e7b87d6b70531c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a9d4096e175c87aba4406d99ba2aa435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf69ab9061b46bebaf0b20fb65ee294436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3231c931c3b7e2b9f0775e2e2aa8e60f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c075b03627f80bc717336cf03316165438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3295ef9f5d8a5fe213c92cc60480c3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f9c25cc16c9046eaee0a1f3c50da5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3daaa5313ad1464cd91e8a011084b69441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c835f31800317b14a1df230ac49a9d6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee54bbc0b2e964ec94ce22cbe93fd3a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f6e78175b78f31a9fd01eebcd97512444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90efca1ad4c4014776214a2d2a5ec0c2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f5010e143754e0f4109a5a12dc9b0e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c83a8aed49730be059bc07ef8015bfc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6adb30bd2daba76fb2f79194d756385448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ee8b63940e038e0390fbb0a2f43ee449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779be85b956833793fdad3a1474d2246450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762eb57061de4ca6c3c6ae6dbccee7dc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a679fb494aae49e1ffa846e53b3f7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c5c093cb1f6ec10ceb092432b8b530453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bbbdaffc1d43abc878ad3ccd87b577454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c48579a10f02340c357943e4e5fd2d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f63e1e0b01fcd07a3f0555ad1f9e73456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3029cdf095487bea09ff04fd3eca87f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ced30ffb43eb153de691ab91b2301f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76112a8735bd2e833b8112a7a09b871459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a8515529ff79fca667870fc77c9e2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb05270907797929592a3e141d70cb0b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f24d3b173e2516a760cd5e22f443d2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e988977cc972356e6a065c10aadf55fc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f03e393e27b5517de855a260e8ba7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfef1091c26dae8d6dc8dccdeb0480b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf160352af349bf2ea5874eec6a8a6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6e3c39d0661edcc60b053cb7852027467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add6693135f653b6c424e930059b18a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d95e750d6cf4792b39418183881806b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf3b484e88c1b641b8c09115542c4b9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3807882c2e05a5bb94711902cfca876471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4752b629eaf0255f83916f920b09ea89472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca867b777f62f9bc934a74ca70770b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f60acde8f08da9421206881698a42474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6144abc62ff676e2f04940139ae6a1c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd7778988be8876baae31a7f31cc8f0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a7e7dbe8c4cd52fcf8ed9167163158477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324824178b12e591f80082b859b817df478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12072cd4e426e4a20f3b0ba42ae18785479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a413748057facc06f1c008dcef56e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b9ec5e61dc89808d130a46131bc4ad481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73595ac49005bb61bd1bab51aa858e8b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e911c0504c55b4334afaa4941cb77bcc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded0144536016f38bbcfdbb9aefe7d1b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b330988760028151f295b0e645740485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec418d125c042bb8e04d2bd0330ffa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137905c688f1a852bfd142b183cec053487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef49137f13123d9c5b581147e79b6f10488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be02d873b7baaffa7ae59f12a372ea9e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d8488d7d6486673fba5bfa06e24f5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a993e166bb6d3d4c7e32e9e5957f99491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a4c52f8bf36b7591c46f7e5fb81da6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe8ba1a2e4a5007ac1ab8ffaf8ff6d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef484626f53f0b7e5e0dfb60b4155d9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d6deeb043143f9c7595886f005c8d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ef540ac85f273febdb215dd8560d4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f736f59f480ff15ed98768a3342a9554497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed9122549d3f799234bbcdaae0995d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c82c05bdb56c62a35e1546d5c4361499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f41255166ef5eea43f199a7d4b4217500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39b8535e9d654ae4ea1fa10b9a6aab0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3261281cbe7cfe1746f444b6e1da3b45502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b9e3802cc86f6d588489ca7123aaa3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75074627bdea81a96055221b39f7394504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6200178792b21b8226db7677498cdd29505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f91b4bf1f6db25d2d12bfc6d271285506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d51ea041725897b0520f67bccce09507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eee4c502dfe39981477882f195296fa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a59ae09747f6e3aa112795cd42bd4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c1b969bb241239b6680dd86f5f1595510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386708d5314269aaad386eeb934f63e6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49243783ffc618da7d804a62762a8de1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff6095bda7530caef3e3d0b8cff3ac9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3758d237a2aaacdf6695066d73adc4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e951a61230dfacec8b268bff1b65718515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4eaa2502b81a8048dc0e1e054b362e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e3f1d835da7eb921b2b31754be7b4d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d94d558266d789afeacb50ea708f5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f996eb79d05405072909840343341018519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc9c24486f7de106465d63ecf969a8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978961ee68f4cbc5687f210706b341d1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a636cadbc812d15cbafd10c8375d155c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bbb47f20e30df5baa6299d3778aa8c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c1162af7c84028c98270297e88411524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08afc3541ee672f887a01b3aa502595c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156846f68afbc172aae39f4086e5105a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6df96f514a5aa6345b761d2e1976d2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cf4f10edbf804ec3d821d34a0e5164528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d3f4f1312ab9dc578d3baf40be6a1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dddbab67b6ed4d3ad32a58affe2a6a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd242cdba91c08a65552cce99ec26231531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f3795f341e90fa3e1e9e12bfeea59532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61819794a301966212fb2751e4292ce533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15564bf08e866c9441bdfeea75b235e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e68611ac77924ea222dd7c64a137a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b14ebc4687a12bcc0253a5d3ffbd0f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58343d18d2e536ac092f8b98d7deee7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d6711f379e80c1c4c8798958dde5e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a282eff869ae4a6f9d84af2c5aaf5a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5672cf5a9a8c56c7fa6e4e9c82cd6a03540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7204d36a2fb04cf963cfb9f265c98958541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b21d98c3878c2e80c0c297a38b482542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e071b5e2a306e429b0900697c844b1a7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c59c8adb713eb30c8b8d2cda7907ed544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbbb7521c23f0b723942c7c07f0fc56545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b6404444b1d344b49a89607191421546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8101eeceabdcf54237188849a1c756ba547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf53718787e4fe2ca2d3f935176431548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f57d306a88fbbd99e8c5c9189338273549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48c284b0acd699c799669002a34f44550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c6003db6eb9d6f264b4bca0c8e57d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b0e5a7a971b0d055251eb994293a1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c36b374445f728f17d009bb9ff6765553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce9393135dbd79502a96b30210fa293554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de919bce0928b6706ca8c33e2a1fb2a5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64662789645fef22249724631df4d9e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ab72d63dc6ebcee6136c41daada3c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a6841c33219cb27d31df34dea09316558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f1a8fd0c1e0671542f2f39923406d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d13c773f5dd161886993be48faad5e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e901d8c0141661484cac901ab0ca85561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b39151fcbefb8e03d63d7d1e15a8c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a592f858c954a71363f9967fb95a9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cced2295e1eac72f23cd9fcc25bf55564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18acf79021db985e24d471fdfbf192e5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5bdee051141982af9ffbbfb3586f0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9021e76456091fc7294d1b78ddbd4453567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f4ae63c251c2534e484afe06644a1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110fc207537391f693f97bb9ee465076569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4affa22d66a981425ca3aab585285882570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e29a77fb595d0d3e4ba800a3cca9eb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e34ae8baf17a18da7fdc8536378ee572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc708a3f073256133e3191727c7cf44d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab75846fc059a4770e05ffbe44ec69574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c13cb7d0276ac0f0ae219e9e5bc2236575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb74ef395810698cba4609f0f667fa3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253fb42f699d621938fd8eca659b6f9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31880b0bde0edcbe314d9fbc43bec7f6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e2002ecdafcb7c6eb504d7a8da0e82579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f4f07451d749a8196feec56dca27c0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e5e1c5201030a1451de3d8e903b2e5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a669b9b8f45f62a329016a9be6d98582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c631cb18b9a5c69eb967e786e41834583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421112e8f20cd4e999ca4f975913eaba584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d493dcbaf4643f21115487280e6ae7c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd2e887e2f2fac39a58c9a1dc8c35bc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e90fdf36f8ae6d71ce6e2fa374931c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49580b08c159dd0e0738073970e3be6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf60933adae04c9ce0b883eb3ea6dab589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f5f1944882e4678821cc455fc26236590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff8fb6b1a24ff02616d867025b4dfcf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c7889791dd14b0007baf522a82c846592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fcc13896e1760f37a8d9d16ad2dbfe593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b9dc98da5ce8df12e5223c5f65f2f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5256edb17791c892ea47cd0100f851c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a1b6101da92c234b42f20a24a69634596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a472bfdebd85f389059cd6f49868ff597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a439108b049e66475ec16bb83cce6d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c87952e9b272777051013cbfb42ac599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c20ac1c0427afa136266bf679879f40600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ccb4af522272fd14a1bc83ec3cd39601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9468958939a2e3f6d16f80c66cc58354602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e73f57f1f3e99837c168a46d8b267603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9239ad5327ab34c6cc10f36b0ad88022604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb6972f8a70a5d8c1fb7fc08011584605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a393abfd91ba74239230472c055329dc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9dc16b359c833ced1a90ff62b10bc6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ebefeceb56d6edbedea24a21ea7d16608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb2e3ed7b4b90075262c526ffa912ca609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac16f25332a366d22e0ee85e170dcae610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee0cf89611b60a6847b64380777afa611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3317dab7a91edec9e0016e7d1c29c07612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9228c0966b54e52ee766b0c2dd671a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fba098ca86e1df50517e4fedf40380614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c11943ef20ee743402adcda2df69e3b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa93198ebb5d271134b71f2de7348a63616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf7c0de2a0984ae40abc788bc938310617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c48d5bafeb4066fdcaa73dc03569a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd145d4817e8b568bac0db742631b05619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262af3cb5f5f83690645fba864be11ff620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1825663dd23bd4e953e72063c5ac79621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a23a0f88d4a57a75d54065ce8e734622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af772c399309f9e27953419a8dbf520623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6373a2dbde1078980d28847e7f7b9a2f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8dd6f08583a0e90767c1622c6b994625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eddfb3a0c265a33dfe962328334557e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21166ec9df247d04e30b7b49e37903627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc08270e9eccb0c872c6e73358d972f2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f143bd342eab2fab6badd319ec329f4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5746e328eb7c6422c47389a8006a2882630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b92aa837d58969de4b7fefa5ba7c4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e13891cca1cdfd0e9208e0b0b5a0f6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c7543f2df3cc4a2569e3de07b3e70633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea43a17c3a30c21f7f06a506cfcc5b3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61559b19203ea582a72b2187f219b34635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79970c729816df0b59c20fdf73baeb8e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc80a966fb732156cea2c1580f4b2cf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cfb3bf8f5c329490d9fdc28d3807d1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eae92a1bf87b4cffd1362b8da85738639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca2b359b20dad4d8bed286497e52cd5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f98fed77815661899dab1a6ae0c861641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9835db678ac577cdc47004ff1d745a78642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd77ad43e10ecdce3601b77835baec1d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed710525ed859f72cc10790f723564644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f778c54b4fac73957f64c2a60dc583645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e95b1ac086d907c4efa49d672f9323646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b04de4cc1302239e9a8a1084b1d5195647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac0d654573b0f97aec8d07cd07491a1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496c4acdf949cd1ed6d19ff5cd507fa0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71673d4a285d050c571e3fc07c77971650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114faefb63a1b01da3c4801d1ed025ba651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d744ca3114bb4992b91a8f0b89000c45652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b8beb8284123c03796e663e7d53a96653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0013a60f648223a3919262cc1b0a01aa654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6186ed2ffa75c257050107bb80e0dd37655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d65c197be3a1c408d41d68c2dcf563656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e9558d6a5d962d692a6101c861bab657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f07e7726974f6e2a121b048b04ccdc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c090b0dbe9a0792bf8bd0a9aeca48a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bbc0c67bacbd69debf55d604a832e6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ddde8b81bc08d57d8bf3f96215875661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08edf37c56aae937c966d2d594af7f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b9872b7c4528e8f8cf1bde387be5a8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d95721e5415964a81b886474734c85b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde594166ac0a737ef8f070071bad450665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e8d1a56aa3486d84c0d3fecc84fed666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35242e72b766b1753025cd2cdc78a27667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3948dc9df0347288851057b6e590c11f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358050f829e30dfdb7760620457f7138669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509077a2c9df8f0cbcb63b1d648603a6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7739f007dc20fef26c1656f31c25ce3a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf070b2bf0a5ef5dd6c3619126d9a753672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccf3034b7d676279e2adc94e5a05510673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63a4261277a4cb38366837f72047af0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd415b844bcdba0b1c7c708210b0a4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d9067744d0e1beb5833db1f793f13676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e96e29fc03d31e9b23024b1d519ca677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d4d06e8eaf54cecdca8a47dd5ddc3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e61b8727d1ea726a8017409c06502679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be2e6bdac55e152a720dbd72ef1ed0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff84aaa7fdd0c3c703f4b12252ed3892681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15dfb0cb7ed762d7dc393bd529c8fd0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2d1212fead5bdbd333f29214d318f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14dade8c907c225a31535a59784f769684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e82a0ae6248f2a2df58a7eba1d258f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc1b7598708e6d6d904bb3b8a43097686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18edbd3c0fa8e9e4e20763099721b43687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12feb3336edb0c78bf4247f8d6d2116688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48295c7e6c7e2c42f1804bc646933db0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83136e41e528c9748c25146f83a795bc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9637cd29386de38c197978d50426147691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc5abd3c482f63adaf6ac3778f04be8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc0ecf9c3e61522cdc0e4c615ab9e4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc96fc1197ee60d3773aa117f9a8c1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b3da8ec726614a1429d3907949eaa695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d667f1cc740029899c50993a67bff0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f598008d4ec4cda88aea3336e0c1abb7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df174bd398cc7cc3d70eaf9c13b5cb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f54d61d0fa7f5d410f2ecb75791f2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b262899565f3d69c2329a3c932d1827700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868464196a519c60cd71e96e05e26b2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ac6ed5c693bccd6700759a68d2bde702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac06a22cf0a3a768438f185952e578703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84532693f4b0c25dd3b3fdf488aa99e2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae59c1e43faac431e877718ac0dacb7e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da116eaecb359e1ca44f69434ba0de706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57b5f3413744d6830c57e9e15f82bab707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b0fabf73d7db9faef13e853546778a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4dc833e31040d8231756ab44814629709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4fe2e6ae74460d779b5f1e000dd2f7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f19d0bb09b36d4b79d4e073040c4a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc8d53f7c5c64137816d89dafd9fe64712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c4c9733de9e4b7aeb107031d6cb95713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f408b84c89318189d0467979f1f42ea714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5317dc02b5e380de7bf36178153c6c0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee97ce2b5e53ed87d97bb14a3e3fb41716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290cd850714814a3227ad807cbfc0959717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf5458cb985ad7cae9304052e7356a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc9ae42c5535eeba71551d96a5dacb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b658c5a70a8d5f666e16b135227f2fa720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa820d0a3b05b58a19f0fc40b9d3829721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a18bfb5d966a7b4252290322a2f953722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d05fa9d717822ae6b280c8e93d294723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba6cc23cb27f5cd7081f12e99e0714724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f707ef494ae79b288f13b9f7ecea0d13725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd5bf54ac418cdd7704dc3d832d0761726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35714a1f1c17a17d6436799dbec98734727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb8537c80c1cfc7873f18341b91b72728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef08db58dcaa64686a8bc685972d105e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886fe3b2d228eae9523b391c7c1e8187730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd2558716767ba6e835a7b02473ee9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de52734909352d4c7fc78b1339d8ccb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff74fc94de39e39ddadbaf2ca3c15e3d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02e76bba96aa0cfbc00afa7d69a308734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabac7a2ef30989ef761c605e51f9cf9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd58b218c6bcb34db7be48d963a1839c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b195b779702131fe9004316eacaeaeea737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f3997f80dab5c093a3e0886c4ba55738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034af0178745b5131a7d540e9a3de425739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a4504582d031b6970cd6906c7500f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ecc06d23d045676357a3dcbeda63e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5166e77118a4a42884a712cb4f7059c7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc72ae9115c565db1d8a809b569b243743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52eb8caaef50017319efdd6fe05afef744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc32ce30ad66f7303f9d13f8401cf23745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee71e972f13323674b148b0dc610005746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee12863b64da76cbc8e88c3fb6a9719747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aec4c2c94b27ca55315ceb047c12a3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9408092274a248f315034b56e1847e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f55f1bd437187aa52d55cd64f3cf9b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8643642499c7467b68a74fae17bdd66751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f3e911e6e58afedf1e525f37eeadb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22d2027aa7df8ce5459ae2c1d62907f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9373193b4fde44308c4c11cd015d3c20754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca4479d0a5bf68a42ecffb3a98b1520755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7681c6c78324bf1b1189d7bad61fca4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d014e97b19ba051f1ef46ea9a2148757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433ba83a532804493654a51d936e6cc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d7fec423c2d30382197ddabcfc6086759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>