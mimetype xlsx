--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c19cb6f7b91331d5c92133167173981.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5398d2a83307e42e90768b1c140f82282.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a3c96059646f17455d445579ee2fd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d096d4ff0c762509ea7e536909d764.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e72866e84bd4fdd5a305d8b96f09e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c10ff94dd8259a5166d04d11f222f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22582a54ee575c9f1b94bdc540410877.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9990ad66ea1bb2a56fe76e4d22247f68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e64bbbc70618f064fcea5a4bcdf7e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f552a9b0ad374ce985e467c09f2ca3a910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3590260b22e8a9fb61c5ac02b47fb1a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc5bea09fed14d40ceda03d53267f9e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1083e8a895bada0afc0d42609e55970013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10550539f737034bda3f60f18b2878b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e825c5c6dc0def9ee272beba7be7315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42480d35bfc4a368f7a2ebd4432724f116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71536020e98c62b69711fd93871889fa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3892d35110a4aaace4d90d3974035918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5146f3feb582e1329b11bd0dd99f28b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20780572333c3b3f8cca6ba7401a7c4320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c5c27ad001cfe2da4c30290da29fc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d41cd8fd5c4bbb3c79d3eaeb0ae5e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a1dfbbe953a5a7fc538e5329bcfa823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c60972ed693e4b800f6692a99c55224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a520905d2f5cfe65e6842dd44a50225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf17f2809608b1c2b7d0c3db933ecb2926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd31316ff117cf6d9d31b8c4e8b1fdca27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8841fd3838ec26f6bad3bfdf035631a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20accfe6e8b99db8f4a267ceb06cbb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e537c85a36c30153a1c5405ffa8cecb230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde4087467a491c6ea8a1f046a59c9031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba02437c5e2f246aeb794c1166d991832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e228327edd6e7df94c206382f5fac9433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febbfaf90d58b3a246d9693b53316b9f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27fd2c1e92145ac0dab3620e1b1e1235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f45dcfcc02061e8103f75aba3265736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ab7b18443a5b743105310efe8c9a2737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d3eda923f35abc071667592ffd57738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76808e10c615b497dd3001e140c770539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd608d0fc66ea1fa43010efceecc76c640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81426a3dc8ef025e57baaa2bd6f8b1341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c3eda6ef82bdb4dbbcb93ed4e5cdd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ee8c66a043f3cab36ff2e650249a243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5951ea7dc59f4d7e297cbe7501ae17344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e647d3d89c7afdf8c70fd189fabf77d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332569fda90478ba39a0886d3ed37b4146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe6e747ebb916f48752c36fd4795b6b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991fa2bbe213394d9ddca7b55053e1cc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f999ee35d93994eed7e487ba90f6df7149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe86ac4e0c87155a0fe2f0eaa67b30850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032b4a4b34b63c875f59c66b051285351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e049db38e698f90205b68b1ab9440c752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a737cd4e6087fb1023361b226484ace353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3375ba8bb2cd565bfc5f966af586e4de54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61190113d02be9920a8025e75effb1455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ac5597e5e7a319dd4dae7723f6ee3556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ec294ab2dcfc785268163f9056f4757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac8785455d2d84cc417be009c6da5d558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b22ad2b5666520f319a750ef01df7f159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2345c098768fac09317df07aa33100f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc7046af2af5da6eea1139a9bee54361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d2bb88088532d94ece3b2fbb4be1a062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09eb770e206ff07705275723400ee6063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34120af43c109807b9528fd1d830b664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa8c7b60431534aa552729a8ef40c365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be0c02ea0b6857c39f243cd6499b99b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8edd89f9dc43ff3a788a3b22f7fdd6167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e2ca83c46fedb4253f0a39a2f645bc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a3ab7382382e290be769fb8f7e30969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf2e9ca2687f6cac020ee8f3c847e370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ddf457a8168806d7e1230e4ab847be71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae7f8e8c7d93efba0f2d600f248086672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563162e85605c17b53fc5e69c20ff98373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a37ae92da49040ec081f89423a3c474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb305086e9746159f27fdbf2714b0175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8b2aaed16dc1f98ebaca7fa3f2d00d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee40a77e8f3c6131f5774266c04bad77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e099fb088e00a2e9f42a4f931fa4e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c027081f5525081bffc4f0618804151d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e2501e8f208742a196b3d3e0b4b3580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbacd1b5f2bab9c576228395dcd0a60381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3352f2a0640390f464583d8a148c0c3082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e8948001e71989ca655f55ecfc72383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0bcddbbaa9588b57f41dd1751969a884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505e6e92375e9c0dfdbdf53cf26164585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9206c801b1b25ff12029a9f517ba3c3a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3fa0234e7cc7d22030f50bb71500ed87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd6f6696b51c21b4ab3f34646ec5e2e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef0e049a165bf819670398ea77b98d389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50134749b47db0153dba9c59fa12ff9d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b74e584c2dddec3d046ddb40880f991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d758e548fd1118c91f86ebef06d03792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a3891e67d844054313a163410445993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01b58c5f0dd333b28a27d3d8dce7f8a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464144eac76c62b93ad9d285ca631e595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14efbb226edaa37c80b4576e464a42a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e728397ac7e121e8736a916e6fa4d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bbe79d0f35a3d617f4e7c54399e9f898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5757bc98e5ef679feb925e459fea55f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd7f3c0533f05515223a6b5903d341c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f81347cb018ae278959cb6aff5afa2f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb251c93105460743bcbfeec0d364c02102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc7f88722c9bccd99e8c61aadb46568103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb363d22df812d2dfaaea3b6714f72104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef98b77c931dd7b9d671faf91c7644105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98655f6f5f209ca10387a36d0f22cb6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8db17bcf63f0bb3b9c05ebda931f16107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f33c0e59a3a7647a92c6c8ca7969a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e7c17bf3ba07d2141a29968723a91a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d603f364b6d6966697be226b54bf26f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4159263aa0f00e31cc92395191693e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d444d2fb358bd06117ff5df0bc7e94112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0498feda65c3e9fc71cdbcffa6900f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10d2679ba0d71786c7dc79bb955466b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a71bcb0776bd67a71b68dffae7459e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101cdef9fe8b56b4766115b5297fcc1b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d754ec581b00205d7fca42044ea27117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a9efa4a05a6893c7e0f31717d18abe118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f391d121c0a69a85a45e490a6dea18119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff3b9b5430a191bcc5d78c5dc3ffb2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66afd5096735ef6ae66bc79192b2dc57121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9317c2a26fb9e3f0661c721cfdd67110122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad6286ff0822283fc60970828984f5a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65922d0d8a474c0caf0e30de13b5f326124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1929482e9f50dc6f500d5a1fd76eda5a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508705c018196aa3c2464e33f96a3fe9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658bd990826cbc9ea9825e5e52b3909c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68fccb4630df0efa49ff75a0a177bbb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef285565be5766d460f63aef2d949e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08daeff28fe0191c01c59c10ef71e63c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c24530e42fd59bf09ffa4c6efaedb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a1ba4e1804ce56fcde40ef252d07a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e0ae4cd396a2205f1a828b830d8f2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f905011f7f89102bffddcf831440cdb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e27db6b711c2dee6d3c0f4332576b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d131a76f92cc8a07e604e4b71c579136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb01b23ecfec502fd86cc083eb456944137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7912aee50ea0a61b7ecd25803e35a5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c758444e1098561bd4bade532e1de139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1549cf5a48acc509d44f68ff66cef629140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bfa403d5a85b20372fbd74f58c8270141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b756ad4c6c842d052d9f521a22e1c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443144bba9082259967575c897631a88143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4766901c8f596bb8b95aae1d55b09f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92b8586624ab66508e302eba361827145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76b2ca91c35e84a48eae2cf9de9806c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8505c4b213cc04e3785a7dcb3b6a22d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0eac246417094a51dc63f4cf5a1a23148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a50aeb1a9be4bda32224924803ff922149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c70e81d1a6bc99f3c7153a2722cbce4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd1344547de43fa273df0a1489f77a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ce5d5f9528dbc2fc6ca39f6d53e94152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada1179e1699b204d88068e67cbbb09153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c06815be3f0c2f04a2a84e7f54200154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce380a03ace506c2806312aa3e07e3f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081aa0cceb762100b9800398dea1ebd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ad5c9bfbbe725e6d5fb818bd9f69b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d174078e7653fc84d8e7023ff4a48158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77340ab87252710ee74f1ba3742bc9db159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c042edfbd221221804b1f47a0a80203160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa5af48533daf64c402c01e217c860b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4c10c27c336146d2a96e7fb9de6a9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ca7aa1158f70fbaff6935b75632fae163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ede12bee37a98482cbfeaa3ffdfe4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c20032e5d9c202ca27bb2e2f35bc00165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d9538da0cb99bbcedd3ae877df927166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ca6aee5faea2353ffabb8da3c823b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5ff74c054fa41f39fe0cfde4865592168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd315d3cf0ca23b382ad3646e0d4d4e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4fe7850d12369862e9d327ffcc3f9a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b35ea38a581df3f0280d252a925a8b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4067164115b25973e96b11edcb79f1b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362cdbc9d601614b32918c9e2e95a23173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c1b468f4065af0c20f33c2b891605174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a4a1b96ce47d9bf2646194171402c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28aff729bb934f1911703d29df905b4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b274120dabc35b425c183ceaf5e8984177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35997764cd4db925eae3ecc26e179a57178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e05602b8267887e48e24b91819030a9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8919fcc2786e7dea3a3a06feea1554d3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe714bf179238de3e739f7e7fb02bc4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbfe3ac9ba8e1d053d19223e0a6225c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c774b9637325a84f0e438d0263b44d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f5a79c14a9f4b5ebe4096d80452ab184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96815bd33b5874b5f4e71718657967b6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2789172df1999c47ad17577da575de8f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c860dd5902179505ca9d9ee4574bfb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d627477a459d89ecb39d2fa02da3ef0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df94de247d29f8d4bb3f02d9140b3a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872afc56f88ce11a7fcb91152df65c0f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e67df79f3bd9cef52c44ace3ca798c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6262fb00c162ed06660a1a42c68748cc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e063498a937680ebd0aeec8355807193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330aec8109ca4dbf423ad5e781019f41194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688914af121c0b1d87c5af07de290024195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27dabfe67b803e34d628d4887817d0c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9728e92ed1710b56cd95613dafbb40b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e443a7db3320cf49d1519fd021bfc51198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d68f2e9935863c7c19b9b8ce3d53f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c527ee68a18ad1423090ab8c5677e2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b72c4c8bead11d343656de8d977628201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad6742b36019cd70c294a8c677f0ac202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e9e5d512465d0a54f2d9f1007a4361203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da1e32103ae35076569482ace7f325204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6476a67f3170e7ffae13ef36800dd0d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e0ed004f5ff5f48cd785a8e9bfd3e9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4091e83261c03d2ca2baee8752d4e9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb9b40a603cbab8acf66a331e4b11ef208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff00c326cf7e336bf7c5413631faf747209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa31a86214140f411ac9494854918c57210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0273f5a100ee387d78ecf35ad6ef84b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c80ce37959b653d5919c9dcc4dbdb5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd0e771a20caac00fe76dc8150fae6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3411908940c7e14d00ad4e4d3200507b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec54d04c2fb1371854b30909319470a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cac6650cdf01d67c6a6d3281349318216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf52faf7f17d1ccfc413e56055f35f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba4fcfbeaf4cd793bcc39bb7c67e5d5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e3cc053594894e61143bf04c2e0b8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea2d8ce9d2150b2d94a6aacc6fa589220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf3868e9d04c2f8172fb5906bb4e3e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8623c0d8224a971dbb0b67366951122222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376a99c3fc3239f6f9a352ed43d3e49223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b937570305cc596416f65e994795f5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1590db3c47ed2e04a55286b7cfb9f4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe52cacf6cdd23ee7da95db9d29ad4a9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c475e0f732bb7dcd219887f91bd96227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcae78dda5d7b9fbebc1da58f14ae9ca228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ddbc359f07fbe29b24abd9e893a25c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821d169dfa2ff129f65edee07514fa53230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22263d3d5ea513064aa9db7393e7a18c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d8eddf46fb16accdc372f1df9fc76232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00de7a97636df7cbd75c4bf5dde0c92233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7677684014309d4f2febb0d99ecdb72e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde2e34be77dde7b95128b4ba8d036e8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537d163473e9cdb63c4b581a3663f6aa236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0579d3e758dea29bbd9a63babda99ff3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c348c56db99e1f4381c02156ebaa18cc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31230f18c75498fc4373830ee964184a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e5283e57f2965772f29d67039e256240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c0855e660ca425b8b88352a79f82b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867bfe590f0548a4fc8a4190703d6e10242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba75971f30cc4429e2443c5de73b62243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4ea49760ff8de9db5630861d0bc273244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a2eba8164813a020bd744f31b09775245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75efd7fd08a643c819af7a6d2ec54a41246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbab60a575442e2482cfa8401c7da9cf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec28149922c3eb1904e1102d372e5e7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12a2670bcb541be618bee02116119b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e749926bc5d328cbc8b80a230c575250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb03d079cd4347e1061c273b3552bd9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ba7c9460eb7818a42e45305857ee0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936cb5dbecfa1a1e714c7d51c892aa7c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb54cb4f1d0b1acb7a4a1af13774dfc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eaa77463c0944fbbc816caf9cdcf12255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b5f57f1d24a8c4fdcdc059b0c24ef256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b3b700918c9c742112b3dd0d9456a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0660a390ac7a784f4e467fae749d18258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8898e2402265a9b7390212a6a760215259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c85ef1a914cc20dbb5229652e634eb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa10426ba765a94dc4fda4d5600e2c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7474f3c415c2d07edaafb155195b3bcb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37f0d9887ff066bcd17c1eaee21c6f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ebe7cedc89e476f5cf0543c8e1b2d6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f256273e695b693d91fb83aa110d357265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07237f816bbcca7c102f5b25dbe248cd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690659b2a47b393208d8d0bd8fbcb03a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804be5406aec0ce4816fc2876b27bbb8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e779a1beea980138aa300ae9544d1e7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd7c472e335e34af059396383dd16f5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b590057828ee58b3c3311c65182a7d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e41c12c9b012dec6a64922b3b312d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f76de2dd37174dfd799bccd831f1e9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1dfdbee46fb2f3ba9b9336c7a9324e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca2dbe93e8004c96a020e1b2e504b53275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ddef8150d7d923b7f581b74c93050276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d96d8f7b896949b3e8875d0b5609768277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df4f17bd8bf01a74debffb8765efc2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e5a35877f1bd55d6b0bd33715bdf3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a107b992cbca6a475220e41094424280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1d0dca1b6ccf92336012517c060a6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bac024f4f8237d9f72ef141ca30271282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d3eff21b396f2c73ed13df7b42615283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0082a45ba5cc3fed7f2e35befb99ffe6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3566d1ce9f9ef12328d9b41ff56c7615285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ccdb4ef14c0b803d775ae45cc34092286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a4ddf99f722273f8efe729b5b7a048287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a312db1236618faebc7ce262420c1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ea8c752c5f96f6a53f1b6b4ec96bf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2dea9bdaef19272f76a7b5c06b790b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119bd71ccb1e1b56bc625c4dcf789f95291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb660e2b426644cad6bad6511811e7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649e4adb30e28a0551fa3d972873af6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d06e943f2bf791686a5e22125360ba294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258dcb7d223c5e6ee787b4b1c9099da295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c52048c31ff391374e7762bc902e35b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a500e2c2349de5942af8bea3e7e637b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5444c23c32ea442abb81f26ab2f7d14298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfb9181fa1482f78e82851582d639f0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39818795aa9103ad26ea3ae1ce2dc6a5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0236a4f37fadf47d7fc14b3eadc6e852301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda0e4c7615a0d950cf76e528441861302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bdabce9faf363eeb3c14d3ad7bcbdd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f173b43310407577d3994474b66570c3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda5f850ab6d97d2e6b0a6122603081305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a17bcd5858bcffee4768d7d099748306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3a2a596840bd98b406d5d4e3dc76a1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f443c3c68e213b86e82918d9ef0f6ef308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209180b226563f5027142d93af1a8f75309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe593b70e5cd61f9d08efa25268d25310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eef237a6e1448de4e13cd3e1a8ffd00311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c613dd11662d23e0a916e1a7c01e06312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16094b4194006e6b358dd562e7ebd136313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c937bb4f70d068089f0969af943c3d8d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab5240b0ac59e9cff80fec44a226b8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee190fd529633f9b5a1acbd311c6200316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4d47523403483a40eb525b1a64a9c3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc9f0915f314f845697c83bcbcdb1d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441bf25907f283426fadddb43b407519319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258c4a94fb2d7c517a95b048d90156b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f704eb588abc1423d6619256060ca321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b5467b35a010e5530dc7ffa7f50f07322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c794df6b305437697c170f01d7cd31323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d68ffb2d25ef0589cdd47151652fe324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce08b6565041150de1f5e35da64173d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417757fc1c884bc0559b81d54c4949cf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d8ddf8aa03fd805c5943894fcc52f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a55dd2f66a1ea09b3763c4699c0799328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8758ad86fe401f9b99947913bff537329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144fbca70a6085aec21fa2e855a94df6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a93e36a6bb7710c29fb9b7a5df9cb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47a043f681d47e27c9a9a855d2bafd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e9a334a644de2536cc175aee91726e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732300b73ed5916decb3d0a616d64aab334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b112863a7cb559175ad195744f07be335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0509513dc2c90debc73514d3270c58336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba181719489a018837b59af6c04c0b69337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef843a9af618d758f3e371ae688b113338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50639f88bdf8ef8e875079020726f6dd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc557e8e9495eb49c611fe993d67d7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca52b57af0ee6519af86beac3a8145341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f99e2914e5cbaa4913b3f8f865265f7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba5e16d34c0af9ffd75e07c66bacb9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0730058fb6cf07dff17cfbd91b880da344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc6d8c002f88d4ae61bba51e143bb3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8fcc24cf602802d167d6aaa8ed6860346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f6e0756242ce15721d3a4af25412c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a019eb6d7c7bad95f9fdabcab6d792b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e6578c7fcba414bb13a40422ced13f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e1b1482350213f6187c345e89020ec350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c331e72f0e07a5d205ebc5b4e762f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad78108af71834671cdba7546aeefb67352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd08be65eb2239f5bfe982945d51e22353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036cdf7722b28c6c5734d7b526574f7c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb5915213692a7cd61b09e21e962d97355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e88c65faa1a379fe7dbc5839ad5b3c6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f073e4394f0d9df7d8aa34f08234b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e072ea9a187e91bed32a194a5a6251358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d9d3648eb53a97f63a130fea4af46359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a2d2bc45fc2ff9088820e89d49fee360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c132b6576d5cf9a257c8ff8712d37d61361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ced5005b96f2981f7a8d4bb8c24800362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de33885fe48bfa9dcfe94163416f51363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d632746069e195bf0c3105f93c41b75b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec214f4b02688c23449b1f7bf9e321f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f9ad2b6f1dbce4900445544f5276b9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6596aceba059975b45e483c3b008d551367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac43706ebd4767b3058cb80855247f3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef70f77d43cfbea8a3249e010fd608e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772df18eb54a6388cc2c953646bbf609370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda61df1afc86019d26fe749fee738a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f61115b7396a9c5104e2a6f52f6527b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9700a5ab84d7860dd3b672eaf63410373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982397fda79dc8d0e5e83e0aebcce2f4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f56651155e99aa35138cb19a0314f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdfa10f74797bd88455d1e2135f1644376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c566542a739dbd03fc1a534debe32ffd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef3c7d1b53f0af2d3f6979bb5b2aa1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4649cbe141a20d519f8534ef4873bd7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f213989d2bcdd580b41610053e8d1ea380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe8c8a53d9a5c92f688e5824c5be26381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e20190f8e4d7386a713fdeb2fe7d4ca382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d9ff7caa5fbbb418a4a6e4c70202c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a80c5dfcb9b73094a583d41dae1512384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf64bfb20ebaccc7aab62bd592b20ca385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35f8b1993190bab725adbeafaca165386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc418feb5c9815a8943caebcd638024387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0bb9db387347cca29846bfb34e1e26388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b506d1ba1ab38d962710b35a11901f70389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be980adcacf45232553fad84d51b03dd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daea9ea865af05840f10b82a9e09ea63391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f702c62639408b0c533efa24fb3df6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27914b0a31fcd7846f1ba8a68f72520393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060201c9342864e34e239027f8d91f7d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3cab231ec02b5720d63b1078887f79395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b0fbced82782c1bf72db7ee8c9811396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c73e28f902581538488143aa409e55397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5df54f93f7b3f23aae87a8112e822398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c9aff2f8d48e3abc17766ab07844f4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a6ba514e2cfce9b8b92302854d80c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8587621e9f49b824e3256fe08d32fe5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d1431a1e25a765840de6c58b977e5f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8226a7a494ef62a514a937af83a1c591403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c529068a6c0a2c85f412d8a1107ca824404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d22e641cdce4248f1a0ddb9db74f5ef405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad1243a2f3228e01587786040fdeb44406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce495034e02f580babd77ef567fc34cd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1fc2db9e3f1c087bb399e5fdef8b29408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf4615e4c39967965225d142609874e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d761f965aae372cc056a95bd88c50b2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d75991ee440b31837c40ae4828c962411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec36573f8943a1f73586e3b73afc0e8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2687eb3442e3586f49542491d280d24413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bdd38215def172697e379fb1a61d78414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c438fbb1ca8da8a9dc1f50e4ef5936415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e8a2927fa7c71766c24436cf8cfae416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1323748dec2fbabe8a2cbb3c1f604e79417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b4684485817d7d2732cf38a1bf7f73418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5014ba3ffc8302adb5dda8aa945d87b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b6eb54eaedfdc2f86d0ba36e483e81420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29faa00468b523a26f042cd2516a751c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513dda135f3bcb836b12b4554604d4ea422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9874337213b5b7f4d1be2a90d2a29703423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e16e898056042be9de733b19539408424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff45957b41d6dc7017385da55915f4f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e4c821f5a1ed6a9a5e7d90e7274313426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c5af4b0b98a5a83f1c97778665563a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac340a31c963ec103d3692c7e3a6a9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6193f75244ee4c328f5a78218f49f273429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d061ae7731696da72d8f961ea43fbd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cc9e728a17587ed3ba039e26267156431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76effc1454b3d5e31d0b8e12d0e29c4e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e682a90d6df6fb40545add8300322e19433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a03c3a4e5a38c90f9433646a1596ab434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170360fbb8a8cdd0c470ef4581188dac435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550397839d9bb2c3e6ebd87debc5b7e0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37539062a296011f95b5493b7d4dc10437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da78b8a6daf40d9b07487251814713438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1787a0984f9c31a816dc926b09c7ab439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b508dd6ed981b8b800a79d088675a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd36a27d84bfa44642603d0973de6ac441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba3be9cbe9c22a67f0bcfcf071e3e76442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eea37aed31e22b1863ce7a878befdb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1081b7f1e05c79a9491854f8780b118444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e34e5f6e90e436bea72c9fae280946445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f5ceb74317788328924382ddcc2c43446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a697c7c21f2d24c977538b961390f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e980ebaa37f9588c973f8daa29a2b49448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe37fadcc8413693c32fdc2c9f33f1b7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74558531628d8580119befc09d8e980f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a277254394a25f5b213d9f987a78a192451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cb5f41be6b6b3e8da49239f2eb73ff452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8909d1cfe076651f2fa1a871c33439453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe151c40f855c1e2e9740cfdb86fd76e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b140832d4a18a5facaca60deb81aa93455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb232ad94f75beccdee8c164ca8d38a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba58cd7601fa1b808801293a9cf77a9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c646093ad79fcb3e8c3922df10a1bd1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182b0a056bc6f965a2fef9b771c3816c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e5478fde76d3cd444661ee15e6fc92460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78288b27901520add75c36a31ebfbe1a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ced8e0a146149b1b50e469f39c3c7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99741e3c5ddc055be7779e7287056488463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c190c37c4d6303301478396c982c486464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b414f898e0f8ee089e8e055429aa762465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d64d304b1faa9933e803280b9fb1f2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad286d31a3811bf83d7a40a1339653467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc376ad54cb9d3f45670558dc62b473468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db9e7ab68d011ef31aa828418ecfa30469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e07e845b44ded6b9077383247abac88470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76092728b46285b8e96411b278cc9345471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc410ba6434d3a91463397d1fe6ddc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173fc240eaac2302f24286aa7008fe43473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aca1c40fdaec10fd0d23291d6a3825474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb39475357ec5f7aa1ff61c89ca47be475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a3bc0b5c9837c4350bd7daab27e122476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1620e86d13bfa112dc43192f0ac06303477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a72a4d314a8a9a07a5482dce6bc515478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604255a88da685af0cc405e428e5a91e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc477b5e16c8826e95a4dfc63c797b95480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b72826c417cd94a6e58704f819748481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e24160eb0f9d6885497c2ae11fbc8f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c23e1ea1bcf46f55b38672f7154116b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d21a123408ca111255f0848c9a649484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc83b18cc46ed2a4bdfd918e55536b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe0338729709470e07284810adb09d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8068408413650653f0a46c0b9b2f2dbb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cc494ec4018bfe096f3330b94fae0c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41518bf14df053c13d29fc8009107ef6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b02354373169e0ca5ef527f9ca9da490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f2ff457a8f0bc94c75cf8cee1c9a7b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f8b1f54a5e59f174c70f70befac3f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a9d41e491b0c30362674ef592f1d51493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc019a29f8096fbbeee11ced1c8687494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e5ea6037a8c96a9b002aa2c1c54820495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df797da788454fb98e0797c2cdd66b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c056e18563bfea4e700f4664d5f05661497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f167e972f49b158bab58c411039641b9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce2b514e56c629d03b96b2d71627c5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b105a4c13e11f70916467f1fdfb1db8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e63ecc18ec558cf1c6cd94b17bda515501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfbc9770e0a1ef112f4f088ad2d849f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e649274db94f0158c9f094efd29e8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5975593c82fbae7318d8f8986250765c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c3620440ee9f155ee0cec4d188d2ff505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b65638827ccc94f0ae7f0ad3fc7e182506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ad67e60d9c4070c695e95072a0f7e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2c639b565653d41557c87a0a9fd491508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b93348156711495aab104861aa0d917509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55632711a8f2965f11665ae84679439e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53a982fea06b8b515fc0e2e1adb1b4f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11acad940c28e9bf7fc076db74b5aa0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860dbc34724323f7de4502d7b26940c7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b3ff58577e9e2521b5e570e228215a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614971a194d2ef1aec1487f219ba0f38515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2067c171976910b2f79171ace3ecdb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d8851f54f732fb7b37b305eb7e4f45517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7435b1f360b0027a48ef2d5953fc02aa518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6eb054b7786d0ba77d8fdae3adedc0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e0e3cb61d91bbc1be7b3e4d120aeed520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f4b1fbcc30bb841b63522d21ed667521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2daf346a28572068f26015ac37d5baf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde53227c97384a6b90d4ff6496383e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa58b938312ec0e5b96863f1ffe64a73524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996dbf5ea0c939172e65fabf3618af68525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303340aed035c0df9f1ca484c262e1da526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733cbd5a9f8c9a576e46967c29904db4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a913b38861648c51e4de46ed0af6a8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee73365021f5b7746ca93d7f3d91c6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15707a34f4a0cc9ce14e55ea02110b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f871ba72af5222e6e8a4cba67589329531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51bf98e7fde2cffb95e7d01f03d9473532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d8dec9b715b092cf53c890c09df157533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e2bc043ad6345876e57a758c9a9dc1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd03b8261d1b2cf66dc537e1b030ca535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256b79dd621912c3f1fb7f4f2045f1e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32232c367956fb235bfea18a2fbddfef537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754f0590a16d68fdca221c23bcf8ca8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee6bfc34fe2d929d29f13e8c23e4db539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59072af5aa9dfe9f629b38723817dbef540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc98da0a1f4cb2e1f284a8f70e18cdd3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619dbf71b6bd092edea42d48bf7eabed542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c81d6023542887a0c1815cbc2aa12543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d32aa415d87449d857748a92aece8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5664cb056cd83defb8417e877b984a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1be7a964734689bf9803fbba1b3c2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbb2fc89a2bd5290b0f8a95c6b00c46547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8bbec02315afe3c342180db84145e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ccbab7772b229aa582a5437f779a56549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ebfd7649ca34f30bdb38787ae14c11550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce590ab7bbd95fde91d315670b81dd25551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6056e9cafa89a52eb2f023d5f9ab1f4c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122212e7ca1b9e559be1213c1c9eecb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b25eca2a58fcd66bf75968434b697554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01812d7b0726bffdcca5514075f4f34f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d6f81853b169fe47629e631be8453c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce9a64ebe631c34334e9584dc5d99e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4073aa9d7b29665592434a009f841e03558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742bd2390a5e66e5ff1d8a3255342934559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30abbf037c11981c2fc1ded0830bd166560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcaae1bc5db9a0fa2d10bf95ee4b56c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9b7d09bd6e87bce83cb3f95d3d7cb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669206e1fb206f3fd13c547168750e9c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be068d5cfd3b1049e842ea8c9477a93564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a25ec1ee7ab64802731fcdd41c659565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b2cce60135a64f582c22f39e05ed22566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfce42541b71aa29081d1600fe4cb7f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7933b449cd39068a9c0d270926581a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3160900267d7f07b9541e7283ae82232569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e02c58ef76cab34e3dc9d49d3b95fa570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4984e874ec1b580d442669a2f605c8af571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bd539f28a49f2c788122f1b7f6157f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e39e35fd979323db9dfec652e1b9c61573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5690859326d0511cca0d63f4efeaf7ed574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b9520c82fab7a3296fb35dd06e66f9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3255a8ac7261932e56ef11d222e8fb76576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224af4787fb146bf61a292a93af8a156577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1ead016c7f6c9c45f28ff2f7df7421578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f1c020fb4fd9df7e67908e189762b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a8d0ec6284f124f1b6f5ead297bfd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd272d7e6d0649b979e58be36711cd7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa979d023d800b306ad075d0d903646a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a568572ef213abc9c0b7466fe77c8c1a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef824c2cef6679c5e9edfab3ebe6b22c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65e21c860e0f8af8a74e487e171fb7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebacc0bf24369b6c469e54bdac48059586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e39847b2c6b74ba815c98c3730e16e6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaee4c267e4d0d8929c8c7d2d6171bb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb175f09c57e5fb7978c30e1e0595a3b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507a835791ffe8b6e82d22af75e7239590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c505b9c409d42e1e92027c6523a05591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f2fda83be3b991cf0fab68ca48afd6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd16776c286b1f6f2436d56faaf7ef3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaaf4bdd34c4f09d0430980aa8bd4d5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f2a6deb6439aeffbdbd16e5f12c6ff595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949bb7d6235bece43b4f8887fafa5fe596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867083d0fb3c585ae08bcdabd341b48597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca7b9b542392e4355f2260478d553b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e536df7423c68ab1d6260ae6d7465a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89efb92405c03719d4372d83fe6e9a65600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb7dad36cf2a0b1ff32030e8e03bb8d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4babb284e5a4b4403061bda50b83688602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a95963948668f5f7e2e8eda9172634e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee52542a6437504c355fe0462dd779604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96375f7331cc86425cc216e02112563605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d3d76717146e82b5eec495f0634674606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2bd9ea33242c42ace35eee26987361607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a131a9a5c92a1aeae60f19f119078608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b90876c6688eaed9b0a6da2c1fa224609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e8b104736a008c983512ca75891e31610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dabbf5a07374eb2d112711411588434611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7315011141858289ed41379e715f24612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ac597995fba269e99ffc684a7622b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917037ba9ba207d1344d0a3647bb9f2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d065a880b0d8261b26cf6b1514d2f43615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431156278b5fab097f395e3d3333e3ed616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a69963e467965ad2e5b28c74d59a48617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d51053cabfffbca9534512811a2c3e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e2c805e44d254e4bbd64bcb8f583bf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d964731f22a6670f289eaed938804c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6508d388135f97a114b1f38fe5dd9c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb7770c1fb214a0f95b680a737765c3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d1617ec2b385266fa7c78d36c068f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ff983d6b3d7492c7d914a858acd1b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f798fb212ad78660dbffddaae830fe33625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a7032bb4bc242fb07afcaf5712d7bf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37869458fd06faa2e25a16d951fe0cc4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593538085ab6e33b00692775d7efbe63628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d7921067db6cbfafaa96713074cd9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e09780cc7454f4e4bc0edeaa3072a9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b70babfb6489b6f85bac9e35885f68631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8a32f9ae86695f102c1c12373055e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5914537f16a6e69c646fdaeb2ca8cb56633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c49ffcdab3fe27dde38bdc7b55e011634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a436dfca754f4252a33e4455b8c39dea635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8270ab0c41eb8df14442660714b2ebbd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f03c323972f81428e22dc94ea0520637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f67cea4dfcd8a50156e7cecda8cfe638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd3bfc2763e91dab7bf845e034154d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca0fd72694f45abd7de78c328d6befa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b883763563b6c30176432a658118a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e23eda696bef1159897af844df249a1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c9b66c0c8176c06f64b7c656ca535643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c953696fac2e9846907d362508b0a0af644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ca5d8901500779b9bf1686cd545ed645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d725e239224b912054022861e73de1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e47676a164bb0541bcc0388b716f1e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2142a5a6865be8b5e20ef8bdb949ec0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654c0cc78863df1d1f970884a9a8310649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea4664d7a7fce6853581c497e969c37650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c29e0666c2b3cdb69d38885f4e6218651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e5bde363cb6dc507263fce5810bca652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3545bece0f43ecdc8d20ddacc21f354653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603d6825001517e86d4c6308be2e8a21654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17122ae237e12bdcf88cbcf606b5b3f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6deead846a572793c47e0471328154656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dcaff2f46fc73a55044def5c532dea657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c7503dda978ea60d7919516f00a9b4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada8568a928f35872e970e7056da0fe9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a10ec4593aeb3d75bdfe15fb9c00035660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d262ff6509867abc35e0a2635b851661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9d1edc040834d1d847480ef9befb7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9ac661e90794d0980862f7ff09262c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c893325335e0f96238fc18c22bf54664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de263b63d7ffc1011ace9bc74ae305665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d188d51e4510c01eb9fcbf91938dbd6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5697ea61df8fa504410251f6effcb6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca198850d3d46b98a0e989ae4b278e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f31e494ecd01cf69f7604a17c4a21669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b112f48ce9fe24f0e2b2a6557d752f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e37d820adfa58f622fe4abcbe844467671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b7adcf0798873a0fa711f16190f0f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9defd507e627dab728cce530aa3725e9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1625bb6310668ec8b41b1f758cac01c3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c5557c5d83e08eea8c9779f367d131675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07159763f90b9d0dc84383e4e9ab74cb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c529cbccb153dc9e2151a8400ef67a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc51ee4b9cdb2e4d1127aa0771e9328678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6033bc1c22862bb3c18d3f8fde9d3c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d2b4991fa23f8a14253968f06b627680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf4978a711d9343c27e917b349cf6f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4251afd67ac2583f45c83e37858ed570682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fab810ca7dccb72919dc5a1f5ac732683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a964329196c0f72ebd9095b2e7e9b84684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173156b47d27f5d239f41982e762e9cd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c41c452252e4b86ac303066943aa3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64265854296bba67fab23030e449d4c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696060f2401fdf377706ff6e7ff5ba50688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede59e1bf8a60090d9c1af9a1bcbb517689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a8b77099edf2583a133fe156339792690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d04b37939f584818b180bdf2072bf4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b0c84c0ceae36696ce9525a967d909692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71841225488f307947e38edd81884397693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b25f864cc197b0a56b085679601f6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f3fdad315ca9135890c6d5f9a5dbe695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ee36f5d62f0bd6ce1b9ebd4a3227b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a852bfc9ec925a29f388c9af4eff18f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce3788f98cb3c12cce6f4a12d1bb209698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d0c0ac6f109f169a9ca8190e9ab865699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5839e8c1379b83a075ceb8e74a6b2530700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f26da974a421e97170d057425048c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b7402fcc9331792ba18561ef35406702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b084c12b3b039c5c09c779b09927bd2d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b274835ccc12de9233eb35fe23eb76704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f24dd6590dec658ee546cd3a3fc3a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcebb1305c73e90f0df8c6738245e116706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d40a89a35785121b23bb362bd5fe3d8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9524f3e25869a4b117d661512adda2e4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a59b2cfe4508d8e8162e0cd6f22595709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd209df167f479b472fb952647b1a43710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc27d5ba0f96bdc2dfa1347546361a5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f027a0087b04f3c9a6ab4b1b776d2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f80ceddda6c7fa75e5001afed4589713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce5405693be2fb8ef9acfcce90a1930714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d754ea7af71ce09560914d882dacb3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a4ada8df9392d32de0005b6beff85716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b4252e42df76fb80acb76a8af71248717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3a7389b7ffb03021b1c728fe606fff718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b844547ac2a1e3bd24ccde58d6090719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87688ceca9a56d78914195902da3469e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baa6abce17d9aca1504f3b8c6476417721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f158cfdbd083c3c1133b7e460eac48722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d20d5366df68ab61a19f88c07324379723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c4ae6a59834df5611eda9a99bc109724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9976891a2f748e964196fc1c9be9904725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb2b15fd15c206da16b080e64544cb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef730d7648697a5e9a71969cb166c58727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab650352544dd5bb3b3102f9295b7ed728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc2ff68e209181b0244783ccc2da79729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a233d59af58af62ec66e10f31317dcd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac23f4df13a53c0cc0c4c8085b0266731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b146c533f6ab04bf13c4a72331d7c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21872d27942f89ac408d74c1ccd44dfb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9284b5ad06be770b9a62956c0a34e39a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e085960366de2456d9dda585b6eee6db735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb870c390bb87dcc62f0e1c0b2a7e0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c851130324ebcd8dcd7d6a81725b0bf1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee4b08abb55ee4cad6a3d1ace25291f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f123b085236fb18341e5f20d4726c5a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61206ffb94003da4872a45672644ef92740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de810f3e3b1e3fdd26f1eb121f56083741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c4eb2e22fd781cca979eea0a74753d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb563270f92a321502698a496ff9e8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d131721ab564a710afb697a0f6c6903744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c027ff715a27e194fca0f2b25a8c3394745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb9afa754bca101582b767517fc99b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc42c4ccc16309f32e8130ccbb0a74747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886fb89f528fd20c1a1e23566b5db48b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee01ccff3a43e52c490df306a2d0bfa749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f87ed2c612151388b0acf622f189301750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc0a7b78b0464a146c2b8e10cc4001751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c354ad348a637c22106972b442df4b4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5357801ddc1862c454bb19daa739eb9e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21fcbe1afc59ba5c679d2253086001754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5616fbd61594e7f0822d6e0e46242755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2a2028525b25c41dde7a0e4e98067756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f11a3ada75ac41560a42467d524fbc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea630990ebb366e81061e9896172d8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f6e0e7dbe1c1b698aaf102ad6c9d9759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0135ea367d2b79b4087380a414461a4d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd6ecaaf4470fb4653210bff4695df2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3b4cb1e7578a020d231d0f391c68f93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2beac0f8c2ab4fce2d386155499ec4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354cab3ddebf3fddee25736a4f8b1ba5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a7c7eae080d6f65fc0145e71f8ac686.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe2dc8a9309fd4b00b41bfea25fa787.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e94c57b361c0a1090938f296d5397f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d1ab57ebdb0c085af6c1ee785f9179.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93658538a4543d69fb2e3d8137cbaa910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867eee567fbd3035a0f6a4c00785bc6111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81950fdcc7991ca52ad30383288adbc312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c823950efa56965962055f925a55e413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d8abe1c5b8427e276cebafd37b17c414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc5e28ddc0fce834b810560690c510c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c160ca73a77b9f72f7e506dbaaf275b816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f5a05e03edb03410e2091abb1b4b4b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048389e2c6a84bd302453d84a35034df18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ff3bd4c12af54644e1887e753f75019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5089bbbacf4bd6ad2b74eca78b5484820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a9d28a9e5e25636a02f792ff2ad0f021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8195a831341044d6cfcce3940cf37da22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840aa9ba7ab3865f6c875249b5f27d6c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe587eb6ff63ba47ef6c32f2a5e775d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0118e7524f82ca2b5c05612cfd1b41e925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36739acbb933ad0c440bbc6aacc705d526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98d5f1d643bfcc189387a8f88e851c927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22428390940cded7bd743a86a19a91a628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce58557f5d99432cf7912cb93e424c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba6d7a91b680641ba5e59de2a424a430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e99fc162ec7b95ad246b23e26ad9ca731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1275c583d6d8fa51b0059a658a860e6c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef998981156230b0583a9668857e6133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df979d9f269a4ab3888259f71db9392134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b756638c932e30c49ef0f5d485ed3435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02dec486940c86e01616e6a7789378b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca955704e5851dbe1d7cb6f7a0050337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34049b0e9dae5540432188506e450b038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f61bdb647208b2140ead2f10e8c416f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b80ef2421385ce0dafd30805d7ad4040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5044356b54afa3eb172dd1eba31d3241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ead61b1f0f5f346bc497c36034f464542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30300ce5c1a25ce28f06cef4adab2dd243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f92d59325081b187c16b1c21c80a944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa23cfdd256da56442112cab4c43b6245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa13a347240bdbe1df9ade729d02904546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7764303417d93519c6f5175a2656846347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18520eb24b34cffeae7491647bbfd59148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f420fd8c6c0d4f7234c57b8d7d0d9ca49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f4f1dbf27d312d555746bd78764ac50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2de04f23d0967aef64a036db99d3851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319293c32a0a9fbe9af152ca916c7af52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d5b06752a49cec1b9a5845bda9e1f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef63f689e97d35a60dbfe62948e3a8f954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c541375ece4b71429fb702624865d6255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803536ffade477c4b533306bdd7d071e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3bf466b2cb1b13892d10de598b0b0f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5712c96c4b98c30d120e8944ad4d5c4158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d538949e4fdaf6e97a2a86fc9fc489759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e121cc39094222321b07005cab37efca60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75f1908f3aeccd8436df747f397aed61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f55bbb2ba834f183b804b82fd47123e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa74ec1b3fa9fce112970ade5935b563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5337c93821e28d7e2ad14607b640d0c864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a53a6c0c10dcff465a68f5da5362665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f43f4e4a1297be83e27d83f278fe79966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3221ee50cfa06f76a24db2ebcccd1ca67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cface3e640808a5db0ba62b276bb04b668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad0e3a3dae0a3fe38878a992de6cbe269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc43c7d3df0ae5cda5a0ba9de696f0b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba649a5268176b075333f187438116ab71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1069dfd70ecf95299a49422b52f4a372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19492dc78f80cc105cca3a805508c99573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c9bacd8386336c5afcfb49fd0b6f774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f883276c97bb83e9ec320e4da6eddcf375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f415ec78599fe45c8ea2e6d4e0d972d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b7eb2660032230dd8f0c1682bb2d977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce9861367d0d40e809007ae5db3ee878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb12e248fb6cf647f953e735e5d6d479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8652ffca02bab5db984cdf5810e77fe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e000974652cdfbe32172a7dd76bac81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7980e5778a2067935e09f6ded932e582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b34e2ccb182673d229b6ac63d22379283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3843b2d3be6e319c2b1db3e5601223a384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece9dacdeee6ebe2bfe685236d46c2b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d4ceaa6f7594b21c325c916c38527b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97401991983a6a9204d04312acc0bce87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e201deeb91d98ac090d3c65cd8dc0a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae74b5e0f129197d6733bbeb4c432def89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d970cb61e61d20b3ffab9f9c21e432890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f36b30b7c7375cde54aceaeaf9451191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9418c11f7c5450447ac69fe55f872b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273fa6b11a79c7305273473138dade0793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b539bc28d62a54e81221c57d3168617294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf14b89bf05848eb76a5ae5d87f7090095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7199bc286cc7f338605c294e960d218b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0632af026ec66647fbb3b1b0cf6e1d7197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dec8eb2f771d57d2e2f1f2298b671f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a979cb6d52a296a34f1725a8419a3f2599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9596606418bf754f7f06c01be7ac3c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e00faf1f05b10597a17dd52da1ea28101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2557ce7d4128952750a2d42ae73e2c69102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2bf754f09d5e257d681a502caa3541103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b69d8de4735104a11670ba5879ed1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8506d8cc5d7a0c527ec751b90671ac2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899fe366de2dc7288461512a07195044106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df91e4edf8276077a3ab25e2c0f937107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6040bf24b627b1151e99fcd6d2497fd6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a7e962e9a9d6cb34b2aef04a746662109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f94956e572795202a9da837fc00b1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421fcb32b081525437091d790abf0b5a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f34200e0ca79b816786f578ec0f7092112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68953891376446990bf67312e7e68229113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfaf5209610fd14bdb5ce972078e200114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee67285f6742da931f1d2313f8dcf1b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee16f6930b490fdc04651466e74149d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db752d864153967216f8e68956a5855d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f26e761777ba04fe68182d6e58dd7ba118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c07b4ba2c8bcc2d62bb93c3235440119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9eb2cbb4d3d310519bed694d607f88120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b813c34d53f8eba225f47d46f163d93c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1148602fa9760e72d28ae02ac2b739c9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffbf1538a56a03e2da3fabfa50937b1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b21ea7f5c212a3838b2a2889de762d2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90cfd8e736ca04c813e42877f5296e7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb893533beca128337401b46a2044ba126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3761d0c4df488af882a37c08d6c71d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67753fb57a50372dd706ddf28a287bee128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741620723c05bb848b3fb97769d0f870129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9205aa6bc77174306a3463604e83183d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a34c52ee8728b0f1a0a56b034bd77131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce7bbc2dff01043b544c04d2ebc24b0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1444f9021c2e493bfb75619c2c58d3f4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf688a62f025a987d45e247c423c4f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b18d4e09d59fd1c9aac19807b9a9de1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973437b799b95388b28232e3a6d3c0ce136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ef3a343041aea12fa914bad3b8741137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8828d9d082aa2b973e8373f3080b5bb3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108733d6973ad282851ac54ec831c00c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3748662193ea0791626c28a0684ac4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08729bc94376106813e756cabfeb6cb4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd93d125b0ecc93c94152f7153bca7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb3347f6247d21d952fb1f06ee5f8f9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc7186b1dd39dac69f00f0da58d9f8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d12f5b4338a152d0c13675e489f98145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c533019f3823444e4c7b4e7d912f0bb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b038fe0193845598504da3131b66f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ca1be343fd77a4acc8a898ddcc0fa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f756e8718ab1e4bcf38e1d1025352833149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e6d1f37fafa73861b2e79450d10aa4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c129846b79dd14a4ce0cffbec6dbb37151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350415110f102cbba94df946ea6f359152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aaa8b68123be00ddbef18f6ade9145153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c6683ec5542e9bf430489ff6a223a3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb5658dda53365cc21c996aebb9a8a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7175ca5cd50ed8cc3a7913105e0c5f27156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c7e6a31a95c8b781dbfd9823068016157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6307e2a6eaf426f0033fe0a5922f6050158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be506d5029eaec62918852c827cc4377159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38110055584f2c03fe9c90eb6c518e7d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efcb20799c4254ef989c7185340bbff161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f64091f61c86e356f05b04cf7217963162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caddcaef65ce53edf570f9b630f2b79163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc365e84f54129fd8bab1374a0c24c4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e6d451dd96d106aaaa33650aaf588165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61327f4e8f0a3e16e6a0515466ec7bdf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc914f427ae923d44c1b4d6faa787f9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e75c0f1b0fcad0f5a998026546ddd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5223981d38586382db1b42a06e9307d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c143ff54574081027e6bcbd02c6eb72170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c120b0c060e1ff0a8057fa0cd2663b6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d9d3289aaeccc081bc9efef3b1b77172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f370ccc1cfa945a4deb516c72c6fdee173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b167897c75a9441d68e85f9ae2488707174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac2a773272d7f792c16287965577cf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac6d95a618b66aca000cbabe6417aca176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f44c5e6ff14e31e6cb20d5f6913586177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9aea50405cdd313662c1ef8478e933178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e698790e166c61515862f0f4844b19179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea14ebaa620f5fe37663dc4df94609180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e962f2443c44adbd11cc84af495a7eb3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9442c0c7526d0b8cb258cbfbc1a867182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5a3bef5f0db519f5115d04ebd3a31183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d594feecda930a564073d16b213d9442184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bfb834908e38c89d15d4b7dbc63311185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b7c0b72e92714890dcc0ef71693f2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8438713aa8148b53ac43341c04c685c6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414eacbae0f3dfde528938dc0d9da515188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b848f7caed3f80f176e895c2ea358189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674c2456fec8df81efa9fd0f7c75e5ff190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd61b6d0af854069398f6d497cde62d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf1d4e47601d2767e3e16d3ffece44192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa14278d45466d98217bcf52e2e9f974193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe98017f2fcfba5fbdaa666aee81e4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ffad34ffb0edf7cedc0edb4fc452a1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20aabbbe5212d30fc7e39f5450a7c21196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc866fe9ba32feca944e205b0ec61d42197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b273dc70960f49c50ebc6a6a0ec6ff4e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f2894fab5ab1781f8e35fda27bab2d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972c17a3e03812e494e66114e0511afd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc854fc10520d2d713d071e50a4938201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e3f7ca5b5a2894c034bfc60dc98d4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb19029aba5b4c162f780d52bcd2d6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd15b9c9cd73c2d607745b4d747ae93204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd663ce582b91b933ed995988f70d41c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0212e3b16dafd6f350de496dd497d5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829243d6d37dd406c2d4c7d2887f895207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4432c363e1a420cf468e81f9fa51c3c5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce4ed828866a34da84bff45189ad1ea209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673218f909f0462f9191049596cb66ca210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47469653a7c40ecaef2aabd26d9a981211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab50c16e4812f8fef1544e9ea60e071212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4736bcc6d0687e259f9b5415b27e8dd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b65540128f37b2471d20743c59af0f9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ef2426e955ce9b66471f8050da597215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b753be3d3a675cf9a443be39e37a4d4b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e1163c6529a5a739d80f6ce8fa2cff217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2693e741bae55488e66094e1073cc2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b5200a9a6617f7be2314845d33edce219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558984af749b37a07732c06c47894883220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c74679c00f561a6f3ce57b320874394221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdfb46c66b7f72b76a0969b59190232222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa65337f7a5767ec6057bffca57a26223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765bc288d9b5cb80771ca756812b2dc9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42345cf90d098e87254c6cff1a803d8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad4633ad68cb55d45bd46bbe169353226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17e2d9f5a96a27ff3844eec989fa2a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652207bb5cd04eb3b415c524faca5cb7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a745f876b07582afca67ac1174fcb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af130831693655f1bed67b1e6c8c04b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c577748d80f12d82194c29de0568e6e0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf23fb4f2d63f9e685b1e7fd19a9feb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07027a3e628b8661f46b11dd0dc1f4e5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0897d460cd2c9c0c98b63c970aaa76e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd01ace27ed70cf9fa2fbd21e25c1be0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c9a1d51691e46ea831f0a1777fb7d6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800eeac9dc8972eecd0862879a30c357237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737ddf272ffd1449ef98a7de1fccd42e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0975ff69e12abef309b89f285ccea7f0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76da0dce5f6ae2e93a8436f99602a1ef240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf46dda21d0545791b197695d5a64d34241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb69296fc607b2e309aa061191eeff9b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6246d4e137158bf6cc0b2e42ad9ff6e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f390a12f010bfcd46920166ffc24a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf55a45b362e287c574c6c93a42b6d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd9800e1a7b797fd78968802cfef681246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147338d9ed705b14a42a8b9fd46da26a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ebfceaf4d33e0decbaacc3fd7e13d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d08e9c235cc5e052a1245eff9aa65249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b453377a42fdc1bcaf14c3b35b0a06250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84488cd30bf04b62d751750e436166f2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da21e7a7d0e788b56247f573377a005252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d830093bb502c82e0f9d40a327cfc67b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa8a819ab0ed8b27f5f02002db6e19254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b96d5bedf8d36a2d1b7bde5d58735d4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8acc795fe199aa0c095aa2e2f87008256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dce0eb1261e9c1df58938cc80d58a2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f2314c9fc979f1356bcb1f41c38ff258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9f451df9fb165c09f6e3e3a1d5f6b7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8572617a3dba485f6100359e078087dc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a9bf532c8d5a5695748f7a48683e25261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a3b5da0098d7e4423c53cde9c0bc1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a4ba0034dedf2c7913faa94aaf05c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4775364ba6c4154d0a6fa05992be925f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b57eac028536e2d3482bf47edfb428a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef792783b8544d59de8a694f6e2d88266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a196cbb99e09be6bed7042c792e30267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2056ac5e17dc5b45d27aa73065ff2fc0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a08d391881f850f20f1aae26e74c1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98400fc8fab42475f856ff067833b69e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91dd590bfc65abd10fbfa89cb97b7af271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a06a888d3ff40b044e8535d651af912272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fbfd7e29089ee299db4e0ce7f6d5ed273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b018eb7d74feb8a793a08b4afd8af2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b61fb5847568ff842d5d2de774beedc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd0e3417e670639722d84f199e7171d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb1be8079148c4691aaa2e8a60e94cb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e7b371c9d8472dab2a87eefe23776c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182276689b4c9b23b63204774071916f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bda6ab6592b2516ed3e41c1f91f7c0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e6078cf9a10651e1bac64cf8bbf6bb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b6d9888abd6309c59e46c700b01dc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a45d7e1f141f0bfb34ee9e27ee123c8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd4f8f4e3b2470a942ac7e4f0d86be284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1350c34c534c006faff4361f131c9a0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c1a2fc65b929a51e7206f3635fa01286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b62d6acee73d25046eb4464e13db8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a1a52fade581132093906b4a8b686288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e14780e8596b88bfdbded29b9702435289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19613219692db63793763d249d99cc06290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f180428bec8fffaa35d4e0a2e19c4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0395f43d5d28914550b1ec147f7ddd01292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4cfe8895f379335617bfdc7d9d8032293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b308f781f17c6d99c64b8f0277208c65294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a6d52e231f5de225c4b46d854af10f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d8e9c27370c05adda9fe93fd1616d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1222c673499c5311d5274c7f9b120343297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a665f595c338a37a1b91266921368298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a861e3e8f3e46d9b8a2dda7618b115b4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983dc2edc8df2901dbcaa9131756aaee300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca477c6f7206fef1a42e7d930cc6390301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3ba0286ea386c73cbacd911b7a113302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a01163e805d97fac855b95de4cecd34303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65796d8588334010c0055985cb354c74304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ced3854d6544e78a1001ec4506a6d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933018f322969f33d56ab3ee15a4b45306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c85350e700e314c6c612b784404cf7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef62c1dd74b2df63c084ba8b9e251342308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b003308be3aec367b2bdbc5873ffe309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a46db00bf3f022376be2324b17c61f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9749be624ec889a8d11c48676798652e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffea016061cdfd73e5f79aa3e625aaa1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7674e4385e1e0c9575c99f8a7948c59c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf00e86ac1b7942cfb3395577bc0ee314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92036960ea67473c952d21fc543f486f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980cedb6189193e6ffe9103eddafdacd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af2181fc6c09a7cc9f7d38c502e035317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5812f51122b55cd33db70979fb42bf4f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8329805c2b15da3c63bffc5465872f0f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d537f0b7d0012c3071faae7bd79d1b8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e06bdfe7de45f104e8edfa0cc4e70a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c5dafdd902c1fb8e1b4bcd0a37d279322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e5cfe0103b15e508b268eaf4e01a51323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6105f9e29dfd43b940b8b11274bf0840324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b7709eab155d321cc8e420e330d7e6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d7759675d166689aadd46bf948244326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e35c5eaca1fefd407c1cdf7bff80a6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1fa5596ac3f572c4f2cdf265ffbf7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7721b0f2e6f663a874d35e4862c6a264329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7b7fb8b072a7959dcbf2dd0835ae1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3119a7821816ebe7d042b6aeeda02594331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c026fc152f29d2dd54f99b16e65231332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a620559cae9896d722380dd2d635e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2546be84e80aac1e8ef3283717252a4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ebfa9b7f53e10e604ee25148c4d09e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eb11a8b8a7ecc899301c0d7b36afde336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f8aa05913d434d601731f834c46e2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f66cd387e0cfa6d618b315e1baa2c5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31441bb444211d9f88859382fc5eda0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2532b16257b5f50cf1cda8cd39d3366340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0ecffff9ff6679db1e4ba923f9a3a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c536501db7998aee69f6519e1f5e39342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49ad2a6ab99a0f72b101db82aae935343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077e59c476586130dc5cb223376a70c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54987e466eb61502b23666338e81407345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72805e0c8783b2c866a9201a4a77585d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d9b16202dd5d043d52ee82f1feea8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb594bff81bba09a2a7043562bc78811348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361bcea0a39580c3a09ed1f46d85657349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3fe5eff580bd574f1226fdd6795bc9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf92bfc1d4acf0f391859e69bec94c3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c85a7c2627dbf497e84e1daa99b236352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2e382df2c0b58ca84d628639fcf47353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf3004ba56bfd1d20e929f23489fad354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c30548053ec3beda6d8dd7281a973355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a8efb331d129e97052915a28aaa6a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f27a71acb61990b41a47c754af7238b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0f44cc5974cabd302fdf79647b98a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d64124b19ad7a3ad9fa4cc6b47969359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fde8b8d5ae359aaec27c2eacaeef1e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f036233bdb6b7b12853c063667ddbd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38271a391888eafd0412cce25b4eae8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd3fec5958abc9cf1cadb463e464a47363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25afc1007c2fcd9bebff4f55c94c77e9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1d23ebe5a3716d852b1b30aba143de365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f58b12c2f9cde7a8d8963e60ecfca366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b40a8d4df551f42b62c09f938f2fae1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa55e4482c9a58ff1c329c1421e7f9d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47246621c7cd7fdb2ffda41178271a3e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd9292d76cda30f0dbf3c8909ec68e0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b3db3d6ed05b5762021aac6031c0ad371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a38b9641f64745b2713ee2811007a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a9089f28d61ed657508d4403560e1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8159cad81093b99676e9b710911313df374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3342b9626ebc6c5fe2b2ba65d77e7bd1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fdc6fc410f62f764649f4e74602f35376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f591e2ec01d79e2684ccab5269826cac377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c7fd826c7c674b33da859dbc6836f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827115e6dfef287fa4647cebd6c8ef34379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a1cc21ab8d3f29c14a425f2dc9423c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f93c3e7adc9fef39f88153470b6c6c8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259d9b8e89f777bce80b55b8407a0427382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40966724a086e72478de15c909a8be6f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d7833d40f669d5682404168879edf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4fdc1d42ef77ca4ce45c8bb1616cb3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ca9d7e9c1de79233fa88599ea74b1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a934e8d2fb4ec11bfef9b281a2e84387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e117c12a758dcf548eb80eae68084127388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac89a9ad8c3988966308a913df05197f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15a213332e482aa31a22b4eef02db4c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9415da44f64edae8b87772de612afe08391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e84f57fde70aae1631d1b52838119f2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01238a78548c5837f615605f97770f3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd0cf8397a651149325cc9a35713a7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee821e296d788f253da6d28f5287e823395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba8ca52fa7a2fd2c661754d4c4f0c4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9217aeb36de0b18b62ec74105deb029397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e0a4d7055b094392a38d49a619900398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c01d379acb38af37630cae4429604399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8280c5dd89cf53d17230ae91f544f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a29676cc0789b69ccf879a0c17490e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a02321d584d9c08f83b79c21870c9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb331023a6580e4e90c4549c88fd6fd1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40fd63870b03e25486c19fcda2b99cb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f27aa1abca3d1841bdf856f8055c6d4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baccd9b44ec9a51d853dc3d7781332d4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372bbfdd95e8355ae22b850d89ead73d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960e81e62b175953582e16e808b7afe408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd05c92ec2d7e9610bda8a0a832700409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c111944f3fc0a7771ea4b04a821e433b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b5cb049793de81fdb5b9f232fbd423411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9430d3ead3809256a73614bbd76015b4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3543aa9614d40c804a9a61fc4fa280fc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e948f5b45a3cb2119b70b858a994ffd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea7ff992d6984c4682b5a88dbdd2ced415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16af23b8a99c75bc8b2631d555558f8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca97c183eacd4f659761399031e98b0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03431c4510d7e29e5f5d250095d7023b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db979b70ca3abe16b463b46407d57d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097bb140531806db30662641ae04fc28420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f661371dec299070c521815ca70e877421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4fe7e4f3e8621df8a325de79ab17a7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e192bfc3a3d8d268ad1ceb3f517064423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d493eb93e370194539ceb6d24d893424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc6326bcdd707828bc4f06d4f8d39d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda706e259f62def99f4913ba04e72e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bca908857aef4e372ee98d6d3dd4b4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d228817d8622f7135c13933b13e823428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab111675e2b559852b002f773520dc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ce997b7975c4a74c34e2067241226430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b8767e7dc557932c60b339cc27404431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076bb7b1f3dc4b746c695b35a09b22d1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc92e1f44efc180880dd73833778f75433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eeec72a02b9118c94b6e86392b66e5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d9f9c3b7ef7ea166db3d1ee469bd8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb78abd1260bb2820a1e6916bdb3fd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214b4d532819cbc633a9848f685a735a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079a0db1eab802a6d72b295aee103230438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaecbeff80a985115c13edf580d5676439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ab3013c630673e1bc781d081aeb39440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea22f1903fc453c6111992dcf6f43e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e790c76ffd6c8b5622f8ce677d17b35c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e875a4a601870e8c852d6d11eb842443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea4f70b55c4a0d8e803e2d7275c17b4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace025e34e508a6b087ec293935a9a0c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c24717f2b991ecd19aff064b92ad08446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a7b3609edc14148b30e23f81d747a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f01ce5b6de57c456f418cef7f3ecc7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea613d9bc47e45449ddc45353b3e34449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d649fb2012de8db860de3706da707eae450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295d1db64f14e1c3cd3c47cdb6fe4231451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3bedfd9db66530e91d1e3e358d6974452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf07cc26bcfe9390df3236ee85b1478453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e957fbbd010bc631207a4d0a7f35d63d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa8d76ac3ac8ee2f42b4c7afd3c0963455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41649b2869164320a7b2037c4fa6e80456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016c2e9d542ffe0b008a30cf99d925df457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71938ec3ab92ce09c7973c86a9ce6646458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1ca949b5141aeb30c9d1ff7341d31459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1073408f3f6fc3e73a1cb04983ad87d3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab0cc5f15006bf3819984b9127b0fa2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7354605fb321baa29555225706c8bc7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65714564c80896566caf06df5860d2d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f109147267651eaae1934701d640f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5014ea2dfd1ccf673e920d2ac47decbe465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f081f7e625febde480069ab56e11725466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975199bbd0c56674fbdf9a761c2e7708467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ed63d2f369d93f21b9a8ae1479b04468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb37386f321df1aa86aaecf7928f01e7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5b65e701d22bfb14d4240956235dc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed893371d680874004c5073355051b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d26c3c05560658698c6340ce2f1f7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c47f383e7148538926bea22d3c5998473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54077c6330e6b269c03f421cd2b4366474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f5020846d1542e35049752fa5ad1d1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c12c05601ee50946c85bccb2225748476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab848062d5c23ecc74d0fae5b5c568ca477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8649b94424dc214399dc707c413afd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc921dff1f1e95640911df01fadf1ba479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797c31d0fbbe8bd8ba1195736fb01e0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3748b14be0c279b0fd4780288199cc0a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71f4adef81d96213e5ca5d307c1ba64482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f44f9a2e4fb6d92368089b3b819e9d1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d438858ad10f48f0a0a8c71154859484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d052db33389e7ca38fbfc8af0ab2b2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c259ace8941aed16d6b5571e14077486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b02745745c093d6fa34173ee20e1f9d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271f8e6546878929abb16938aaf278a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3347f96079ddd5aa7aaaef37672ee246489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf9e132240ba283b0645069c42044d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48adc2ecbee5c12d7b398b23dcd8fc6c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc22fcfd181b79d9703993eea50a787492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dd4ff5c35a784b5fb722c265e8f6ae493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae2df0c95996c7338ee18c3b0f9102494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a48a338a03c132c2595e50bcf3863e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c969c9a15fba0fab95614e65646f71e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd908ed04a5aff677ed9eb2f467ed631497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c43678a223e5d9042a95e9407cc52ad498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654827f9cd8d4cea13fdc147a6b66680499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f391c3da949aa7c0ad2d6ddd519011500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd826e22676121f33a5fbcf3ce0075df501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fafcfcac9116a72e9884d1a3f20f02502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712bb8a53c0ae99fb0794e4060f40776503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d2ce6bf86c01bb0203fe765140582e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00cc0a9c60f54d87e6b2ce69b26c9ca505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa12bd4f321dc3acffa769bf4d32ee9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b180c1d8c9ee41e6acfecbd7de2cb39b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab3ce8a29a659a3e33474f167b58373508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75702546c18c554465444c40a266a038509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376aad1df0ac0a6dffddfe2603edce0a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8cf261c3a65ff05a674ff264c2c98c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2247634db5ba41071a997a8b87863589512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400f594f78590d86fbc2deff08d386c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c640d27c2be225a7d173fa2bde287514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01daf034b6f5dce59b104d5b8ac1614515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0af679b2fbb4b5cf3c1b86309f17d2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fbb2d3a5494ae49a2c5eba6fd0ebe1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3565bef8292b9d9cfc13efb03ef93a43518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dfcb7929a0aede44c30dffa63d16b2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a7533ded460a0aeca201a589a6077b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee88dfb1ed437c64a606cde907aac5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b650a0fb27901913d9e53b3f9ffe677522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1954b29646dd3a8e66e91b2f4a6035523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9388f6a631e50fb2783e1887e370aa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b472fac2daf4b9e174350ebe8f2caaad525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f05279fef4b9dea8702ad2463072ab526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df43d4640ccd7137a2c20baa32467a0c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d1dc75d50e12b85a51aab97e5879c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f3f43b457ecb2c933159a70391f042529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5faa846e70f05c9c0e0bc33d1fca572530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632df3c9ad420f6877623bd842b5d573531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d0bee15236a84d14640b058748ff8b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c364944e4202d3a498204ed0c59685533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac286d0695c8b3639592689be460a7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca2063414c9f8a06bc0189de10bbb3e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bc04355bb1d968e7612c438bc34f57536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f07645dc44c450933a5f3d365c717537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ddfbdabd2f026f893ddc2bd7e43e38538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33607fb1870e82d1cde783b413092a11539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c274dcbb33300de2cf57744fc3fa3a29540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf546c61ae7672ba56143b4bafce0d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8497331f46295e4ba7fc1a6700c0e8b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512bbfdd725f5eb4507b591a172d7d74543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5265b6cf50d9c432976d2c26c26930e7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0107301ce8037e80a81566e02bd56e6a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5926a6ca3489470157865ee638dab17546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac75a3f5402cceb88e689f4f263894fb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c840f9f96028bd135ba0a32a4ea48e80548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c0d42cf7e6aa19c19d051dfbe31b7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ecabd7f696c2bfe455639d0ad0087550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8804bbfab237f6438353396bd43483551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c1c4667233aaba19c6487bee2e2c4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179453b7b2227748321d1a56402c04b0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb7e06a1ac3ffbbd87712c71d2215b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8141e5eeaf6fab3e89580aadab6b4ec555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793638c2dd04ca2a67f66375ce1104c9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4edd59a8f8baf5de32cda1f1e9f1af557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f01abe2aea2e6eb4fffe938a322a12558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9448fad9c2d820f0b72b1ef94c02cc60559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a72c1bd5c4860ffdfff07012de70410560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a700affbf15735393a602e2b4d17b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d98a42a10961d8c50cefa8234beb3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a4f3b54c7289a03e2baf9939ddd92a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84075e6d9310e2dcd6e522a911db810564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e461c5abbe000a27df6855f149fa6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a799a642521fc9245eacd73688e06088566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2554f9471f0efcc6338541d84f4ebe567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454322ac3e4236b698d8700630d9bdad568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a0b24547b4afec9147fe951af6249569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ad650678badf05b1cc3e9c152ad13570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08df7fbe6ab2fa63c3630cde828f165c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa05b83809f018d352c3bcb754fd9d26572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1f90a8f0d1de308daf5e97d4d67777573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd1d3462533e9002270bb7ccc1412bf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7766f111b6115e0cb5ec1bda89467800575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb04a0508ae43cb0b93a7e5414abcddf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f51e00044500195c99bf6ca9118567577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dcbeebac013cbca49c112e7f8b6d09578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e077de3f7d92974d42d455a0f218c46579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba8056a61347205db6776d63f56824580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e18624850f4432d93618fde4cc0423581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b17d29da84276d0f635a03346b0369a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b04889c2620b7be8fb1ae15488a23583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f77359d9366d6e01a200815a2937b01584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0426fba0d29067b873359b2dfd03fa05585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79628e73c9e843bad1a38b35da9ea2c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beede708f01f737b93bbbf334c06cfe3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01894e6f53f8ec656d3acd40e13735b8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff55bb5ad5aeb331112023424d40893589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc993b0887d0c63a28b660cfec214a4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20286ef746e7d01b53c930a508ddd9eb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e784c0cd7800205c4a651f8dbbc5776592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b586d6f1cab79769c73153ec445fdc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ddc4557e71b4d91e798577568cecb1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b73da5458325ea5e5818d235c453ca595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9182ff6d1aa91a278656827e2e7780596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49fe279cf5ff3fed7de65e93a4a656d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b573640401de54391ce35dba4d0a01598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d1bf60dbb5ece337d57f0c7413dd3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd36ee6b97e6ca913fb3f0429dc51df600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db6a4e4d035292ab3ef435470478a92601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0be8e69fe1eba815cadac802efe324602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c42422cf827aabcd5e3e95f8467a2d7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b17b6365956149d846b612dfca77baf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e719ac0e305cbde17e262048d6032626605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c494d34463f1f9a14dca62305a5a6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d51241463b35f9b61717ad2293f852607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2486e4f08c7e7c4ec3789db5e72d301608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d7dba3e43e6c2a8296aeb2843bf17609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a084e3ae511dd3fe7ba4090c7e5cca610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcade640d472172a4765533247175a8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed59881d0f1c0f2a120c550329bde49612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093212d98f5b191e88eb1ad84a7b524e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e95515997f495e7f76793b1c2083ee2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1497f20be0fe02c38fd990bb5cebc3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f687cfa52671643d0c104d8c0104ab7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a6fe9051ec2f22a1c05d1bd189b4de617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187ca2f7413ca64263c27a9e048c4710618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136af2f6dfcbd5a5317582e3e589d23e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ea211c3a80f27920331acbb9db178620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d46d3cb9df037087f4b24c9ed5e4bf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f0bae0c5d9da2f6d69c7f5bc725067622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf74284f3917dd6498448b4370bcd3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf269d2b038adeaaaa942933c3f23cb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb7066424d673e0e02e3d34e4d49792625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a342d3be5696c40968d905bc9b437eb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a9feb1d4c51503188b0605ea344f8b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a63e372be002945fec5914189586a5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe29973ac4c49d463f10b729ff80d6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38a12c42952da8698d20ef3ecd0982630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d8d6e7aa089bb08d157ad74fcf9c3c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab2c2b1992709fba3a0972f2776fc9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20871f60a284f4bd6dc12c44db1d4e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8063ac32affa73e0f69e9572745c669f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aeffca683e459cf239125528ed9712635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60242059acc6d8dacf1efcec0a75a4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9fcd2eee5be64f51c79b2499df9d31637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb109b4939bfa2d6b47f1dcacf16a7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5150dad3ca3ddca47741f0cc26bba7b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e67db50ef27f98541431a9d30e090e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f077fc0c3e81046e5cdd97f33de3f8ac641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e57ec6340594ce897fc3695babbe52642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc8a36fb98dacc4f524e02e50e18fa643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24decb0bd4cee6f3bbcf3a8c368c6a4b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a084cdf5b7b4508ae349816af1279de645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a2a4a5477e1e65f7166f96d1de24e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48868c0e1057668b07c117d7710d492647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309ed999cd6db282da366e70c31a9aa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e596a8b6e9ba2aedeb6b1d1f58038f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c5026cf5dc41f19a5a3877ea0f28e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d6612ebf76ebf049fb619bf222f8bd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cebc1dd804a236b7f50a18158438fb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6df12f05626efa275016d036247f845653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb6af26919724213b1e994cb526d0c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4486587da7b1ba881b66710ce7e2f71c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1907b88f933653673b6db38072b3669656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd97d53910703baa9874d1eabd670dc2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1333372949e8b8b80ac0d020c505569658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a867034f82f278188abe24c8da06a7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc087638decf47394a0274e8822877660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c08f5bbaab8605f804e68f1a27e983661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3957c21b196f4ecbc870088c98d64343662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358dc38a7a2fe891f57ec08c6e06116663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f3df53f3c27abd3fdf28d83a428c0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7204d5d0ef072331891fecec975d45c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c87349d83a02904176f47b04c7538af666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d694ab18a3cbd3c6af581ed74e3977c6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6123921ed9d4068cac95f806d1c6388f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbbd735871dd221e261c3ba74ac6771669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4280bab7ab21cfdea40c5ae7d5de3b46670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7390f14c2084a2cddf4b21f40b0fe1ea671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac7aa337dd9079cff62a211d641a0bd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd121d597b6f1cf921f4856abe7b94673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65d40ba5b8b1226db1ec821693fc09674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe7ca34fa8d2edba49e84afec51a97675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1940005441d620f784cd6e5d846b6b15676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f48598a554b203d84d3b50ce7b9aaf7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca032bf5a3f3d53a16ea6bc20f5d1ff678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c709c5389fdf224ce82a61fe0952ac81679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e16f51feef0f61d53f9621cd1fdbd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b702a15a09949a93f0aab6f0feff46681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef447d9bce12f58fab393730f9d519ed682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae2ab715e97c7784d075a7f8dd5efd6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25db159c3cf0b6578ae0f2fbed536f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095b8f2a8ded09dffaac4334283f139685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e43cb5fb2d1369f49ab30e6b58fd23b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7570a3a8433ec85ba919f59b23677b6b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021073fc43037b6f2cc2a7b503d344ac688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a7f0c66e3646f139fb1448ee5ed6e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c1208f0a3667013a68b0544892552690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0253d69a28a42aa8081edfbfa44c73691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f380b3b4ff6e1d188875505ab2731f7a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03bdffa80ee2f959f2934a0896de66f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad206aefdacc271d4b4744fc2cdb4060694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031461b3075366f0646e0802f89b612a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab0a715695cd76f529b9269922576d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b991538ed642076e1d51eec8c8f4167697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f686c9bcd6a7012fcf1c0167ece9d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d25073539b7fd47d7323b8ee8a9711e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f44b87c13f8787a14039f23900e79700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d422a6fdaef6f0c022baaab7ba99d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c054e041293815e4765276b3c2c617c3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b46b2c160bc00e436181aedd706ef703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc1f3f118a7d26fea1c2a635564b64e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e9a90909beef238d7f6ccce1806d2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038cd285315beed8353d425b040709cf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1237920a2474f5b62cf562022e953e6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450bc980823f5dfc4b933c74840274ce708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e0085bbc7a2fbd533731a0df91781709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa0f9bbff68207de52a0f0b17666df9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1433ce9d4be75c538b6682a7b8715f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42793263c189171e190ca3c2ea47bb29712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd5b03cef24585cbe30f3d3e921fc0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b27e24f6bdbe2591546d44da48d05dc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8302789bed479b0b728cd918cae165af715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc2b17e001a2f35c4b64bdc221f6558716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5126e61da5f8437976b4a4925d74471717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cfd7a81c72e60804f0bc8e2c7470b9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad6b6169053ed3c02081db2bf6f470719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b9cf4746c0fe99ed35175b536821e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff3697df8c6973c70e5d8f5959a129721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa49c5ace34dfaaaec06aaf561ecbf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc32f41f45ef716b864b2188c7e75a3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d75e3bc438e1b38d7a4de05b77148b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff58bf6c054ae899d30cc484f7d5c64725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ef0a609fa95581aa008584befc409726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f357a5b5f39a86a357a344f2b81edec727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde13efe1519a2e2e7d5dc928b7167ab728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f104273faff257c4589cd5c1cdf2bb48729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a918c6373c041a57ce3b539e6c3d3de730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c881d6cb389595382ca8a7204106054b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ec772bce475dea61c4154e48bd22b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d97873e151f06543057c7781e8007d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e2dc9b0f3ccee480daa6bfa834c32734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2522c54e4bc187053c0e24a51241948735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a65441ef93de38a6375913feebc2d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ba3407bd1464960c577a6042e6fde737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a064e81ae2d801f034354aa6c465c19e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f478feff23dd40bab394dccd86748d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc40a7f3997af195ee05a8d8736b33c0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a1a796f1b9a1876b533bccdc78635741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d24d3b8ef948e777418df09d4db20742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65bc275060baf52d19f85c92f01125f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bfd1bab86b28acefc3f536e9162b84744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b9f22fcfdbe9b1bd1892db39049c0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873dbed0f748558b5601687b0ac84f83746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b956ca02d981619e70d4997333651747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1684115344e85e0c264f60571f4c1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b288396ff5c3802a8f66d4b095d98749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39557642aaa1407a569babfcc22f14fb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c452ba8ec61bc1a6ac1f3cba30862751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625a876e72966a31ae7de8365dbe3973752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d424645f64b8c644ebdc88fb2c69f39753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c98c4095f5cb1d4bd563f81402c4fb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe9a9b13a14ba7ac45a11baaefb1c52755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0909a12df05138d476bb15eeb03fb8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e668d73c5afb58b250c3a4c74106d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223479f96cafa952c71aa681f3522441758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89730068ad0b72672dc2cefd7520ae22759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>