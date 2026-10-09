--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a4df63cfc393012b9fc7e9ceb48f11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97963e81cbed15caee58afd29c1580eb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327099113fa274ebd1120c7a3fed9fe63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8072d60b3776b2d1b2450bac326703494.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47096bbd08fa51d6e9d77eebb8079605.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae3f35c8d26925b1d704843eb6d5a4b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70688efb3d69d723b4b71cc7238808d97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc678e360474d5729af763209dbc2d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f7ee0e2a4404cf10c1a4c1918937699.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1c994d1da940519af6e26e447359fa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a900d95d60d25e9b85dd0876a1d31ba311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3befe6d4b0569de1576374982e5c0412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e4632016103bd7be948a793e9d106b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16090bbb1344e85fd1386fb26c6c054b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f973f53ec1cb546c1ca82a897966f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324a16982856829da0bd5e9b1375960216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112fda0c340450d81ae989b68fda47f817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa8c4d0548a2597906941f323f5e0118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5253e46a15f3d5b3d5d8b235e15eb22d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec3b0d31eac7a3948f31f653ce8761720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d2a06f9e23e47a34de6e76cd844bd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb90ecc26fc8fe40d0c9cf5988dd043722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd239995b36ae77e1c7bcb3be049bc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08308545db070d78c75f6b84a2d5aa5824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8132ee3d4b07f7b92d5b16b74a38f3f525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1822b6d0abf70b0b1727d713e1923826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01521d1bc67fddb03c0ba4b44104d47827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fec0407ac5c5eae4de68d76fc7434c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c957f8ce007c4c9d7efa7b745585829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f1b320c774337823e30f1e99a598f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838fd459006c1ffc43b31d6f882ea08731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b9396ee435a0b7fcc8e8e1b74416cd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac00ffec3ed27e6a74d96e13a5e1f0033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd51bfe7c418522c89f36b6593c888634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4089f17049ca9f449024f4ca21d67b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d01950e23bb48a041d63b86f145ba436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88db6fa12f89d068197416edddd09e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d819942d2a07a7416aad2c78fcefbd238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906a153a2f54fcad67d37d1267f984e239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452324816645fc4cc4550d352ec7e80140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f435d7335ef943e011f00961f784aa7a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aaee981e62cbeca755d5335ec572ac42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac453521debd7a7e7b00c2f21abec1843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c8d0cd216be1cb2071f000938baa6b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c43ddc1fe790e6427414428705c091645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e34105151193e9ba3ed104cc76ef9146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6dc8e3a02502b2b54e2d5bb7d83a3747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607729bf3c270bcdb6ec4c134e1172bb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c01c035b627c15f3704a5372174c5a149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d4bc8c9c2727c14e54edfc672c33f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a044b6bad70a65f92eae2db235456c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6586e498e0afa982048ca0e19ab5e4ba52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a7c0fd7ca4b4ed2bf0cb226b4c75153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c8c81f2108a5d7f5a4ce1cc85881fb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c382e4f1f3ac4d227def0b90eee5af55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ef5e7a845f008c516bf2107a96ec0056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b3e51c2efdfa07754ee4a17d33f0df57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4a5de6c271b7671140b85d50f2a0e458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898452de5e18e4709617af8694294dd259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5e028e9813f761acc06c42e7428bbc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f68d0ddb6f65140fc449147b8f28361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f196a2df706657f59a05cbd243c03e7e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f18538c3810015a54fd388fedd7b863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33defb9abbc9a5e12ee58c7cc34f16064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64d9d3133a75c25c100cebdda3f53165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3996b36bdfdd5f86dc51801c8652dc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16643a0af32d08d69d1859b2f9d8fadc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e84357dedb072f0025f04321202dc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16bc788e7fc69c87cd6612058ca81569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5da06f13ccfee9c49c8c06eddc4d6f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d884de694cd9ec4fa7a620814040e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e07587e81e74b615e0e6c4e6bc2b05572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb88a9b965f52bef818af4a669ee16173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e389216cc8595d497dd509de1e0bcb8674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e021d068c15f45785af87c5b5c27cf2a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfbf9b8fc7c0730c0a7dca81c2e8aaf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9002a36900e63fe60a5aa9b21114821a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a685978ea6cbc9cb90f58cceb69a778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d354cf2e6d62e98a594299bf3dbfe4b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ff75cab0231187428ed5b6b8bbd4380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e755b5fcf1fb8872ded4784b8b2a3af581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e2f4fec6532a820426e64fb515c4b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d060f5379ba6ed81771f56593ebf283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddfb6775f8d1209073c5ba1f43a5da984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9313f070b985f15a433f08b173455385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b5023c130bdb7fd018469f9b84821586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86ab5d672dbef178db3c55b39ac153787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642788601b36117d0cdbafb22b57f68688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c2b6aa00168706b0bb11c35b6bd1b589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f91049e54f61664715144e1bcaef990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab1e2afc42286412a603c85648f4f9d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c6f19a2e48a8594130991fdb823d7492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a7ea9d092f0d057d435e01843a21193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e3dc9e260a92d5508fc18b87b7f4694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641737977ed3efd5994a1a419fb9e94095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3deb9f8fba9b71e4e4c646bcc9934a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a7e00e2965a0dede37b875e3503b6297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f04eb18233a8eb8dbc56e3113f75098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6931868124f05dcb3e4dc3476adb9a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482a49096c5b008be44cf37ae20ae431100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c5588aec209deb02312c1bba68e594101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e8739f3d3edf085921b2e36d74cf9b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a13c24ff221f56b9985ad469e6000c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcccc64f639c3cbad153b33423556d7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c897e8d98e293552eed5f31e3b7ea82105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b02b9de109c44cd010768c53b978d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b0ade0e543eba769ac6b9e86dc90f5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c80544b57fa5f9cf41cf6acf293fd4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd17c172b72f2ff8d2ac874d51064ba109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a7bfe76396988e33d1e45839e793b3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a9c6a1be80641a4974cfdd74e81c6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51657f74aec5c2d655a27deca135c994112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b5a7e8d41ad419806bdcaffd098d6e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d62939ab1d5f19bab6f4e5ec68ce69114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7921d709f14aa76fd4f0690d628992e2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e610b7329807568edd6fe0044679ac35116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6271791b408a54b3343765d5aadd73aa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6acf237e8bd6f962222e194c031809118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33871807c5723cc75b0e4b5167cca860119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5085bdb67a26aee8d0a7177df4e9caf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dcff640aa2495565c2264fddd8a9a6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c37871eac2220929f75514accd309d7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db7097fde3a0ba52c226b9c31c7f9a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb2fd81d07e894d3c6121563cf6c22124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a64da841d1906660a4ecb8641c9dad125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ffc4aba0804fc2b6b3cd2210c0449a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e91751165e770794b03f0f77036fb32127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d583dbdeba319d17906380d1ec8916128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cef4a32d4f8cbddbd4cfceb5ececa6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969918e834c1b3749da082047e37a34a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e8c2736c0a53e149aff1e9462f7ca131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef14dca723641abe53fb23328355d2c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c11b88324a8eacd184369b1c8b2b08133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077de5d7fa6e9dd080ab14fd7c3faf0d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e396961892513758c5f67e8b8ba27b8b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4411916dfee5507860e3479d772afadb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc8ba4b2e9c65bb86c4383fae0947e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc7c1c75c0984b3f162a0e6c3e44ed138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785572b8fb6d8402b022b9aabd808ad3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e6a9af4f3ee92bf7bf048498743d8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521c9c626f6e0bc900a472be5acbd40141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e32d9a4d465df51511cdfd5cfa47936142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2cae84506258b66ab476f3b269599f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c3c0f5d6f615d7166e50a52231a7ab144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb74164cf6ccc057dc5f271d872982145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473165a69f872aad059dcf0499af812d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb62c730b8a143c3e1d6f89173ff4540147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a1be6f6ee9d6e2cdb7906e2bb75d1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42862a71c184dc9d7bef8e6a33750943149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c4722abd1246bb47670082179a0ed150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b2da1407bff6382aacc7782aaeb33151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a9152e37c45ad1af2bfdb55069055152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf9028b58fb5f56615cec3793f3aab1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c3a88a12b0124e6b1a9849e553fa91154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97545e0a08514838e6a9799c253846c6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b6497cfd15fe1988a204e79837a8a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb52592ba06f332e012a6ed6d95f25157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbbffb9c4abdb9030237ea1971be47c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02592529728b106447f0063082e6ff2f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5bcb84ce062f918c7042fdd2b38a2c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01865a1647f6b002e1f1f3d328696ec1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3bcbd4a3863997ae20ff1753389e3b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c58267d9e9040b9d272d5c63704821163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbdcc5d602b42fbef2277ccba7c12c0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3d2f4e826fe8eab5ab1516a84030d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6dd906388a51a400506311d29395a7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5244be53d3dfe721c7069c62374a502167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55003d22d0ac600652d7088b458639c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ace7e3a609f8418d07f41de3ef3522169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b3c3d94d882832d48203eb9b5d1fc0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb507b552de26674b5701f4a18adf3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967b538a68f0afabb325c9a445dbcc94172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b3d6ce65814ba1c58bc85737838a92173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84dc47c75a3febe51b090c419e555dc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543949c5c7479134488bf332d2c8d0ce175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a8574fdb32e4cc51e5c76ec032b7dd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77504acdea8687a3e44841f62fdd2dd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1559b938b99b6f0ebe8591c5f7a5610178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0139fa1f420118006b0ea872d54eaf7b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0f5dc3bc5a4534268143c91da2d47180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab21fa54b10901fc57ec7a37769a2214181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d17d8c20a68d91805a07a3a930e52182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d339fbd7611d3090a52c0afbfbb916c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec21d1ce244e4373182f7c2a51c38b8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b827c9167c71e586ec44a0eaedd82185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa74f94a4b27f7dc9ae9c69a0e00f87186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9bfa6b9d77424c6ddee1af9b9b9252187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e71d970f6ab5e42c6858168a6b1ad3f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e68359cef18f183a148154076503ab189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c251a754e9fb8c2092f07ffc6b62d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c3b744f5ef496b41578ee8bbd1d1c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d620c04e6d617fac27c81caea2a59e6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ded1ed6fab22db4d9d93e00e2a881e9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb4ff9e98bbf4b09e739f268a79d672194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec0c6d4d95031e19122e80d305c1a86195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab52041291f6852a9a3c1ba1504037196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f463e3be3afa6ad9861da330ef9747d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27bb662f7f53371b5a89b345db12179198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d70c9759e32b9c2a14bc69d457145a5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c506b39d13a21cb089c70897e51a73d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e13453417422fa306e7e7c5c1df83201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aff00252b917803c60fdcb0735309f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0685023120c434357002746fdf1ad2dd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a504f6bd005f2fe1dffdb96e69ccd79204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4396b69139457f83395a6c91905fa8f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb254f337f37d921bee75bbc9d3dbdb5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4743937640b9c62502f30602307b550a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad08cfedc311fd46e6e18fa0655ecbf6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e91a97bc81888fa682c0c2a2435bc09209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de52e769cc78b5f7be6dbc8d85fa508210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f18eef7dbc50a0926650b0af94342211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aa6cf57c822377ad7b0be67aff6951212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615aa9364836ca99b566b3ad9cfdb276213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b3183083e7ce65cd1d1075d186865f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e570b4eca6744d686431dde29e2f89215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ebd64202b166c0d3b3c96ae53ab76216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9783383fef841bf5669380787e16e130217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171761b7559dca3aef648cf68f76654a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c0022f7e06e80f27a82bd24b76279b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866269e355f956c9727557b82f4c988c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0221eae97d36836633cddecf0746d6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d44e7b8ba23ac2c9515a32b2f5de2b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2560d2f75ee8683d0aa01de0cc4328d4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca422203508e558ccb53f2e3b2dabeb9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf867a49d7fdcd64de5382505c9c5db9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f11b8547781916c63bc5003fa50cc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcb27f9bf86c691db8609302154db86227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda06b5af2ac867930ca28fc6eabe70e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0340e377d2d3743424251d1babfa9b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d16e84018661e87d9bb6bf14d42afd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e02542685805b1bec6b01d7e2b1df7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e50240217a21718c191717f4c3aea232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84767599ed95f9141a990d3b4e4f151233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0948114a6cfdf1e60d89941980d2cb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b844fa8569a75406274c6b6992aee62235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edaee450a7c6e846b6eeb1a11fa7cf0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16700d5fb2f0bd6dcfbcbbdbad75267d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c106aacda546c653968f77dfe4b1f28238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442567e6ce969fd4078306994d83dd56239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04fc96f79963719b9213b693087ad47240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1271c33c85e2e78c0c735221b708a8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f6b44b7c733944d65e3298d829bbf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad957160c77cad49d460c00647b690243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad60e6000aeb28c569a4401e9644a90b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87776aab454da3e73158c7aaae3d3972245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15639b35c75e28130e310239815cb2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333802ee9148cb7be611f282edbc429c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f05e1161a7c046ab58b9c36e9a587248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7628b91294c880287d20944168e203fe249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40041123ffacaaf4fa69467f825af44250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d457ae893ad62e87dd6258e60a60693251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91453a9e97ec771471bce136fcaf9acb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f1ff14a099ae99fa812da7dd0829f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0cf806c35b1206a384833bddd695fd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657eaaaf70f4de7d232847a822bceba7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae0b771e4f8709407cf0f97614eeb3f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f466f2c0f01ee7af1d2be70187f5a68f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d40de1bb67689d942ca73deabeb3f2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575625264135e274d8c502032afdd4c3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cbd2feb992701a652be08bd6d3261d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb84f9c9288bd5e989a237d83c6e91a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f058d813ed9bb0cbad93af6653e3827262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b7cfa68c6a8a8ee18976ff3e68ae1e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cbe81bcc5817fa2e6fa7c139172e62264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a46d6e556084574753438c9e1f8d54265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e490a49fe81ae61da53af33744982266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc876fcf1ecd209d6539dcac6dc0ccb5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dedf601779ce37dffb549109211a95268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b368b23f211852cfb1401c8f95e695269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397864049385c4d2a18623bdf4a82b30270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c858bf4217c4495fc6b32d1504b68271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa9bdb15e8cec02ffa63d66f3743f0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea115eb67779a39b89411c54efc6c46273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6700585045864cae7150c7d01ab02d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80907c5f682d31a5bc77114f856d80e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a1143ab90aa828e7f88ccc60cd871276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e495dc2c37d1898ea2d6037251a5d22277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a988e436bf0fd6024d6f0f348a9ae278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd8af4b103da4d1e822b03a1bf4472279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c1bba774f326163c2d4649a22fafd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7840424b9ad2ce7b3c66dfeac3f8d82f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5904e0dd7539cd5da841468ac84705282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7283ca233f673672dda6399475a6291283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e4f2147c20b08858bfb63d12fbb096284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd63ae64e7cd4d4f90664ed4088d4ece285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0eb238d48bdfba6ca61745ddc33a50286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865c1e4bbd2595b34522574696194f4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f3b93f2e36ad4277ba676b83b899e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b505dcadaadeb5714936b68fc062b6f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f55ef4715a0fa696337134f6c74da0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1306a1f3d4bd11ceaf0543dd3107873291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5248684ed457cc17d9b1274d151c3ab2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f222e82f5a1f8bbb9623f5d48653b4d1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3712ff5c50390ec44b9f88f1eb6b0170294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01241e85729df4d1f015abc534436dae295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a3e825fffed5462cc615304d81f43296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea21c639795963d44593a3c3050ffd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4542c6d0e61d99f2bc5a30ad77d08e7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5083b2467207b4922f3d26c35f3d34299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088310441f933d276b028f13cb52e874300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e31e0811666e05e2a7f489f35f1a64301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f7e7706eba151e4106301aafc965c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a53d7b56253999fc8ff6d3e207fcac303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfec20cc4d80da167737e2a940d4220304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba70a400630f32473c3c0369eabb723c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2a8e61d431dd7ce8ae5f9b53df2b42306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cfc397aa5eca2020f3cf0b5e39c072307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e7f513a25f38861efe409d0d9aecc6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d22cf66c9abc58c9a281b8980d65eb3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f260eb493db098a3e1bf1bd2a0bd576a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b6499659e7f185fd4f3c3d9f428a4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda3839eb53084ba763685611cb12066312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf73ee7af424dbea4a60e4c6c2d9f35313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a06a11109fcc8e91255dd027a556b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb824b74b8f705849e60f2cba6199c9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b504f197951f251db0d50730cd257e6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc4a7d5fcce4198ce42fb9e8a0249a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700629ba531f829c8fce2eedbdf63721318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45823de4e2a01cc83ed374c7b85cb7f7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d977d97fe3a4dfc22a9ee00ca9e7d35320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db97cbad20b090bba8669ed44e489d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018da77d88a3c72f79f48dc40d713a60322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc123c61b605903937c7aef9e06d31323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b493b0d48dc5ab5cc839019d10dbc42324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6148ad6efe3e0dba234d4d9f834fa377325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a971309e525ded50fe76fb7070f50c05326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ab51576a1f211876954878994f61c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae39f055fcdc69e78cc0e5b728e6a9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6edbc834b79e1aa6b9f306088a529a3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6861bf083e8d21848f6d4312ba8529c0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a3b6a591f354bf65466acd34ae41b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11362478a46c24583761c54fbf92ef1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87083a6a69f89147ff85887201a40469333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf9161fb8237ea403bd8161886944d1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be1e3ac7d87d08d4de215b2b236e407335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf586f47214accd2b2fde2b0b831b170336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb361d39fc19f1c811f6c5a374469e34337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65bffb13cbfaad21c88a592b78037df338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7186229d5da1be6e504bad63e8e49a07339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404c506235f8f00c37e1cc4816f5a8f8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e7fea1dad8a01a1ad67e4184ab1014341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8966a59ac1750e37181e88d8fc10726342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27833d1226a63ebae318edf40530bba8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad603610e68317e279c879d836a1fef9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7562f714b1d5eb151e4ab644a35caa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83886c81944e95e3f7b768c08170f855346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ad2389870c48801f5652364d71ba4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a5c06d2cd6520ef9cc5b5550f665d1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9381a8c7471ef8c6a66d60f12c90099349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a9f9d6a8559c4a667c3d4ef7cbf848350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d3042523516c74333dacd9881dc737351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ea5f1c327219978f27102140ce09f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3837718cd0fca8a38afbb6dedb29424b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801333d565c121a836e07dca2790994c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cffebc6e2a45c5508a0a43f1454d08355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec3aae86343fba9237aa3ffef8e2a5a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa0fb3c262d9bdad6cae1752cfa4c34357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6bb11a02f02addfbc99562c1a4d76b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727736555f35aaffd0e1b6798851803f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0916b834b72914754f8e5b5efeb4803d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107961677b3bd394ed84a322f64c3dbb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d6553a23023cb058ec2065061cd691362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2301ea80e6c3e70a3a44845213d3b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c2674d0eaec0daba49384362b2aa9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e896e1ff8a624698efb22ba4dee38f6e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d4ad02070d2cf807daef596393ca78366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce6876963a82576f355972bb145ad1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c8817bd348f7a8f03e1fffbc23090368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cde899b0cc7f1b0519ebe8bf14fda3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5255a3ca4f6ed3e4b7936b72fe079e22370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e86a38cc5d50dbd0b980a3cd784983371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34bdc0824c71293f1dbbc9d70ba6034372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d973dec0e7470a2f31ac97b1e652ecdc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2ded03cf756a5f5bbb0839029db06374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ee44d3860a252ff1783e91b8d4518375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf965fd4c9ad3e43270d6ceab4e5bd0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607239dfea926ee1d3c1a4eb38bd5f33377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f3244a06363dcaeb75b189a423ea6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88917ebe943904fb0312cceec6058237379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc48741245c3406d3f1b21f23870a9a6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c1d88ca909d331ee8effd921868cdb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a92101ea67f3bf94a184a45490c053382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d54e13319452e42dfe71473e9207f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c04cad6ffe06e821ee2033b2d4afe7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3060fd5b5fecb5da684141ffd2710f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce678df683fae041a1075630ef8e5820386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f635e25883bdbc9f3d247f17348bb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a357ee4fb563d01045be2e554536d013388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3629c340b086e260da3abe2f8ef59994389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f06d87e01f24eb2019762106c4de934390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9245f45133eaffc585498b35a85802391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3d22db0a566f63fa60bae3145d19e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e76dffa17f0c292ce5808f872ee826c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db31a44bf91e54e9791d80edea7f671394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43808c49459f37af9bfaad62d9f65f3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a86a1fe80952ddc8215f450bcba978396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1632877cc84206ed7baf1ac6fc89d7a6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4994ce87a731e9899e0622eb4dd3ceee398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e67172132e1072f7a59bf4eef6de77a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856beb6a9cde3a1b089bedd0bb5c929400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bed1381bb9d55cf6293ca2d4b2559b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09125b6e1b1fac8aef25e7215e7987ca402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a6ffbc277d800ba19270ae226986a8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2186785035680d853e377fd51c6992c1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1764ddac9ab09339248fe77f1f47031405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8594e383b2e158605c8de6fa06a0f83406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f41d13991202d953e9cbf586bdf75407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb6abf5851dfb0302c034f6993b471b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a623f1b62b82fcee97730268f8cb4b7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d796a6343d982e8fe9cfd9f94f5b1db410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bdb48fd3f31efae0b4810d26187975411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a30f7093dd7ea89d8bb86aa2cd55a4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c165ec3d5c79972369afe175bb20274413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc60ffc855c864b1d6c318324e64adee414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b366b7992a2b04278a53103fb5abd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85acc57643913285652228540da656df416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e9b3745b7f7966e09bc1cc3f69e8cd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab65b0b4f93ba089be3f11db5c548ed3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bde018f6cb905e3e6184d51261a6f0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7c2a0da10f44f626ca2f850d7eb30f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a363cb0d44c687b86bd6685379af4b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aea8172a98e15aa38806d36db17c48422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c350fc01848ec40682686e32f227c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18ecd69b1569f78cc94edd3101b0e7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08abc2e988fa49493c6221278797206425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed66559cc05a1e739341000abd1c0c94426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d8919febfe670d5e1b608a7b95f9d6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b949254a8adb543be1e782e4fbc7984428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2595cdbf8de0e477f49163e8f44e1e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f07427f4a27a186a158ade6c94247a3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab49fed6f674e8cfdb7e0b9765c0b5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c67f0ff0a16431d102ad7be3f756e7d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d392c12ceef7880d5c7410f9b96eb2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4229a7ae414bf10c6f121c5d50af4379434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa897042bfc61e00e8c59173b965700435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c002b4dc29553d5e0ee5aa4c412bd6c7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb6578a5fd0fd5ec8554fd828142c08437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a674b1ac9ce2051b24a7b864027f656a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab31dc5ac5ced50043429e8583ffa4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92afa30c51ccf3463c864ef515f9f004440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a60fc66599ebb8a71d0cef24fcc7c48441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad2abd9492ae5873c8e8afbc3fe42da442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de2fdd32b8fe972f9311af1baad3fe7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc85823a848b8427f1773a55f2986fc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa9ed3630fbcae300d12a68de91000445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23b8522ac5499f57a738a33bd7b660c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f08de8071ace528901b44c3e6c48dd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f64894ae37eef7c97048da0bce3ef6a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e1acb316100af63bad96f7d1b185f6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc03440a8fd321223cab2b1f62152d0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c96524d244916318203770827bbe2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0083ba5559a91a5cdb3ab16e99c5508452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a5c6038a10d3a7b0c282f94613c985453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f780945b88792efaf0d34aac1497c9e1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0282867aa419a96949cc8124879d2ebb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065ed34ac11828793aa232e738f025a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c14427b3ebf1e26b886e268238ab27457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f215f8d6479ec0bfd553744e05ddf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda0df92c0e6289253d5d379d4beac1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e645b255ab454ee909c1e524fc09b727460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cfdb46f4e0492618938fd7878796a9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb290cbe627c6c7c417a6825ea0561462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf2899608ec21130a0f5fcc23ce94d5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6713f22a65ee2c35e59256bf4dcf1eaa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea8bdf0db95b4d4d80068ef05ce9d7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d7c2d954ff5cf90167c0f8715ca0cc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cb2b3cc1657cd27abc569a9da64d7b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7dab7e0aa280e189be046f492ce3b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e7a8cdcb349ebd9fe7071d6435a67469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe481fb4b7dbf84d79a53e46b07c61470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90f7b01babf605ea52aa379d504044471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b6b980fb9c7552380db94c02d838a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853c7100cc1f84774e7a3be1968be525473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf93ad48025e39ecb73c5e7547519e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ba51304848f782fdf3edd424cacbf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d6a43d7f218f28ae8fe87cbd5aec0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26913eb8ffc188bb5a2b8f8324be711b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef13505245f2b72406f13e4f589734b4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4084ba32444ac467ba09b514b979e98479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b43e95dd99ec3b4d9d54fc75d0bdf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a2664d516308f762d162302aad73f0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70200450a094c2fe3f66b02a80775714482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd58ff9cb7a2cdc4bc395793259273d9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b92f84ea32b9e74b0dd35f053be044484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df575b982095b188c9ff2e1544f6fcd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a25bdbd760bed797774146e5f68dc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ecbd24b6173108798320b7c18d912487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0361f650a26cec41f9ce29327f7870ce488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9497859f953f41f9bab9a50919a006489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42867285eddcc051584220803d1ea914490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1fe32118609d0f1e5c4f3611c96b8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0f4e89bca4b051c3558df9ef7db06492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2295fb93c45bf87b3894c4eb0931ba49493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c58aea10ad2dbf7cc1840ed3f6a1e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15fb9b4b72585f899696f6dd238c72f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ecd769f53db4cbe5051874f0ab6c30496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3150cb7768ebeff72d5ab1b1527808b9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b3ddad979c907c40f2326c58abfca498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92f6bcd546b25415ced1c9060730dd6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746361b955828a4eccc4aafcec23e76500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8eee7bba4cb4eab3482b037dcf9ffd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac605b3a960412191ebbdd37e9978b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64270572fdab9c278c65ed54ea46cea8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db8a80f86ed4dbb970628d14616482504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504363006252585a9fb01ff0e8d7a9c7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086b6e0585078bcfa74581f6a160f8f6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4e122a6dcd968823cab825440d967a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d05a20666ef02c90573be6e1a2a78508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad1dc71430563d0d84d7a8264891bf9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b5246d9578567be0653baa93bfc273510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5773d4dd9b21bade75873220d55fd11511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319691d103c98b609b1788671675f5db512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b089931d7f45e62d3ae8f0b094efb51b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508382a855320bd19c69f1dc5085360514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d74b20751c6fd57eaa63b39b5472e5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a2de652bf9f59b5be34b70211010c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d971f3dc51f28ac1c4c7c19b22d4e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd0894b4148ae8d10c9594ce7e66958518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b284fa0138f053e0fea5682c40db0c26519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9388fef57e53b40901ffece688a10fa5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c18fee2366ebfc5a2b0bfc496535697521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee8c8a28c8ed05c0da62f0abc874d9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaadf715ae1e82f3f3ec1ea563b1d69523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79edd314455bd54cc77d14cdba2581b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d21e0740bf6fbef417e17b016f72e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d0d38a0090917347f05369c481a0e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad593dba701f17bd922057a13d29642a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559efb352fba8c7178fbffece6563067528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449be267db711ff792c492913cc7891d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806783ddbab690d858b4faa67256e91c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c317654a6b73ae3e67cb18d1cd668531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e008ce58f407f9c070a621eb2176b2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227417fa44e5520c5a9eede0ffebe003533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a394738b144d41d1d3ff07c0133da534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba6ab4f573209dde36bef72cb1107f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f6b33df41b554e854750e0c41ff4ca536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1bac539b1946ba4435eb654f7cb975537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c9d71df19eb4179fa67762d55e64b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b86037b492b4640488f50e5910d1e6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad50f816fbab3c8315266089a16416540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0874fc8f1ea898dbba61228a818ffc8e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572fcb7448810b09e6f6f55066cbbfde542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403975fe836fbcf36f8a159160068917543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a1bba140b86f8914021d766141673544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf6c6d8d130ff0439da2a23ab64593545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae24ad89299c1b4e05407a0485ed7574546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a1a97d25455343e4a7ab16796e81a2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e2ee1ce5599b9dd41883ac7eb546b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab76e4dd66bf1b937c117b681c6e26549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3aa54971ff444a5f22d5de515b1d30550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7c0dfb47febf9efa12b64ad4c49efd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea14b5ad0db3d4650c46a89c2f2e39c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e58ca474dc9e1f5b421658d5fe757553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a1aa6a705583aaa3b97c8d76ff1c43554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7bc3dc52f9a49fc9407a309dcb7421555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae44bc2fcf4183c3e65ba90346cf8a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d29837dd827a11013b9be6e37c5ef5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67fc16837331eb1e9d628d1c4eff5ba558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f174adc3d62b05683e1a2488d341443559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d77aa1f61224426b9cfc51659f62b08560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb83e1258ce5f110bddeace2d7d9a04f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fdddcefb2d8a44bb8cefd838bb078d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f350fb8f1f44edaa9b200e2d096e3706563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e301def4a78760bb6be33edcf8c48f67564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495890c58aaa1df1bab9771bef0e4232565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc778d900369923e4e8a4f56d3ec16566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929c5eeceb622a9fc979baf708a68e4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005499a288abe0f22fc252619b5f2ec8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f471d12ea03070079e25ae4d06945b07569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f0fe5eca6e4782643a99bc491fce64570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c4f8285f566ec6a1bb296532731f15571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c61a86b6c3fb8fa1ff8d8ab55424e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c54a834cb94241e94e1648adfaa35c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3861cec401357bc9946fc919cbca109e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc59546400bfb238d500c44ade547d4e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8f1a887dcecca1ce5832be27de92c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc21c78d2af2a73a18dc9e8d219220d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12487f4fa9ada13e61077223145bff98578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf10a4641d41641f9dff80d69633ac9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45170957844aa7a5c702ee418a052ef0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306a6bd02b49272d35d1cdb50271678581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff4398d44181e7a545bf2c8d60a21e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c6b288fcbb98cf9ab020dd4cb2c7bd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc2666aefac7fdc3dc3ecf3274d48a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a105b09a6220d3690430b1d208169585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d31479719facfd105551fda9a0cc25586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d05c170891a261cf652942ec51f46587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3c34637159d55450d2f6073404f8e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7741f38f131f06d3808bfb4628e7f1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dafccd68124eff6680a8344436a4741590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5def728ad30ebc178ff8a40a442d0500591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec4a9f8dfc08648086bb09eed7d208592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d3bc49585daa2f9f64bacb80161d22593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e768c5d167d70cdb72b59de1e5d7248f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888c8bc61b1f159d916e8b52dd84f30595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b342420837c0fcf9c22c91063cec4b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c5f9ff46fd2a4d5ca49b87ffa0300597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ea2287a014d839c7936fd65e8c49c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d04a04a36d268c997b86fefbae293599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de2e06438b3c8a19e6d717c7587d1df600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4222bafa69aaf0527190d818de20c4b7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25044e9c119df009f43cc2b3ca656558602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e74ac8045d6823889d6161cc8bdbfc0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa392a3950a08a6ed541e2a04a84246604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8bbd0936659dff0390ac42684c3122605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5a8254a7a2c0df8bc31423e6aa84b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e01dbc94c4db1cd1ea14b873852560607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c458c3f7eb3df446ea319cecad5b6588608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c16a2ca791a48682e1824b534f9cd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d99466a6212a2dd27592d733f73001610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e2ec9b4c55ec5e856c6f59bc190846611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2543f95b77b9aff25546bf2b3f476612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26529e03b9b884f945a9c237acc40e09613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063760ddf8949b836d89edb420a408df614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2fc02c132a2638a628abf0a9e09670615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ffc79bf9a5b1b821ed1df5375fa05616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3265c3859f7aecfe0c417828e77b6a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de516ec02a5e1e7fe80712e0f9017958618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f6bed4d5954dc36d3edb3512d2b9c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb7577585d99d664dcc53ad24897a1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc14b9c47f3053e7fe3c39973866b28621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9129f76cc8abf168d4d11b828e524b1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f8d7ec2a7dea924b5de375d7020af623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b783072c8751e83308718e40d9e57624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c17e355e272521ccf307f663c53902625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e359e5481021e073662a84c50c38130d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17803df49bf3fd445a5270ea1f6c12a4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62925de4e62b06c055026af2ce1300ef628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51519b9100564b90a4a0cce334ad6d2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c555503d14d57b7b9b9f3947fd7645fc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541563cb790d1117f655b60e84a7c9d1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d6c8df2fbb5d1496d46c2aee83eddf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7295c13642b87d2e8cece919be83757633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b72503b66acbb0a9313773288e4c187634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d995a21908df12af81b4013faa0d5da635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3555b5c97e1a2f9a8747d1817a0052a1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12047a7754fb75872a38483dccaf379b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e57edba9a226917d7b72ff6a9aa99638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb7be325a823125097a4cfd31bf93c0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f860fda8edc107f5e70d1f5537b23d7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79125130883a198d326a4abd8477d045641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c48d06d8f80575e9d5ebe1abb15d6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad57a428058abe891ff42885d5e7988643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6fb474535863b95bcec121003e4786644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd5d9bdc82551a55fa331adbfaca1e8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d708db701d2997fa792ee172c8a2761646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b3de4942a03c3d3d6196d92c2886b4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3401e3bfe785a0bd7b6e613b01dd02648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332989505fc01d834ab80b9dcd52981d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374ccc2947401ca7f6efdedfefe3c414650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f2cb806234dba263f362f75ec8c87c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535bd0889514e82520500519a6bf4de652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d8e7d58e82ed0243dfe2cfaff2c21653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c69f4fb7f0aadb6297654feb5fee5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c9ccf037fd30a40620dcde4ab6f2f1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3faacbefdd9ed92d3140ca67548fa03656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b172de3a69a8833e1ccaf9583862463657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a422109daf5281f02b69795b96b573658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d2afe4c2a0d96026dbafee7d694b3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0fa7906c7777df604f975ef5c547c8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41ca7be680024417b55eabebd1db019661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f57e366b04d174bd98211a9dee005662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d20d16b8903413823a2a0504834ff663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3900b88ee4b7b4d2ad47941f6d6dd0e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de88e1c069ae34c269cd6d4d10635f3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e27a6d9fe9a811bbd43bc13c2c19d4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478007bac1734a9e80eb82a7e3ba4acd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc1e05fb6d46a6a49e39772272395a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0aef54522203fd2c42551f1f0d7d1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164ec6081063d5dbe182c0781c314c17670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a68457e75522fd2dc03a960c991669671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dcb1d750160c17d940cba0bc980232672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af5fc0a387386169f56e4ed0ea5f818673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e0ea5e1355f72cd13fc7be20e94144674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a5d0d04eae6cd779e719d65fd8ba21675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb2412704f9ce6fafb46a625a7526ea676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57419c3f00cb4c7d560dc84703cf62f6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a9dc46370474b6e462490a98f5747a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8bc44c2ddcf926d9fe5cc9a9cf1e57679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d899852d447928ff6fec0af9eaaf87680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b163cdcbb8e32f94a55a96d6616dfa10681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b366c98d1006f5441d6daf7ee978c2ac682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f40d250a843e84aee476b89614ffab683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc63e57a73ae0a557d3705da5b783cd9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad817fc964213c6854b653bd720ee1b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe13bcd85514b9d43dabbe2c7e470459686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb3edd11eaf109fdd614b34b7ef3ba5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d2a903fb94725bf4023dd758c6deb8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7072c6a6c392b5109930741cd8b90689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c405c149fe1cb9ca6329e67de8790f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f1d7fa9478e7f7814c20fbc0522a4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dba03219bf0bac0401a45b3f34b200692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4411af48823f78b510e0da239d1be72e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c06d0b92cc51a41fc66a3a3861bd52a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a812dae32cf43937109c7d6cd418fc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc4286eeac35b8f0423de8098e6cf88696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d95cbdf18b70cbc8784af933487359697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb52b12e03ceb6d760d78d295de9843698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c39dc37f9d094d8e7068dbf118f8fa7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc67c2b0914ef638d89562b042af2f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d9cae7be1108795fb1188a6f94f7c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e082b2aaa72c36ccca9643a09f404e51702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb936e27878f25c40a005700e3db85703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae6684786484d98ca173fa903fbb14c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e8450c778827892bbc7a2b59601bf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df53f718c7975a9b563c5a1159bbd7f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce3f401cc0d65f4479c3412911597e1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f6e2e703ac42ab5df2b6711c56fc68708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152bf5ea727c1b57f3e776784c40eee6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160b20fa7d750fe358b7dfb35e5de8b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e192adc0bc40c459c81c5afdaf0664a2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99cd90b1cbd8b42e85f37e81bc45a81712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fbb3bcc8928c7602ee5f54639efdec713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0121031338e2f4399a3134900c23bdb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1185e6869f01c4b4c7aad544ffc5b01d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d844a588ebc17557408d9a6c28756a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7724f93c7e2bbcb1e93065c3ee46063717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36335a46b37fe78cef2b63756cdf0ce1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d09e4c086a4e88cb4f80f8d5f1a8ec719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad846722689a6f1d4ff7e4965d9b365720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ea0716b1d5b7b7894c95505c41008721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48c6bd9a1d6e2889a13e6f76910936722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4728b03c600f377a2a8eccfda40cc2db723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0c48ea9de68e41d881fb4ade99b1a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28cd731d4b8f109d3ca8e8dd697c811725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468001e2f9a07103e5cb7caedfc1519d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b9de39ac9de1538517d3b76c15d26727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dee4ea7e49afe32889b8abffd52fcf3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5eec33ec237aa093aa09a115c440ff729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0979cc2da4fc629838e846445d2d9f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f151448142beb4b17c7f9bec879ec75731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8894a94e97dfa32049807334a1cffcd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a76037f49bc7279bf786ed7882c2d4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be2b16ff8f885ab42f6f31daf7040da734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90aaecc721ede290f1a0205b1ed820b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9065e8dce96d325713abd6dc21b1b383736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd04d888f585da95a4e7c2595e4183a9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c132fb8312e7eb3fc4030f5665e0a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c753c7e8af50f155456bc4982a9aeb13739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85945b68c19840a737ba0db2ab168e14740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d27ff47440339b97c0cd6907b324c6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4338dbd048640c2aee7444241382bdcf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5073efab9fc61418e3a14aa842f8f0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795fea591bcda047febbc65483dbddae744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c29f985ad0ffa0749ef6993a3663ce745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf932b0952004fb3f1b75bf9ab87425746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c8a03778d01c457b98281a4b65dcb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bab2cf049713787abc48146d327a2f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4a1f8098ee942e4d64eb17d94b751749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2ddb68a034fb793329c4ef970a7f74750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735ba6a5ad1e4ed49bfa68606ad9c95751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79328c9e610a8d3bad637a2d6098d0c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0792d2aa139812b700a5df997a8795753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de47e5d886c68c5d26b991421f61cd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672a4608bf50cba136385193662e37c5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac757097e21987b2a5c3b2a31ec211c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21df85d69827103c7d4082679f7646a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc1bdbcfc79944266c00f5c306482b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046135e934b32f1ceb00c9611a885e07759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cbda00a1da0abaaa307eacfb534f7c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff6f8b590b57552a3bd272fe11b6cd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4439600ba112ab8b654786fd525e3b33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac63e77623bbb0cf27889c75753a9e44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d1367b1caa749fbc7debd01ba755d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92533b1c82edaa17a37ecaf80f208626.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f68575f772d0e88b58ba76849b31d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01fd046cf3685086ffa310433e684a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf70aa5ccf03aa111ff51d644e93249.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b8a2a4f3ff031a8273ed0369e190010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b09ae80c47884fb63a991211fa0b7711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8a2c7f50c4d8aed52020a952a418c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb8c5296c35ce402c52ebd4fc5606f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac22cde7d54a7f15d6e4bfbdb8f6bf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd860715988199bef0d0a97ac78f10d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdece78890612e12526cc5dab66256016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc102d3abd8c2ce7758aefc511cbab17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678ca746f889439a53f2a480cba6b2b418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ef176d418614d751c8b682cffaa8719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3125c5366adfac824839fd421ce7ed6220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aba5e0a0e9665fada9caf20a72c859021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ef1cbbb0e687df1053ed6f4fda4de22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47fd7f582739499d1eb41880f0d8d8c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfedc1271f362a872d16475b87652ec824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad9d8a003d2fa5ad69810bded20949c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4582ca7a661879d7065cb428fbc706d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a5dcd23142d66052000b1e8ac5d9827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2776301bdd92f96b66c083f6a08de028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b856571586d241d5f8caf32fd8b11f4929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c61e7c05d2835b44aec06b3728a3b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf3abfa823daa01913c129a498067cd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd250ff2a4836d9b2c5ec0ea211ca65932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41164bfccf220c30c915e28e3e3015c133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a95869bb5686caf004101031e81ffb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc517fad2e6aa3ef3203836f513ba335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b963e524c552e771084eb4d22e9d3636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615bd454eb0d9ac06379d4b24b7e12d837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12546053c59f31af9d6c3086848ca2db38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adb04376058a6e74a5b61271251ba3b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb1ffa8658ae5612b754502c5cf91140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97064e00cef8bce8ff9247963472d0c341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14963d02ee5209c3d195dabd4e6050a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791e9585da02260a6f3c294906ef55bd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a589fd5f6569819e587d5fcd3c3cd744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002fa226ea8f7960d743f4b1a7ab9b1a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b75c8432e731f25fb19822e245d262446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6bc174cbbe2244664bf041bea7f41847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ad028fef689fefff5d7336a6fc24148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67b717e258c518cc35637e50e526b249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cdfbd5a7de3f846cdb8370213feded50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828dc80caaa96ab9e1d588ea41b5ccaa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fada7497ae5f21b730ef21f9baa236a352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1366a1513debf53cf94378b4d2d7169e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124f207e4c9adcb6f11858543a6156c754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c9b84e4f34ec86fae5b784575080455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e252b3f2675518f6d2b3e8016897249d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db794319c8f0c059896cf6c573a2c857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd595580f13756583cae58a8e4e30c9958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f304cc969d8d97752b0314d7ba901e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd77b727cd2d3a35a6174e67e1c272360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e50cb60d4015af0b1c260e199b17361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78264af31c35f74f5daf45a9101d0c3162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf89389c724e78725e116f517c5e27263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b7a248f31c97793826df225b5ad20e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6f218c3747330f1342e374bfd7e36465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b550dcb6eb79ba9411b8520e15c1bf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807a895b8c2bdacdb44900ed57e401367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47695c93d93965c3d0252ed82ffdfb0168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f7416e5a33a284b6e6ccb5f0f51f7169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0158233e2b52b8221ebefd47794d79470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b5bc57718cabc82a3d0a064847d4b971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca31faeb21e3035b2ea8ab0436dd05872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0231683369e7c97e51abf841091e373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77805e3cf733b225d467e8e649f5931d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b96bffa56ff236983962477b496c70175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5033d16cbd4c9028e5a2cf572c1879776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a082668743d3098037a48910e41073f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e47ec77f540c780b25f031f19cd0c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e84e23185c9ab7cc64efadffb90ae79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b7a4ff5be0ba58fc6a1e0412ebf4780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c3c199567af8ef1381494c5a07021b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245cedfa7145f53900b4d15e6af3f36b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb4439689a492bdc5842ac383c597383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ac0e434b16aab1d2c72e805ea8f8784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d12e97dceec962a4ed514bc87aaa2e985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed1ca20bf61bac93470067f4bcd3dd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec1d90080bd99c27eb47c8f52e8f2e787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba60978571d81db6fcf7c4ad2ebcf5c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee805a886f5302dea1d3c19be254638f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159cd6d138b77c51eeb8de84159e7d6290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d6c77eadaf9bad0f2baa080673ccf991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8761c15dbc42f2ce70d62b11d97cb8ea92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce38bb2d8bf17f77470995f0e06910d593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25146aac47e3f756b31d8e01cc2ad56794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c585e50706d06046f229e6e646453fe895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318edc178655402be586fee8ee580f6d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62f67a0bf5b0e388cc76ad1735998e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894aa6a0e51eaa550cc6cb91e767dbd198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954131a71bd02eb700346a4c688229da99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286536a228a8bfbfec9482f916eb1cf6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cfc707a200db601140aa9eb740013e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b65830cffaa8ce06d1de8eb3762f51102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3398bc342710e4b30ee77e13f822e8e8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa80d16152fae4b6650c91444c81da104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad21cb44f9e69035d021022c731e5172105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195bf403314cb22ed494097cd4d64e62106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad644abf1c79305c8b313642d567a23c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e109e7c5ed283b0f3367841a138038f5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716309c725591cd6925cdba594c5ed7f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e531ea7c18911894f014c805f9cd7a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60d9a7b24c54e2e32c605af536a22e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9796b22b4e42daf4ca0256a1a97269d2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaec2f606f92edfd4b7f974d4711ae9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b9f04d975d9a138d2b1dfe031bb705114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6517f3cfbe0e03453ace6ec6bb62811115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19668639afff3feabd5e2833e6c413116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed93a4953d652e89eaff688c18186c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e692e80caaccd5a0674747c6ad51e0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51aab0012d4f87f546037faef7bcf88119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be7d4293b6f0cc1a350b736ac9fff1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc00adc6a45c0bab7c1529cb2c8bec121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a785cb67aa3213e323e55431f304046122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf14135bb66c1345da290e9a398187123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb1ad881211699d1701054208cb6a16124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec2f61f11b117ebeca77e297a21a1b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc594572eafeea9c19fdbe29a7c1030126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba6095d6d1e30ef3198e7d48e2051e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba6bb309baba7f5d0789a237b51d604128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9644e84915aa9398073005d9da7337d8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229cca0d9e68e87e571ba6d122fd8b27130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db094953947bdf3d3dd63dbeb55e40c0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf137b7bc8930dc1523ce44f8d9683132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f56b20331b1f5a043c43c39bc5284133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27542192f424dbe99ebe529b920433134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d8ae95f85d550f74d708d9599bc50135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d27472cdd84944689dec3792313ab7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c93f722087b01dc6f82130a758673137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d6fce6b8e5b04ef92dde900660d393138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e46a096390a7e41c4b0cab4f2538a2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee1f4ff49d211c827f9d402cc4d2361140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d4ad2098dad2a52a006b41159ca58141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1363a92861cbd25f4d2a0555f8154af0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c75611063dad32df8ee563f9c6da23f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bdce13cad9ccebdf71814fa6eb65d7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc54834e8b3df2a167dc9d7cd2a838b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f84c2c50973d38ddeb517f15b1f3f43146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff3ac179b3d3a7cd3500d47a197a711147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546bb322af306875d2fc7f9a10678ee5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8874e7dad4ce1aa1f898a32bfc9f95149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3233ae3ee2175ad872bee37b7faa3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8cb6b7b762833c982d6019690ab1d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8e04c1e1465fd6a1cbc21742c83dfe152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5280340f70150c8a7fde30012e8f7eb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e78bd28cc14e5f7b3a03c1f7c93eb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a5bbb3454301da6fe78328ac4a7e5c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc5be389f34e8299aaed52ffa3dc66156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517159f6a7a36c26b0dbfce13726deb3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b7e4be38e8bf8b8e1d9e51dba40e36158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911cf5e6a49e6fdab669ef592a2f54a4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe36888aacdcb539810d6443005dd563160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de79e694df1c3b9d8b1a86ee3ea8f6e9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a957a3d692c0cfc008fc759a27df89f5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba349a4dffe317771a88eaa5349298163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa746c99a7a134247a4ec1ef84613e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e7f10915d8a4e1d8a953aa8b25cdeb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a35e5189bdd9c40396354e558424f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5edc46c9fabc784f31b863fbda68d79167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a8e6197a2dd123f0c7658668e52c66168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca14bc4992f690d3d4c2d7121376a241169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d36d5efe8e64a635647cd3382537db2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3404ff1c017c36c80068cb946e3d7ab171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6910c4abbc8b6495a470cc06e6bf0f3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f7194920c3cf0e9181844fb6b553d8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff6f22b4099c80d3947ffe7cc2cec0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810beebaba508e45c0203b28161a9db1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b7b240784973b824215f78df60fca176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf089e071fbef0daa8511380f13ff17177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054270e124247b0f575bb60b9247ecb4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c800d56aafc82f4ac376baee65d6dc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8183f68ccf900a9794a770876602fa10180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890f7b8bd8a7196d23c03daf96b70fe181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8fb4ccad7d1fe3a6d2e20e77d21bd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e8054851fb04f81fa2611a0e8c485f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8119ee3ab970ecdfe740ba8d8175b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e9bf16e7fa4770f30868dcf2d5ff9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff52c4bbfc64f8bc4cec8bab1c29e020186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360764796043db60f85071001d0d9ce187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a55af6e1a73954f0db032dc875749188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a602d4dd3cb91e244f6cae23ec228f5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480e569d1ef19762d8fe52037e68ce9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd1f09968ab1671d14d72ba63a27f9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9bd82e7c25a2bb2d76f44c8960fbd4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0abb0e28f8913b88bb0467685a39a34193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e72774fcebd4d097f3a3d93c1308c16194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689042291f8da5f0d0afab31f87b3aba195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad685b75d227c50cf3c9d74cdc78656196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904989bc8a56caf97e035f13f3d4a956197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab192f545c3ca629e651fc99ef90e009198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a6ae2a8b63adaf5a88b44a137299a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0823e64df8fa27b328f45d35ed6b613b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b511c24833475ce517f1ba5f4fea76201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e13ec8c4bd4d6ebd3b02d4d5b97dca2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a302066331b4b4fa11a11b7c1ea11e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f31b159c1551306299b58db9ff87f5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dea01e059209c86d14f271ac781de4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3005ef7bc1a59259106f904908a8ccc4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be504a7bc8e9875ef90a86f2fec998dd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65127c7d1758ccd3a1afb797d1765ef4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73402ce9630fb861993bcd64266698f5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9080f028f9ed827a1b0f6cffe25c8578210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a19a9b925f8c6334f72952d7caa51b5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf20f9939f90dfe3aa1ea8d7de974f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2252b94c15bec698998f2dfabac3a6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a118d37cd943257cfe691459a6029cd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a0e512ab18fa4bca185918d5e16a96215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c0ad50389467f04c5f946a53bcc1c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5667926cf8eeebbeb568d40316be2e83217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e68db1effa9e164c8cf71282ef881c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b359fe2c26ff4f1a039ff6064648dcf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5e7721cb487952d3da96dad4bf0e16220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e378ce861deab5531218ba9d790cca221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9881dafa9afcf2a199cc7d61d648041222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec0f765ca78da8c8629702013e71df1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed102923b0fbb0711eecbd1c5cdff5b4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d056c0da57cb1557cef59b7ad400f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ee54de92436485218cf03793d2649226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac4bb7470abb7ea24f9a633dac2bf7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15caddf5bdb183df8bb28fb413e3ce68228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e6462fb3a2205bcd3f185c7d1478ef229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c99cf287356a09b4c77d8acfd2a9f87230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e04b0390d502ae4b0a4acb485bdc2f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f82f4cf49a7806b81104957148296d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f032cb2049f73b2fec69fd2cd623e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b77848793f5f9aa07419b43254e23ff234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e806638f2396055cd9241cae6bf75c3d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d6c4c1af8f88571c8030f828472ca236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a1117c41a8f4f319b219aaed814fd3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e4d0760d63b70ce676f43527b1d58238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eec5dd60fda0eb6060e1c40a5a1d8d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98eb4527f02b7ce737dbf90c68f1e7b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48207335e9a2870bb6821b2e7c6d2a55241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c7c60089fc3c9d3ea139592da87a4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc692ca4e316202ae07b5fe78e48349a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732c29ff60d5d71173003674e1bd553c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd5ce9615642eb8f0b434d094be1bb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c6e27ca051d7747a278ed69a84eb5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe5ab5fc8a2e1c6e92e87fa0495dbc1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8420f5418c1a26d5fb7b9ad071d875248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff9d8bc9661f9f647048295120f0493249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f202746834fd1de4746390b4f2353a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d4c89b27fa5a6c0f820d0c30c5466251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e723a426e98bada373d8a277a49ac7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd01f5ae30c7eb902b217df104e3e5a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3fc26791bb6ff0a28c3c26ffd88502254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73338db03a8d21cd4e9cfc6671f40475255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91341b1a8a68eda09a0a57d380e9fb27256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13591dead85b86817fff465d9fbd3f6d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4fe8ecf3454f20168d690b33313be6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea033a34fbdcd475dbec49caffb7979d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ab9c6d60820b627336b55942e6771260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe36e1a17afd63e1fab15830c8ee585261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1095a3b1bfc04bede738c6841838e9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50932ddd4f00c4d8cce5cb1d47db006b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb713d4a94e3c4194b4fef3e6c6065c5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd52c9ac5987692db76bf0bd0498ee22265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d5092f1b2630de9cd93db69dbbbec4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d159eec7a8db26ade36424b5415836267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b469d43dd91225940f6c1abe9708e8d8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f921b28e41ac0dab17c792fb141b62269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a265144db6c6491ebfef18b603a664d7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a37b93e0ec043aed772c2e2e691eb8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a1cedac6023976150217f9284f45e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab10b5983b5d2a68a3531a1066baa3dd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc2e7c63375417f1198682a82c7b3f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa26fc9d3996a9b03b787c37d31ccfff275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18bbc8e24781d95560196513ab1bab8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6bd5ef46a96c97e5d5b1c394751347277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d367b61abc33482f6ff1cfffa5698ecf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa4fe80c0515725caa43c9fc2d085e5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8bc7db3ae7b2bd04a6f7d3d37011ba280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b824265562db2e289a371c282ac7d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d78563f2b92e4c1850bbe3333da5d77282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b17306824290baa5ed42bbdbc7b0c2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e3ff0ccfb571053b57e1a6b570f37284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac97e4cdc2e2e1bbe2e0b0a3432c7ff285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f6e809bb7dcb13140fea88cb91b72286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc5a27fc5c23b1a2f6d977a03d0554287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8461df34f8c31fe3106532bdd660fe39288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720bd4f5c388f7f50d7160b3795ec3e9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a20d9379ce1d5da268db153c5c616f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e236ad6e07b6e078db32ffd8f21c3592291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd733c260fe08a8d09898db5da3660d6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de2e00e6666159335178ef92cd7fcc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed1cac2c1f2eb7b2755398c824943fd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef565d48c7ad0cf89941fd132b3dfe6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd3a15128f978801dcbe2aafeb209c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83598bbc540fdbf2361f7183c38c946d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc4ef48e8c32be1f3e56b356aba6141298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c932153b33b141c3fdde95ef04107299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c21fec1a9dcb9db811d157c71dcba300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded21d9a83564381d877f63dfec71b8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae5dcdd0ddfdb93411c913387bc4a5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f9a87e864ae194c0e2067f7240b47303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee636e48777480f13545a8e96e31049304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a5ff5d5e22f0470db39778ef3bda6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d69387a5cc2106175dd545369aff4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b16ec43d569721611e434dcb7ab982307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4920851f153f17879fc7a750a46d78308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85117d756c86e133ec89417d4ff034ff309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b6e237cc0234a761c964bf33c8d285310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08f1e2c3ea9b901e285bc945fa2ac8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb9eb6131db3d080d9a4b53f07ff42312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02adb5c6c7690a48940011656de8b3e8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b9085117fc0cd2678e427cea3c54c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a0f1da0d82ec756fe9a48e40f300e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f68da994121d90e093e8e44674340f2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c58adce342e7790dd4823efcf3285c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a33503fde6e0d32f97587bf230fe9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddef8bf053177b5a8adf1b5eef7acf9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaac56f2d5d4e0aab017827b96560c5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812396b2eaaba99600829bd9cf7f1e23321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0658c473bde607c4a3e8f9ed5bc00fa3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b0321130fcf64f36d98f2c5d99183323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe7155ed93c74a684e8092236a9810b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d378dbe87fc6406f1a242def4ce23ea3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c04f54b9d47662f2e7807ec10da797f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f774989465efcad8e9e1a01684acf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49855ea640da7ff0efbfd25706738fa3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba71618548e5af3542263162b92a6f5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e3b3443844b110da95365f8374abd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf9896d25ed9f997310b4ebf4ee750331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b979b106c5af218fed6414e08bbf573d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc2f3c103e7204dad3bddf58ced0df333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c063fc033878a01f6ace8dd88deae31334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9107dbc0b9f66833a910c496219440b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb45988afab1b0d7486ca67bba3cd7ff336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a8a149925a2e00c6142ecdc93cb73337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e674051baa07fb4c92495557856da329338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3783581274f5e0c5984c84f04467a6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadaa2962ae74401ddcfc1293a0e7ff6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c94366cf821b320bed8830c8793a681341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ef22b30d1a99fdd4cf8fd5a771d0c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4429249345eebb2ae8c4fba1d997b831343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db359339c91226ec9e502721ad840a7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09479b681675a83bc7fc867762f904345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f1ca5eb3cce565f5e53575bd97420346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46582265058c09b3d1051b95cf15791347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c1768f1d2ebda4ad52595752ebf098348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d096e1c673ed64a61da191fbd26770349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b16bf7a39ab46e65e5c128dfcf7edc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ee88aafeddb7f1dceeba64255a004351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d6c269b29d01bf4dbacc98ef11704352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aac570b830b3be257be520350f8853353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a664f0f8a1137cc8bfca0e0b8965c483354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b01ae1677aca6533fcbcb7f15eb1f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08cb95c672f712b0d61d7e58f117dbf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08385ee1de2d76ba5d8e2963046c14c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245dfad993ac6d9a1a87446ffb4864ee358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb871f20855d690df8a08b2405c6ec359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9385ac488b023493d72e4c81ce1997360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96cac8679df08dd824120a9c82c6931361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3641ffa262b37165d207da23e54802f1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65015909d4b660bdfc7965936965daa0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e605367de8b0dae030519ac7274da27364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5981572f37d9b835f6bccbf00896632c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa8ee8244dc1fb1d78160e30091eb7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d5afee3fd7162e39eab1e5cbbfa54d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d109134fcbc6f7a623416f7b1ee18d6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b3eeea4b7e67dae83469cecc4b583369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9018c7682cd6ed180a28055b405fb822370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3a7cffcfe644cbdaf41946db7a3318371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8504a0642b212b4d2e12e8eeaf184c2a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3073d2ed5e4f02fae40f84fe5b5516373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9c78094780926c8cd9d7f0854002b7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a75eac885f27b33c65039b15f4648375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496dc74add754d2fc6c06cde4cd5d49d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e651eacc904949ddec05ccf963dae3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0188e13eb88446fb4070b2141e7304378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9095b163d009b03ec115be972d63ce8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2855ff7eb26d1ba10983540f74bccb4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7751a34848344219b1a97be395273db5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f1d3361d5caf8759dfa39e7d64cd0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a335786b7bd836459e932324ea657383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa3ec0e364a96b48bddafdf1e1133d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b4614aa3dd2f5dd38936654c14c6fa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c33c9d9eed8750d8188b3ff0aec102386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2813fbbfea3e95a72fdb8ff03c0cc11387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b42c6f0831b9ad151f383dac4d042c2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d680f578fb9074b891beabf0f2de0e7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d40502a65370a91a704f15ad850a68390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c36226011e8bb7f9a14ee862d68e3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f8489ecf045be96991f56fc5595495392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dddecd642fa5bcf1787e424a426f7e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6240c8a3ed27fca0c811a1ba6df6328394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a054f45937057893f83dfe8c86ad7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609377ac8fbfd964acd7de236a658755396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf3bd9cdbe24e7eb3860691f59148e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefebe427b86fa491ca038b630591a52398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b21641f48ea2bab8b4da5cbb180b6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f99e6bba18e77e08bb202f05b2a629f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a58b61e3aa198054439ca1e1cc332d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced48a97ef296bc416df9b6a6a1a2a55402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047cf6b20479b5a67a97dd32b9a4a8ac403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc14c1d6c90ef09fbad1cdd37a54e63b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6e110bd2d59a813e242762928c4225405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7673e48674f6069e546a980a0204e7d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1196e31b2b3bdc950accece8d28c19dc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76607e9785c7336d2c641bf13f3138a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad367fd78d0f1368ebd7583954f063409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe11220d3341f05d6c638d79f536a6d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb1fa0a982d5c2599ba423389f997c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade59e2d73abf147911e3f53aa50efa7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09adf49fd2119078da890f66ada2e6cf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ed137dac62f7ca50f4c10d6b065fb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc21dbf9d0deb4d646054ddcffd9f1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf308e307e7a4312a2d4af6a3d0c4478416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8064cb14ec2f18d7e29968b2fbaec3d3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037580e72d75d209eac12b21711450e0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da98ffd188dce9f13361e2a5520e26419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f5463aa3308a4eef1b60ff0f9b752420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64361b5658b669a5a22a8557c51c022421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d37febcd123823092d1ea34d70ed2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66626c4a27983bf74f009b21bb4c3e40423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d5c4f0c4064369fd5a4509e235fbb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f4453e25031d405e40b58e4ad0345425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038499c25044e0d9b70b74cfaecabd6f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070202a7ce14cf4a09b013a47d01ba3e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24923ad9a240ad3ce4e2cab7214014ab428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beedd3bf4b393769a5791e56fcffd0ba429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c7ad1eff1e56d19089ee114d858042430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e5784a0b35a7b2bd447beaf5a46830431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f8033149a605ee75078a3092215c01432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c6fdb7d3be296ffe8f1a5de57053a8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb50810db416f9a163b052c6b3ab36e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca02469bf10581be7237e5167871040435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc014c9f495bac94d2aaae0bfd8e16d0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a1f0b6e04a18f1f999a319e13d0b55437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf9816d5519672a93b6e09065daceb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4808425fd9f1f2c76f5de9ebfe41580c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4051ebc3524e27c3e02e7efa6aa0ca1b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f6bce6ff3ac54f9c70672369f8d8f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687adcffde660bb12e3dc8179d9ee8dd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dabe007fc43a2557896781d4a5820a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941cf7d1c655182ae37446a00a522ad4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f671b2cb61f96027ef88e9603ae71bfa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a669df1d41391bed1c52418411021a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec789b2c6631c95d4033e9764fe1f13447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd77a5186f904d8a7f0e888ef621cc77448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeaf8ef8f7ddabb737a286452330cfc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75fb57f970bf0273bacf612c41c798d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b83c9d103031742820d2f0cdec3092451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e3a07abd12a2024ef65761a028abd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b221a7fd3a91f3e2a0b171916e9326c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc5ba9fe0dd8f1fd361003a06f729fd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab938f0e4dd8fd3f27b97ea9dade769e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50990de9711c31736df4ecfec9f1c6b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2873320118c85064f60b4d6bc618e7a3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2016bfbf8cce7acae8add38c5af917e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a619414e0940fd5a9c6000a1c5c94459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99185fa5c31d63c90dcbbf6c50c9fa8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2783ded3f9612f9b735eaf1b6ba75248461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700896170d508cc03605bbc97ff3067f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b6b09aaa304f0d4ae9b8d747fc08d2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e82424f78356c3f89eb47e6b019eaa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1175428e3923e1a291fc37065d186ab8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e764d26eeca4848f496eda1ca756fb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c8af68e53ba0e62a13fddd662f773e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c106281709ea3395db95bee90a0c36e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f880ca15a25f80f6cf3f3442688fe8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60312553a018ceece6117c016c50ca7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba5301c516f993570841101dc379aa5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1385edfe115247fe1077f24c7c93be58472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca2419c816dbcaab3dd124f25a1ef7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098cf11515d09ef62782ab0cc587fe35474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db872c241d9bce35a6e796dd0cd18f2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c2fc574a03de9dbfcf853721a43bd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a38b319f3249f1e4c2862de8a6446a3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd8826f34a29ff294b4b828c17f0c29478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec4e9efc153e66879798a876e26c3f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64650737968b1816ac7831244951ee9d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f8c6849c2824df9ba14b72041389a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf6666b73d8278d9901af6b4f6049e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f008b8bda5a4440fe2b1c5547c91017b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0bdc8fec6fd625c323f660662afd6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919305e9ca7a7de55a854b7e18bc5fc1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f72d3856479834a5a9477b09e96854f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f646a6bc2508b789697e934279661d7b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee57e6760eaf81fd42488b916416b58c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb0f4a0ed30c20bb2fdecace5c8ab57489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03dfa0a08fbb5cfb6053669debf4a83490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ac3d0f50ba55639babd1929f6f079491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539c8527961dc080c712ac656e39ab5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370bc3df248e58dc6e8466bdf2fa211493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac349d066493b6cfed9263bf98ca0d5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a937362a824ad16ba992cad7481fa075495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e563052c920f96c251d7992551616e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab2d738c342ee6c0de40038974e66db497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc7bbf93f61eefc550a85a33e1724b6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb9f59cdd758b8b5a0c0b448ed32bb8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ad29f8546054357719bdbe2e5c391500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39db8b36c1173d69c2dfbbf24d5085a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da221858b7619ea3d9687536c84bd98502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb23aa6e3c1ee80b4d50d64733b93b9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc61d340ad8e4f70972642ccdf2408504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b97f2695e229c9b5bc622773902721505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d08d6ba7251ead737af5ce37df550506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1059dcd005ee9e4fe48335f87c1ea4fe507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab3a5fbd6070e32b0a2df873d84ecb9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595212386baac0fce275ce893bfb6b8b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b488618500255005d2f5f63c63f605a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6fb7011ab5c7d8356201acb1af7804511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba648671f1af7a72b00fc8466f7eac30512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4257e5a07ea3759de1a636785f01cc3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2466e04bedfc173cd12829f074911625514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e97059cbef28197e66b082cbe7a5f08515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf47c0a148246486b4fb7f27c2352e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ecee2d071a9178a7862ce40f89c8fc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06bd5c3b53f0400f2ac16de5f83f5ab518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436f9b23310caa64926c5dcc9e0f9f4a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4855fb383691503f69d031fcc2df099520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae1788bcde1738c7bbfd531d7519a0e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114ffe26d17e089df4c21286fd40690f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd5af381f9fb3ce4b5141193bbf641f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376647f01c77005fbe97b95c4d217ed2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c512712ad142315c4efb6beae760fd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd09eeeb861d0c404745e8e4310b0e9b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b466c284212c5bd5222a75c26681547e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15312b68f0ebbaede84238305517441e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7870be394aa2e73f2dc39d8130b4b0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e04a472ca450604c976599db611661530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af623801bf2ee3866f7bb581b5ad5e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef60d476dd107ed920dbc5378fcd581532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc91386085e99b9a7ac87d669ef700e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e5a20de1ac27fbb7664b9e270052a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07704a73a2c99881e7e78ba8b8c18d7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84892b4494165dd712b4648970ef8c4d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b0fd3a91301faa8db6514dc7418f51537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed0aae968ad22210b88a794774ec0d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be95fc0826a4fba28bff2ee6cf417bc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1630e7b5fab2b9f2418a4585733a921540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e21e1199f1b4527a634978f57479b4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14585fcb5eb7ccd9355b489a49ba786a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8726023b4f305f13fa7fd82623049819543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd085ef75f3952ca8c4f84eba30a55544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d002e6dbf2d384a518b9738faed2fb81545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b503df733901060949c599b5bcc3035546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e222be4baa6b6843916c4e732de87547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367be35232061dff30fbfe41137dd980548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a9b36e50c6ea8ab5153b01ea8d21a9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc8784b9e2ce5e3a8ac3a1a973e128f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b1a5bf39f68029a7ef7d8cb000247551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca8c4e606569007b9d4bd3fc8f55e7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f107523185708c7b5a68681982deff553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3214e3900d625247ffcb75850b04edba554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369788cf5afbe7c8fb5f3c305c509b83555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66859b64a2bd312fd86e4e8fdcb57a8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3c1645ceee162c1ae65d7fc0c94d67557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2b49fda8b4fc6e1d524b7dff299ac9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de1225698c7730609fc5994a6bdfb1f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847abf2c0167e10faeca8785ba6e4aab560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f71f55dbe8a837ab6c2753d4afe9d3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0157bc8d8f6791d256b45ce041b87562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0916a3e29260c44c9f4e4748c7e30847563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe9a78ba957ddb38e7616f72bb1f53564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bcf041602ed9abec46b66ad4bdefbc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c04dfbcb0d5951eae2fcf445d4a5d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc07db18f6ea1ad82d06a41c970f5a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40690e72f1c4fe7b877c80db314c2eb3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23880776c48029d691a8530c03fe696a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc19396f3ec1633afded04f412e0b22d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a991e99759f0a6858c3ae0e95dd5b8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bb537470e8bd06f51e2edb1cb3b353572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b07dcdbaa5e575fcc6348ddc169ad6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefb91d1fcac206c52b460a57cfe422d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c06e679ee930264f179c8ef842429be575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aef393eec10d244d2804bff9982bd64576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e3283075c3945e5b4603277392e23f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257bb9fbd6ab49952a51f480cf71dea2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9772232cca83e060bcc6e4f8efbb8da5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7e7619a8a479644b200c21cf74eed580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0841b6c92e063fa68797aced8e4faac581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477de65277c65b2d8218df0d9c87304a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3996d0a821ecffbb75d7b711e0ad7d3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff86dff94b96fb444328936a83005e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20242e6708c2d8bdbaec25ef7b60884d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74618dd49903731f2d50629bfd44f270586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3247bfa993d4f9da70fc75858dfbcd1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02abba9dd147db0fd74470c44269afd2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043669c0d262764e005aebff28cafdbd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd5d9c20e6a57afa4d6dde90f2001d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e73f06018ba7f2532d9803fd610c5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc66da5ea14ed595233ae0ae8c0eb5f7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb05ab5c95e0d052c4b49f80d529ec4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8faec0037e9bd31ce6d76f9e53d1d2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b18e0f71b9f2f4a31a1d3f3caa479595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ae252155349285b9b2da2d05d5fbf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d0e6820dfc83b89fea86703022edd6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a13474d26e8e5b75464f8b88c2b988e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842bd6bb9af1b28c1ba1d286462ca00599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd16dd961ef458b43d84285f8df54cef600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81208ab9facb045af084499078c68b92601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab1787a4d7515e816f9936b52c6a33602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29358a3d0f12e136a68df6d5e85bff7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5694256785d6508153e8355c31e2d3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e638b0c2de4128637d86fb8cd541f2ca605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d79471d8ae887442e1120653e1f95c7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369e8321547c9cb3ef75bcb5ae2b71b7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34c99f4276d2907db884d99791d006608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28018feb7968a57f7b235a50bad9ec9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f93eed36723e002ec9b7b49279d049610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276dc9dffba838f1116327f15558875f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae396d0173e71309875cde7d21e9ba612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dcbbf5c33e36aea6797a44dba4ce82613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e476740d3f5f7ac47151947fc949c42a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193837c06e4e4c18d62186908040a906615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd429caa26e050267c2c9594968df56616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66802566fb1e5864785d3a7aa7b9c4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e56b6230b413c3de253e48ae3584b9f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8398231a2131f4c493ba90e0bfb02f8a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b2d82ae30fe5b6ef1bfc5f2049c3fa620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b16ac712b9515d0dc7379f3a0c298e3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f83f0249cbc8b800615adb861a4e30622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77aebc28411caaf127ca296f3950bc2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceeb3593517d7c2c6e699d1deafafdb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe1da5f2b21651cb1e339e32cb269b9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b0322c7400b7a41289dee7bfa6feab626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77a8c7b75cb6965e007faac44f5a961627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1689e41641f30bcf6135c3ea91cd3f53628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adedbed085cf8c8a72d4ebab7857614629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2191122bf23645155758196e6e6a0e5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629df94df29ba00fd20360b4a202da31631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1479bec7289778e6fc8a2c7351b2ea632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b660ef9bc1e0ecaa936b7523e3a92b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d081b4b536d9d9fcec3954ae546b7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a131d7f398d28b05fb5c9f590a31e2ec635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d32c8cca21cc142864e490b93a5271636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c7556f7588af9a26cb6231befea004637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8958a30a0051cc8c3489dbd05891e286638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed0b2e48e1c18dc6939c4aaa157429639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b00d8282dc624a90e74990d703daf2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226dcd385df6f995a85e4dce556f0d2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4919baae9cbb31022a34841866508f0b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc58d9a307592f9268374c97a1303204643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f13fc9ec4b70f5396e2d532f72313644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec14d7e9bf0f032ed9200f90a63ad6d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf366b3e40d6dad020c5f36f08ddbe11646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b20f5a0d841ad36f920ad87430a39647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c6690ace1d236dfd007e8e78c17ee6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d8e33492ee224e8b613edadc7b221649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a31a8a7e4ea450c7a0b32b5cf2020b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6dea2f0d71ae331963dfe2826f5534651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7427a97d288b3419b78973b1bd863a07652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b6187843365ef0549cfeb47acf8f6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c805170fe16554ac63fd03bd96db798654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be786127cf6143862dd45e120cb5d2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b2d111bbd54baef0185ce846350f88656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a5fba2c908f4456d0e485d7a1a098657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab13c94038a34710e96505b13ad528e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e8f5947c5db87f6fd02ad2e4bb7808659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac4431f8a28d48d646c86a09bff413660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55700577bd56e33396ac1f25e8c7694f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba71884ef5f2d860bcc52922e9f46c0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4619b2d547737f06f5f7a71069278e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e42fd6eb856634ef2311c5bd3251212664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe154561c3e88aa877fa24dd1f9fee0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da11d8e8809f8529a2d5b637c01303c8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac755f60ee9d86eca43ec5c036b7d00667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efba45641270f5550dbcf242264ec8f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb57d79844c86f6f6d9ab4f87b520c0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f469287f85be73da735a928b777d5e0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2627a6d183d73afa54d0db0f53bc346671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc70839ebfacb6a3d6edb75da53763672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340305b0d80260a14bbb6503fc3e508c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b8d0628b137b58847bda7d5c1accd2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b211a4315c2a6ca40e8cbbda01c7ed675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e359995f4b6d364200216dd6783b9511676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e930664804b2bcf7628d7689ed147677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe46bf6619aeb932198a5d5e8915768678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df6442e7c470f5c52219ae7c03f5fb8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3356aaa9d38d25e47243870be466b08d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577763eed67a6ae79b1778f8f9634907681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b96288002a3b82815007ee894c3d1c9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00305400a5614f9a2ac19f49e4c10518683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3438be437e462a4f962abef286442b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24534d42bbd43967a6a3b5c64de7a4cb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdafd0b2e460c3b9dcb08819b793f35686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f419d16b089f0393b5b39c539ec7d8ea687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d2d85b8748e7f526cbfe9668b702a7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0900fe2cad4e9a3a0d26cbf750ba0c7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f42cb063e37832e2d1c7d5aaadefb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd67ddcd34e9804fce57e9c9d9c4538691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab813063072167ac018c2743770917c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c7e66d2cd71ee287267de59702d18693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f8520fbf0e25f1c51a45b815680fd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc1bbf2cfe6739b2b14e9132cc1734695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15138711e70d31d2e0c553d9e53e3086696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d50ba12adc656e8716769cc2f0a753697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c19658508f4cc202f1b64ef86debb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a773a3c435f2e323d0f6bdffa418f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e62177e010dfea78af8f63b3e5b7fe700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b937df9d32a177eb77947ab9a16945701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bfdb3f4addc4e9e11d96bdb4b4779e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5669aeb317f2d330244dd0ddb242d4aa703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29fe64c785880f766953c4aa68ea77704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e742e0fc746454e819d2768d23a2fea5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc6be3828975b2cce47f898c867193706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b477ff1515cfbee672329ed75a5a572b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db580278dd2bee5d32f5ff6bd187359708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf2e7d01a882ba30bb124d66037a35709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c95e47868ab6ac128172b79707ab59710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccbbe15398a06918d194ec5bfa22c1c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e039bc6f9dcc0a6a865750d904ee4fcc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909182623980ea1a2b8e9d94c5370e32713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49f57545fd083317bfdd7b58a0dc7f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76adebb9ad4686d85d5ba6ed3ba3397715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a630caceb98163a3faed50e45cf1cc3f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4917d0e8ad19fa3e6d1924996d5e76717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced8f11a3de47c0baa73d871ce03fa43718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adfdce21097405d5163944474ec2730719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b2bca096df90d9d2a1da431fc3731d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e70d4601eef603a60654a095c3cd770721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab856fab0fd2fdc7de1dd0db8aa5842f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a638c9252fa2f49829a6352e53802723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee807e6f7163a023ba3e3734eb4c0fb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1109d04ad2d350433a62e93a9fe8633725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff1cff6cdc5ffb1c2c0ebc898c27fe3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125bf075deb2028f332fe4545971ce68727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da52aeaa051669b5661c85d74bbbe151728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce04d04978bcdc85d149b270de18ec729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2217837c8887d0ee598f53690f33dc0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a4b871f5924feccfc6842bc50b6a28731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4da833466ddb468f67439dbad1e47732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9f7fa46ecddee618e70d8e7ac17cda733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd7bb174d6b57561f25229eb2535f0f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c23ba584a075f965c78d1f2554efb4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4ae280b01372b65b2c6217f283e1e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb783e38afde2d85e7be73aa53897dd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7933e09fcf672dc52dd3f7dd1f0f6c7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1412d25f9258cc51f75616df2702670739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca54201b506384e20158eb14c5ec12d9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ae5e187b992a59b9c037ea5c55455741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff19c48a2880a80440f2fea3911f75e1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f32971ec6f228d06205d036e2f17e39743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de5d7a08e6a99937bdfb4fab7a1ace6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1749cf5ee970d15adf81d8760e424e40745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf29f003981f2f07c97b69f202e8a442746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d0d5d3e83093f5c9d24a9fdf83f8d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a64842a78aa0866ead390ad10ace9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b16e688bd8ae5d377a304f7badc06f7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947098f1bd13a813cf1fa05dc48a3c44750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ddddc0054116c33835a905683b467d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af314048621c8d100cb9ce7ed0b1444752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a31cfb7e59ca9275fa3582fab40dd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79a5cfe503913f07a487d382dc42b09754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f95955cc94626c7092aaa1614974d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf29a31ef041de9706ccd3d23ac929756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb8db5b120685579390727b7969b87a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ead3a3d034dc69883eb2009fa8e27758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da567dff118b19b05aa64c386f9c2e3759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>