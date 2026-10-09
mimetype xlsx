--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d94e6f8aca1c6056aaf639099686ee61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d000c218de5d3ac0ca467dcb203c72562.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30612881cfdf9bc939606fa224b26a4a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5caa21d9de377aba54203208ca237374.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf609381e30860b29785c868ef0a9f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13342c7b4407ade6ce8e5602b98dc4b76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c3552794828542a3800d33b7819b867.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd3462fde739e172969b9103257bce68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dbb4981c0f878ccd79ce373185de419.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8134681daa42aa983ff7805e55c6ef10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422c05366ad78213b2c7ae6c7187c5b711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450da0ddb7acdeac166183f54fb3beeb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b3b076b1a33dbcafc0d4e18294a0113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e9e8d04a9a8220349b13d8d5e39c414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6b956109c3cd76da6a016e03e22afc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62271fd0dde6af844888d05fd639718816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8f114c9eba56506cf20d20d1e1bcf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f953b84461325ddb5189faf484a438418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1567a534572187235e8ce9030bb793c219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd356d1010fc822c7ff7273860042a4620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a966cd428d29c0d126a650748990f221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42420d8341b626cf997fe54c7a1e684922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda08842d5e9e504c3303fd226f98aa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956b10d9dab07cd9dad08a41f07df6124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e298987ba93358039f9ae4705eed75bd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af17605f35065c1c4b7e6516a1d8cbe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dab505f497a679cd31f734619bc0aa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f63ea624a8f97718e0ac52d8f8fdf628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bef2a3929d063c1cccd90d1b298821729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b8b453a764fa2cd9d0bee40f9141830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52bef91758d609bcc2b311324c3a9ba31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc5614ab706d4d5f8013db110f1a3232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44badc1af07cf1ebca548350402861633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5003462112f45db922661a0c76ee8d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af548f82fd1b58522feaa68ae916032c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9333fbbf6bcfa08b4fe8d6e3df80ca36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b02a5c8914f6711f62baa6a16f21837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7e0c62af179fd88e7499cc40936a938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0528f5fc967073ee92e336dc9c3eaa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b4892a2f118f8df93a676620dbf6ec40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7858507565e69185c557ca1fe42100941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d78b25bf296e88ffbce971579a0905f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a6609cfbe576f3c2dd92dadab8b48843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12600089dd21e8807269cdc581b716a544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9257b779eb508d83d28e6cf8a3af03fe45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c794de14ba648c5ee9e1f67a5c1c305046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d9c9db62d2876ea5132bb7ad5412c647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e442892342fa6929fb5d78a5ed392e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a0d80f053607d929bb4d90afcc26bc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c19a30e382953e2ba2d2ebc71ba80bb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10770fb2b5626fb5e5854cf73da04c8751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442dbb34364ad0fe1549c43d4c79618252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc63ef45f541af1264c85a31b42f64f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f0749b16fb65772783b529863ca68f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebf784d28885ee1d6df192f857a1d8855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8028309da59d9d910d94f8c71ec3556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c661d491b8d1c44d30ac91008288f957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd0868896b5820bf8ff67fe2516cdd058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4024fb21c52ff1e8650745d046279c3559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8199588d2383818f0e227cdbed20e3160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22493a98e38ceefe7e0cc3ec8ee2b4061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5debcfb69da23f2a19c5181babcbc9b162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d9eb175409b7b36bc8582aa118c8263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a66489e41a45d47f0c1500ab2c926f164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d4c0e914cb6d700aea832179a520e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e3b9351c730b214ae8d21dbf4e153466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9963242d9bd774613a17036659fde93f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20c59f9d4077d83d2a553169cb714bb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25401ed7836215560c8cf548cd81bb0569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c4b8248a8bd47fb1d313d28faa5c6870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd35f1c6441cc23ef6e37af89f1713e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c64796d5a85d0201251824b984cdb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea32d0d9988097eb30a6e4a3259df973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c40ae4761490200d711521b4a78ac3374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8601c38ad3583cbacb3d925a20fe959375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f204bc0d8199c245f7be76b808cae29976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65793b682a3de90cc5f0d8b7ffa59d9277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ab1163c734bff0cfc4fd160800fa9e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3dcafa53c56b201292dadb52292b5379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96195c8881a9328f5b2bbc242345f81480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f36ac41726784bb510cb815e89a2e5c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fce6f57166ee34d0d8cde1387425c6f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a56a5dcc2d90c06b325c04f614db2983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc26474d2bbd2e4fc689f01c006d60a484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f103ff9b4f3d2351b27e9aa660a99c085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4940082b852f43d08caa2468dbf210086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e851178381a0d0e13fe960e09d03576687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e275f1a1d49b345c01614a605c77098b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f20285188c33c7ca2c7f2104b4dd4f489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb825078b63e8a082e5a5beb51b28690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b0b99e4fb9a11767eb1aa53828e75091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7974f001545026252064247815459b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf90ac4a50eb8465a9b33843ca8a86e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a15968bc8278608271888d48aa1fb894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85637fe5361eb4a45b6e569dcab7571f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b09df01f64ad4e03d6fa9afc19c2c2f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c5a84cbcce5ac7361bc18b440213197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cdb10edd3afa5a3be0ca35b21b477298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a9584e65024e4f7b2af5a63b4316e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e744ebe21347827d5fab4bc74c2ce1b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa1d42635a75d48500a4737d48ef17a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79265d0165dc7eee5fa4bff0e9abd79a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df6d083bd14941fad7e5552b2608c5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab3ca2278639b32ebe7835ff0f3fce104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a06f76b84bf236fa66029af3d1e5c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2445bd08d68141a7b9faf0841dc48c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d26d4bcb946459c6cc5e2d791fa68107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da39764f4d94a75f78455a37759f1e81108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c778094f04de7b68ad8d48f344c8f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e498570f003fcaa19eedbd2334937bd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514755500f21216bf26f8d9dc96c1f3d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d61455e4190adeec1c8bf94dd9014f9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca162214e737969ff7567f4ed046870113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef11aa825ba8553beb09f3b972482933114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1931518e32e826724886de823b2c7cc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fe9a60b2b1a413a256984d3c8e9cf1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc141a4f4e5e0305ba388f2482b13aff117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafa97ad1aaa7d7cec18732eda0a88f9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6138a0e442734a53257779f393ce992119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c928dcaa382f125176cef7f34ca96120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ddcf8562b9c993d41d64133c27f8e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4632c7d46ffd4801aaf8d697e3ba5853122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3dc09ffe71a23167740cc3236fd56d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4fa2c05f8ad8179786d6e37eaa2cdc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9cd9fff151655e54bba44b7f291944125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a7564fafcfa5fe7333b10d99081ee9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a4c37850ba586c5cb003900d0ef4a8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca78472d2cfb06f0a36b45dbda14d8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897e41ff6cd1396e82bbaff76d368510129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c7b4fe784a27e0719267da7f681423130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26701291e76c1cd86f430f63b6b4e69a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486839dc45319046fb92831f69179751132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c49d603734bdf4a844904f3d067f3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb75349e6688bbe9a64aa0c16635508134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc64c6b6fbfc2689648dd8a9db01ac6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f12905d5c62225f6c2c09a79d8f02c9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee7280395aaf74abd18b8a8257695e6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445661987f959973ce984c1440cf9a87138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a44d5ab8167e98a0a402814fa92a87139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2683c10592e75da7b00de19b4be3e95140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2247ad58eb65008ff2555f72b7f904f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d8b7e10d94b892ad2f8efc11718ee142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbc166875f533428c20edb8143e92ca143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb143775346d009cee9758764cf17ac7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe17853167d7e22cb280795194a3250145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aafac0147b5d78e00ec827bf4fc5750146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f273a5663655ab8594928fe4a0a401b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5024946336bdd73964c1eea478b3d6d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5163e9b70c79fed12749378b506587149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd6e3acd37273d8372f0028d1a505a9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb30ece6ead1b8dd4483a7a12c0f415151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274027251970fc633e1e35f549511d0d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f8b9f24ac2307f9f54b3460ff09de153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b3bc0a80d1aec5e58547a8dbfc7f9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93993ead306bf85f0d93dd2bf08c4b42155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd932f028acb8d6bf121646a2333cc5f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9132dbedcefbe66046ce146cd450336c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7afd03b555024ae8f5d3d25dec4637158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcdedadb5e2dc1af642a5ac1c438320159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d124a6105e1f01c7f147bb129ae0479e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9bd015db42eee726c0d325510ddba6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e03e0037c48e6e7b9d1477a2e70aff162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c02fba3859b3e882cb58347cd5ac5aa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f463609b031bec0232824941baecfc6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d6cef36ad4aa8f5e646740c558a0c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9941edfb7eac082a253235f7c3d654166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6493ce850fa86fd8c461b640d9e557b1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27804200fc5255d7c3585e9b4f98eab0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa986f2637c70c1306419525561e00169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df01bf6ba3cb20880ff33787fa22b638170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09addb2f5134c3054a21ca216f48d62a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3de356d87d87e81000a49b29597a70172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b92880346ae48d63dcfe560bb13ab6f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c5c39f4684ae6091d865cd79876826174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e2941e0cdd11221766e009573e2cd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b4149b03eaf34126a33c56c04598e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2877253a8d7381db060e2d15b5a3d7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bde01740ad0977a5e63c31ebc2ac86178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f8e9c0df0e069cc30bcc850b4fd2f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e78714d2c2e48918ae95280ae85a958180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f489f21380c7f146cc58615870c1b4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b39f50af91ed5df05986fc8bbfa487182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab76357a4064b2b09f95acb933cbe614183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd0ba471a5cfa2e1a3cce18b05d1b3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24212684d840a2553a3dca3e457e4c09185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84820d76a008e1625b1eb6bce4221821186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64096c9eb87126c9e991ca52e3a9de76187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f036a0360ea06723b351850cfa10f2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ade61890b1615edaf67f2b57df90c8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64db15e580bec129cb969b941938d9fa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ff41ce2d9e0c866c0df04e110c02b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1884b625860a9edd699a51406da93260192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f073dc090a6937825d8903826f0be193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd2ccd5f8d97ab0a6a582b19e524a4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b9626884f9b38d07aaf7f751f9186d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10bc93e157279f0b035cd1ce6d069cd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5119232bd033fc141ebdabecbb9ac993197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe79bdc43bed360cdae0e7dd17832dc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b63538a8cf170ee97bc1d96c9e4c4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e80202d096c6c111ccd1c61589a6c87200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c727e0d13b36efda6906c1d704f7d330201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6dfa533031b77fb7556722ae1e9d76202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e05f5ba594e61a0e8ce2165aa7d5b31203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15332e0217293306a0a8898ed93530a3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da7a9e8495d6a4117f28b64d09546e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb06d7a372d085386c0174bec331e13206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15805752aec882809a78af138b8eaf8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db7bbfff7be64b07e4f7ef2cfac89f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf624b805dccc1ec81572ff10f1d42d2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a12b406f8ee85cfac571dd40fbdc52210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aee6934582d2200684646865e6822a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf0d90a967af4f1852f49fc9957acbb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c632ba805c00cd485c777afb3ffd1b89213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b25f47f1c287af2ee2da13c23d15b9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d0af7c3c6d7501d146e1a3a3e6daf9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df140a5f4a7603db6415c0378c68e10f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac7e40b9505705ab6e87931a710980a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9573bbd9e336cb21434541ed6f263e6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47456591e051a2f10588abdfc190ebef219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f80b644fe787d77b4b40c254d139a1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed11e0f91c2b2682ac5bed48e345eab221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b4882263d31b44b7f824e09531fe3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b2d3f4a392f2c76b0500aa0b19da9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b95d9d2cb534faad1dd51669a16ed3b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd545a242389181b439bebd0c8faa1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e243536a406690973cde339f3d310b9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df800b00d0e42e530342af63e64762a7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb1fd27868dac9536dc178b1fdcd06d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d25e0837a1f661ad66da3372a4567d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b19e13316e7ab87b0c4116db6c623c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a05dba1f166902d4f5d824a3eb3bfd5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1670ceb9be83ae05a9e6adaf20891f18232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad37340f38c5ae4c9b4b925f717ab3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74660d0d2a21840c16a74b2a8ef68e1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f95466cf944fc91504ed1b7383a87235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304095d971febfef9b912d8b2169f9a2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ccbf7c84a3c9fbd9d8d6c465c6e9e8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793478dfe645d5ab6b3a846f1e6ba9b3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc55b0264a2e2cf34b78cb191afa25239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d1db26173aac19617299dcec0c1c8c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e9927e249d2bd66062e7fc2fdbecf4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc09c2372d21b6403c3822e91a7d5f7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d6cd0355257e3180daca9e992e091a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e6b3acd8d656f34d6ff820dbb9732244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd003700941a09dabc6133fb693283a0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f61437eb84fba7e00bb70a85b38e55246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cdc9d6104c35d33db6cdf0553b681c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c5dace5260fc0b21399dc9566cc808248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f14f1f9731c538dc543bfd8df25e328249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca02e14a5ae956e5f432e6aa5a6dcbaa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f369e1eb22ca56f80f446bb0397367251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af06f5930d6823a5abf706eb49bbb6b6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5760b3e52818bdf6ac52a39307130f11253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a43b9fbe64d6a65b0daefdbbac55a0e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6df91d0b95a0e1e0e85148d391dd87255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c289f05dcf3553913ce3e1de70c56fb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2858340de6d08c767992d99b2cd21bf0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2db6a603faaed700f5b0fbb9f322f44258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e4c35d53224157b627a8f04f6e4d00259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e34b8c19d010bd2f8c48e6da8350cb7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4009dc5082637f0256412abf504c17261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76549d4a15eece3f0aadade786c5e53d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b3a9651234ed0be0f316b6e7139c9d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e16cc3b472cc68a75b8fccf7fc1b2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5659e411ef25562a3dee37ce78b0c1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252288a828f6a6222261e31cc9247590266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f7c5a698b9e911be9e03452a5cfe7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c1c42b731d942217a3af74f7c4d0c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b804a89920cc450df4f7bdf052bd8f3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f586de1d93dde6138b14b476139bacef270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d052aedee9d352124394d3202fc57ea271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e2289ed2be63cebe97f677966e10f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd9a65bf782c2b2603cb9b9e1394c0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e6c60efaf9c8c3048a4f3f068a9403274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f316d87a4e482e082d0b93e5abeeb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d06486778408e48903ffd53a627e29276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced08f2fda80776189412c693e59a85277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e3d4456dc429c1fbc08270628ee09d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bda14fc6c53f6ecdd042774e6d8110279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9779680e86500981c8a870811b6182c2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59020af7a323c7f968e94b043d4d8c55281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92bfd7070e973ec5dcd136febeaa178282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea8522221216f33106f855cdf6ce0c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb348576d1bb4965eab7f74ddd7cb86284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89992fe280a8191f93397fab51168952285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f58417937713f65178beaeefb90aa9a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e891ceaa4d310514e56482bd83c2a7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764ee0d07497ef6635e86224767b5320288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83308c5babad436f80696d30d3f0b813289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7178676693be16d2281e6bc9e56fe211290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038cf72f512ada39bdcd02a74f07ff4b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c274654082c3dcab0d0eefcde57a33cc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cde4fcae172ad226b9f4d806c33766293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad057ce9da1ed7a570b5959d9bd9d3b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d254de69e7c00c286691161fd3dfb2e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c29bccd1bcb3a23474019cb7ea2b52296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d9a9aa58fb8ecc7c6c6806f2631bb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b2f79d4fc3d7d8df61a227024a6579298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5cd5971461fe8a83f667710861aaf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e336db00cc1c6c5fe9739bd618f41f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a54bb9c8cea2feda24c3f4ac2623f2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4384d983db2d891466aede780bee196e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee3ba998ea2d54faf7535b264257de2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c363eb7be1983aa92f403e217cfe1d47304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a8586eb207ecf892cf1d9e5e517d4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04486943fe77706692e3c8bf6c184768306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac134649ed5f5be88e81b6b5aac3ee44307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee45a3ed3098947e5b55fb188fb02e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d930a13b247889f8c700fe1869cbf871309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a91a04b45e7cde9253a990b140a0b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857d618329bc3e0a976c23e7ef2c2add311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02301eee13d99bfdb1b1d450831aef29312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941211208b4da1378308c1c995677e97313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad760e11a9ebb6b1911166739de8470314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f8f1e2f965209f8ffd1f4208227e6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b72d0fd956b7b2fd3c8ae8aee8b93316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17129675fc2779eebd0d3fbbb62d2803317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c048cfb5a935bf15a476a8f0b6fbf5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc6c0063d79bfcd18d0ff63515c9b2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7d6fc7994d8c65dd68eec26f51d7c9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e7e3f2ca71d139b59a7e7f89d523d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c4ef0bffa5b6fa7cc9b0ccb24c251322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906b4ba4f67cf9b0a68f9134001847d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df95a1388feff800346f43c997c506b3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d3f8301f26e6d26c65c3d893df52e0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9353c66248cd3c858e9c3b3e8084bdcc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d41be1ff9a4790532259cb9afe3f609327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc44b0c2991b34f0f3a568c3ccfe83b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d466a33f152f99917d72985dc23c10329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58d89753f96fcf984f2f5cefbbfbd38330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0382a452e9ba7637c6291c781c8bc633331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2491c21a91d718e255140c432ec42ca7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d62a260d293fb181bb07c14b91a93c9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa0030606ba9a24dbc2ce93b8c5bb0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dda5239c79bf259a0c78babe20e13a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583e83f6d28eb5251ab35a23943156c8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4aab5eafd00567bd9b35860ea3fae7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e078567211bd0ba5f1e650bdde6799e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c36be04d87071420c9cdfdff0c0c819339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0079e5fa69c0cea5ae799679c0213174340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d394b6e857e2609b0be97c184ce5b7fa341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce961ac501f3fab9b08304c89fb9b615342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb6d69a180a2f1410a6a54df0df9d4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa42d3d1cc72f64c2f6033cc75d2e89d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d385b7f20f3c46daf1c3f8078eca29c4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245dbbeda32ce751fbb90ea52b865b7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c6ef35ce26df86dac1e4653fad93a0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc984b07410a0bd373b91c8726d3e2f3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba25386f5ececa8c67c6d8ade8dc31c0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03faa34d1a9df39ef23c88e18f231d9a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67681b9279912e308537a842c23797d1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc4e01bd75c0a51d5033221bc2b583d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d1ec4ec01fc8bc830df5097c1a6d3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013aa071aa7ec7594bb78c8f677ac23354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6870ef53e4971801d78f3fad6a35b6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6376fa5846030cebe4c88f199021fb79356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40625535def9cc463381d24c0925fddb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182b820880e3315b16659026021a6bfb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350efe60d448f1d3343984e86b1e4f5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca2a635716d4b8919beccfa382a6f5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669b25877581bed4f71f345f563a644361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7623ed0166d923fee24609a892b50f5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a5b931a10deb13630f955e39e3618363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa0d8f61d65732bf644826484a99761364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3bd2f61f708a1939a9af7e89d4d9a3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c20c758d9a5356a9eee013a57a129b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54d78592c874f8b9f10f0b285a1ef91367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dbcc76e9f52b7583ab7eee222b1b60368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4874f0e3e67ecd76930b208ec4b55e08369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb10b18c2c09db6877d833727233e26370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571deaa7cc6d5300f5b733158ecec93371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec9c51f83a08ba6a17f6a208e555586372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a442b9ee3fef9708ab521ece6e4be7e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3636d3599a3f7d6fb9b7421e3d8b82374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8068af03c9d948f17bfec704ffdae06c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be540e315891c86549aefe7a242fca07376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc10681b25fc67dcb822e7b82ce665377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d7a6cd681cde940e9c3bb0c4cea0bb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2979d2e2c134efde24865aa50cee469379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ffb1d17160571d6d47b798af6515a0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5e31dcf1ad5c0bb63cabab7a5acd5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433bd2d2ace75b35ba0cac38d95530e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a2d54e3d6a12b8c123697fab749b0c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b70077c890402a272b32bf97b63ba384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20775c432a53d1dfd7dae185f1a6650e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985674d0142a7c5010b7aa3036e0aeb4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc5d8e2200666807e0bbc1cdf31cd2b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc354769c33a7833bc6c0019421490388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a32f15038c8aa77416facf6fb5fee8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7204664b8cac48357af62fb516321007390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c7e0ea1d4d90800ff34897e4d9107a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dfb0f536186c298af775d15786f4c2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d68cca1b49edd8903619c207ede924393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e5764118637dab7c398f2e5ce720c4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970145137c0933cd224b87a3dccf11ac395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a66f8e37bd5ed9005a78f48dc1bc75396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232caf19013d53d0a6f3e8b1ba59d702397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c3b775b16ff9ca7feef22bf3f455a8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a62eb022b568fc70df7fe2ed8f77f23399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf618744201b09489b3db11c48b4e41a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19f12009c2fd9dca46a352e4c6088de401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7c138ad481ba3175222e2dee77f7a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523127303a8379b6dd1c946816686437403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93806f59ed9e5ea73622198225310306404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637125569fce686c7621bc2a01050f24405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085278d927af0db2788f8ccac2bc9522406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8487f7d6e13d6d846b7ea64e06a0b322407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb3acc7a5ec475ef12e7edd68226c1f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff5de299db1773726a2fa0b2b3feb9b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87caf2a3987fcb073f4765078882be20410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef07ccd0b743acd64c7aa45cde30426a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11219c48284de0015d1400f78c87f941412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a711c78b85551844330a14413b599413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d678e5c05f2fee5d518ab5c2cb8fb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5906689961421bf2e2453fa7c5b63d94415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0520dbcd6e732884cda7c0c9b387d6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6330e279a255d9c31d2db1bdd33ca415417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af4d9d1fc2d741958c777ebfa41fc10418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7053299b59ec9de640b5c5beed4be8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df375ccb5d6bbd1ded9a6d307b9518420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f11f735b84742d81990d260b740c0a2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7816ee44c82f3406d6503bc501608878422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b159f24f2f9270808f0331e4d16b75bd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2055bf71802ec33581813aab4c703d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5608ff3ace6ab2f3cc2d7eb7e1d36e0d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4320becc7ea3640d4935d6b1b26dd712426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044dafc82c66fe12377a071d3d490f43427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f447b3fe61c93d5994aaab22b34a11c6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a066964b5a98cb2b0b2132c9fdb85d3e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57057da5fe2427de6e5c1e9ad3d3db23430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e7828474b3b94072e1deeda9c2377431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b9e3df889f7c6c9fe68bd001e52f0b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f1030546e69f721079030803ba539d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4305ee792353ce9bb13e04974f5afa21434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d08cc2e98a14a471f74cf32f1cf21b9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05304b88faf9c9b279611eac9258c9a3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f433b369cc7978a5198ca99d9784f720437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a89c3c4dc59631ed36dd32b84697499438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f75ab9fa94a88ecab158c58bf82eb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d596092587f0cd5db408d5f2c418813440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285dcf136cbdcb88463f03613ceb5585441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b54b886fd86b5d86ff7c8a84f8d0dc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7947a4a9e741bfce1c08ca886fbb1dda443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb6951ef38786d17f5c7896f7dbb26444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad291c97b9eda8242e372b14b4f260ae445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfb496f92ed611999557fbf210104d3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aacb0fd179bac19819e813b6f312e4e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b2309505ea897802efcf0d7ec70c1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c546977e58c145f9bba5aec3d386c522449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190de2fa3d0ba5e11d8147ed2f2e0a52450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc1684c190ff99cde27641e90d59da451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d95684b503c2dab1c2bd98462f3c3f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6340d505741a51c0c339c12888a52426453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ea8ad0ad7fee7e86987db5da3e215454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4786bb609eedf84ba08d3d33bcbc737e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b9135e8c5da091779280605a699ead456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a83ef0a3c9200955cb8ffba16c694ef457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3441bb3c5b9ccad0cc2cb9d3efe534458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1bd29d0ef95edffa5342959d8b87b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4215d717eed2afa351119b43c91cd649460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22771f531fbeb4c64f44fda38ac0c6d8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ec8d4cc056dd887e292b4d9cecf22462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3404fa5a38a7aec820596bef301788f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef2b5e993a4741040f2783a55dabd2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a071711df9e620bbe8260b26ecfbcfb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750ab6b8f6adcb935301f295d25cfc7b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b92d14e02826defc7685de2ede4e5b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df78e1d9bc1ac2626734c5e31c592fe468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da353f60615e32af7f852deea990843469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d4ad6df1ab385cac2fe5af52f1dbfe470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3c1f7d7aab58ecdfbe7ed590f2fa2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25db4ecf61cbce76c2e849792f524b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d271a5c252685f8a1b0ddd7678c152473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af797c7f0c1117524f96469b5a6a304d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9266d182f41cd4ce247a961c604a34f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761dffafe1b210ce582d4bbe3db89a3c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4d37927e4d3612a0191a58b806895477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dec2eaaa57fdca9cd0c87c6b4de4ca478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a04e61963a8ed98d3689dbacee458479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db11119940001cfa0426194fc9d75b29480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea72f4160b14dabd1c945cf1f6d395481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb63890b2a77b633264b649291d84bc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb2e983e90bce967c12241823c87b9d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b202e306e906e38ae249949b82489484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e600e8a18ae272a2bda39be6d4a17485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff304ff62f85d9a08f24b644661408f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5522c3eb69cac96b6032644dfd0fdb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b993aa67aa521ed34df54b9590331672488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a2c85c830cf26e9424ac17ccb84e3a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f7cb9343d0eb94e0e513914ce8073490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb6ee7ec53c1458c061002cc12244d2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf519675925a603aa09220aee35bd7c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9afe9ab41cf131004fa285a16772b2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ed6338574d75f199a21dd8d314f6d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b4f9dfe5e4887f8ff6fdb254437bc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a404d1ea4b14c1847f55c2f805909bd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c25d7ba549a289d2fd5c1cae1f4b6c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1918935b3dfaf3b496628d0384433e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26aa812d1d7a2a8a527270aabeb96b8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da12dd2f5442416556a41533ebf874500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b7bdee41d4ae9e341c4ca3cc084b26501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78209ae373f68d9c51788636f078a66d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05bce1ca95a79e200d728bf2d90c3b4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe9f4f99bd9552ca8fb5e264789e96504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ce39e0b52044949810f0fc1ef888e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962616eb2754257171b6bd84200dd821506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972146a66bc0f0fd252d38f7d0945dcf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473a0ff63dad0c06f17f591c7e53aa02508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3748f75782db948a2e7f17659f3ccf5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab03d11bf4cb35dab2ed19df0f8f61510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e452a9b5c2c3f3acab3d2e6ad6d1d337511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c02e058cb776a08f6cebe04dc5978d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f4dbdd99154bace21de5e95cc6b303513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5847e08193082af1a8ef1a6941b7e59514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d645e0324614fb5c3cea13d1874dc569515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bdfea45f6ee3a2d5ff63cc1aea0def516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66503a28c497fba7c6088f0c78f52620517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ab920ff9214f5051f9b8b6dc599d5d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90622b57d04ff845dd86de0f15608579519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3fa6bc24a01389a29692fddd85210f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18a2344488dbe72c0b0a8eee4a11858521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7197b85d2fe916390caa951d6bb333d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defabb682b3997c5a9d93fd92f44ad67523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df7b7fd3f9aa7e4d126bf1d4166bb10524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6552a165228f4e521b0e91c987d10c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58641e4777a7d92cdfa3dc57e261647526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042568d8fd8033d5837c6ace63e6306f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7d2b84ba2207afa6fc7a2bfcc4e08528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3869dc2ab922d4cbe0a67d8c538757c5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee5fd44fd0c0147126c3afdc7d9d190530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa604a0e61c643e581cbf97cf6c8584531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece313348d3595d57fb1fe1b22bbf3e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10dfb9bd37425a4580c53a5c9150a18533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3fae9f2d7a41a5ee10f0c3b3e03965534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9092b5e5113aab171b1ab70e882734535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c80dfdea79225d1e6ea8b30409a4e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d33194fda4d82d875b9b150fbad72d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d1d36eee87576d2c80aacd1781753538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c70a3d0e19305caa178a0f0df0adadf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339add7e995abfbdc54f4ac7e7cbb371540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138a0dad711a139da98006d816236e7c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaddf1ce3e5e09a85073ebdb3b68727542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa2736fd6bcf09af4779aa81bd4f70d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a958775e6bf551276cb902d6e298f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cdd009d7a29e79c2940db9e1db6e74545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b43760cf15a338ed1d517791c882c5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82602f75693d376c5b6681b4a189aa9b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca10155772af9786d1db386005a476ec548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be2fbaee49595a4c3f69ac6fa4bc50e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c96bf7cb7080a8be827150b037e5298550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ed622107b0c9e8fcf2cdef6aabf7a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08270db5d12a2d47f0d79acdb25dd5cf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1974c8bf22d8f1e6eed0e9b25d1309e7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c937c0ed596553d49f537334437de4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c37d4b386c4426f86c98d8c43692418555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8825f44e87f006470236874a639e2c8f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82a9f243d668eade71988d3a8f3b82f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c7843d14f0174b1d98bcdf44b456c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27507c9ab34b07df068b129dc2d2945e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f90f63dee12a117bc16df502e450c52560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930632b67ec9a8daf83e5ad931e2665f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b769f6b50bc6f0d3b14054d1c7c4c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab87dd1aefec6cc5ca4118a29ca66c2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e35150d8e62fb2c1856b0c2ab1ee7dd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70514f09b4d20dcae22c3b4f92af3bd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ead2daabf0fa80a3284a91ff0df55f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f7d75cf49459e7c7fe0d638fa95779567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d676310c25b8a66e92ad216c8fad932568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae5104f1a2c839131202fa44201a37569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4749c06501cdd257c2e78a470c2dfe0d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee66a6f0c01dc87fc52817e5031fbe3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41ec9c5e4726d6026c8b1c2576aa8fd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2266e47cffcb415787833fc96cdef061573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c831c6e79ffadeeef33e0d69eb2ef62574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceaf6783952af42af6bce7d5bbdca41575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56351ad33407302d155fda3b246fd2ac576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b79e8f4e959d99122879bee9fe644577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b80df829ab54c4603a688fa114443a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81747f0890ca88ee50f529b2935bfc15579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0659a63d7596e1b5814b2db4b4b4e83580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df8b9574a8fce73c414380972f98dbc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2145280eaf25c908b3e95319abb99949582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52854002181f1c39816ec459abafc28c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99afe5b0deb3150efd73f0cd81b1f94c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20575c8eeb3b121e49715244ee53c814585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e57ef2825b8d86206b376d5035f0cb8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f141fb678ee705c6e1de23bf3a5471f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc07cbbf7132e341cd5527bd64d611ea588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f3f8e5500730addf800a0ab4e3a24589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526591b9772c2f0e5c656b598be77c54590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e92d0c3017d1f5a2d6c9c05949a2f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc6509718aa0f4092c550f2b1f90c17592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b6e9aefe30d1280d2a9567fb6240be593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10ba5baad80cc50219a6e9b1b80609594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74d4b404ee64ce2b0eab14e0b3310f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0de15eaf5e8b8c37c4f7150eeda2a8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8329661713a80e1aa43fec57ec00c782597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44637dc8aa19f3e66cd55637cf3e8125598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a72b1c42f0183ae67f94fe874dd3ab599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317c3eec55bc3c69f3f6f76a2d978b92600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff1a42996030db80310b48c59c74e9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5266e2ad63320349e1ec8de05b1ccf2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e77311f7b773d3d5ed1c1a30f4635f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76f5da3904ea8bc8ea545240986901604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d3f05749ef33c28653c7021668a0b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b03055f09f7e6425e82f46d4fa27c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f69e4f6de0ced9876fb05d5635147607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e02753cd091203fdbdea9acd7949ceb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51936c29931ecc6db94fd1090126315609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbdea5fe845e83f0d05294067f91756610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a427136c6e6f3880cbf8aed1cca0b8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dfdc9350920e57a3cc6965ce728cd6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d3781216dfab26d7074c06385af4b8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb18360a7e2f083926b9828683b947f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd43ceb78f7c11a7f2ec25356be79ce615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227524cf1f0ab90feaa415e1cf95b740616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6511fdde87895e93831beeeb811f7cb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bbfd844ebaf08a87466e72ff9170c5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab936befeef781558c08c2e627e830c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dcd2b0f4a54ef9f6317e5c189dbd31620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5600592ef72b1f9af711db44fb48948621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae94749c6991c58d0dd7d8e6af2c1f8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b873e613653f3df5e0a3cd8a01b26f5d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c87ca83172088ee17bc07deafcb6f2a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337110ba7727c089252dbd80b9fcd6e0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52043a968b489d10314e6b8c486098c6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5bab17dc68f11117fd714bf39fb0a9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b8c2e64575351a6ce85522e91647a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d229ededbab586ff5f94835edeacc9ba629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55090c796e8ad563b376169c9874f11630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4a0f8546e2bf2f3347508ab80055d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449b3ef2ab08f7b08c82ab2624447b9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd85f6462a9f01ed5734d57bf69c234633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525fba390069fef94c69ac59e6370a1e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519debd45eb910fbbd309b761367b173635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e58c483020314f8f9ad707cadf469636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0434f8e4495240a464d5bf47cd6acab9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e303f7ee380643d87f958cb8deb8e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5041e97d92c10c2a83dbafd0a9ef1e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0939c01c5e875c7cf8f9e6653ec881b9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a72beae15767f3382645694ad46d24641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83951533f0be3f9abfc2b15d164b562f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab595fd2076addf8b8bc4f1e2872a057643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778f7c491e126745ada6a3e54cdba16644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71644387256a9e33d76e2c9c4721f1a8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc7e0dc955bae161bbafc4282c311cd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225a423795066caafc01613e9a0fd34647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e46432e63b435c0ed6d4c4a2e82fb0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7e7ffc3f8af4c900548ac3fa9661a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c5b92eed29ed18a7346bfa60e8b7c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c896af20310486c9c8d2a0361db5b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90182b894fce508a909cf73ab165568e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f924a2559afb3a77e679eb032dd90d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6943ae7d3e648f50719b9ac8a093cd41654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a38344dbde8303cc2d455ec17ef863655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e1cc0d4d834b3893052d184636cf5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a90d2f7a70c6f33ca2bdf267a6bba5c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573b1b68be866470c5ad45f26c9f08f3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e4bc1c11f18edb2f2f7377dac9d7a3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f23c596e92c488308e0fa7d7ac8cc8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f53488226c3503e7419b01033b60e53661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01705a8cec7838857066dddcff7276ed662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bee0a9d587b9cd2bc048451764f620663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8782a3904193f219acf6904e88efeb41664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0985f1a4c2f6bb1dd03dbb36d9e0698665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6911e8b4a2adca3c15dd70468949c671666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b831cde223e07471dfb92ea04d0b8c06667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed9f3871328eda65d3d4d5ecc3bd12668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f3258ec4b28e42efa91cb2b5b824c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5059b754a9ab54814e944cf0f0ce3790670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e5410d0d339c64aeffb42735860e8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d7baa8c721bbed93a2ab03d1b897be672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3d2009f329d829a19387f71593c69673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e228cfdade2468cf58d9953cb5425cca674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7898c39e6bdbb8ef72c65ffb59aa3bea675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6dc6bb129401e23f105abd85b15a12676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9001d97eb946f23e6d9ab09623aef60e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138540f7dc7443c086fee3613ef0fe5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e384430c67b0ae62066d465648816f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684aa57ad7c9adeaa567b702a82df807680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f77bd8c216c93cec291873e5e91979681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a56198e4523dd039c0ec3a52282611682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2d121683e76e94e61c9120584c889683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6610d92e0b5ee43ca87441e31be5a8a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcefde223b783c5e0b11279c9cd8f3bf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7920bdfa38839436db876b69ae372d0a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473f499a514dafeb97d14a3ed8de8381687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead14bf8e2cbf7b1e306e8c33f41d51e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d8d424f6b816da2e9983fa99c4e69e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af052bf7a318877293cd24c4e24e191690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0be1557f3929d23ce8bb8a7b08b974691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c808cee4388ec7afa99c254d0a41f733692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29533e993ba7b90b3ffa66859ce9e8a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950fbd65aee100034bf2e437c9614705694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc91a42d5ee4794539c9652e28a189a0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d584e379d1b3a01b405ae376026a56696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff53780cd8459ed8e92d03aee0ec7d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b87aef1a0534a5b62f92582225ea4e3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c89eafb1973ae44f513251a5a4fec68699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d899ac69ac6b1fff86e1b1bba102f2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded0660fd9de7da6ba9e96bcdc11851b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be26086ea9fb8eff73f739c0e05e62702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf5213973aecca11bb408f614b0aba4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c6f14b5cfbaa55efa1f299aa1bad5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4806630ed49181a481ce4b7cdfa59c0b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf9b63fdcb29d01eb717fa67d66523706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f950194beac255d32f9a68e575179707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b15db779b9d9354bda3a496f55d564708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1707930b72029723bd6c6e4c7b673a08709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a06fc7efbbf30f203b32063f10af81710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a260b12f55459e4cd1e01a223b133ac711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73baf4880bc31c0fd21e47a21532ff97712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53888252479b4db2b7347fc5fffd297713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a13e7fb6df4a265dd8675a0d96c7715714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d4e0a4dd73b2bece1cc81b383e6894715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eafab06fc43797f817672cb851f5eb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f885a46049fa17e3373a8ed75d39db3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942dbe00cad65ad58c36f9d115de25b7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906425be6e5d6b48cbb71d678f7302fb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1602f9ea20c13ce879b3d7936f63047f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd740aeacee9a3fe2535650456a04fad721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf54d92889907f8be9fe8d662795efc0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8bb0a20a3383ae41a6f7c4864b2108723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99365ea87100dc26eb269ebc815e744724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625c0363a1c4695f802bd43e4992bbe4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9deb32c5ecd11f7d924074246057230726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd410ee4c928d14cff55065ec4d7afb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505aa50e43f371b2fdeeb5776e6f604f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a427c9363179d5baa14951648c16515f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe57d0daf077abb7489b2b7869f0a93730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b9a4d27f03affa7d574125eb49d33731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b13873b9a0af78c71e882237a2732fc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d2fef6b06c199377d2e0ba1452cb3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b17c24e31a586c08084ed1b38ded31734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f38524fdf9953ed06489d46292af03735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd565c88c6bbaa0b41b699c9340c1bd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f4058d5c18c893ae538834d9bdcc3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44578caeffd2cc339be800899665f4d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1706c17a54f21da1c0ce10b8b12a6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc00ae3dd9946acd9605322a4b4062740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228736c66b7fe3310eb37e9bff3b6aad741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e1364716716a159f423293fffdeb8b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9f9a05460de94897aa6623ed3ed72743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7e10302cd1f1ec316b6b293b13116744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebafb04d522dcfde5867c7f08cfd4930745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b341371e8e13944e1535a1a6398b5ea8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e84b261f84fc1b21858cfb0c656bde747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e9561c2d19bc6cb5096feb269b32a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6943aa0a53376afaab1b02c76cfe4a48749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a59884adb5d214679e5dd58d75b534750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd318d1c67c8ed442b8d59cc667dc7b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fe4b12e49cdd317f484e2840da408f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e42d6bc1da9b959a232933fbf007c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747befac73c57cc3def5b47840164b8b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed700750a65c102d33c9a6f93065dd71755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a7e0bc20d4eaabc7ee2d3debe0f79756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d7d1b2e8aa8e32016f1fedb9893e3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d8ddf38e5aa32977354834d295359758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7611d225b168e804e011c4ed1fb5d2759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b961762f614979e4ac148fcb44310a761.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635802adf580681dce499490a738a12b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d4ec63b0c8479685b71620deb652c03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46803676967ec7e48e5ee120976ee26b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a74ce808c411d6d3e130b0595ea2e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af5f8c67d2f1cba595335fe68e19f476.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030820822d5870fa4cf912c59e84ed397.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f65d9f27019041394aba770e7e324248.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218c1b827fe98631d7520cc90277f609.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67096e6e08373f180bec15c7dd84bef510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054df32bab2ae82565fa46efdce7930b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f115083ec57af7e0aff4e603c917053512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc7e9dda504690e4c51416c0a96a6b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f2109bb0ba6022ff3b58868e2abf914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7bd670a43ba9854f12c7fb4edd919a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908bd978379fcd466c56aab196e3dc3516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac86546b829aca356b62be9352002af17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef5aff02f0b21de33b9744b702d2ea18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983fc50b0e09c6b5dab4eddb1e5537b419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386280f7799702d4eeadfff481eacc1f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd86663e22e27656ed4974a55f66a7421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f881177a3375244f116b11ba462fa1d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02077b7b4295b4dc3a280e37cc44fd7c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e78e8dd291dfde7dbe7e2e58c52a54224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3abd92f429bf04cf001e6a8bd36b0a125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee21a5ba526b68b917ba0fa0c0816226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c39b17bddc3686d4f5bbe964486ceb527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761bda3c2b5cfd872831230e58b4c4e728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075dcd527590ff73a842f471cbd6781c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd07ae7d203fce445c0374bc8a2e5ad930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cecb6ba347503bf798b13386cac77331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995803922829bcb33ac9429584d2032932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f2873eba4714b983de79b4f3f7829633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded602312017681a207a5f171f5eecca34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c7670a10cb2da7486cdf6a4837b8035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16abced2a240efbdab3bf8a57e58b84136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1987442085c24974abc1e3095322e16e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dfcfa3cfbec6b84142495d17121b1038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98553c162d593622dcc31bbefe1b4b3439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a948ee38c4eb00268e9efa3b37e4240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557bf520b5d5520e341a54f53cb334d441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129a27404b22a01ff51834b61c9751042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf78198bc066f41a9979383f8e7e2bd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b72dafe8f5ae96536c376655be6a83544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba78e408ffb0c6f7a9e9784f97a40f5845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc05d70ba1ca0601cf4149f83bf46d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea84df0719dc8a38065b42b8fb921cb747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6548217538acf17696db85239e64139948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1170d60b1b9c75243aed1cda127c442b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e51447b45d92a8a797ca41ca0311f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb40de88a2bc212695e457a636e29351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe9aed919c6197c0eae0ad6e98741e552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c7b8f23a37b038758d06177329e0c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e64d8a104c4b9ad12804d320e68c8e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f3ab16f0da45fdfe939aeaee54b52455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da57e0e2fe0d465c0142cbef361c84856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be99ab1e393a5cceb82feaa4d412fcc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c238d796e2621e51058f515bd9a10158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d82a408adecdce6fb9042656111f6659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa2d1456bef5fb97200e887b9f304c660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ffd47c1b8fc818751beddd62d8203b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c318a8b0cd4636e6a648b12b4391940562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d8da6d996883ed60f6325af0120b6763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b25eb99fa37c045482530cde567b6064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e3f27322287d88f32a215aca53fe165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b084b0fa98df223753e311ec5815a2d266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c8c93b732e8e976be9ab11eb14ea0b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cfe29871a8238e5afa6120ae8bf36468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e8c8ea5009366d8251aaa76a8d53b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2124199cedcbe52d5837f408be56dd770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a296dd1a630b29337328022997d70271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b91534ca678e3deb1faf93935de61172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab524a2802bbc6d9f45aaa3844dac0173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e301ad77ef218528a8f95d0af02b95374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e8ebdfe0c35b305aece4c9b21399c875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ad54f0dd6818287bc80aaf3877a7db76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd32ace7b90c541ef1742d604eaab5977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0620feb0f730d020466da38f1ea962d778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a021ad868dc05cb1a7a4e1d2febc3f4479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fda5b3cc9a162c5c5b0feb165f195680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae1e3ef1c2bdac4fed630bb203ce4781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937789ec6344e8c8689f191a3097f00482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ecb46000c21faf7d60b6317be5cdb883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c030dac26a6c2a5d7cd37f3228e2584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d3bd51b9e572d4ac49305f00af5d9285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12400deb430d2b84c3732f998c4c9cee86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd45b74380767f8a3d249f3e5ce9f87d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf05c0fecfde0c620646a276d7243288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6fcf0764551eadaee354e0a0ec9f1689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c503c8d36104283ffd66e3e60579e14d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f3b8899ef78c519e4c177e845106c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234446504357e1cf9635e405bd5e21ee92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1190ead9326a14997a9a663d1486a06d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f7dc06ca9329dcad57f693d2a807eb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe321838a51bbd855e191300b91c9f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8cc90180b1ec2c0435c52f541972d296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855682d44207cf06b1e9b29040429ea797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a2d56293bbccdc9c35f37453e705d398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b780a66324fe05bdf57adf32364d5199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d652b7f243ab3ad2016f70392046756a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd882a4db651c804be951f9475040432101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd33b0b3aeab02f01853a93bda0cd8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a5dede35668a2d5bf27aba7ff61c99103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c1298855714e1f70cfb4a2a2e16325104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aedb62fa86b849fb8ab0d2538b98ba105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a57840f6e3a9d1896c12fb1d1eb75106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60cd4a17bd8e163a1907009eb14470107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f6a6eb55243b80f520cd6fbdc36c5c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dab8ff6befc1659339cd6847ca1c86109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c01eb229696fbb08f46cdcee23bdcf1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447d973376e90cfaf6862be25db722c0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4198b1ab1d0e0c13062f8bd8993df80a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b4a4aa7f7e6365a66927ca63b9c95113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a268c1e6ac09bbbc8134646c3eb127114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b7b4238c50202ec145662042e8362a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efecb5ecb1a5863cf25a29f7668ee6d5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51836e218b77c2975240f9d0fd2986bd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e9cf93a33c7a572eaeac870693a93118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b2f645fb998577d88fcc89108ae20119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14be2dccac692539aa6e7369b748d4e4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba6cd5c7e120c7bf86b66acfe73f419121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f441433b49383718eadf6e86f44a92d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c7290be18c7eea6830b1d3e7cbfcc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d144ac975178e91248175a3477639027124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dbf5ce63f0b92d809905c2e05ea377125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d2e72535dee5c99ee2b795f3348b47126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78cc01c53c36bc528f1d8bd8237aad127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed38d1e777ba63770ba465775212d8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de360bd0b8a1e98e57b3fdac36d107c1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0704309a8e4480bd2f45eef308460d5d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57014937fe436f40607870e399d5411d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b7e2d8c37c835e85cf63af0ec56b37132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef60928a3b3facbea13224e51429d0b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99387dd3cfc5591158fa0384676be37c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5158e83c8d5a89ea0c189b4134c594f2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f922c8441fb1105f1dde459392855cf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf799e73fc4b1bde2a02a5a2b977f50137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da7ecbe1e2c794656cb9228e6d106c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9050a6acd23b7f9ef8220c27976f867a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8881f78947679940af1cd2cd2e94f554140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98af12e74eefac77f7052788eb7c764c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef0a334e72f7bf33abf2925c90a3f4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b5a855c14feb0f06b469b799a1a54143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d3f8cedc3690119d472d58c5b828d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5585240fe89a0d64c4f3066f6e163c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b03c0ce8796ebd2e2111395258a492146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79971400d791a43a194b222d1381ec58147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1fd59069d34cbc1c2143e136314866148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec72ae516ae9d23c000ad91a70d8300149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813eccdb8adf75e0fb3cbe94e398d0a8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5153bfa2dcc39816eb7b197dd8e7af08151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be745d608f18ba06daee8273927127152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb92264ca4042616f51a07144962a9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc75532d065d880254cb4dafe4bc14154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251743911ad0d008f10147447c122e5b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae7a247676f75d50e23124eff512a4e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246462a550af17a7b8503235b6a8585d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a8ff05f7269a6463a4b2e30b78aa8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7fb070ca104ce7d3ebd7d047612bb6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93928c9d94783d3692a78c4f892589d4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6bdf1b089989b3cbf97a9e9c699b2d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db818c3ce00a326f458a9ea06bbedc1e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed580ef129f5133a29889eb16d3840163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f5d5e8e12e4edc150e95e528439417164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b96ff4eb1ad30e3286398f4cd285b1f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca8dd666d51099efaef3b5509aeafb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180558566114f499a7b6c06e443037a4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc7257f6cb08bd6df3e6bc9213ecce168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4218d0ef086bc4e4db136eb0db3a681169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c80ad8a0dd5e50ea6306416238add170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84738e983e52987e89fbc25b2e38b88a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e0fc1845ed855de14a24383836cb63172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6549255bd4e5b323a7e72edafadab5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f1ebd256cd52ece3b8cdb39e7cbd3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf50544828227691f5d6d3bc98d224175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe61a013582edec7ad6b57e4d90f78176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff2fd2a0d624d2877c4bcf92afdecda177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884cea48d475f1bff1b6a8761095c1c6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d5ff72cee5ea79ef9194dbf151bc9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca1ce8bfc93ea6cea69fa84147317c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2bc3bd66de389059dddf296f9bceaf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee6375ba86a8f3c80f5e3e48b041363182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b5a9337b0ee20f0bd4c19e0a85fb6b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02d9e470fdefcb0e67477435f4e7e2e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf168028a5aec0d300038321d1c4aad185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d913865a45328706f2e17b68b9d110186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e19b4c6344da2e38cb16f62d4f3af3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aaeb594b022159d12845abbdb561fb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ea88c64fb8cb8c55e04bb9e9bb5eb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d7f9c018d75a4a01ac80b3f2b27c1d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6020398c6dbb3492b3c8493f5815f8b3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453372f325a22facd57786fd0ab528ac192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8cf5ecdd92c9737286a5c26b0f034d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1000986bbf626cdebb6229808e3d1e0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7620b180cfa01b5f505938ab6bc9398e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e85ad300d8145b55b3440236f50f9d3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0615f09752add4df9297cccce950c6de197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b14a73c945cad1071a0a5f4df032ee198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825009209f3f048fa9ddbdaa1bedb472199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd354d9d6198313ec2e4d0b669fca43200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af9227575770cad903e6d48e49083d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8349c92305518a4b0d6ba9bc1038e3d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4932c455374f2bfa85fbd377f26eed6e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b149982fceaff6869ec57baff2801204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc5c7aaea540e10204e80b208d29dd4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cedc47c29459184bd4967b7c651b5d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb4d0f3939500bb2cabbb5b639a206207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f76ac61f28355cb55587c830fa2a8b8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1479313d30a3e5c296f55e8109ce3899209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd9dfa3991560b3d3f18730b73da6d2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb6fe65b5bf0403457aebf1bbca655211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1d7147602867356acc55535876408e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58528b95637ca67d5f02c48a1fa73d8e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b5478a8785daf0573acb3116f213f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a286d7987f484b798b2e31ea2f467f6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fba27dbc669acd1e1c86d9694357bc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c87fa8c2a5bf1333b258161547dec217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dbec4a0d820e869a2777cdd325e11f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299cc4cb0eb14d7958f80c985789d7c1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5102d9115ed87afb6d99fb068cd439e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c95269757f7795a62c3b416ac71f78221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba34a296051d0c7a86c4368a0e29932222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e3620a7f2eb9d81bef94b5c3f43f4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bfa60c64cee7299f3640aad03cc86a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b003f3326b8067e560ce98afa6325dbe225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e261c1949b2f2587a43daccabf18c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9915d25c609dcde14b66ac43507a5f08227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee70de12f796c5cfb97e508b47172af9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a5afa2f5a90b92cc3704b47f15535229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47762a79eb8336eb6246c0f420f86061230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0596cb2842cb74e1c7b75a6af58d91fc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e01a4478824cb6d6e6d4e520156e1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b49bd20bb6fc418fdb0c2da4b10225a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c426964c6262996b961944643ebfa5b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff135b20cdd16af9c0c3425160361bd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22725fb3be11893d84d16b17f659924236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8a77846962105903f671d3790d38a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ea949ceb2ebad6f043387466fba05238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e0ba87e060ddbabc2e90fcc972b5bb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15ca7d22ed90e057f166712817e324240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d313f743a041ed60dcf91bc9d1935a90241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b6cdcba834003499b4ceb70a7eabc7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e344355662a02b181c3bd599a3bb14f0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7939dd2867dbabc7afbc5615a760b4fa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22051527465e661495c33bf9ca329839245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4451b1bcb7ee4c7502567ab0acf6d81246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32f10bbc32498129b4b65316328a400247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1caeb57e6de2112579441775410acde248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa53188518ad1421e862884f5a9d50d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e6466c358d1c2b8aae0062b58bd57250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0688866e695e801975183fa9ef319ad251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b4c8c3ad9751459ebf0c336eb3bdc8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1858e168ad45cce03f9e386b241032253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5e5c24bfb136413e887610eaaf3f82254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689301ede7907e7a3c486356781da2bc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d5a3b860b8c38130cbcce03a1c5669256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126336df9ff1b1d9e7eaadd31fbfff6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e901bfdf3afc72d7a438a70bd9752a8e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ec2fabae4fae04e2a6c83124e21a3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907858243cb28ee4b17eff454b27c20a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e42622329a13fe3996770c9634d3499261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1763b2451bfa78f48f2db47ab8d0c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd245559eba715a7e94f786972557fe5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe595b9b48534cc9874b6003284d84a7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f3045a1f7aa1436052a3a66fd2fc8d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8414e947fc4dd3976a86a2821923e8ff266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc400884823006e6b6188ca45cbbbd0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de86bb7b9d9e715845e3dec04325ed6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f185f0a49db21cd05ca2fd35165ba351269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50591c3113bc310e7ad1a00d883b051270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6391445d7e8bf3cbf915638a3fd0b9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b935bee43010633601fd19a3b9f4b32f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262164c59facedd6a07b6b737be5b543273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cdec9cc7cc0a5f2426fe9b40545bc3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad7700aabeaa114618d9362a55c0a9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccffd6d4c1ff92724af26f22c533b810276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed5881380504f830d1e76dfb6b54d9d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5531a3433c3404ab4429e2003d99253278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d89386d2617ef28e6d2bc603fc9d8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece09972f180fb211c7b409970829e4b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32bad6bae255fdfd255d4aa79e09618281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e48df62183237e76b90580ec370bb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481efe44a2748d0a03fef9cb81fe18bc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2faccd5945328023c88a6031ab8f7b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc7bf8e2df24ae090860dde4555c16285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f076fc0a686dc97d0b47bc595d4c60286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67904ae80be11c9222e8efe9c048911a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc8b54479b462c208adfe60aa5e069288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e8553f3b34ed63c10affcde0b17e50289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f6976f4185dbb7de55b3a19bcdf23290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ca7fef402e989d09dc57a797d43ff291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e3694c3aa81e644c1751986aaf1fbc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9620a456785f50cad2cb9e4132fbce1d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4481389ccb29c646feb991dad49c5e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17279ffcc2362d7c32218459cea07ded295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a755df910cf2a3f23d4a7bf44c4279296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ff33c2ea82d7a86d3cdcefef963e80297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e589c10971ffa90cf59d94b82954ba298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e42dd484917b872f12f6b34de365332299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c65ebb9ce6b4d8a64a49d74d51fdcd3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2316bd13b45274aec1b9b70e1f675c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f2f0924178de51f9733d4b8d71c610302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a91d7afb5ed497bb211a7e6848e050c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406d9299e2f0488e1147cf94e3042a6b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af95bb8ee12185b62a5b8300fee78ca305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1966cce1f11a16124c694b4c23ae93e2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b02ddd850b780e688627667a8d599307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2fcc445b95a716e3aae0c536397537308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e9d06ff89e30510ecc19877a6c41d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad27b78d6cda2e93d0c49111e60b6d79310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e5c7fba303cd00cba1ceb65444dff311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a14845ad514cba160e80925437ebc9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b627dbbc801449502163a92e05394e96313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b211c190fd328d1b663c0fe9254c59314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9bb054110e92e147c9ceba8a9fc2f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5693dbf955fa16749daef8ad9a72d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd661e2713968f3c5131e4a35eacc2c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965654ba9385210dc8e8f4b298f08154318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8af674def5a9871a07586b00f013fde319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bc3445090c8bea3b786baf92a52d1c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87b3431de666a294f89b471a2e9e2bc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0806acb8c0ebccda41de42ec3c0fd8bd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21296480d679b175c18c419b378717f7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e179fd2165a4524826ef35720a5f4c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f90261c74a610ea4ad3c0362f6f1ed325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa646d80a4173ddf496cc99bc4a242f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeaac4f721395a7def4408f2ca50e24327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f2dd8a01161a3fcace5be84ef177a9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1333b8dc3370218f71747e09333349329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a959ecfc122705bd37550d89a1720330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbeb3bb08eebd158d20ed75f558cff3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b94e34714dd29b971999ce6dd45543332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b42808f95879e107f888c6a1a76f42333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ebaac912e68b9c24f53be8df0d38f9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2686dfbd1ff6920178dfd42f7131d903335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78486867242a6b1c1572d93d8679fff336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e72bf98c3eacd827468d94b9fe4d0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d40f01bf2ac61ee074059b6a30875a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19943aff600dfd55e8a54b7e054ab34f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957117449a7bcdbb7fe9319aa49829b3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3edb7922943cc7d7d678e5ad1c7eff341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5022decda09dd08856a25bcd89a4969342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c838df29d523a73c386d09889b1f9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec03f9a874b7577bbf756686226a8c7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03294d2dc41def04b787b7d5f31bd55345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dae0817877b2539ec4aac7e590cff1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a9cc6bcc9622f31f432d29a3cc5d7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c647e59e6bae5b6707072e3705b88348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0636459bda2742e6562fe7b3f882e3eb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a48e342e43c1bb2cc51b4997897872350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e1ee0303bbed8bc34146730f3e4a99351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead44742d3c26e8d5384e14d82c761d3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53533089a224a2938164620016dc9771353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00abc80a121b82bc2fd82e4e1d36067e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c58e7c66d989db49920cc87a93f51355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ea7cae2e62ebf34c723e9bb079266356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96524080eb735ec1ed83119aed12a80357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80301a3649dd46ef9236ca84f285a384358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293bb9a6058545cf98af3d7adc065f34359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed53c5679c13a9451ce9ffccdfdeb789360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ded1fbc38d46879f569e73ae70865d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2fba8c3309209066d611ddc47a8edc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1257b6d2c87100bf7adde9b6edbc3d14363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b4a66653e48a50563f3edff53f024364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33633064c4548334b471b1d06de62df365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e4452ff82584275da417c9f54a19f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f203218bc12ec0db6aac5f0ca9571f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd08cee06bf762e93af303c3e0ca6936368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16bbe9e9f02278f08eff1b2b09349ab369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79578264bf9c348ed2f0a359da06f74370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221bc20261808f0a5ca1caeefdd87232371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9770f16f87529157dee1f9c1f44c9ca372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac37dd80d73fc6d7b829726853cf5eea373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0392f6b59bc844ce76b1d2dda8c9dd42374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c86a24fb72cb7df4b5e71fb96f5835375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca5da6f0de85cd8023564b07741daa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e10c26f0b41c9fb3dd8a2ddbcc2f22a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ba48af92a96bfe2e00d2b680d3928378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c31d5e960f6fa17d09ebdf8a4b492a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaa0a85f0cd1d86ac6a8742a731b73b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f613c43c7eeba7d859d069821b956b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d781d05c6b5c53a59f0f62e3517230c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f87cbc4bc6c65a03a7cca70a0d518b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d99878e336e0655ead40e578528734384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b32631ba57f13c8b8c96b872f4efb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d0e914baee78903fb58af8669f8e3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d204acdaf10d00138c133967f03203b3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eade98b33a2351b8f890caf9e3abe3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d92f1aa35b3e9a08de50342b9cafc3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffea40ca87ce107b1e9e5bfcd7a71c57390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30254f60195f9d9cf13a0aa320a419f5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a23cf92480b008da09b0141fa379e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af53d9998bb8d8a59cf8e166779c52e9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6983ef6196556f35db1f5e02790876394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07188755d347d841ae3a9e63168f22a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983eeaa5a2d416bd5fc4ee6dbf23c3d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca8fc60d90e0ae224cef6ab3a650c6e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4078bc17d46debd413d3cf3b35a6b1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b927ae58dd0a3dc79565b7f85683fb41399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee0f2a916e156b75bf29b41c1b77a1b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d9c44f383fb338448142d7e177deaf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a0be0d19f3cb7e55f2d03737068d0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca899cb9035cf74755d2416f7c2c73403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d309053730309b329ccdc49420d80076404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb42c142ef5b3c421416ba8d7e536cc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c458da163319dc633b5e6b3b7555d5ad406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49505c47edb468010845335cf74d5a9f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d581d2b7649e2fcaeafb367460876cd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be7628ad04c6db9d16ac849eafb187409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cb0cdb4a9ffb99835cfec0c2fde06e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870eab2e9fc852cd8e8924dc788dd818411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b92a5f99a44499e5fd8a28e0e8205412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b957ec4b27006b8d87dca40b42e5db413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d1ba0187b5ac4451f7dd5abd004b4b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a4f3e4e29976f53c93bdef4aea135415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0160cfe34901d055cf855f948f3777b7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cbbdfe015c4520d98030ac484ba138417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f689d7dc51288d9741a8a27c755dc4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a696fc3bc7a885c8296cd00f1a7839cd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fdf15274eaa17dfee01e3f6f455a28420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1bbad7758e40e52e56eb20037997dc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f03aebbd92bcff9786d1e3f0191dc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d575bdb8dbacd3bfdbb5a008622e6ff423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f1638fb07233d6bcd1e92452a3784424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256b7501966ddf46c334fa51cba31dd1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6caad0603816693aac3d6067a7ee9fe426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e3e76e254a3d75614eb72a739bfe7a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b7286aacf49034515de9c7fed818a5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac24cc4fa347d3f6a499e0aee88e709429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd58c74d087dcc0ab7e4e91378f87d3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d9c0a122f44c49068a3ebde950d712431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0aed3714dd03a3fa3c306402b759fe432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d813e29d5f855d9ab80b00658dccf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a1d1c2a2e62c3818982cd3794370ab434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27975683366e223184cb960acd416a9e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b384100022377c442d00d2a2d982626436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7db0f896ef4151cda717fdf649d1a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6081c7c8626ec82a3df027d1488e28f7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129536c44362e87d167e42b58f399d0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a1a547af33f3deb7feb67ef342991440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e4f07e10a2607789b91ad792b279a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d808c48a20422f0754a6905e4d01f15442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a21ac9d5e91604a4d7fc03bec4607443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28713fe8709a9274a1107c44bb7a9382444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09bf861ed0c3cea6a0eb2dae9894d3c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be01d586c261bb579be1f91427c4b505446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47547c5480e3721feffd1b2b14831650447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b371b8c6307af42db5e376f7d5a62ea448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e375870c7952711ccbaf1c5d360d6b62449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c08c6a18c0f47bbdb3075c6ada46b4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d40653bf51a7f5e1fb6ccb66a46476e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c98b38a6d0ae2552e2be877de9b378452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e586e36d619dd15f0eb7b985695b2b00453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e9da0d011003283cbbed487b6b5d6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a2197e09cefce60ed6db392e6ad400455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc260011f17f44781e92d65ee80429456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00340d14f6fb97f221121c14af3f3f62457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5d78f3c97534c8aa970633fd4795ea458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683adb806cc4fad2763150311c0d5bcb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900b8cbad418464270f88b1060d4b378460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96c7d596bbfc921ba1d7da72468c983461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f41e6d995a6bc03e9e4bf4351245517462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bffdb1ee171799fe67055801414d4d4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb39fdd45fc06f7eec77862f37d8406464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb1163375944d70c563a51f6757c95465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96390a6d604173a8b260450bdadf36ca466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805736033d85c012ea39263a6228f474467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c16b8b0025c9a00a7911dd6bc937cbf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4b24d5db6f2cd465ba3b843b1a65ba469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d702ad56a5396e458bb87ce0cbdcc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17607283495cc35893747aa608950ad0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d899df81251f6381af363a8266941472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bea73d43f6d46fb628353d4aa02766a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48946dec6d24a6deb1f9a110f020bb38474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7907b2a937a228fe06e90477c38dbea3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67762e99a046cdc7132a9149cde8866c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d8e681f65b183d3671b3cefb366d5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cef8916fa3a5ebead520a4268077bf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50636409db2b1430a04d33256b99e60d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d99261829c266bb044731d4e2138fdb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb523401e1c16110e2a32026747436481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55eb600c10c80b7185682987437922d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b49598764421b573c4c0d50f758fa0c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe18771e006517c9b4cbfaad8131521484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2923556b628f59f0cd47243ba397531b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb22f129575b8b5e3fc9d6c9a9430d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794974043da0f31d6e69161128b6593487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4543478ee2e533585aca5d54ccf361e9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac22a0f553063e0367ebe74085940b6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43aa59b45f89b73b62fd3d7a79020f6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11730cfc7d1418ec79161a88207b782b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5561bfdd66133771f00b718b87854698492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba66fa6c128d75dfa0ff0b225ea2fd05493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0997b79508b522f392e60426302f42494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56094885bf1090e0a8447154f2146e4f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc497844a373b8409c76d9a86e14e13d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd05e2c9a6e416155e6a662b3166326f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e25d64fc97208cc00848b5d5a7efc18498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a275051cb7be847f790d926a5f1b0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c03fd912a8dff17bbd19297ac3bd96500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3cad76c674d84c95ab75efaffadaad501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3980609409fcf5d19fee09cd3c35724502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612ec91c53e1f231e3ca2922dc3effec503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2aec734fa2027c7ccfe57facb3d168504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4903f38de0c5306ceba79c29fd9c7c10505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1136f488710bb21cce3ae6009847495c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4707f4674300b42d7131500bd994d606507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10087c1e24af84f836ab48de4f6dbcf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261bf1628edcd3784095c2f33ce88e2d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91c134c2e335c4cfdaaeb1c661e48d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0479a40a93c5d5277222a2802d84f157511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3567e0e5094dbe2050bf541847d7b88e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1eb581c4ded006edbcda7a4a6601ca513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46071030b76912d6e3c319adaebc83514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d7454f0af609fd1b8c3eb6233af514515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8022dbcc35a3b9af67454f1e400fe094516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb42824bcdfd5e1f0b8b9b3e99d2c9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c888455cfbe4801c6fa8c88fa96472518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c9d092fc55202a7f7f102e5c2a084519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213974aa050a3713b1c2c54ddf788bdc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072857b387134e23467122e1b0e361b5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad26268e5b7f33e9786e482237d35af522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bb5df74ad521a957220642183be7c6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712bb8dd76d829637e004bbe98269ffb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab432a70ffe76e242970785310d99ae525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30977007fcedff0dafe6735a1c070f3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a6cc1091c43ef35313973edc77907527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab88269187378db9e08e2d4f6541fe4b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077f0aadfa478dd59944330dcd111fc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121e6542d0a50bf97e98ffd791d2d405530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772cd412fd0976cc06f5eeb7c41dc4a5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047a1eccb155f94f3b2e18c55464370532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91ff5c4d2fd85d91de8bfeeb8ffb3c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f159590afb79f44b813cd196564fd63534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b87da410e9871d1ef2810c0bb20f38535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e011fa48af83af73de137869b168a71d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fad75378de022c79b39e1d22b261b6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f307600038944835b9dea33292424c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f51a59e648b95735a26bc153079fd64539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b188cc797deed0692ff450a0c2f1c32540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a98ed775de447c2bdfd6f3f2e1fc27541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d309df95cca88e249f4971cf6a66d99e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e1ebeef3dfd2b77aa75b4fdb283be543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad6b7a1eb62f61b252835dfa65f13cd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa8871805be39bf3518847ad455c00545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ef03f3a5b0b13aa5444847abcda1d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9987263a8319a43408de818355994a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e80d08eafa44010948fc700f7cc8d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0523fc82d306a45b9af9c7f0e9aa6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b306a0d28f9b203bcc0e3ab2e5ffed550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c34c83eca196836d8e0b7f9745f5f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fece644be23260314cf1673fc466d8c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b95c0e9a8439f98e8524ea6896bf5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96cbd8b27fb0f2c7d28983e9383e6d0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0207b4afd8dd0e496edc9a68dea65c04555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ec4ff94493628944507290f4f9d94556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb9b9c33f271c0434070b2590a8ee3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c584803ab556592b0bc088c207e404a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820be99136d5e90b3d11083344ba4c51559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad87a28a7a38e7bc314b4014cb7c407560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce5da5e353042d3f0d2543bc8c0888561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac0821446cbad2147957150b1e4f01562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf4ad2aac29b561d38fbbd1db29bb4e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03834058f276046b16faea63eca780f1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace3e1154f84cca0ce10433ae65123d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7322badcbe01ec05f2b88091dcd60321566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe8c90aac4b012bc8ac815d1af9699b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101b7ac7e9da6d6f3cf003429c11528568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f85059ce61425bd85bd9df64e1075569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e20526cdd8f6da25877931e2a7bc6c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4a9c620295e6297efaf46dd0cc1984571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b85b2acb046c4b2417ef26ba96c0e58572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f666497675f3510fc672846b62f3bf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbd325ddc306b4e92c2f540611fcf7b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd9330154e0bcfda91a4a0cd59ac4ad575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d87d75df39cc51eb56f53d3e89c59576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af70ac13f4a6cc1cd0ff44904b486929577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a865839ddbe3e6a1914766b72fd1e6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480724087330bbf4bc85aa0730373144579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf41ba39d9ca786fea99fd97181fc1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a902f544854251a077260615444e51b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacc0ef92b0a06dc0e4edf5537a829b8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b995219ca35d6b441c8a4daa1992bf0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd01aab31d7234ce485f0e5be1560b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5429afaa1f3fe7d992282358fbc5359585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ca4430372883896734e406b0ca24b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb364cdb9ba207c7a6c484f0e3436c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b8146d8b8557ce0f0f91d70047610a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a90a3e3719b1b2f7fb89bbb47994b53589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6046817fd089e7941c2760561be3796f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abedb31ea94f408b75128cd2ec4ab2b0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a93ab72c772d31bdeca5a0579f026592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771bffa448e4286ee031f43eb50ff90593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5597e09a02c32a55facd02309fa2be78594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6d4f9da45619311a889bb1a265432a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed9421083b77312bc947e4135e9475c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc43ac4c9a4f592c5ae3b6f97ea8ee1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c403db9288a1ebed1e3231f341fb3a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a50b48b93c67d4430a71722b273c30d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee7e743b443005a5ddfa7d0cf80beb3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3261e42941d950027210b08ac37cdc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b29965a32308a7307c04bf65c385ca0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb8e23c372552054418f68fe0e08708603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c23d71a0c6e9846fb9b105f52568b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42fbd5e411821893cecd472a8f62949605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4858ff0612dfabb9bf1ab129436d1bcb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e0f8fbdedb71b22f6cedb0057107eb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8735fba2b161feda74b666e9123df1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862c296d1534f6ed1bb324965204c230609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef22ec6f2125cfec36a1feb0df50ca610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7711787325d03f66a10126a25e44a7f5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf6743e73e4b2ae2619a0c46602c7c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad760d99a63495d3fb6ed80e9403891613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec891f9a55ae50c5f8ab7d0cd8982fde614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dbfd7bbbac5e35efb0e036da8caab1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a7d4c2615efdf1c3b810e378d769c7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177232853ed5b72d35be44ce7a50080617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783aaa4f8f6910c96dec6c665b80c2bd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a9b37df188b21f2a9289a6b6cbda27619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727a45969bc6852c104ac7d14c79b6a4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81813d3d7b032282e99d5407ab937c34621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6639493d3296402510645d66b17beb38622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba883234de31e5a06044585a363140f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d34b0d6088e5dbcb8bc133bf61bd6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9110dfc5b6181934578cc8a3d6f7eef9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b116ce50dcb6808a44644aa43f1062626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa52e04e948721de70c56961a101f4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b907ea8786c18c01dc15b42bb9ac12628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c9eb0dd25dbbb9f3a029795027d009629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30356d9778b188b7db9f397e36bf5acf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f8c7b30a22a73b7401107819067bd6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda5401e4a108f7879c59b8d32e5c769632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1569a7619bba650f1f1be46624b0163b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61214b21246217db644e0f39062041dd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a255acb58faa49d0c8e41a79062f1d7c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b9101d41f48e2f81403aa900d0379c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa789212dbe37e0271b7f2b52e7a38f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a49898d63faf4f0e2bedb4273c4d6b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e388be55fb0617d223b4208ad352bfd8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f789e02354c121b4f8876c4b7f4fd9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0db3b5ec72780dc1540fe87f574f4d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301019e2ba303f43388563de51423c0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf68d93d4de3349afb81c3e0ef2c13643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341111ae592b199d63857ca554e14e54644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e9638df718feea436376aceab08c78645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de0c027e9db5143e52747170a49b3e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d999edaaf9040fe8749b66c8705c0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eebe74fdba164ac671d6a5b4c5441d2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f970dbf703e2f3cfd9ef24c391b297c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecedd18dbdb45de4086acbd42c830513650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c11c1287ebe5a9a7e5833e78dd6a2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f2658cd43c7e9269ffc05f0c7402db652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f76c3231c313a65d21d4e840adc3ae653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b3bb3db9eb95a24e1cf30510b2158654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eeb2fd6541b8ebf9fa22fcaa2611dd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5207975517b3e5004a244488dba1c407656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3099d30217fe22cbd9e54ed4b7400e51657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2be4c4770c2eeebcf7e1a2703ebc1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c278a87e336d75ccaffc7928af7e1040659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4fe10ee21580339b30daf1083fa70d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07211083e1b729833717eb1c627dd04661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c94715b635da8702693da8d2146099662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a833e06a7e7ac03506cc7f51833794a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58684b3143b3a040b0265cf859afb6db664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0db080ad8c59af08ef58a9b0a7acff665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91381b35726e7674627649686ddd6a89666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc9f419f27fa39dbe2c5d5e28d8ccb3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df98497285c0468295d5917a518793a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f046aa3d780c5dbba339f1fb5325a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4632037cc90ca45a499c099320bf6d9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352345f0f71b5769c7c8a1ac3255fda6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc7366c0b567548ae7e66f5b57c553a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4babc8f54050197332f1a6b2c752a21e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf62299c7740b9722c1ba54dbe2df4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea3c5c1838529e7abcebb2e275b8dff675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557dc3470cf51a1cfd949a79de6b8cc1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa5d5052f354ef3a56f89950c66d235677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be166236b321a575cb4124ff21f05cfb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6cb95a226821c7c09d23a650b3974e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f322d545f9a7a57b89f5de48c2f863680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d40609e57d9ab21e0950275149d0fd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb807e6dc865797868a4c90a14c1fe43682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdbd77597a9ccfab3032fb9d0c2f128683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19747b9854f87f76b50d553df27c7fe1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8996acdc0323f6e085203d003cde1970685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e462df4daf1e582c3e9cf92deb4522686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5378c93bebabf92e6618f78e89924b19687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb5fa4c2772f780c957c41ffaa0a1d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f075b8fa9b1c2822d67eb1bec847133689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2417dfda58d78f69b2a0f77c385d3dd8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc9627359facd6a4fe442eb880c768b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281de58fca19edad3e44bffe4688e345692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c1cc37314d6d6be210192f20e24fac693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08415c8447d6dc0d9f1c135ad5153201694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6904ae8ec121dc131510e361078d76cf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca43aad94ec85609bfae20c66392a74696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97285ea55401da23a0e00d766956f1a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cdc129e6c001017b5859ac075cdbec698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa64af9b0b86128bc9ac4ef55a97b69699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcbf99c10a581d0c61046245f7ebaf4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f882c66f7339ead2286d3498d87952701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4782acac537a143388a9e9989f18c96e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a9ce6995d2ad84d83601decc51aa2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bce056bd5370983aa6800a32b745cd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4436f731aa02ccccad255f351ab0f06f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba29c13dce06e79660e8e1ff2367de706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc317e3e59d288c76dd870242fe601707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa073beeb62321b1172d82681d85ae708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9090d3f794f79cb8009f792afe82ebca709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af3be6108b99d54fa06ce317736480e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63c6b5209cdacd7c0117be344a5c1ff711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f054025cf2524bfcf05c0173f0d3707712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297b43495d285b4146e93f7e88bf090713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241691e81b5fe84684588d4d74233e6f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215094f64b638b4e80d9177a30dc40d8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488d4d1c93a279d02106d24722861a1e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386de5417345417073b07e71335a7765717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d734bb1c3945465ca311fdd0d54063aa718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc91650bda8f76b93f5212d7ea880cd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e80431363bcae9d0b85571476ad5c79720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe3d57e3dca27170625e7ae059b7a8d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3015f5891b68052d72b25ca1deddebd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7330ed696e8710dc89f66e72a569f496723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e42eea459f3df373730e3579a0783f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d45bc2b5ea9466bb0f49d336198b4d0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c89121a5d9c07e5b16c7a7dbbe10d4a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8331b08bfcc20726ee262f13d5ed6b78727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bcc8b4794a247accfcbc090957a0d0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cff7b4171298519dd7ccdd8ef91231729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb6a50883e8d6cb90dcde8e918b652730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8eab8bcb3898d3de80cfa6394104a0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a6b5479b66a0c972b921ac67f837d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fb0b24b526d8d2a8a9a1f98e505134733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a8e8fb63eff152a4a460b6547d6bd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd5d0147cfd0ce33c9f9ceef11e3af5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb57c91188f7eac90aea4d314bc6521c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a6831c6e8e4074e51e66edb833353e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0314c66248dfa1ab0f9490ddb69d07ec738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930e459f3b840e1971ff37dcecb9d50c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b2892f1c4bfde2af27656d1748ead740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ca1888490665cca05adcc2054dde2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46af6d8c7551a7db79883997b1cf3c8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba11eb48d9ad592e2719a47f42aebc24743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3205f40330734825ed521daaa3338317744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f95ed26fcc00c13b326cd1d52cbbf40745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d9ce83abde360a95a4ac8f5025b6c8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6fbbfe7810543d2c9868f9f5edcca747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c103926fe9848798a2307f1d82747e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914cfaaf1f128f064c5b42150165033c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90edcd98bd6b44025b0e247e1496edc4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7012af5925b21fe3b736f5ecc96da75751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaace4736e908a8dc3137e1456e300d0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff01cf9de863b17eea415198b347429c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1217a9c2c6b96b2fb2f6a1e8d67fcce754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9681a9e62c18fa2dc53cb6a0da8effd1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed03a1ccc32764b424b2d8d3db6cc564756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae4875622b710d6cebde2af4c15ec4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47609cde4455735c3a5fdbc905294a5e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f92278305cd8386eab7bf4d4967cc759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>