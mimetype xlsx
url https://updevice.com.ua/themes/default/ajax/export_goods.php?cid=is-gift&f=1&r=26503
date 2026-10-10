--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5034b3509828ca5d32ef2d9e590ce6b21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90981cdcfbeb011c768d9c8e3397801f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3306745ee48e3be08f15faebb207d3c43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3768378bafb5e50bbaed22a0af616e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e03c91722da90e125b6c8ab6368df0a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e475d9a51c2027b27fbb05a57a9d1956.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaed277aef93f5576ba45d5ac44266d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea721b0a52a36be2828a59b0e3044a198.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c12122018b4154cfe184d1956f387669.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f3b7d018f4c813d9d7699f6ad335310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e218a704e09a4130bebf357f84624a9b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a4d12d8b819fb1a3c330135f60ebe512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0c00a50988ee7f36ef8ede8510f5413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d465e7a6d258ee9542264c4fe6adb2fa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5a98700533c4b02519aa294b21ffbe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14443e43414fb95fd65c2c4137eebf916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71035225f535e1d828eba9d6bd3ad78817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c52f49581cb105751a2e5f7a2674418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e93dbbbd7eae7f39524d9bffa21df119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9647e3f9f7739b956324e13e2a9396db20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2f21b4fd136299963c0ebc6704359321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac171654021e8b08adf6ace539c6a022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337bf550d1f4f8c99bf7c1560d87833623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d82b9340b3398332537a2dee48265424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea0a694b1b5ca122c4e5dcdef01253e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1accccee733200fd78c260fc41add16926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e9bff1cb13ceca159eeb40fcbd41b127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad3532f58ddf590f82b58304c38c2328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4fd18dc058d365821f9083c84afeff29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831873a890aeb9b1595e00fa8ce8a3a730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e7b881382f493153611f0643b4e0c331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc96458c6f4d7d8b135782e4f299791a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85b5f9acf1235d6345de818c88c21f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f9782b2faf47b969a12762ab494ea34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec415432ee657939c0b1ea999ecfb335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972edd326ccb33f8692370f94be6033636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16301d9a311c0d90243af5c61687d3137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db7bde0aaab034f1d8d713abb4c410338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c1a759a18ca702f9d51ddb7783401439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7720ce227b83ebd979e7b6ad4931cdfe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13391825379a9b7ef7b15ee74b34bf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b401147cd49b739197b030a4701cd8942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e9b5464c9451b96f53223396c0cfc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f610e9399161c508f1c8fd199a3333f444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762e405e7122901b2d5c9de79af1e34f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a682d174ea2026de5e1092f726a6046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970981540ae6a40a85d78c0e8a30d30947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c167286913ba785e3bc2bd37cc8b848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c981914ca6fea5626398eb04f105368e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbbe411a5b5b0f544fa3d59fae79e3450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee98c71de920b1362cbc9eedd83947751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd26e8d04722b91e4eec165d0725d852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87228f81a1476d49fd4cfaf26b7d7df153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3bdcec18616ab1a723666947fb9b6d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14c6da92c216c53c7a45f047cffc7755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4288a1881441b26ae356fc64795b3b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4844d51493ebff2454a5f43bc8749d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e1789b1868d1b3edb342c835fab8d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2374727298a164a87283895be69d4d3f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f054b977c4ca7de7a2dbe8f90abf68cd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d49f101a8f7066fecdca864c3bb8ec061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a2a92b6c6bab4d5677cfc67c077d0162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da26ea55d88d596abe3f8b868312e8a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037165ffb0f126ed3b13444910ff039c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d7a9e152ad4f4907332cb23a1459465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f64f48d4d8852a9302c3293c83b4edf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ce35f992ee3ad4f4b5387b5a4676667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805bec4918c21000829ca96aef54ab3a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca137a1e1597f59f2486ce5f77d13c069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd57c2088e8d3e4a1ba1c60473aff570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37feab67e1156b557b9d9cf36d9f37571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230379f4b48ccd42585e3e27e37c590772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac260f1e95ec50a5f3e5fceac22c4873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405647c8cb2d90dae089c2faf5d1947974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fab291ccac6a4e4d2e9124388f8022d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d49e7da1eb3e1a71e91319e1055b5f276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55549a89c684dea873a1c79935d966c377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd6b57c8388fa5f2f0785275efcaa078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8122be8e5aab15e98020aa2a3bafd279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de149e1d1388047fd11044a9b79ab2f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ab697761ed3bdea179b21851303a781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e87c5961d6d69b24b97c22f717e3eaa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147331421a65ee3167ded2ea20ffa4ba83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df04db6eff204a97612db83aec99f02b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c9a21f81e4534099b7b020c96a9a085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c72121836720df71704fbc17880cd4986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc80480c1892b7809989f1c10ebdb2087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f072781516ba479c05da838a1824b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e99c18f518626d7056feb5a2a03f089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a62a80b4a764ac206005f8189787f190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe5a414f856926575f74980bdde780291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba9632454f054fe139ea77d4e0b56a592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb2fb50de18f2b6eb8597fd320fab893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5897d1d310c7cb2f860498c09eda4e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e572d4836d9adccb6168b90c4b9dcbb895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c16ff9fb81ab4f60b944620574e4c9f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa80f47fbf5c8c3c9f1480c7d439fba97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d256cae848f0448da2fe934a56c0498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b712856784dc67d5ba26a9772e5d0b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac997a1fb2b7891ff81b66f8044aa3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2cef0719d5ec04558c45345d69a6fe101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3985aad54fe31d7af5a71e90ca3e0d6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7d93f66ef090b39264df5715978059103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b3cade74af43c2f87bddc666cb251e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b71cf29b044936a1881cb47cae6cd4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a99b3b519c2de3ba2e5944d606c528106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b3fe88945b531816e0c67bb27603e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f209c78c400f7bf3738f1b18cf9924108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aa1c407b49de5e25d4def929fea2bd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2997e787474bc8d968b86a8b5f952ec0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc5c7e171538c68f4e5f8c718a6aebb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694a078c107ea0d6e70895e54f6460bc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f422270fc7884560a5b201f42da1f5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb5de3a59d42579c0941fff6a0771e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e17c078da4cf2865cb2e16d9b54b6a1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd21352123b1718d198bbe69bb1f7da116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e85cde87186ae13e792e812e1a3a061117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c540fcab22372b255bfa0aeb960ba118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0242dbc3da8743116f59c33673c1930e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c1f288e9db0436c109928f48ab383e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a8d2f273bef7ac4da7aed7f704386121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ee5982af36debdc302e8b3b1109e7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d61f5f4734a98a939bf4752d9955027123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334fb4d5d846317a2da425068dd9a27c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6708a836b8ea57ace6707ad0ac5887125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fe2a8a88c99c0214a6c2f1ea718ed4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021993d23bffd176a0aee733063a0a00127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d27d073b5eeae4acc33a0d0a747bf5e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc51266a0cb39d040418111ad149033129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6d963167863c699cfc8e4081934b2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104cbdc73ac4eb5f6906a8c0ee03555c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f001b4e9534b8638f0b8a2af0cc6b9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c03867198cf6273375d0afa6f8b86f2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c237a8ce4171c5beae5558efcd2cc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79735831ceff73826f30d8c8efedea20135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee65204456dd42c5ed143609614baaf7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3862c3e84f6cbbe64fa40b44d10665a1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f9050bba93c10b7406a754e99c5e6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fba04bf1e5b575879b9891cf79c53b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed13fc6c7d7ddae370391914f48c08f5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d1141f23f7f8391e29ac879385769141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79dcf457ff27a78bb2e29fad1992f86142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d016658f6790f400768f18a8e4daa8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c42903bc9b2d1d7f1ea091a279b76a4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41df7f170779b9cdc18248a91d12656145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be384848f9a23d96cbe97ebd7675f22146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e60f17159d64c196aed88713309885b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d369a45e19f9de55044afad32da573148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2fd46782b4b05c42ece843b8483d50149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2061d895f7b8932b7af545365f94dcf2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c7e62b45b4898d2cc3ba31c2117eb5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfba4c790e516f69d30dd1e5e7a201b2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8adfc21524281c22d3aeb8dd76ae491153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37754ac495a355396b7b732a7742d5c1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a555ec0ebd813351fa4ca0f8ae153bf2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a658274c824d77de63ea71465a3b6f9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44054bf60c54b6277b098b22884006e0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919484bc2a39177be679c29963f61b9b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d7d00dfb95ae1f15f0a9768e3e153e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a5f791640207661d2bde638aeb88ce160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131cadb7343e996d217054acbd6b53f7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc775e4fb3f975cdc7f40cd47a699ef4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690e97b5c178322f61a909f4df930c0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88482528e84e3efe522b454eb1dbd49164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0438d2593f0e909279b5cdb755f343165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6048b4f94946021aeb7f7f4aea156046166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe16211d9d4501b1beafd895740f37167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633efa6c30e6eae453d023b4278d48aa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c4c9bfe046cf99d121f5ef72bfa9d4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a63a315312a58484801c468d262c5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba993d5c446972f146031e960e7c9a1f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c7e75c9dcec7d778ee5a55cb93026e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b793da69f5c29dd8e4bf735beb605b0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d7b2a348626572ac8434fa332b741174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dde885bc9e5c5d881b35b909a599e8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de16396dbdec1bf2eb78e30a12eaad6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291c70401aa326205f9a9f06e184cab4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087547d9ad28db1df1dafa93b834979a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed28b69f25f6d0002d0571faac5be0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98661fdbf9d094e18ff6349aef0cb1a9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab9b41173591b58b8e083014b9282b8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40639c01fa683825b47516ae1a0d0a47182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd9538bea9a5948207c9c2952879b9d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7a29ef8488cce8d152da56ec8ec087184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98adee9277a1d7a2e4ea14c714698b8c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b5b08e23cc3f448dc5c2c647d7c508186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de9f4c08c1adb6947347a73dedcd7b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf2747300f680b28a3ae29fe56482b7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b7e770eb84ee0f108b5181a67dea7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a923ec32fd6aca33f5ba4764d67d0d4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a23ea0143ed34b73f9020f73d3380191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e7ad6c3c2b850403aba130303dca7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe4774f37aeb30b34d1b0aea4873f0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace93539add13003e9faa92abcf3b0e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0124e10d763f5c75d663399cc089ee6d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b26e3b5365185f00adb97d7070b51196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04121c9bfffadc07c570de0d0c0ef293197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1bcc0699a438f6428d4c42595d5dea198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a692596bf6de5a5ffd29a908e788b6a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf9514c9e8d4f56e96450ac071b2a5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006eeca803bc728e0cb10cab4f887240201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6bd766475191828e6c6c60ef57ba1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e8e88600023d21b9ffe710e2432136203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b6472590d6a5b03f51bd460e301285204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586cefefd8009bc763a6042110af702e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a3f911f4f16ecebdaa91ea8f49972d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11758e92c3dc0278c277096d7c27ede6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7629c996179712df8c880ab89c9f72b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824de89c304276ab2574f5943dc5116b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac102eedd5b777e17c5247b63f8f012210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a86b99f84c37aef6b319cbcb1fe64211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d2535fe662bce045e374aac3ffe67212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e61d7d65ef51d842f3a630a40f6d75213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea25f368cf5734993cf264a7421672f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cdf66238041b3c23005078a1afa7fb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e3b2598b87da76a09c72edc3356a5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5132565a8ffe111f3b69028afa1e76c1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6640b149670b783969c5ab4977324cf7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63739efc40a2d2121d62ad0e248f12ed219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79576d4857f50c43cdaf5671c78cba9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e0fb3da4d4f1dd168362cc7151977221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e42a44ac56520550e74cd7167f2b838222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5314669778fd3b93d72674a3a0c38c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9623a8134104181484b9e0e019615b3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d3d4f01e4d2181d5b28c730b2a4c4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8712b2f6602736796df45f35a2b88604226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482fbcde506873e331375f92ac238c81227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9c8ca0dd3824d5467eeece811d384228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce94b2f8b46e1e08353fd55b49be59dd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e13d79229d248a6e2f36429c0206d5c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad71b70a84cdea3bafd45186153a4a94231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca47a4c8448b4c6152c1f654015a5c21232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca279f183a576d0d534a3489da1e44233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae5a639b5873acdf7a7ad1d38d989dc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd17c41e052b2bc5a0da402aeacb7230235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf34e1f12cb957ed5fff68ab824aee3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4910efa636bd0fbc502e34776498be7b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5eed3bd9caf0c7cba16e71e9782b16238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3cfdf7012d809b6304290f400affac239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf350793f60c712e95b5d2f9f65023240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02655de7b9d92a32dce39054df8518ca241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d90dc83865778a48491960fd1fc56242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15356c438b98eecc091045d6b2f572f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0abb3b51a3e61b9e709a374c5169c7b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffd396c088a198c8849b20c5bc73224245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079fc9e766f5b419257cf58cbb3e9fe9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2fd13df05154e554d2c90b590f81b0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402fe9e052d72e522b93e5f7adc4b5f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f422265baefb57bf9dacb48111053837249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8fd1085b1223813c481e25604b01d3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e2b74907b6dd3160e5eca37c0dff70251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8604dafbc9b393f9948d0eb161b49db252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b771b5a73f08c8ff48e24dd659c9580a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e45d2c950acfac13f1156c84a5358254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b532285f2a413e74f84278d168131fc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff0fa3477690ba360e55c727f05e6af256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc5c2ed7d046da52a4afe18f9e3d3f0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff11d0ffe7e208298c2f2f40da2ad353258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e0009d5b36b706b334ccfbc1a64a6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6383d4233c12255e668f08a5cd9e39260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f47d4ad904beeec4c3f0b977e33058261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab89f9a513085c5bb12594152bf029b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b58139c0a08c54b1b95a1767b7c02c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf119bb3904d4043088f5cbf4a4fa6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988fffcb76f18c766587b18995fd8f8d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5aebcfd6d0e90994a9748dcf64364b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f02c9f488cef0b7a7d547d5ab7114b7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd6ff5643514c79f4de56f3f502049268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f0c112f44afc5396a0d0191315e593269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc1e245d155d8defe0dadcc5a176ff270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e83805abbaae74c06a946aae39cb0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1308945c58d3881ac1c96069f5743302272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65ff69e3afcd640183be446229c5dc7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de4194e331fa0cbea6b769bc5110806274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb8c39363836f0b8ccf7f5747af75b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f7ac7f8daf7c3a4717bf722296b0d0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecaff8382d0d2d720d42c2beb04c19a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d52687fc991688b322156c3abd9d6b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9252d02ccd38d27eab5478cf6ddab1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0892208305a02546e6a5a749df44dd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d83e45818fd27d2a2d60e5c779c275281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9654571d860ddee3f3098f2fd33d51a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23120e16b106ba65c6f485d3999d80fd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7da67a69c69b2e184a3cfe5d451070284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde9b6422d99909efc2cc74b3d323159285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e37ac88072ec430e8e2305a6a3d9e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc2cc1c0edf1e9c41214d9dd0e0382287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1066e17093db55f2b74c4302d7f2e994288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc73bb8c9eab363b6cf5d63d1d47ae289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25b2088289cf51fa7a011e317397f25290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04559e8331f7b3b7d48650e18f6466291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8080341b874ba1408e597ce1430dc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447154a1609a56922402064de5064fc8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2dc8df056fbbee100748680499cf9c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2c1f0300b447e01a8d3036bf7212d1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3ea787d9a89718f57c745aecb88835296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16102878874a94bc5ac01ae3bd3c62d5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913212ef7cf4c6ad88fe824f60b49ccc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d109cd950e0f33d031d4bd240cafaf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057770935bd409235b7a01185ee342b4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77a710442278643ed4e24f2858c5712301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2afceca445586711b2e3f143c34963302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2564453d195f62e50343522c79fc5d58303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e713ce0e381da1fd3120f6d0e4d8b2b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d7f7050265dde900305d29eb8e3f0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730dbb89682eb845db9912f70ac38d5b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6335b691f2a67ebeb45cc52eded08307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0b39cb4f365177fc75632734dcfa7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf2966b2488c0e30e0098a629df720309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92a3262904e374af8878568ee40ba8b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e6a18049f58128b6932aa629d6a46311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f27e9e1afadf8c181da79bcc57edb6e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f747241a49e0b65646bb0750aed496313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a41589b6abfc3736211408702aa9ef314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f30719868e44961a749812a4dc19d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde55f0ac67ec5925f6ea8b151e68cd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4e48dac89804898029250a4b1e35f1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ae7d5b29165b5f6e46974a231c3de318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32643bfd6c15e0de222ccfa35e39a6c3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c45b22953304a7d6f03849dbc34dbfa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e07bd00f9d8a4cedc1a17e3ee8116fe321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ebe9f74c4d45263c1cbe0726987b67322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae9e95cc18ff5506ccf7174508fa2a4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8223ad5bc7754e760f3e65195ca7671f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb1e48153158e99ea8886b3a7e49d1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b2abe84ca097835bd8be9fe626370326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb38b3e2f04654374332d43c90842f1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93116f16d532ddb2fd9d092b5392971e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740f66ac5c3e491decf3caa70c786c33329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d684592b643ebaf470c370e6ed7fa3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e167a3fda1408cea9f4d785c987489331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e2359ad46a88fa1ed09d77b1189e6b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571465ab0efed997fb3e822b295a7018333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c2addefdd58a9f350135af71a452df334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad2879b45b6eb134dc93aab37ec3fd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa29fa31c7240be5ad80823c7f98e2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c413a9fab2f592fa8743f18ce3f359337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26674a9e1ede86949c30659de4f0de5a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b248c90afe1d0b3dd3e6c21c850cb3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4a06574bb51d19c48c3711196ac12340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb016cd3ea834c8ef7c0384fb9425b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b728a097282cb3867351fd9d2481f004342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcb697f65f20bf487d2b58029061374343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c78976d472c847ebc90f04a3112081344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70533c8a204a3991d28cb29bd9c3e4d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a78ebf556a26a9f1ddc666531e7156346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ab4b10afff1fc6531ed524e526a2f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8d512d7110c9e7f73b6bfb1e2328b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b53cb4a9d4fe5f377b605637909053349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b215844b31302f02246bd10a3fee091350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b4bf79b1802d5a2280511dc26b1aa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b02e5a973011ae48740f9510293bf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31ab1186418abc71792a758dc36ed6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e82ef08fcf738353f3e08a6c185b8e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef834db6034dc887e8a8b82487d4b55b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f202e0891faede0dc919dd822d5ae76356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab0a9333b78d1f32212225cd87fd454357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6bf7465ec27eabaeb8915b145d9e34358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe950ebe5b3cd840e0fccadfaefd8c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda4af2f2cc62817299f55b48dc6694360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70e9b1f200906e99274dea4c47d19d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef95aa29fd8d6bafa69110679d1c9c00362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7936550dd65dcbb345df4011a21b6a5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb078822d4014c482daefbdea79002364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47bd205141d6eadb0acaba453424302365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d000671f5ee64af2606c1e35f7cd19366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931e52f3e2aaebe276a3677280914b87367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115668a28d9cc164fc08b681a5f4bc8d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f714d8223e614b6cf1caaa273296133369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c87f340df766c0126c532d9cff893f2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d11af849f28c2d9a6877c356d637ea371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd3fc4c23f7b8c070fd39ecfaa1fc2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b447bc8c5cf5f0d5b9f35d2132f03b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31435c1a6ad82ae2927f2799974dcef8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8d2442230743cf70001bcc2d7a888375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f2eb2526036e4708fdfecab4c48dba376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a7d59ecf6d73b4b6596dc161fc5ceb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a2f738c6d7b6618f5f9d6d5d94f917378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff201a9ff52ea6df38d781ba98226c4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec949bb48d012e99d2187dabeb93cc74380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6fdfab9f34c2378728777fde3f8b0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f90fd41223b462f21297b3b2833265382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fe470768ae0cfe953db2bcb3cde977383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a9021b67ca69ba1dd8d43f3f079d7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4507cde927693d0a9ee30d744e7828385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8992f630e0418dbd31f837b2edab18386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c0117aabf4a13e275ab3a425b7bbf1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e78625ee5b248b9907a8a2c1278a78388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd71d464f02cc1107a089259d4ea3e6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19209249c3fac0552b784768a8e80563390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8be59aa3df6afe394cd0d7d4a61b62391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c82f286d62ec99c48ef7d803e3d0b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e3c71c5962a2c624ef3d52271d4c7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fccdf9e8e84e4f046c7503fd6541e95394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed82b93d90f9d7f957d112d590e453395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d762de203e28537ff8fff4fc6db23f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfffd0676b39055ccc8d06819c4f58f0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c3b7766135ceb2ca1abe8f3911fd0d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287179f98af55e6958ea41300bcd18cb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff49540bc071e4040cca11d6aa3be9e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d048f09551dd0a76c071d927865dafbe401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd9a27976d419da8b819e76b4e7220402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba66e67a805376ec5b5a57cbed65af403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a448fa1fdf6ba55db48f493bfa9f6d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c3315610ea6dc7f627011ba4c8661405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9fe57b3d9008751b6bb5282767400406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd856081d227d827553ea282c331c04407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d898c471582b278912ed040164c2fd10408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02c864eecb4eedfb5c1d0f7339bd539409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da3733f9c05e4ed0da60a39ac16099410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4da990c28607d97292cfe31a073c5a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f7ee966b953454fa8791871319258412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3958c142e8dee68297a2d9f670bce4c9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe3df1806d66f9bc677fbdbc6bf8b0b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7f17bc324dd34c52464f86733759c4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3038347ff42aaff844a2697f8facf720416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f85d4e08a80b3b870ac3f60497def1e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f202cc45dd4260276fd9b90209e05a5d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a061c352dc4343e5b98e3c48d556d486419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730b4ed0a23de44e2dbbbc90653bdb2c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf31a8408b9490fc899fbc7fcd56ccbc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc0c39f6f1ff4c8e994ec1dee42a169422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a725ee7405a03287ddd6e52e32cbb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2fdface98e9c891b65c2cbd640a49d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22462c336ddbd0da3e1aa783e3bb8543425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dbe6d0bc501de399616baa222b6573426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd00dd72134ca3224d29b5f46a09d9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ea04f728bebc9ffeb8293bbe3f1a8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b3ec24d6e93180e3dfa12f9b347f6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c9fdee429e06b974d2518b0fc0cfd4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa84fcc2f23bf38e8c4d9312fa81342b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7179c170b6bb3babe5ea7e9a80e14728432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ce25b63169a2ef73fa953ba331e31433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c9af1ddfb5a23dd894d2c3d0d835df434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294a722d9a6f0fecfe5e9a06c964c7ff435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff2a293c30380757b06813efbea25e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c260ad00d42f44d038a4918a098478437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b282db4161b7976bc3a0f29db58cc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671fd71d57c6d9cdf7ee958b6f1c1ba3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c62ddddabc3ea620567f55aee9b7d8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2403fad9dfdd745be77bf83890061ef8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a868da81adedc670825952a9ed83e1d8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b68ff606aedaa2a86ff6bfa69471ff443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb8ce61f91ad759ba7dba5613924b06444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d060e88af4c516c2ebdbe189d8207e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f41d554baa969db39d26e5bc05c41446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ecdc552ad46a4f19b6a74c7acc990a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78932043ebf60e43bc0463c3c0cbacc1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af56b755a28f79b58a7d6d5e3371e8e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ddbe5b3d13bbd87ebb140cc69a22b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79148913d3738c1e0cb10c17be7c7cd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ab5d6aaaa1f3a5d3bf2ab6792dd9d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69161939230590984c540780ac34f9cf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b1b0d107a7946967be6f34e9722717454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd2bcb6337812c7dab5cdcc8e52bbd7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6a44bf0c2584b59c1b4baded1740d1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e6fae65c86f9d968ff24accc3dd27457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab237e8d7a3a685997ebb53a1e0e49b7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c2681f4ff06a967567ad69fca79f1e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6252d917b6725f287223f0f04fa13e1d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e33d4ab392a51506fb7b7b22d3a7f5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db9a9dbb217a68d9a20649729f857d0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b274fef05bc6ec1067842c17e811162463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd43be2ac70c79c858c9106040a223c6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d4c62959a2364bbbef59fa46d21d2b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e175e219314d2cd8cf1281d07b8492466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab1f352db363c061a4d94b3bd05d1b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1438a2d04e2f40d9efbc04f5fe07d9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a7e456e44c9ffa0d8dbb162a79b48469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d9d9cf97d5221a3535f970f33e0a7f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47387340930eb64dc80160fc084c15b5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb68a383cc22ab70828ffd733778ee472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3116697880b5b001292131247a8b11473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b7878d4fe5b7f6187e1d2bfadd8fd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef964fed97d93ab0dc3b48372402e6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df9c8b7b4418dc93b0aa2fdff555f0d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b91ce0408aafaf27aa4b4136d2edf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb7732ec89e15d6156259b3ae5f5fa2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadfb0eedbdc4b338a651c3b729e4e5c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad31eeab190cfd6481f7e8ef9bacc2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82344d37c03b4716615e398ae1de334481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339ae266840f17fec7ed8f9dd1bb03e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea465301c58d5f066dc25ea7eda938483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb040d1df80dd9731b6c397ce189c6f6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6194dcbe653d5c0682bad0bc1b4dac00485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df3ed7ed756382aeec9b51ea39b613f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c0c11b8f88aeef86ef01867246d91487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f0c61637d88e13f1e0e711215a57a5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba85e029069552c171677e3b5e324ae489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2544c36a9f30b1708ebe10bbdd1ec458490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a754af0db0f64791430095223c1c8021491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3407249768c59fbebf27203d1f995c2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523bb95d5a6afd480429ed19f42e337b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83569a48c50e12c17767f15b2e7b4c2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e685bab838712a62140f556164e4f7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf399d0d1679c3da60ce1ae507b5b3ed496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b71a10f5937aafa55e7f6d305899c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a58489201c64bf06d33bbd41b29582c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da81cf8ab8260218a3fd427c75d195499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc354ca314f34782c9a3c1ee33d5cd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e2da5407b37f3e025ff7d1f072b09c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb476f47a728f12b654e86082e7ccde7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ba4aef8bd6d392f237817f44a754d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d036561b1afa5972daf3b308a8525504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd55da7624b04a9fc9a40bf2cff3dea505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15426f616059245d6422f8c1bc7386f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac9a477e39d12e6dfe12a69e441fd93507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a000b0077b32a7289aca5d0804700af508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503aa83b30c81812ed73bee92d67ba9f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d0e8374af0a3293668a96d07f4dad510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d48e73e415290329329fe6ad2657c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab37efa117c23a1f83175e459978ff8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a429e39c9189ceda633b1ad610ab0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef79a02ba46913882dd0fc6177ea50c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44482451536c8e88cabb2311d66b3df515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b399d4a00ea0f05d275563633f863b56516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb89f484cf536f660070428d104c92517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570914a524c8f7d29ffbb4549f11631c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5801b59025db0a40b0f25b31eb96d0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b71a3d89a1f5d62545500bb1cd53dd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e0679c4d5a0819901bbf983040a561521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4454df485599cf0605147486ed5aec01522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476b7baf1d1930cc6dce8cd7d9b68a5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e334deea864999038051b8c4b2a302524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5185bb125072bbe5b061f436acd7671f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db97bae21b59293fbcd3aa067056d7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da1800b8e4444b9b6f8956d4ba567b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d271444092dc6f2448886806abcab7a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd613220a3da073c1deaaaddc170385c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b026ee3969add4434bf5de34e20a3c8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee415d5b8c3b9250cdd7e1869bc6ca94531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e8f66c410284d7d1949ad1f4b1737532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c449a0ad58a1f29a30e543bb19e0cf25533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8dcba41e4e6f0fd843d7976c6c97a7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5859eb8e590e59aaddd294c940ee28535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4944f5c621ab7993b099078c8575b7a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93989037eaa7ac65249654be99d800c0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e131dfbf32b5a5deb7501b9afcd18ba538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6c8ed8c122fae4c36c03c91b2f3f3c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b90e70d039871954912d59ed3a23e3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffc014ebe97ba7ff47c3a19efb93c2b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d81839521b176b6535c9ecb8696f85542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf73be892a4dd78314dd812a7d44a65543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc65d0a6c2d45e2a3da61ccc948ee4b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf4ddf44e71fcccab6095e1d181a1e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f7b4d162d6d67d73a6b8e408e84a6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda4d7b6b0f7e28cc37fb26cc9c129e6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb080c9908f612de0c64d8c5d396145548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10302a6b1ef0600faf6ae3d6ac24d355549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735afc33f0f8ead47b408486c2d598f6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6658beb8a61eda29f6cc449b10ca9e48551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d019b6f65e9ebfca12d355b4d363a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190444fecbd0c94ce8af19a2f4e15af3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813bf923017ae9148d294c0b033f5854554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb6174b7a33e1c48c3aaa5046060eb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100bf73ef3fc4fb8bf707a2364f175a6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fcd984ec8789c92bda2da85027523a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3915507ed43393d723227d9b9358d6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1813af352379745824439fbc6b7524559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5dfcaa083eec26c618b282f7423308560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f10a5ebef78a03d479abfe924084f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfab32d42737e90abc0f65bac228565562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc00368efb3a4714d6145dc7949b6be563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b8894987d5b113c8b18dc4ee16a67564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1148bfdfd4da2b31de58652fb43670d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035be26539440b60c044026c26859573566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa4f8af6ed211b1ba477f132bc2238d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a10f30b5f4c7ed3b53865fbf4ccb32568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba5a8c71a7760de3047620f74a3a0c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9267a93e4d885ef5296c1eeb762a137f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c87322b21c0e6467d9141435d719248571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f282c66cd3c3d9c1420b516c355e6e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d41aae61269c00a49a0a1b8a970b4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b579265f8b4e8df77305d0650144de1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9aadf3d5f7266361d1bd64535952ce575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce74978e56abd1593a0954ac4750c9f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce8c23fead80b647a2b0802fb81f1e9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66033538ddc4e763eeb778356e56d14a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2e9b3533600e1425738a37b574f72579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233284be559c54499aee4b526da6e90f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab8598590d635ca14de07016c3735e2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff2e055bb8d931d7f77941bbc36b39582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ee2ad6df2d2a084f25cac953a8399583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20eb27c83be43c97feae9f01cba3301584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa87c8ca35ed8160f70ee46094a74c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a51fdb3e9d5279697d8e9035d61440586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4478dcd1849935ef0cb2906555af210587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f15558cf77ef080784ea5b101a4b40b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f93b437fe94befe9f399caae66308589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa851954cc78b5da4cf0b2c6361c18590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f733fc095b12fe2cb83b0e3d249e87591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61601c583a9e7f643699fdf3cb8cf7c4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe668b0e3845f620f2f2bda4393921b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd889f7eb7e46582a6b6cb695c2385ba594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e13dfcba0ca4160cc7192421385bef9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288719209b59f0e7ffc83ba6087bed8d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe9b58e8b42e2f3376f9f71ce8f9a3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f3f6345b66a731364b77213db0421598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc8b4aad6654f91fd3e0a17b3229ad599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f6ed4216a9e5cf1114f241631ac73600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b7d17e35be86b5dd25f8f9cd32a9f3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6526d39183009ec6a0b1872baf2dc5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6777b9c658d5a1cd1c41824f29f97bc9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec29b492e683bf3e273a38290a1f873d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff7c002bef9fa0494d1e7f3da0d7d5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c3d14ec2398f263aca40a502eeccf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461aa3fe26fb0d47d76f169c396c1548607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75876496843d386444bdf04d5a91f606608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321323af8a3d6f863cdd83b033bd3bf4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b13abfc57bca329bbe2a394f9698ea2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8896efca34847b4cf014fb7db6054c2c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3493d311fe7a516265258b3c4de63805612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe8484ff4ac417e74714e64526c3bd3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b3d40cfb5151be76d328f643e9ebf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e846377b11ae1d53bf261e3d98a37d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309f3dbcaca6a0a4dc09349b60e1bdd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b898c89742e7cb115c2ffcbc0a7ff5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159972898b90de536fcfc9b0adc7a45618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea3e9c0a2a356010f74164892e973fd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f465f76c179e4b99e39868d3545d69620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0672f342d9a8842c9acb3810dd4973dd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e016bf7237118c16bbc699b40a5df3e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5536d5c5454ea2da6bdfe6beea92769b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa3bcb44104ed95b8f062cf038e176624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a30629641e28e7573aedbc9110e91625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a66cefde50011d20a80fe4e17c2b06f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e888924188f2ab928b63c0943a74dd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3543b0a0b52006253a45ee1eaf277c3c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f1c3b0b2447c92cb5d4070131f4598629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa1b2c99fbcf062d40de59552d6c39630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ff1e6f08b7790ce390ad5f4052dea631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f4ee32f278b0ea793814424239f41632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb2da3175f62a10266903fa5b17b66633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4659e6c22acd0ce8fb43a5eb47dcba71634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f49f7ffbbd72e6f36599a4db311d83635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73788af55df0b7540a8c2915328a3b07636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613dfa0ecff97ca87df97937347806fc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ecc1f67fa5c5047c1237cdf9d373a2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d6da0cd13f3a3c09f52f45db425463639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee92c52667d44e245f296d4229db94d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74be07d9140b3f76484f0078044c34e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab4f632342ca691de6014ee2130ba19642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f161d214e51dba8e98a226e3ab445818643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b29a6dc4a557113f527b144f513113644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7930cfa850aafe3d0d623f63e2d973bf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a3ec7b700bfebb783d45c864eb267b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb22edc64b87456d07605f1085d846e1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd584ff1ab437e762521aa390c6cbf8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d6c50713a07b033d0e204e7014d59649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2280572b0b41f3aad7862ebde9985913650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c358bd47bce8ffc10f168643efa0a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d25209be7251c04a02079022efb21652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c046d529760f9a035cb21f9f148dd6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ffd81918ea42bd157e2b27d0d73ee654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f7cdb90d29b13a9ecde63a249bf95655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d318ffe932e668cf49a5bc399656d8bc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09afe35a8e23bd019992fdd869887f3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a29e92a48ebcd7f5aad3bec79a9a0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ece439510d3cf91a40ca34075f85d7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ae84bafd05d09596e4bc05df7df3a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae0f99d88b32e40fe622da799821a50661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b6a7d8e8e6301df01cbee202741df0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d78884b581a229384e89b843ba3ef01663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d343fc082d3a86249e2ea73c1497c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af253715a0d10d37a8a5f27b1ab5fa9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8afb9f433ffa34b0963dbaba5e4c24e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7fad853467f84cda34efb0a79d0e7e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa23387e80caedff73e38536eee768c4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1618a8523258b4ec885bc147b432a89c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b221324530ce1dfc25c970f3875e4b8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff29ad5614dd545f05c8aeb27c410ebf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1fc420d17c72973820302fe76bc7e2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de47889b9f36cf26d65893c3a695521f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0053bfe77be03d00c017e43c9fbbf063674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2b64bd2a86ee92ac147506a3f3a437675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a476ab83b3bb4fed5c3f46cfceee6a7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9928ffac997af01f1b3bc9cc6d7ae28677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e78d230f80a1825b91bfc63a9ef17678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3289714a49e02190f11203dc02b03d61679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07515c3cf6b451737632cf6103d7c3d5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a43652fcce90615d7ade15b2d2f76e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a33e61a48fb09749ac35d44c26474682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b8307ada8e6f9055086cb1ff23489683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b643b5c5d63c52cfec5f07aa1d117663684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95674f67750f861cecdccf4acce0c837685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8474bb82c71620f53654564e9d2c95686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf9140d2d58a625ffa86d44fdfb7473687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ba9ca309ba3cc6720515ba7935e8f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337c77f1a9b7d887d879923ca1429a7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b81ff7e821252aa7508a91d2d522d1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6717c94ee0455768b26012bd3e742b2a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef51d2a6fb60515296182898552c547692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62cf13a5aabb4b729a23c326161105693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d274598e908aa41d4bed762422a06b3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0748cd8f58b52009bfe710dc52ec6e3a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f76d6f1e9c6aa1e8d871ed571c8ab696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a9ed0267b9f4ef2a08e8b2a5d0d64697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb5ebc33f6b4aabca63e58d5ffe154698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f9d0f303338e5020709da27adc326699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b169b3d1cf19043d0004c30c22abb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66945b1a0ff58a0482d2375b33954dbf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058483331b3759703ba82b0376c55a92702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c12b5bacbf9fc4d09c99991c3100534703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1fafb7b9462a36a596df52d48a6f9e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee3cc0922c62ea1cedcb2b03a5f9b3d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd870a4b8c0c871728553cb802c510b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ae4695c301bbf5962565c7e5994cd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3715df8b570f2431f2e3272a748b853708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb3e67b9a05b9431e6574a17bc3764f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9b29c03ad6bd6a05474f3046f7414710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea19480335086444afbccfc75c8dfd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0915ee601a89f15ca9f829b9e9285ad3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b307f833bbd56e6073189da88d137a2c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90277b451f0410731f1d49940f4d0c1f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed838f4bf26f918f0e02907a71faada3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2296e228308f80397736669daf5a28dd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db6c05e7a4aecae4f3fdf34dfe80f2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdeb37e78fd1c93bf08e9833dbaeb3f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e282f9f1fbedfbfcff1dc7b145190f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14071acddc920f5cce5b67960fc02d2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a32275d02c25ec64b6d9069b990482a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19904c0d86befcdeda8ee6ce333b9b6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c36917a58c8ad3e5749fce9cd1824723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5cb9706ac8dd2cb31410ce3011203e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8285a539a3b6be060b0f8de3036ddecd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c753f104725ccd23d98da2a3dda99a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d57fbefa7b113c69acb3b27c4f6c05727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b0bf96dfe955b2403ae1f4bf20ba0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c8fe48ef27c78e87a4169003951c7d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb3e46b627815d0c664fc326262d383730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8024f0c3dbc1e29275a090dacc23579731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d6c3b2000ba17f63ccb2a56b85ed57732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e96645659852609d5e87f60a7346b7d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf59eb0c93d04d8326938a0736be83ac734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1630d52199154853c3d303a014b23f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706ee5613bb8610c46951907bd72f867736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048fa2651e4b41f872f3be7dbca140b9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71050a743b36f410f99bc059a42c41c1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99591c66cde292c87c98857fa6614ad6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3fadb8da238e5dcb94511ee7373d6e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c8f68d81baa8433170b683918f26af741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7628a20ff55bc830c798a0eeb73b2c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f2436c06157de4bb6c347eef34627d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca79f3a1b7436edfd2e6069fd93f7d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d1df53e54936f0e8b6e9b571e4f89f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75796e8c42599a0e0cc217e9876b53b9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b489864e93289379ca1391f1638c26d6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8431f510e3c5d32c8db80d46887508f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b82796235bd3452bdaa7d5ad7f091fb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c566d94b70f8a02dd2891059c2271e1e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba97478bb8b14e9dfc06d6749af85ff751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098cb0a375e1836cdc2fb441ea3efe74752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d37ef3231684a65c5dd4e491f06546753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8688594f3aa1fe5320771bff63d987e8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5094b0b1257e1158e060649285d1ef3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e597fe579b36122438c4a80473069756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be19ab9251e43838a30166466e30abf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e120a0e69466a5d466672f142f3fa758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c68f9620a732bbf7c7ff9669e21f50759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705feae24909d100983b0836a3355fb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc47ef9f6f1bcfc0954a25c1c4f0c62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ed40188d94283b3dfd2ee2f6629973.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e6d20468e83117b2919dd45f2a16f84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d622db561d1b56098d79ac04f044365.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7020dcdc05b9a997bad4af1c039c6b86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b9d02d327994226197d52bfa0a89a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf56dfafadbbd78c3974471a7be9181b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4914fed9c6ecd4af689fb72ba417974e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3addb3ab27f3b3e0cd736aa19b9c6f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9717f161ff656fbc30ea84cf1b625511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e5cc744fe485b3be0d3d042b8f4edd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1e80b5c83d7d42e5479dd82415c6913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e27b4e0d16e739bd1e88a5db913e414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a91da0774b7aa7612e820ce9283ed915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc23c0fa069f94815aa4e11bbcb594016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1bbc8d6e910770ce385ad58bf84b1917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91a34b24196c45169e7cd75971d82a618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50512e20c7c871757098f602fb4101c419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7945211a342125ef3e7d860da7cfe79920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c315e2863150593d8bcaef0cfd5179c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fbe0a0681dccec966ad464d2f365d622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21db8803055ba2edc39c6b742d9dba7d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13388082cd9fe99dc661a2bc492bf1e024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0a97e4c406f6b1673b28af32110fe25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b674cf1cfb080d86ba4fe2907b9c826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caf3ff602c1a1caf3baaf6bf46b4f8727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92932aa54f5b3361473af839844adf2b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78819764e722b71a13f6dc74d7dd59f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ce60b308bcadcc335792c763e0bbe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d279ada8a07fb5e7f76834f00b59b35c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c61c3252b511bd9b59231d56018cd8b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d25fc0bb5176c8e50586a2ef9d93f2933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3307dc3bf2ede234abef6b3297e253cb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f885eea008f28cd569609eeda4b75a2c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce2acd5bfe93b7c541af8fd8364a2736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031a83e002f0d4bd49bb6d9255e065737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da666875395971f89be714ab463921c638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e36450172edaf8ee910628f82d8c139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d2870583f5668b3ffbd83451f07a340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403134726d876f0927af6ffc6560e01441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6705f820b4fae3cb8ae7eb42a4828042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb41825ccfe0a26f82e7bcf4b14fb943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e50526d742d20454893b190e0980af744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a08ef89b0a61f974f100459768b30945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1005b6201e16e7de6a91e33fa442f6c946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966edc7a5f1589a4c96bcd2b9a6cdc2247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b04e2b2c8cad38c15f02af6393cb848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33732e05ae42a7a480d70e63737012d149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3073775a9e8b13309202f308e5df0d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc4346bde77a94a11a06121d95c683b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e124f8c987d9b16befd7cfb547dc0452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14be36a35bd3743b0f78decf57ed22853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d715c059533bfcb28ae372da89b1ba54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcbbc25d7507972feedb5d19e923b7855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c4c13ba83cfaa68fe82116c584414c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996893a2c6b7991359d4b2238bd7312957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79bbb0fffc65aba2dbe54ba547eb0ec58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e5c0d4cb8fb5219e00d9546518b15659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5bf97a5aed7d0c267675c08641c56060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aec98a925ed7e20067510a9418229d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e088dc2c46e7e48ce643540659fe73562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97abeebd6edd3f17eecbb2b2130bcbcc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf49e94c00d86d6a71175166213054c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06783842e7c66b8909599acac786a4765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f3c4207092fdac4c0093e3b332acc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71736d3281deeee7b6ac19c6ff2b334d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6576a4f475aca85d4018e463cd8517af68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2185b1abae681569dd4d7bb0fd91c269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0904e61eaec41ce97e284b1fd29be4d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1980bf20134efcccd1ead16802a7ce71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f4acd74825746f5e346cd65d6f51072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951337071b9ae24c499dfc8529da98373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0070b44ce9cbf255b792e553a9923b4174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae5e94404684dfd4a2d94227adb80e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62c330ed838a6a5341a0eb672f3d31d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6405bb46899fcc76b47e4e98b8d2c177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e495354ca8ae18d8a5b9026f4340778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd2228a05deb4156b20812cc46f8bd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7bb1e3c41e633d5241f04a3d6abcf880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f89d912ea79eceeb9d1ffaf098cad881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c519c6eaa5aed9370cb456cfcf0c782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b091bf8993dffacad15d490546aa95383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac20d8638ede04a2d0d9be7749c218e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e2cfd7021f00add68351e23300ef285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74046b3a13e9ac32cc951622cadc3c0686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb592bf23898724a39afa8cb257e0487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299008edaded0b34c0026c426875d0a788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a15c82c49c24d4c7337057230bf1989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a1ae828e4ae30119fcfe5dd579dd2290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c5cc606e54c1b55f7eae97bd7965391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059656022b3cd91b1e0d4d13c3fbfffc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996201ec2cad9fd50eefd2d60d407bce93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d1ac81d5a3627cbcc79e83823d70ef94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf506ee8a19956dcc2c470566d17cc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c9ee42667ccb0149d8018edd3d5c096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea764dcc2c03fb9eef435cecdd2eccc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbc34d3907136f7c57eef211f65eed698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166cbca04d1b5827b1b1ec4d48a8580699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd13d3a7bd4bf39b91899bf8034e8a7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae64effe33f4a1f73da5e47d44873e2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7938779053fe47c9f6bcc2e684db466102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e011394e29a2c290a12411ecb5f361fc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa6caa0157102b1f17d4fd54d21d02104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343871f2109fcfbd9744bad67b14918105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985df47881a9fda210194baefc955eec106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa7c7c1c40b54b2a480a422dcf15ff3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0b7ab5e49e070d9cb3843dbaabbdd1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092eae96553772bbed37a346463527c1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ddb828785e8ee83a806a48390f5d1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f5bb01aae3b8b5db3b4bae33774ac1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4520492a6cddb507665754efe46e74d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28062a5a9518b1fd178196d4d4580acd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350bfcab29df6893286a11a63481a23d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff2db738e739647d8df930f6aa125b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a359d1f4bb1e9a4036c4c5e275a9482116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fcc42988f383c83527cf24d257829a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107063a984d0e1883710d426e37f4df5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d2b6dda7bba11ccff1049a889b786119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbbdfa9ed32ca90f286091efe06a2f4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e46c22a14237a42c5f192ac683af703121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac410bec9bc40153b7065b5ad11e6e5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ff293f7484671425c44632780982f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b7c29c8b694d89b315f6ffef51c3d0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a4608733e8339ad20ad2e26fce117125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd525d33ab3c6d2aaabf6099d9cbdbf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4cbd03fd8fdd0aea0bc2a53d2bcd69127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a53d2712ab178f7c9e61085fa1f21128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8873a53d0197be5ee120284ac38411f9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93204f899e5b0b5b10c7fbd5f977a5cb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced06086be98f45ef9c91a14d102333131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b1972574a8ea4e07138a681ef1aa43132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b54c153167f3d56b6b7de6f958a82133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f52a5ec2c898361cbba765928a56c1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a9dbb58bcc5b792224ea5da047c4be135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5253a60176b3c49711c8571e0145b4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d5a6e8dce791dc1c7b9f85c87c561137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2168c0b468052d5e44905a1d56c32b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445d6f6e3dc22b421505e55ccd57754139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a30e3dcd3b45915ebc3a9dfaf92450140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f68687b71642320a228f1531521d403141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e742442b39801718f7b0e08088d43142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ef26a06fd15de9c215a6484d97dc2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2376ca519a1ab4955e4d5e83c668ac9f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797a76d400900ec63e2799a3260db6a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783b88bafcc7fd562b78cb3ef663b40146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266921b3c8937473ce789e14c42d198e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a64846944d5e7b1e7e4147f8e38ce9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c456e6280d8930c983148961f603886149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e984f6a4c4c6be465f9fe46adb36260150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7108d0f64e89aa337ed261b06574ce151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e62ff91ba3347d2636945041e122b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a419868175c9afbcd21301ab3c3a8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5842c3d0d6f889cda4c40f63f30446c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1081fc8b5fcffafcf8e69a815a884534155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a30a4edfbf6b1d92e99ae5cabd224fe156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec450bfa4084aedf95585179b86c1ce157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb9d4966f41527817cdaa470a728375158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac62c0262a0f01bb96b0b8444ab063e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca5ad1081eecc998343f88c0b304ab5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392db544c5d5a9f41bb9b68589ba6dca161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b4821d1b6568ce03589bd9299d10a2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f130839a14138d50ed06e0984d5b893163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3bbdc453713dd5976503cdee2e5ea0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b6fb426b5fac04318e4d99116c40e4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780346955a0f8475ff86eba4af1307cc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3302e8087442d9763fd331426ec0e3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8950792ae2fcdf9db21c5bfdc1b21a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd0ed4f9a57a60e739bae659b9449d7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6309b5ca4456a84ea9d12534bece116170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8236d1fc0193b83703a449c401804bc8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13408b0e99fbb80a66f150640d3f79c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b4606567f528e7d8b6c4a82a68916173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19747efc906bb9571bfdb501d497f163174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d564445a624735f4d12a1d6e11a12e8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54135236e5d06478f03265eb32d7debd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0457d07128feb8008f18393e3385d6e1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b10092584d0cd99d720e3defe1419178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575afd7cccda542a02118784c4c95ff7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565558b6177518d5910d8c869cbdd0ba180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae9dfd246e26096ed126726c7f115e3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e88f8ace513259792c02c2f30cd399f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6cb8c43b4ee09d7780306747d17ca4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8d1ace5a9a950342a7c629cd90d8ec184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea4fd728da195db141a39be29ce491185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e083f4c80e5aca68a0a58f0c44f177c9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ea9fd5590990606b89299f57bed55187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0877bc67ceeaf2f3315938f9900f104c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f779d006f21b8ea95124e6f4bd7cacf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5811ddfcc59504aed499aadca56206190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa5e5525d9d773a1263d95c53051b2a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c4eb5d26350dff23f6b3e489aa0865192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f9a8fe74e344c4938e62ef2a63a13193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5c0f033ec356417448a28e7378e70194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57db16c97129ddb4cd6d3b681c4b6d8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f734c12186ab3ab6dcd83b34136ee52196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae05f8bf7e9cf1f32d8435006e20574197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df28baa3971cc62f440d5f9ecf76a1f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ba8f420c94df1f1d62f90178efded199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e0a4896a331c898f71e3b5c294192200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e75b5d07c27f1b05b5d6e269be339201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c029318964cc7072e37942988a6edb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d3ac32bd9d8312363b4665e49d47d7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a3e545fc673f7748b8f051448a3017204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ba26bcd72bc7029611f365d77f30d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd826c372f2d8db06d4003d2c4a76f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7880586aa249798dbf64c8b5269119207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd59fd75e796a37da95937972328c6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaca814da0a85ab38dd35cec855b7d6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c65c607e81c37c1c662302ead0999210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02144b4f981f179c3d11a47310c1c399211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd66d3de6bab0f3a5cedb55915f964212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1766befe1aee0a03ad6e53f0dd22b498213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f42dd744605a9cb07601cc11f0340214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b121a444259fda72d1c0ca760de30988215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9bb29f470cf16c0c8edbd73bbc3e30216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24610951d65d22672267771b7e2b4f87217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02288132964d67af60cbd55c320bac86218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71795c97c53a625d1ab21877be5b952d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a7879684893a85654888d9409daf8d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca4cb5819c481cd74fd50c8872a8d10221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8977a33eba6ab25012fc996ff3ddc75f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a0c365fe32aa47345c76d8130eb868223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6526d3431ac8a7b87b12fb158f1dc1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b062958cc007b3a576a4409c8fd7156225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eaa80cd8b02c499a7eeae71052cc02226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeaf29ed035a973f8ed61013b89dee6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a650eeecb3993d0b119a8c2a17b3628228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd75f781785fe47e9b2fb18902b76d7c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a215319c8bcf540fccc1f86056c2b5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b3e2d775dc7b2f32302d7c27c58de231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b4f53cce4644165d6fcaada7e203e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199115ab5c31cd5ee3fc7a20fb270d86233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c049a44550c1f3032dac376323103d4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d293462dc827d28e6aed302d8e137e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2935d5c26fe0c6f6eccff354164be901236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e74b3e9866cc7239fbb208c059636237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ca28d83fc38e558d79e1bce536b68238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f101cdf7c396bc04a60ef2a5dfe3de80239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab2972dc67555773110d5d117cab46240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622c905c14db6c7bd2ed122a5f6bc5e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb9e78ace10a10fb52ed0f63ab2b8b9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f76588909472b6f601710980201024243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba061912dfd78830cf92695f6dac87244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a13c6f8f8aadf771321a44abf87497b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a4ba98ecc9abb2170c76b42e77898f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8cf8d0dcf6a4c6c1eccb7a5cbc680247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de73c092160fde1a51574034eb7dd7f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8461656b1452ebf067dc28b9d5616cbc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84794c3cd48d28a43b1f1618ea535667250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4cb4266748753b5e39218eab01c3b7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee8625358b3eb1fbb169d66b2c10022252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2998ea4195e1590b127306498ff210a7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986985e098ae194087252ee7b31224b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b6676a2e249b00591ba833f4932886255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c8d7359b1da67c1e133f51dfe9c61256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8139bf2db6253dff8270955e0161d6e3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dd0cfc1262ff85248aeccdab174061258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fce24616a64dfd40cbb91b159a07e3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565b4fe3a164f58448889c73afbc0665260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c69561af9e8cf9393bab5569b3dbf21261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc2fe90154cbf0914cbf17e58979fc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ae04c1f13bab0d72f684f3fdef697263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcccd35f9226025b43f29c8d18c3c9a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce750ad90be3980cb45d67dad39cea265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e79e5fe70bdf268d8a19e82b847021266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715bd551f4385b0c59c33b7295c62cf1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c035f910fa3c560d6a6a84275372af0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd6e951aa2de803ea28e1b06265062269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba13afba11a4f697286dae86cf234c7f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a05d595c20e869be1134f2554b22c20271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407940b5ca5fad6ff590f0acd170b11272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302d91ca5cfbf6d02cfc6acea27dd005273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e79eaa4f003acc1d205af68cc4d748274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d44a5d9862e4ce3f1f1cc5c33607db5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d04b8abfca6968ed0177d7f1ca91f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc92c425c7d6c08092b4507fd83dfd4b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c23a26345f608eab182714af58be59278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b130e0ba765545dd35d8d91b80fe5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f2fe92cd7dadddefe91938274a637c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c45c9ce77917d7d76535cd992604b7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d83c8934c551742d8079ed929b62d2f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d81085e4e65b9e9c0908b7bd8964fe7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b49eed09c1831bee79269cde2f3258284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ddb6fd90bffab6342c613733cc89d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f3d34df8f5517b5c9ca22292daefd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55822b51ab1fc5fe7cc6c0b54b3b4331287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944852e038788480922903c9b5bcb6d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f7b8793f18277b72e0677be7cc6db289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f0a37e3dbc46d2c6b37458519354f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed6b07b7421b9c30cc9e8f7d8f28f34291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93820861f3e59919ffca20a787c57c9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936600c410ba91720a2d0981c5a8fbc1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5f79c87c19001f560d21411835fa5f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d9863e817126d1c2d972f4e0d950df295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24896f42aa58bb4618fb81b693ffe99296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4427cda5b538eab54101131168579c53297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69fd2838dfe0be39b50c5c53424b8e7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f75b14a02c4a1e1a7e526f28764fe299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd271d2be37b8504fe055e249a7da379300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e29d1acd5328a19863b1fdd1882b8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd3d6087cc89eda68bfd263d94b10e2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a96108e4a3acbf01791337d71ea1dc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40150653bf1a64a7674415cec764217f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a5028a1f253f641c5900b170b920dd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b3d492e00a903a56f7908a45ac076306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e5b0b8c20e532cf1efa1f8bc89e74307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e4bc726ed0647e6191f63129c8c4cb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f48faaca4a85eb6f4caf1eb2aa9f01309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74424e2ad6a3f314b86275900ebe204310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d8f3be97d13a1251c35ae7543aecfa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e146d46a978467c4cef9afd95d631002312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d22f5166c3260dfbe2be4d56aa669e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec782ac79dc1de7de374386b33df2c2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e593d93f78c8cc97123a3e310e2aa1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec19091f7800bc9d77a7d04dfc7c684316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b55f7c3cfe3fdf42571bd60d1338a0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a432618931632c6d7e31240f7abe1be1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc97998d8e0f21c4819636ab3dd7e6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad7178cd603f307bddb3fb4649ed16e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274b182cb7224b7be448c314c0c72704321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad45d075e4e8d42a51cf59497e05de7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2793d0c223bfa67ccc77da9cd2c43323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93280821dfefea59d6db8f94a302065a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a3c1ff5b02d3010251f56389d5009b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53c81d3dd583e7b9362dc66ef6dfbae326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a31b8ab8444b89e512aec1efcd86822327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0301d3ef2a2cc03c42be7854266fcc7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c321f4bd8639eb9e7d6c4d50788b2fd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708432b06e6be1ac18b04384243090ee330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da66534e58234c68d9897c55f5aa7442331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f560ae9b46a15f02815b33ff784b86c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a4860b949347e7b52d9808a9a7099333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848eb03d57fc452c9f960791d6af4538334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66498a2b673a57eaf5c0e4d0e15a9ee8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4420e6faf4162ca971eb5d8cc8bb349b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275655ea2ea6f488b5b5119c2a1a37d4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b8d3edda74c071a24f57f9b1f27e1b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041711a92b529f9698daa52463fcc12339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d3999edd37182f3fb0f28a9c8eadd9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383195daac66228fde8365bfad5d0433341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd5594c2242e857fe6d585bab1eaf2d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755482d54ef1ae02310c3c08bf3a7d10343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f733d8b0cc2a937e233e0efc0e37c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901dab938504488a4a7d552962da2c8d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7a2a6ad9830eadfc9f129d3465fd2c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c1404a231416efa32c3b6296378ab7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86075310bf79a1f596aaa629f42a9447348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f5e34b86e544888266674d2ce35847349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf66f518df129a836a382cd570b36631350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a9840360ed6ab50b93eae5de15113d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6925f9ef96c3cc58572b54dacb14ab2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f442e9496b8ddb0ffd00176900435641353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5533b845c9adad6f13a1ee435a5ae2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab133c8a5c43ddad37c691c2b9d3d1a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be618ad0132d58c377fc35e0e20817356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dabaf5d912460c1a2f6b6ce1eb95f1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8872bb5473899050bfd9266104b77991358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8080e98ec0459a99c2fdc67549fc72db359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578218c94c7db7385f36a40a55af9c39360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59eed1cd308b19487cb4c07bbebce3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf4de613fbac3e2770bce825d497b5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204cb41be944b5795c516ba209898182363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73952b18725d9e795eb8a61bab47f535364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ef89b281f409c65cb7d8e418331f0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a604cdc1c3904c12e19cc418158fd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e00d73fd0863d84d6c0824106b0a37367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6670d4c2a12b511f599d8872f700a6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17198ea26efde2df0669acdcef3ca536369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40670d66b7e6b92f5bd279d350312f25370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8a0347d00c7e88575f7f2e99e5a732371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b75799c835f03bd2f0b21722c81961372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba34e69559b0f79c1c3fd37ec1da25373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c86e6e47fd7a0932c3276308f8894f6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e709a6e60b029eea24c4ec9953fc42fc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a3db41d5557d12b4e7a9b02b9e317a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604358b2a5d991491df6afc1fd863cc4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3809f6e5370643530b3d1a162a393d0f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d4c7964a220fc6418f04d1ce8b6e0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773cab3e4129422966aa8e0ab5503155380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ce6456bea56717a013bcda955c34d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c2b5291db3cf8819b0ff53117382d8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be299f00869a6b3d8d6f373fa91a095c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be101aeb9b940efe6fb364f6fc3f60384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de947be87edae66857b870eab3fa05bf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b55cf411665b977cf28714c8d82d4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae0b396c5dbc19d9326be361e9020c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25658bc98a76d2d8545c528d78b0bf9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e14eab8cf48adfd7660795f3eacd37b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5947d4e2fa9dad77922bb1732db9d8ef390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065717a87ca8340879a51b2bb2929cb0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac30729eaa8e251c0a61636f2390af5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12665405843dd5e39aba523e61c95013393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934b0c435abcd4ade61b1a8c00b0671d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab6107bcdc17f7a038efca029c310a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f3aa8d55074716e40d412ef035167e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8effc691a27bba0939630a8c3a889b4a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1140b47f853dfbfbe4ef63248415ac0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ceb0febe0b796d40e2cd3b454065b4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d768adea4007fefb062ff45e06cddbc4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9156674f5482aa4f623ff3cb305a9a79401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e116ad974eb32ccc27149fdfb273caf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849bd024ee313bff91ddd18747075c7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ba3754e4f891dbead15910e463c5c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a86c6c06c0799e9283ea1be91223e5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e60d00e492b8988938105d1d5689c7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330f6cfad41b33be5e950bab46d89c85407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e45ba9265c1e242f741475a78a5005408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748513fe7f2e9477ca26586dafcfb8e0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745918dead467c8f2e01b21ae66caef9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1ba968ca5e60fbdf55c34bf4254c9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f74c2b10d4748c5b424d5b862b7ea12412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5cdf0e6afac974e5acabf811601944413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed8597ac88ae9ac310623f2b090d51414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e3cd76f96a8770c1e77ff87186acca415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a9abbb47cd238dfcceb7e02ad4f7f8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6086dbd5c4f224e0a5615f81a1141bf7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d23d91af0742fce576843c36e51bde5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf40df182fe47c042aa3994bba97dd6c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d309c5a8876bd91f036afbfe8abe5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5024a9dccdc5504ca7920042ca6934c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dfa4b31e2ae0aa1be906b75222d341422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aeeddb559deef172257f27d281b3fe423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f23632c12887af34858764313808a9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c50ab0550062a8e8a6155dcea89f4e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c087002f3677acd6cc82b14a05c3f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47fda64897c117f786118e5d0c50b48427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e0582d79da482ed73000a07046920428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ae94a90fda0cb3ba477e867d30acb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b7bfdefeffa050b3daa0c7a2e0eff430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e904634294424069cb8f7df2a19f19431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c200004e22e369329b7109ea89b9951432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8bc06fd85883803272e9d5125d051e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d9a4c6e5896797d5087edd3f291f1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b3c9817cf87b010b10d0a9083054d1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab0f7d342bbbe01a0d6d9b658e5e2fa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db5b61c24dc846fcefc8edcc88f2456437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61abe591eb2dd9b137bcd16829fea38b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86befdc9d01f02ad63658b5682fa4e2a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a60e1a1d64454886e139c5155b727440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4daaae0c58c42aa9581b1f9c2f25e80441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbee2a3ae0fcf1cb8fab6e81101ec1e2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb2870a8c9eabd4a6f3d6030fb307f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6339132563d8f962cd1c2c2abcf6a0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c69dcea09b6767bf3d2c95b3b145f3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7193051be13109fec5d4b53c732ca6e9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2cbde2de80538f397f80be3ffaf6cb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2051331d0334e7ff1ee48c307c4a6a92448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f3e52aeeb98aefd6befc6ce3bf313449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e153d14614aea257f0bf8490e90e1b8b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcee9b160a778e8cc5b4605edb08aa4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d2a50ca17c32cd6eaeb5fb24b00b4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad3eaad71cb5fb0355968fffff1c24453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aefb21d9bfc626c091241b0325422df454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb4b9dd1ef35f5e6c102e0264f8ad6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c273062fa5181da7879a2f7084ce1f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3271645ad84cbf573a231584f1fad28f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9091fd7f71237002414b7efc5b470401458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61828593bb61e161c61b49e14a788390459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe69fdfce11b072c2c91d83d12fa8d1d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b75986af8ffd5478beb235df07cd0bc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe6667546cf90be4ea55ec26fabbd1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02388cb5547abbbc4973834d0d620632463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b52d5af66e26f3b5b42224c2743aed3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ca908707ad29ccf7ce25d7ab20c51465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd1e92d19ce2ddd00e1ca4f8faa057466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd079589c4304e42267c17c29bffb6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33e260cd6abf2b16973cf4454095cd0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c517fa2ad009caade863fdd6e8bdf3f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9a55fe5b6423891385995450fc06e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dddf661fbdd59b531e4f4cf8c84c7c3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b90844c86dd277d831a5ee46a232b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d0b4122e622cbb4ea03690010b97b0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea640fcee91a5ae419189f68c9c4272474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30faaa68dc7575e16b7ba1bbd21dce9d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec0c8e3b5dc745a637a0a3545705ee476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913dfef9959bba2ee2775df0e11bb9f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41740a6484378002b6c8efeb03f85b1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba1410b5659d84504226d347ae5929479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b2f7f7ead816170c93a60f6c239f27480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b898ac4956029f4454f0b7c295d8b880481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb7ea65b93deec1ed861e08169b412482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da84e7460233c80ff2632bd3e031ffc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7edef7a385767aec6d1180a3609e4b3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c104d3c4bddbce790c71e6b72a701632485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d2655ce4a01af597f0caf2917fd97486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d110c32ccffbf80a1faea4b21853c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c33332d338b1866c13b411783297d7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59edb5a2953d1eb0c51410e4f0fd48f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821ac7226fdec09eb17d86e8c89fad1c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de463ef09d8fff47355d057f89a6cb6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d595e4b9cd214d733736bdb5da2cd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc1b2ea86c2295963e95e8aba4b542d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7913b30586ec0798fa83ef607673f0f6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37864366468dec7576490f3fae429f0b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ea1acc290c4e7970996a0958b80b63496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d46e93dfedb75f0f061077f6a492263497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d8209a9fe3ad6d381d4d8e32fc106498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc7f200b8bb8f7337c643a90275e11d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600df8298ef010ff7b090ed1b118eac7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acac962cac8a47f8391d6411ef066d8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559a0af4991898e4e0649aaf0fa50ab9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0b55006e24270c91348cbcd67717ab503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d336452e1367248df1959d6e6df79f0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67ad8c5cb6fd14ed90db30a5be4c4c3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c90497bb27523d0c35d7ff4542d12b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f21b522b3a502cb6aae85d63f71d1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea1ba8de1c35162d2159160256a83a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70168b9e7b0bfac9cc4f911f5a72afb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c57f74f551db8f45175850a7c0c4b59510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f554635807d8a8c8967743075f620511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d359917cdb9d57e561d6747e7358e462512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a0f7d13222fbda634b0fa1fb0198b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06609dff23e86e6afe5e0984ecda5dff514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853793854d858988a2b7482436a7aaa2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf707f3be55abd6d5c84f19421f8d249516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce5b6817632ef1dc476dc4367e6849517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94284cdb1d82517d9c3787e5a71482d0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed28c2735f63f0100efc7c52051844ec519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309836ccdae5a0d78dd4bc46963c3b13520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a999a15b3806236f3b0191475fde312521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33310cc846fd4c81a1c14eb179669a5b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365418ef0a22e0a665bf9be50255ea85523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4cf100296c384df55813eaa375c1ed524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c24482c11f565ff53c341503e786aa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b17384849b3a9bd1136e58d0804afb5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f32824a802d15a2bf034216abf341b3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb9034efb693e7e93149bfd5dae32e2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f791c0c86f7f4b286061e4450e0c6609529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad86c13b139305df3a73327bb14bae5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a35186f5b423cd648bdb74d1c0a538531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc53e3157269639afdb774244b0b88d7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf2103a529a63cd8f33928f59b580bc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24333e4a3d5910a022e0de5b604f7d90534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a59960c7eb8e1240fef9d5b74c4c2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b11b6e25d87b79092b53239b8e03d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d22168997bb3e70a160e497033a6f6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4973cb816fb46de731003e356bcdf04538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f4ad01253675602c081ed52b5df39d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8033539504c43a044af6abf8b1fd06540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97083c08c94b812ca9eb0aa016baa951541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba5b45a6b5f8d16b5f9b477be14421542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1651ed53059145c3edc08b59be6f5c95543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9880f46ccb2ad530139300f340ac21544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3619b0fbb947a33d4c1d22e2b21fc0a5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af002946471b6d6a0739266d570b2f45546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe094d5f6c3cda80d58df2ee4a1557c9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f5406d927f50111e50a41dcf4ae406548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79369df8089c5463a732c5575bf43b0a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a223c1c32efbd758a04874a4b24645550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763b65b821076d54250327e1c8ca609551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe23213648ea0961a9fde76d945bcb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1431f0028de99252a277a6483c6afc62553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab9217b6db23b3395ad993df549fc5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae827131d86e8544ebf07fc209253aed555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edf3785f18995aee1bf5583fb250e6a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f8b3440d2b5d9a6e3a3c9df7ad775557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c343bf38a1f24befc1fa0a16a1f6ad8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc8bb96ca3f91b2c7081433747faa9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b545ccb30f90278e83a62f369bdd1b3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4396c15302315dde567310638da03f8f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a4962ccffb8865976b19a81e374ede562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab03a98d1be8e4772a7e3cb9488b9a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d0e0775188bf82cd2b005a6884212d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff3edf20eff19a251af5c2206012b3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0995820a6187cb867f6e9ff8bdeabac4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e08a6988ce1baa1b19f8a447b565b70567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef26e8eb7c3d72fcffb8f575c739d308568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38d68388467ac59f3a4cb7219077bd6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c63cba603bde08b33a9255ec17336bf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc9b62ecd96dbabec287d24fc46f221571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfab36ee61927af1e38d553f38fe8eb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d9a36ad110cac9fe1cc9306ed9b967573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a648e68142f0253de54e0139434af574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e2b26fd120e1aa91db4b5d54a04b7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f8d0407ead73215ee4cc1c9d6da196576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8788e6e14440e88e25bb8be2b2134782577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce0c3113fdd2b3c048de4f1e88003d8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad4ecd177105782d7a886aa15f1580579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5e2524a14f4a64afe18ffd46dc1d4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7edc3fc913dd5de5c4097ce4c182a9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cbab727e42905f5e3c33b8f666e84f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907cdaf854127ad3e444008b2f396786583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa445907843ac68760aa2313fb0e51ed584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d36a916a42571968195a271f0be1376585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccdc1650e7b43821b6be9eb6c0a49c1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f756dc2824542fc02b70c6f7a412c6b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b0033b2715865b12b8219ce23e788588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851eb3a4fe0984a8f336c06077215d6a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e1adee4dc43d9f3de04d2c58e6ae8f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb43312044372d9cf829882f16b157591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d393ea77abcf678173add87aede23f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c154ac5d184fd3375ee6df020d0bbc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf7ca93a4340762eec3c50fbe16ede594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c3f96cf52daa3fc2e4e5ae59ea71db595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6205229063bf587dfbde4bb2abf3f972596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc447f40080a24695dc8a3c42f27ab23597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c16ec4d268d75a3ca5c2e8ddf3650598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223bf673643393ca209bbecef4f8452d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeae418b7644fec7efc717902c7a214600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3760e355338567a0bfc8c45bb6be11f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bcdcfb293d29f743807fa9b19e6f61602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37efa7bb43d67c331aa9470147d87ce603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e048a3af48ee379215a14fd679722604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c46509463cb0f32f53a95a9d7ff866d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a71115688e24bb7eb3bdca9ea669f8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d202875df16dd7c8165d9f2145618d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a26562c481e089054ebf5afbaad59608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e9c0ad71b983b9bb438be012a18445609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f1712f97a179a13c0073812a11e03d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a158dd9ac937f69cc5e90c1b969039f2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb3340163c196f368b37a70eda1ea3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a09f665344a580734f67964af1303dc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e5531c6707d67ead6d318c583ff70614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6cee695bbcfebc6076a509e4152c56615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4990c6fd46d13d376957968bf9632ae616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b34c0148aac287f462a86e1592fc0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b69cf08b147695fe67530da9011623618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e74d9c07316548a2ce4b9d1b8ebfcd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0792fc43de8f346b7fc31e6404a966620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d2f75f16e160004bd031decff5222621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73291716c6c06719174cded001d84ff622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc33fa93fcf6120bdd79d27c05134d4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7eb95c5d9e93c96a09691418bf7922624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b16c091de21f2e0b630e0836ceca828625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4a16908db3bfabdf81a43b73e5b3da626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba06194ba7e9c0f1a015c9b447d6921627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c8c3275385751935867b8a1e316395628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b112264107ffe0a6f73f1a104698a74629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f01cef545831c1792522198d6a1ee86630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1d6483089ede5cf5891fcc96da8903631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b2595215076d56f192d61ebe54f9f6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e7312a40d947e52e0369566f35dba633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98cfe5f0c7a5a909cf0c3d739e68b3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf07e8c035a2b224f75b7afb175b73635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90683b4fb1a87b7a832660ba666b7551636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c3af39e73c1c86a670d4f3a28f4e51637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c50bbfd345d4d9bcf8e03d6a43b51638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eb8ae9eac23efe429599501a155f01639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c10661348841d5dad752465a4a55391640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a570024a121e15a0ef4ce6668e7152ff641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca4896bd6f017f44033cdd044e790f9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40149ef93273f8e87c090f932dce5b65643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae521a25b37b7fa8993c3c9d9b9b2d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595d15f7dd9e2f5f6e89e1b0f1bff615645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e40d76936cfd6c31580072aefbed2f9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87901b389fe13c5873a1a2e191292f75647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d251ac33cd2ac671b438847e461e92d9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3046613a35b645a4d4b210a6e70f6a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db77f3e80cd2383daa971fefeb90a41650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb47dd6feccdaa6089c667d4ecdc33c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b2db7910ed62f8a53b63c1299bf702652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c9aa7e4b7106f2eee22899970e58d6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb2a275775635c719a311cbb1d8f02654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a2ff712de807a506613431103d9868655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1dc7ed6f8309af4e67755484707940656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f24bdec84606de6183e24e6279523657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f58bfae3039caa34f3177887a508c88658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62fe8dbe32c4f8be138f52c79d7e856659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c7af191c194aa0a868ffb882eb1948660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aabc2ac28a46a6c350a748ef374556e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a786b381d5b8783ee539b42f94f86b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc63f8552721193a406572aa5500875663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d6ddf424c631481e572cf0d852dd77664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d79f2691056b2d38419169d4bc80ecd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2e1f219444c55742e76581466bba0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104297f4649f58aa9e38a9286a0e0b5a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5acc6f47fdd251957f6fa09c690d4ca668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3881c2c1924c2bab0cb30721c05736a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70d4ebbf2cb20a8779605d91a35e2b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5924475ae0b25d6bc8cd521da606c93f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6207ebe5a6b82c9bb7910444a9f20001672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f206f857b691a895da0d97c7e68a50e8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77ae268af2fb978ba45ae8253f97ee2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fcc0ef471f0a6ee934ef13beec1c79675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312839027b3b2780d6228309fd93be92676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b214e3c61464accf8f1fe6c2db3b130a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575dbe7dddb2a450af8e8d92f1420016678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e222a2d2225e9f55befdb55885371679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c1b894d5ad857db7b2d95465dc30f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbafc6362b8d045cb28bac4eaf62b2e0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa8289e438a6fb6d6e2e4bd67a3e94682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a5731f38b7b703971aeb03ec22d2a8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b556c7a208354a9f99bdfe9c98cb4e0e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda8871091e344578e9313a66750198a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05cd97322943e737c680b8b8cb80aa686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a34e3995309804d0d7f1bd0ba585d4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4243e95c42c8278f40061f5e24e9a3d5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b658e39ff7e726af7516297567e87689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e344d85989747d6c23bf7beaa5feed690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b6be5c84aa11058fe525afa5aabe3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a4638f42b3f6ec2ec763eb015ba5d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf4f92d702a4fb671072b54a22754f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c36b9c9bebc261c91b8c09812aa127694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08296223295964ca5d55b6666ceb4dd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8488d10c56d98757250255d8a7f30d52696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe635acdc5f18b2e4b9fd002d0b1ac697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916b473f08684e1777edb18c01901d7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e636482a30fa59eb97a3e0bb637aa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf8f4a5e5338e403f777e88a15f1d4d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec408f77ac95059ae054db1f1565da67701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6032cdf818c4b083d71d3816952833702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd510506e492ba34b6cb3d380f0816a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab24e98b60892697fd87e79fdfefb16f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250587edfda60e8c225d81d3342bc701705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80dcb833e1078a6cb83c4871461f81e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c451ebb07480898ea4126a589688a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba2a2e6aa04c34953d95df42a97f184708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b8e53b8488919e80c5b609c9bd6fe709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b43175387795cc88e8f5247ba9fe6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbfa8fddd39d0f8d5b256a953665ba8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c82aa8f0cfa1ff24080b6bb20a423712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570afc77b7cafd92445acf97c93008a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6367407c116ec1a87b17b33a96c9e84714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6335d2898cf155d56212f678ecb4c987715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc6dd93d4627c5f8c17cd54f95d1c9d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b4be385adcde3d8e9035cbfe50d3e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3892f491041ca7076d790319db56f5f9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6941bd6ddea9c2b68988903c3d2e184719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c500b58dbae0d704b9c9e0591aaa94720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a68368fde868a174700066257449d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4dfe9ec6a97a3591906bd873b4fc54722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de55f7b810332aadcbf6659c71224625723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0047bfc925d6632a5591b4d29b139e8a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20afc710a43bb4112a0cb51675d92c4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b8dcb99dfb838e2129102c139a9ef726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de004e289a365abb34f26d8f109ae46a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda883c8413185c22f9095657522d7a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eed3b246d0dd5a40577aea960f3d0c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5da725e0e19c4a2deeefb584e00383730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ef9b19f5dcb7ac2bf557760695dfe731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa090813b6b5efba743d96a6acc736c7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a624da6daf9248fd466bfeaa8fadb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36906bfef4af9da5cb5ba9bbb03f0b35734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6702ffff93a8b001348db1f235bbb9c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b32e0cdb1fdcb4c132a1f4b02faa14736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb2bffdcbbc0b5812c60f8c97703ce0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111bc79974ebe3a2b41fb4e7b400222f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f92ad7b255d632a6fb83f50e4b5de1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93145a46591df2b49a4f4523c93f69f3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab92b3fcd4a1324d1f7d1054c9113a2e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d8e840536ccc03ac78d673e4b75d0d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e2cd9ec2b6bcc801a2b20e8d85835743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde4fc2412dea2cb786a69d5dc87d12f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcff77434913a171380b9dd0b33df45a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ffca64f6aef5cd349f776e1fb2638746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9918329fcad9d1b563312e3332d7a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d683116fb4e0156d899a57968e4d4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d510990dc7944431381e4a498c27c3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bdb91380e6f4817734252e8c7b0aeb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d29371d226c2aec32c488bb7296a021751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1649f01a9583e006504e5768062ebf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788a90c6d8b040d83c342979350df83f753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>