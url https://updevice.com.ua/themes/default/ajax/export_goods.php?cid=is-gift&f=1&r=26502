--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769cff8d9384ae0ba600557f9840ac51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e5f8ab3c73c33d9e3d5d4cf05f87132.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a6fb8a740d04b17e3d79c2001f20bb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be103db17f78751847c30bdc0f206b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f092f6662df527af868cebe85e3585.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8150c49b01af7bcfd65a48ed1ae215fa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f52072f64bf11a1be1177a0bcfccc4e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f59f0205944ab363cd482e3e235ed18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26eff481d1e5b3015010ed80dcbf5369.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e9942a44a5a93aa345c7edac097e5110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc98728527b870b94c81de25e9c27bb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5cabe777907b1f105688296d155a7012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e473b0f0c7ecc95de84ea26092e5513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313064caa71fc625a44f18c7398139ce14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c410a91dc8ebead1b350b1826f04ff15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f201e50158e0bfe03e75ff21e95a7c316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b501387f1de906f19c716ab7a822317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0386e65a2fbb7b0dcdc46e9255bc1318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd87747887d8394fd34fcdebba42e9c219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3445a3d63a5dc40dcb5a1589d357826f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1685c7793fe8c13a373c3e69c1056c421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbfb51ae8370718f28c98cad139523222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef251c09370859aec22e88fce1f438f023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192cfedddd35ad517c8c3f51d200179624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a18478e6285a5c32b10b5a6338e3ff25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ce538a1efc0054509e6a47a26423326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656eb863960d39cf8af5be567ff3069b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe905b985889016011a59c9b638c0928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b055d6acd9f892fa10c3aee3a295e3c229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f264537ea2acaf3f88bce49585ee5b2630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbcdff7b37042bd2b240c1fd6a5b5c731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab30aae3627448596d344ffbd90ca132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb645aa943c08c1321a7f731a0b424233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5e7d5e925072941e1283722f376be034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0961d8ffad9dbdca1b0a65d3f3281add35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a617fb79739e3408a82d59f16d94da736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29aab9183cffc829e01349ce6716b6837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0708a4991f7974727704ea20dd6832a838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d698c9629683acbea134a07070b968839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ae27d4c49d04dec12836c3194b1cc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa3fa4da02e6cbbcc3a9460fcae89f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb6a95356849b02c1af37af84debeb542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aef0e823cc42c2035f948dfccc3be243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108fda3b38904d7b05e8d2d82be5559e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba2994f3966ce19382308e77772db5845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48631c7400465d91a3b329fbdcc490ed46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9df6a6bd4425186df4c158bc122ceb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f762bb139db33c199e721add200c6248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba38b498e48c673f664bafe3e1eef69049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c87966013a5d7c676eb6efe5c0bd28150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3befa0d414f0a31f4da1ed0a379cb03051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff20cb6833ff72446e7f7da99846ea52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662c7184ca24b95309e7613b62503b6853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d8e893a143d8267c127fa8ef0ff73354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b2af7629ea628d8c5fc3e89f04ee5e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b5e025e3593cdd677730002c696a2e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd1006d1ce64680338f9c0c04e10ea157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1952ab362b36569e7b527cf333e4eed758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f536c24d08f623a9cb39741baacf359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758545fb6412393cdffafb5f36abb4a660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a613b74964612c3916e6fc2cd030a5961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb93ca6ca06b39b5571b51050de74a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916e4adeb4ed12178044f7a85e60e02163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8715e285272ca8371388589e844b391c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c186192e691cda2cef83d334bf7cd07265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31762b307bde5cfc85d881695957b0dc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb6925d9990d950eefe43ae16bc883f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eeafdb1353c1a622991e5ff5066f3d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e58ab7d4b20bbdbab2031c9ddab6769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e065dfc1ed3450d52327677553beab70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce66a34fb92c68cd9b87d010fd626c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b983ef568bda08137d38e5145ae9cc872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a2fa6c088d458c597c11697d6e7d4873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb44f7063e51b293d92702b3d458ffe74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2875ce677e5e1d0c6e8cd4180389d1c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2884ab68c7bb4482de700ce43af841276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe4dfd974096d7da5b318f35f90383777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e7c084edce31e7a7b40eb51963a4d178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be574fe8067047e555a16d3ae1cf4679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a40f22c1b9447ec82812bfb26b27c7180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b7bc8a83fba5e8e0bb21216896c6681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac52cc5b10bc7e0645bd60957741e9d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b98a0f8c6068e24584534f960d051ef83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cfa8d7b34a15fd3e490926a0c49ace84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f3de63c7b5b7a6e27f01789dd9dd5585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3410f56cb9944c6427d50684ed21131b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af32a3442cf647c1c0299c531bbbe53087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9793a41b35bd8e6e0c0751cee2d3374f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc54d3c6354dfd9eea33b20da434edd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad9ef148a5ec2d421eed7eb8b266d5690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa061f484c1c3207c2746bb96af99dda91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9cbf429614d1fc075383ab27b4540092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a9630b1be7909767a8baeeb8ae40993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2db607341e66bc0b7b4822920bef5594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b3087cf23d38be5dfffb4865fabf995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcce5d81cddfc11de8614622775ab6496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b3a7120161e76d86f58ff2c5a00a1897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f16e568f65b013533ab0f3938f86298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c72198fc61d8e09b52f9f38592b5a2d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac0df3ec01919948dded4fef1125cf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb19198fc27399a5777db104d3e32bd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94281ca7197aa25a845fb029fffbd7f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c2a74758c41ba4244dc3da65884b87103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903744238ed0db5d00339ef1c855c3a4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216a0e18e66383abc6c034a362dfd3c0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b16f235692681998d8c4729687f1bb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c7023796439ed3c60c647c51338e6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c5a030c622b11d92b40f6b81d68fab108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af37b6de5cab218a53872c00272957da109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7a06454dfc95c8c5906376da400edd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b3a92879ba970af645054f8b178ed111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c7f8dc2a3e2f8e58a34fe540f6db33112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815d3c082d4cc7c8873ff1a68be12ee4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e9d9c090af230b14257151e430d13114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e63563d00ac7e7c26044d4ba773bd3c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcd8ccf7ea41cd5955458da84fcd982116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ebd9a945d1e76bb7593d917f716f2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed55f86485d72fd72870564830a919f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a745bf815fcb88f292cf5bd3ba60c50d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67d9825ac3ed5a4315cebf16697103a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc433d67754298e93603da255b0d696c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1de02655827a5689e31e5d8815a06d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e622170fcdffadd7f3e0fc92a06b4bd2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0769d8705ef25ccdef01a34d8ae043124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e77ea30a9b739378d59ca4aa175609125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a987017092ab41c6390876b716cded126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf8077d26eecd5dd5368c0300401e9f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc677ffd96ae098334b009371e3a786128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab88db441bb2350e03360dd110ba5e55129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd175455ab2d11bd7f869d0fa53b7f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c775015ce3cd28dd08ae8f43f3f3a5e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ed51d7f320a005f74a6ad9f51f5100132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf44a6c10bf6b4ae70ecd3f74160244133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c4a7de26b8b5a6f255cb23c4d2eb88134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c20bd16f93f0d0ae631dcfb92f2354e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49deab7b77d12c69a18efceaac938cf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f021e47113ffcf9b8b20de579d1aa71137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e6d8cf12497d6ad6814ea25b16ee8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd55a3280f2095cad65c15cd56f201139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c7d545664b32b32bdb0ecd0879a2c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab0504b62b2cbdf446c46ae45217d2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a85c5392d758e05c08cbb43db0998f9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a1acee410c2c10a6c5bf46c5563f6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0312377f9064c148ba910656387ca144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fad0f5ac4f8a1a95c0ffb6b55940d4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ad333250e22995d694daa77f9eb4c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b211298952a9dcf32d7011b53afaa9f1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325711ec2072774584f8104172903c9f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df960daa67ab046c15733066a7b9e3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b6464ecfa4a54199509b3cb4728ea150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62784eba0c447bcd97a1df4e96c592b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45598fcba3a07c24c7cc58fd975d97aa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c43f758d74de8ae7acbcd9f85b6c7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ecfaaeb49c060fd17196dab84ed7b7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8921bdb9ab868fc27a1e67bf364aca25155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328cfc78bd2f609a1111c7e553ea977c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e69852df53219002ffed404796cd45157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677dcf52e5b06ce585d57e7eb0508834158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559215c466a410075aad53a053ca73f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd6d8ff04bcbc65d0fd350111f2b792160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114deda502a85d7005e294e53ab288a3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7360421dc47315d4a15115c2fbfd7214162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3dd2462e2ee9e22769ae915cc68f71163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7f93156b8ccc5db08a55ce093003b6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b56e8ea61fff10de9cbf340723e649c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef3dd1500d7d2749a06fe4898e2bbd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f25ef597953500392e4de2677af432167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34440f7b45d57a486ce62329ba5f29a0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423fd85add1760cc4cf7693f356cf2b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee5eda160e78b78d1caafe29aa1ea5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b92333998f0f90d8ef4c0e7f43e3b1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d5cbfef7fbe28ef68f819b72dbea39172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca607adea5f3df00c54214c0ba23ae173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c7b2990c083bb803595e41adb60bec174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f5755d741a2b47c48ff14ece2048e5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac1af357cf2fa5004a256cf67deb14c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7242cc739d6102e965ab20123109c1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243117df7e525feb324a7aee04643d9c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8533d99e88021400dd85fbee7135b23179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e50043bd5fa33c05caa301ab2f853180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff29d017b170737e41d5e7291e5e23a7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa5ec003e377a24052edec25cd64c09182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb108b3eb9893acc5799f01d8d0546183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a7488cbd3191c5f7e298630bd20f98184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84095fb7a7c6bf7aa430eb8537361e5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f62736c9aa567499566933b77575a8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da167b1ce6bb570b32a595384a5103187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b72b2521f70c2a541f2dd0feb0e9000188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0013422d7838b51bae6fb1d394196608189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fcfba361b6fd8e0489b46c2410f8ed190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e881bdaa1c2ce3a0745e6186ef6fbc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ab4e53b7d06540b08a47872e330fe192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2247670975652ca0448fa51a76488bf5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c0a48fb3ce3426b9bd2e6f748da11b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2cf655edac080cc977de38789c3c7f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e5419522c56a396c793da24a1bf9a1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d152f05a87dff1afabf2b4b7ca8a25e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e1ee9eb2bbf08bd6c36bff01505411198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ae3b368cf9326e03dfdbdf55907e8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9fc661def1996c694eca774bf0dfe6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55cb1293a662011724d66697ec49a4d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b00dff5baf9d9f98e1afbd6ebd98c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c146546f09923e68a946c1dfd9b37acf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155137002f1ffa0eaac9d308002d2fa6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f543625cbb372d82885231ecbc470b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c20b4abb7bf4c950381fd9d2227b8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac957bc85deb50f9f0d853027bc98bde207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235209fd9c3706c38156d9ab168e4087208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a540a48af190c45069f4a6e8d4a64209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e589d517e8c97a415898d86ce98eaf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc710d1547e135c07ef3e88e95f9a1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b0ba5101ea2b7c26faa95ef813d25212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072344e45527a3018b38f4f31f3956d8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f5174174a165880d25817d7950cce6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d0558314c13859f085e07fd8abe24215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0c1824896a7230452431235a7b0b5b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b79797d6096deef79bad95b3f6fcea217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060bdbd698dd04d77dee1b30a5698c10218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bba516c65df4a6069cb3c1271cb8157219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d428d97b7266bdb1eaf9be74c40d089f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dcff0055070b57f565601e31a7a33a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776597a2b619210ed195ab1338c060ec222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7081a6dbdcd5f7a1f1ad372a7153a511223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82a9cca0f118c1914b11c37984d0906224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9902c7c41e856f4a3f44ac8ce018613e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb9196560f631603ad5c2ba692a4cc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea367d19d7a4d828b6294e91da0bd87227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b520d7fb9225472318b7ce25172e32228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb186be3e32f8273df3c813f80b203e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35791338e2a4122ac83aa6d3b7e45f5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67524b41e88996150c76ee677481f394231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed7a88763b0e5f663c43283eb956a3e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f2595073dd40a4aaf08f24329f566233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e4c4f1b82d33f951990a6c4ef6652234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25889b53dcd3c1d15654724d87528a4f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e3129a2f769b3bc394c4541c639857236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd213d1fee9e8fca2026bdf887ffdafc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a1fc81a5b520f3f04fa42906758f83238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ff1c8f0ecd98fea1e8aa82cd5fb41239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8273b8648a1cab8afb6191f89c19bd59240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a1af3cc5f9980f5f78ca31cb5a85f0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3804f67198cc1050b8b95e4ce1745547242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e1158b8f05adf97559520727a0d7f2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e04e13648c0ad89f6c029d017e8475244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee4e2b7473262cd036d4af8a05d8f9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf091fe5f451196355d5cead7fb18e28246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406a0c23bdbd5973c47018da60934001247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3760f4adde3067ab7bb3db4f76c6102248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51390b3fba3c827a4e12170844c34a69249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa343afeb0cdcd1b8f711bd785e7e27b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a57a25d3f6947439649e4a2cb023724251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ddf9be11f9b81c0511c8c92b3d091c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c366ae23dbafdc05f150251565e9eec253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a928f00f7920dd70832b237af89f98f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f66d9d1d5366e51f17bd25b6933343f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347323f3a01fbf0675bf5b1238549fee256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7090baff5b40be0e238126ca6d293e0e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5557fb910e152a337cfe932539058ab258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c1d016c714ed122ed1fed1db23d77259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d44a80096de1b28820ad17cfbca96260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0cf878877eb3e1fdf900fd768a498a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930e03b0f790e957769493ea8b7b3774262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1934e674c02497f487cf43521c5000263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c26760915018fa943c2d2246970b76c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a9a1e33ef1499152159f05f591495d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169602cf37c83d2a932f1dcb68c82baa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4130be2ec24737574c08ad8f6aa560d1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96553d1fabb47449bb148a1de2940679268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00b8edcac22d9f6a06ae51137e5b512269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d067c150aeb402d4c9d0db76b0ba2597270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe0c2446c9623b032810329c85bdef271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62134f284424947d7721880fe9e7c3e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ab4d8f217fd685273588508cc8551273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84835a4ab1d61df085e05f0a6f4a2178274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b96f860be3243ecb4b09b70be24786275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac54911aa42e44eaa81ae2e912519e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af088b6197cf7c23e12176eedbb47e8d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f9e99cd2dbfbf19afcfc128bbba2f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce4911235ad9f0ac172edeaa977a25d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d81d40d807a301f9b6c848caafd99b3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d381ab2230d63da072c1e8b49ff351d8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f51e1268ab3dbc66519b63fa66db41282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a13a427e32ffcb5934e3d6daf20d08e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b8c59cdf6d52c69caff9def2904c08284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069ecf3a078bb1facdd773dcb14576a3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431abc6366104594d4f0190aa1f60363286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c68f4bc14812460b64d9a9ae7ca0c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408c0e161fdba8eb03cbfeacb941acb8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84767665119d680bbf6476b21fe0cfd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33732ccfcfaaee1789f048909b98005f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec210b265071faa9b72297d082b94886291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe7c9ba20a14975be0effc718b35c3b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a901ebca468932b3c8f6a07ff00e64293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9473edfe555cf8409639674a149917bb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ace14caafdcb7ce17649a3e418aff295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ddad8bfaebabd978368bc9eaa2cee296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df19baa59c26c7a95dd79596e3ebd2c4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375ec50e11e0cf5718b20ef5470e260c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88af922a87091195c109d0a5b2b43ab299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a0ad8b29873bbc6787f9dcc788f605300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3682cb55d196b2d431b56a0f996ddf78301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cfeb1b0da091b5a6c56c4da505a2eb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c489cd27dd95d60bfa6f18dd21aa9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a26d2f03df27801cf39685d4d2daf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caaf402c5056c6e383e56543aea757c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca2d1a872dd8f8e2cfb1baacdfccef306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b65fd435e9fcdee52920e5dcf7cd4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d1af63c2bdd930af66f5c822437acd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75fec8f9b72a371d85f1f1ac1a85526309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d082ef4245fbebbadc6f0e19ff876f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab759b2c66aa44577522903e8ede493311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a976a10dbb23a499ae0af797a35b658312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c722d42fa1b84779465cce444c89b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c39dd6ba9a5d2d5322f502b5788ea314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa25e9aef247658757277f625959880315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d033281fc1346839f702b8e44bcc21a0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56a64791c23cc0153f5c515da53835317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7577e7744bee73adea6afed71231d6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1148cac6605e9b9062e71fedcbfea8ec319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb7960e91788dfda037257bc351259320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b46caae07ff48bf114b0380a6225b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c39ded67e75464349047d76e191d60b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d5bd83fec55cb81d1f6f29df0e9d2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8784fb52defadb749529a744961b4c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03783210224ef25d779967d311bf8e4f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519995f67f565f2e5147000b6046f3a4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db40bb14e9d257abfd8d40c5b62da1f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105c08cece6646bc482783c9a96c103328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b34d08cdab309f08575d497473282329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c09a37a427f2f7150e81631f4a083d3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c82031a4c65675efa4297859975ef2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66da2adbd2d5b6b7637e5d734ecc5c6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c17b5637b0ae7a90e36898e33f352333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e7b5d6f20192da8a5c6014245d3b1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f294f66e20afe11a2011b6b61a1cac8d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3bfbabeefebb908c929684307786bb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f566e97522cda6885a559bfedea709ff337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d600d421580a089b7e43085a6d831e9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c0492182e826ccf7cbb42a59633c1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1394e38a5e504c56c0eba1ec1f681313340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230fcba0672d64dee0e8036e0e6872c4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feef9c80df82745cc41e0f91a57d90b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6974ca0e35035723f3748d1a518bdb9a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e929751ff2ed34011bcb1599dca4ef1b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f861cefe2a5988e9830d16b2fd5dcb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9689d4949dd2c9726295cf2cac3249f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a1f6035d0ab1ab6337f84922a815b6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac874362da982f489da994e1787c776348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af03b40db526d2b8fe98f761287596c0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1dc1bca8fcaebf9a90ac8bb1489222350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad9682dfcc89201c2f4a9f3812dbe8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff960957b7fd830fc9ab867d50f86a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc642b4e4a8d1cb8ffb647c34fcc0c9b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb601689c80c4b655e5b815d57eb664e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c10d5b64308f170c89ed1186f93395355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90152537b039da01d4f5933a1bf81a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cba44835894734ba9c2f4ee2a50b9d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad8c8240adb9313bc9cd9bfee66d8dc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba77f4eb39f4198524fb81455b2d06d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e814047d128aba3696d41b98d65f0e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b118f416cd2f8e9cab65235bf66f03361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b90e2aba30229669d69d18b8e0517362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6034f3863737eabc8c830f48ac65d17363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd445ee7f73097487ea5d76d6d2f841f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee7261c3ac449560672fca14754eb7c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758965ce992682310c86274246f38b17366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab77a6bbc53a243d3ce9e920bbf072367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ea5cfeb2b76aa3b5d8be83c0f3b14368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead11e5d9538c39e4cff3e23b75c6728369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44bede321074c3fd20de805dc86c56c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac73039a72f1d019eaa90a6b5a5986e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c71a5decaa18872fbd3cfd4ec2b08372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b065a4834f7a2227cad83bf810228b70373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ee57600cba904b65955a54ee5cde1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef48e19432c80d4a5902ae84e99fc3a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c4eb378bfa4b14172d9e1b282a435376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97011bbe587b9bf45f335a6e9e1885e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f929586db43ec332c6e3f28eb58564f0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f42887cd3ecf53e7441ae729004f5a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df64f27b14957297d1e4f63bd9f48c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f8d55201d038aedbeee1dd7d6b7cc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd055383c8597f3269a241b80a95fe4c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8527791eafdf95007f68d912bb3187383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b78991185f8f26a869926d81b8e7c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815838e7aae693f2c931fbce633dc442385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024fafdc3382efd368f79cbd492e3c9c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf76518e3debe85522bd91fb30b7ad387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50584f4b1c7ae2f3bba11e1d29e32d5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b60fb76d5efcc4301240aa7b8f858389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341e14267b7eb18eac63a6859b8bba5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a599c267ade7070292310f7df28e7c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367755ef827600f14e2c63689d7f2538392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc1188e2deb5427761b88e2bfae608393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc2b333aadefe226220af93cad5b171394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcef5b0c384bfe4d48024734f2e8735395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e395214cdd30acb93fbd672f8c372396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3785106aa1b087e60cb2cda0464e4fd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c044b19a1cf625596c75c4f86f3481c0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde1e91659a140f18732b4450cc021ed399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bfe754b190d51afa4d42539bfef690400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33ada87f519ef581a5d1c390e203850401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee0a83dfdc9428d41657f7514824b9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba949efecd6d38873d1b4c78f40549d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637ed15bd84e5b03d075b41dd96ee10404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac185436d5ae9c986ec86b4d18c0bd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d1565a882336008db322a6b42098a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eccca365883f9523b4641ed10f8661407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dccf9cd3212af88349b4542101ce9e4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b6e068371f5e03a99b1d172f7f19ab409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79688885a7d0cb725d1764d02549609410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ee0a2a7ddc467422cd403489c089a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba7cc675985ba2f5c1e0fe68e1c5cb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577463efa354a60fdefcbf345ee0d8b1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b354b1c95fd841d1245c3965a29772e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9357b922e104b81e62b988dccaf7155b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab0db0f4bada3c61d9c30b5a1d1339416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895593d693241303258f9391570db605417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd5731d4ff2bca71e2cfc95eaee727418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87961a21ae2e24b7a5d5eea2c95f2ce419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede65e64bfba5cbf63e89c60f7a7ed41420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc555a263ed515aa22cbd322d07cbc90421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b3c17ab5040f6f49567b41aab3cc6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffca1a14c4cff4efe1ff45360e81479423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21693a724465b7240a7ff84fb2095a14424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26066f60167207e3dbbd37eed0e05741425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60681101ec487ef33cf82f8efe6c5de426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c040eea3bc0956c6680e30c0d5d91427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f4e3d6bdc5d1477da8bada31f17c5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df5e778bf5dbabd2d18ed8c694a46dd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c334756d945d8c3500ee5b5ebeeb36430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff6e47934b576c2cfb647e2e6749563431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c31869b48725ffa54318e6f55d5a779432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f498715200f4b83c019ec072b151d4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49069ff83ae294032bf200667b2eee61434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4753be34544c6bde454808086122c3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb45cce89dd9a02c6fe7bddd2a4e0d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b7d6a45161e50c4e636974d757e6df437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b4bfb0a8aa89d1d54b74449673fdbf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825fad3b75414718f7be5b71b75291f4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb847911fdd28b808ec9033af3ed62440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e03c86f56603fd7de1f1c19b177ad8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e225076cd8801322fe43444bf3324243442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea23e434490c8c8dc451e504b92fb0f8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502bb42b7be4505054c939938f1f9ea444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65146e6ff37d52a5d717208a4c88d57445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d4e2ef58807e63e565a477d9ad04db446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede9af1490bea262fce08e677ce01eb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e399220c54c106579adc07ad6c723448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a971b576f218b21daa66d18ac8549449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c7298cd7e7030a5bd807fba665a9c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc3f9a9c06eef6c831694ee3ea9859d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837e543ac66f2f0b0677714d62d5e770452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b178bd4ae9aa5aa27b46b5c81c52dc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e5265f4a79c3da0c2aa9ecbf8b8a3b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de8bb7839547e2da7c5d501df29c2a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf74a33d7c1fc2d646c51d330aa951456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b77d815aca20a947243ce7f003d03457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c25266719cb64be4ac6c26eef2215c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8083fb0c2797bbcb06c7fe33e8a58264459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3802839483664c0feac5c6fb93b901460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0294b1c4e5106ee5bd51f50c43a2743461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf8fcf3151dd65f3544f3e58d6112c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536747d5a37462139f4b3c566862d618463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e4467e4ae2463afd0e6030970f3f1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5338d881a0bdab96153f29f3d2f5c0a3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5653b1870e6521fdbabaa65e0055cdf9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992aa3f701014a7a94d7cb1900bdcda4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ddd5a723a6f874a2d3f8f463eb054e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201fdbcbe4bd25ce792d8d1829c01e4d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c198e527fa9401dd57e287ebb8996470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea5374b3a6adeafe4d0b586c76a90b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03f7c4720768735363af8a7e4d92683472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d30b7c111003bb8135ce37555efd1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4bcb4438d5611e2a5817dbe06f5822474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2abda767da3d8989e59ea5c0029ec2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1152779518d96cfee22c192fd6aa59df476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f23e7114a276bee6d11cc27a7c76b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b85aaed237da5b7ed0a7c265816ec4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a417d65095515cb002a53c3b8ead79479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ef7b85e4df6923c5e93c8de3046049480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b7486fb0fe85db06ea73b076b510e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b7f800711554516567674362157c01482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2fdf0db4855f032bebe7474de9a20d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ccec6bc3239f9989d979f8b80f8238484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0302b589a09bab6e8695ead6ec0c25485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd91107b77ba903c034042258c9760b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f25803a58a1d0b1d376faff081d713487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5393067728ebae3d17fe0ff668b5080c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4eaf5f6dd8b81b187b31cdd053d973489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786563c403531d525af925722e137265490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df807436a9e03c0be47ff9ba612571491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a4d889732bb6dd57cc4190161b3866492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e2e63a291ff29bec18de8c36cd35e0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe02aabbbfa2e03bafeb0ed03d680be9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e566269aff5e5cad0b1c2ea298c35d74495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9363378c32bf3456fc214a5949e850496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e2b4009d6ad2fd9c159230ff90ef07497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea97816203d660652926b45bc1724a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e839bcaeca376f9a46348261a6e1e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb9aa21f6f91f5a3a1ce6c51c490b1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c35d70c59746f70c558f1f499629a63501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63790d802a372f16a58101f1763b596c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3318dfed517ca5d040a8dfb3a1f660503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db0c4c5dd55b7d439c24308b77a8c5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26148a36b9e32ea9627d91fe47c35ca3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c0cadc29f54f6919d22169ec63f150506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d9d2585f427516d6ad78692ec0629a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087ae0e8817bc5763790d4e04e6edc2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b836ce66f5c6e91d67b750d7c11b13509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a153035e0dd4fd3bf035311fb6b7b8f8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ac9bc7a7cd219722801d8d562875d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e586bb25cf10304eb91d517f09a02a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edba8d8410f4f564238690cfa3d73e25513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddee541b3ad809e6046abf69681bb0b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f849c14b75b041afc60b1887882b907515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f368ca67d5a1f33fe321c4c4571b9dbf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3766c4f484cfd999f13e970addf7194517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d0118275ddd67b834db2342c6fbd8a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d52f81214c60d6a95e5c9be192c5ad0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd07442962c3d24da0d6c3a6342444f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd83565105f8db4152f1e49735db64dd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed9f71cde3566332ba830a0771919e4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a877cb31a83918f5acedfc5d17e5fd0e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e31bea208b13cea90b6a3f95bf1663524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48964892a7b9dcfe71d5ab35b9594b6b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc2646518f12cac58796c83398c7a3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a89a0a6944abd1d292ae735edb46e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929be8c963c7d2bfae3bdeb45e0f95e4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d9e433830172a0e067c012bc276f3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db52d002bf2be15206642a78848f05530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c64fe9ac10ebf170e093505e7ea7e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e62d84ce6978f20f12320bd42bb68532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79afe5a2f7c073d7dc39ae92da2af06b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ade5eb1bcb55ee2d674eccbba94f3a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c052860fdc10b6b3cf42696dc45d6a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bebbbe12529d180994f983a8551d988536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89005cb03e28fbb19d670e1e1bb8e8a1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e298fde3f4b67bd9b47639b61e504538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79670c2fb3d0e3f43763205c64516e1e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649fd5aaa5d8723489ea7f7988dc5d9f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8955d5fac728ad882f6e0d817bba2ccf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310176533c808f652fe8b1b2a67af1a5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd017aa7d90064d0edfdbc3b81eef61543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441764c52832a5fa5bc83afee19ce9cb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5197cd76850b397630011ca99fa25e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3944e33920295b823608a3f56be2d54546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d8aa8325a59a77abc16e658fc70eb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd94ca9c375b5ed787127151f99ae6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca73efbd7a8ec7de268acb01f9a0c0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb29c4e37057992e8d2f96b9010f56550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723cb4035d5b4916a74c9b9ff8c254a7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e189175b5112f3cb88777d896b9c5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44899c70d1d0a917f8733b920a3af740553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3413ea38c7ffb7ce17a626deb11267554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d8f1226aeab4e7f5cfbb759cb9672b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38799444216fd12192e95833daf91c70556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e4bedfd47a01c9b21411a636f606d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8157a6aa62828a90d81b282a06d0d4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c37fc588bcebda3abc959301088543d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc12036d9744b0d25620e308b8ed20d9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8610239508e9923b568f8c4a6b762004561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af34c61397fd189db4f6ea262a33ab562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8303a73e795626236fffbb1150dba8d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0999cce06ab82683e6db7c4282afbb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837fedc633bd566eb711f18b547a2e32565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed52e9fb57908de80c64d1a7e0787f6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c6850e173fcde4f9b1ea6796babdd3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b33e12a025a7c923c96dcddad0e2d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e2e6b2f335da42c4a7e562780df9fd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b397aca3ac0eee5c7b1abd3ff1396b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6704c7caac015a2356ec3d52abf20812571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b992b4f49eae0b9297dda742f3a4ac572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9205d51a57c756dd2c64bc9843dbcae0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836481756b987210bd573cbde2e22715574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c140d8039d1960dc72c89dfc0ac896e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d97b3b8b97b70713c9125bd710e645b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1685069f2b491c1ae56313ccc613134577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc83fc79f12f5ce7cc55f18943c949fd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92804e2c831f84e7dbc58fae29881bc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6562512aeea1da2a3d5b6773af531eb4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312975a5f16e85d41a67fab5bc305b5c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd77e939c0f425eca14059b5a630e9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a763f38d66c98313a791bff15e264583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4090e14909c34f61a7187dd74d00a797584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d4d874b54cbc36048f2bb3a999c80585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4312499e02e3fe9c9712610d3c1ccd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f4cb088d1d89b5bf646e2a0e45b28d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f96b755b6a8ecb9f4380c56a24a6f8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb78aa6d13bf7d29c8f0676fe238e4f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23595a273849dfe1dd1d130fecca2ec2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059835463c4578792f295c7d9dec4e39591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236cc048a0e639299f6d9f150fd49dc5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d286081c98f8b2a6a9a3b2fffb09c529593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0896584097da5855cb0bcece8fc202594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb2f242bd3d5245f13affa940af02a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b030e56254186e23a2f20d1acbde72596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f24db83bf62516c86addf8f8b2ec5d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a561be887e70346b40e943e5e97a0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642c5f69a608b7dedefbc0ef6810b25599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d1154791446aad0413b2d53130c2a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3264f155da91c65f6af95c02dfa6017c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec47558b4b5bc5b2a593e79bea4e9eb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a6842bf7fd09c33cc583255833532e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ef01dfe689cf9f39ca201805bd407604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7927918167547cc5bbc3f2c1defcc9b2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa67b3ebd044ac6a61c658252d935792606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f27633cdbc8c292c6b9daae3d82655607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bee26e15e3eda1ef5128cd07674731608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b7d6883511a3e395104b26b7039612609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fee312679515382aed620ba139ec58610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a266cb644fdc64d1e93f31ddd26bf4d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4397db39e943a0f1b5ef7b886f9f755612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312fe501fb25b6f0948149be9b502592613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862dd43875b33bb3e05199a9c6972535614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf72f840cdcfe2089f7e48f8677497615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e45c36807473ecfacdb82f28a9e137616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1159d4fd0c205243ab26c6787b58971617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c0ecbc91ea5327a8a0835c021ef2bd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70221ca5372be67ea9630e8bee889893619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a33b50edb26542fd9a1b3f8a0544fa7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf81ae5b065dfb703ea6c32638314b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145007a295d7c6311e8b28911fcb53cd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b923b6a3b1d3e7b89dc30931bb7e23623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a7608f8f3438b07f0d7154c6e21d55624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5724c18b91c3bd3f37086a85e6d66625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c56583bce586147bc64a686f2f9c16e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca3cc6fd3164e66b58d35c20d2a8538627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff8fd99ea89bd4750accb423c7d4121628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686825e3cb8e9ede6d0ee0948d4c83f5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bbfe07ee00dda1d39af4ea574855d8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb55d2dc7132c32004658fc9562b5e2a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b88d0751a022bd03c5368634b54acfd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc00bfc3299e41aae2e3865aa3ad153633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7ea1b59cc0dc589788e3b14cf991f3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ce9c4246f4b15705420bc9900ac66635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b9632643a3ce7e17a28005b4b7ee5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534154a9f876ce28af59b9456feb2d9c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba070c5e5ddc1eb04c85449edc4f49638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19657ca8e1d02deaf0bfffd2136aac10639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d93d9fa190e421061868b8dcfc3ecf6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c9e2a888e18f096b5c81c2c4a8e542641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c570908391b07176a0652aafbb360270642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36578dd93e6b3b00e2cc27584ded162643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd6376a70264da0f9873f688bfebe4e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc2564b4ec5a9f7e7fb3b08514be547645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5098cafc4e2ae9f9c8bd724d612cae83646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b05bbb463f3766bcbca85768e5fcd8e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64acd67c4ef963b17449a956c278f9b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed5e016d28f4b4477f6490b3d0bfc1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee1ecae8fb9caf18520ada29c2fcf1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c6e1f02248a08428f9d9a492a66e7a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7588f22e3ab382c81c4ee6b2411c187f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e7bab1b9bd6e5e09000250365acf6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a4290f48058426d279ab140e264ae4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc42dc12dbced27e087d701df109c2e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07acf24d9e5fd1a17a2a8ebd1df02fc0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530126ffddce81166a5fd3073fd7cec0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bedfdb557a88edcb41cfefe60fc093a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807129eee8ec84a0ed2c17fb7a6f83d6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e312afe569c7d951bd1ce50738fc4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab0443b500152cadf2645e5ab7166b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13969200804ccc587740c98c50a38867662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb30c5694554ae8f5e7c7ca96ac55c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1540c78b85df807d9a285ef42ccd011f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89424a9099356ecaa4db5b4b9067a6f7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f71e9ac451d8bc86dc54c625ad63d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d778a076b8d9c54bae9b594123498667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36add220ec76155f58abf8fa236cf184668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac0b4444ebddfa64509221a4541644669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5a711393ba4d27a065f16aa9fc4ea670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a955fe886d9349913d27c5cc5d4ccd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a741e70351b44a9b89ed2d00ad187fc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c88853f1b658047925c23263182ec1b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b356342a72e363c3c87f79426365cde674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62f3b5f79dd1cddb5758b7b6c40507c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b834f4bf746e137da404a68a81689f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c681dcd0ce7443920353453db36e1570677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e2f26aa1ba5a59f06688a3ce751e9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a302ab506b21b97e7a5a380de7282679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a99ae5dc8ef9a321db5e7799f1e4e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef327936547be8f3df70b9061c0442b1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c025fb7dc9361fef1d816ae431aebfa682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f47a9bef74fe1dfa9ea176b42f3dea1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4df830d551d76c24c066289e37f425684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301df2b3fee7a752c2eb0e2ffd795a6a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce04580fb5f84666394e8300d5fb3051686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae345d7f7994e2e397903a2b08b95c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2369d5db9e075126cd78dc1a6656bc79688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a88f5268ff1e170b5683e93da15aae689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d98c7c57657089421e9ec3acae1ebb1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e9a949f1d1f537074a1a23469de74d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603caf55f5d7abff2b1e4403f69948ad692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76044d3fb09b15455f27e4148fa14b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff8be945cd2ff2a0541ec064f8658fb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d857109be181214a3e9433d5163168695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8235fb31bc99193ffeca8a280ec533696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c96fee85abc3f5ecfd0b6742f3de43697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3953f27dcf6dd0c8470bf4ce80aa73c1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c6d5225627107d2bbf727253fa78b5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdfe42a09f3450cba48a0bec71ed679700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2793c9cc750301ba7ff073149c5f6bde701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d31ed2f1c5a8934339187c5d773536b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cadd03bd20e86fd7cf6db76f8e7a79703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be54bd8aa0cec9802da82c56d7ff32e9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed28ae19bc4eed08fceddc3c806cd123705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9944b903d8767dfbe10355d80396b60706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e17751821a87f57a15f82e6262504f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402d7179c22fcba5f3818153e0b2d03e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed487dc96b1be1c7ccf91717c5d9f1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e33b27e2b2c44d19320ce0ebaf0560d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd60689e8f9a971d1c2d8aded9e12f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce55fa25f551769a7fda870ecc82f8c1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb5bd5c91812953f0a859d004e73f6f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1f033029575bbe161fb7e6ebd3554714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40424a2a505c747d72e5ca81add09ba8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c992eb49e45c629a76ab76f8b20ee716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d7314163179ea1e21ee2d37aba47d3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ac934b589bc24a370ed4fe45cb819718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d0c76e0ec2f77a0d5c6ece265d74da719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2215560c70bca2d9c42aa659e92a4ea720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd25dac2820138967f15449034cb9ea721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bcd6abb3c23e0b8e7399415b22985b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2776c19240b96a7d0359b809692c6377723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c24654413e62e0a98b020138acb403724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e361ad82fc52084bbf479cf655126782725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e0629183503233a405082dec0a4e43726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac2e92aa1a5fe36e10eaba38a544e2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd8b64f913fc6e193e01c1db92c2819728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ed5624487d934b844e8e38a706f51729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e561e91ba0526a246511221e3ca2483730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef3ddfda7a874459bd083def33c7f5f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70677f4fe17eff0527b196d7fb7ed28732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a368104e09e38b1fd1ceded036eed733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a29bcb111d59296d419f2fe2b90937f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ed84984205768340eeeb612f634d1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d470bbe71eb4fc92795813d0879978e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be8a981a47011cccb6381e53621294c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8482ede29b368eac8f88e0113f971f25738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5905d8a92c0172599f754157e33cd358739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed00e34b8d34cb15cb9be5c60df72ac740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3654bc447d4da8ffc7665304834e1e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f577dafab493c4f22a68421503ff12742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1660860361e6bc933e1ad8ee183ea2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388daeb3dbc441085c31a0534e2fa5b1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff573a764ddd931b004d1bd9463e1d22745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4982f57683fcb11be2e49ccd40e74db8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a80c147995862289f08b8c6c957a86747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f7a7edcf10deaa1406033e043a4904748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d23ca159d99fbce7aea84d4f6b27c3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b5a45d0d3a6cdc3423c19cb6c1f4f6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969cd7a0a485c8a7e8cc1117e7e32b11751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971653da0d761caf8c686bc042b18ca5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808625279035f1509e21fc9ce615556753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b77d0757e9a11cda68deeafe3f246754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950dc57101af901a7b7abc65e7f7661755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4255284b0e551710a0b39d31af1fdaf6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f584fceb3bf06c6a1beae3f6ae4d03d3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8eec747b0beb3b9768681fbc4904c6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543dd8533d7000d34b87e2eb169f43fb759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd978f77a8be6a7d16c6357bc6ae8541.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e729d1cbfd62e50aab0a0c456e610232.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7defa48982421587c173aae3c4b0ee933.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b3b503240c3b32299d770196e1893b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b71c26573796a4c7047536122f3095.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41666a3f3d6db1e269f69c61217d09f36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a2522602875f8d9b4fd446312e354d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ffb1ec34975310f0b7ffd9815710f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b13c932c6cee703991638472a3ac8de9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671200ee8bfb1f81f9673dd22ffe08ee10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10424f85fa55480ab1e325cb4891609411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad965a28d5b5004df98621bc52a74f412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c41a5cb470cbdefb0e70687f703cc2e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd48c95f91ec0d2d54c6f60087c26c914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e426e81d5fa6fa8088302879aaaea38515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c77b473a3ea18931dae2d5b6efa2c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c1635ea89291eb9dd49222e0eeedc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d66922916ef93a35d2a72e0c820a818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a1500186d14f3ec60d30ad75eb78319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a142c4341f7ce0ffd3ee379fe1ce7d4820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410efac3750f9a2482f19aec0031e1621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2d7adff72c1373c6aab3492123e6322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a898e551e9d5f34e2fe789c286257d823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9836cd79e2256e3b6fb4bdeb57a18c1124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6584230f82187483b3c1f35995861725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc2bfe6a02ec313d6ae25fb864596226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0781ce71442f753c51fd2fd60939fe7127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea60d3842566de14babc7c25f489da4128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77eb02770495806cda66bee000a289f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa34aca3c8309a981fadd3fc026e6f6130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9d2831f1b8772294433b3fc5efa28131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070aebafee24d1670686e127970d8ab932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e8681ed055bfc5bb9028885bfb235e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03adcd73c4ebecc4427c009444e3d68434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1075d8734ff374210cf417506fcef0fe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bcb41df7139f77cbdd57484317db2436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522fba3e2cc5887389b77b226289337137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f2f2d65389abad960554d16e43598538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236869a15801f2b7a45c4c237884e00e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59580d13bdf8c73e62cb61d2df2902840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca897332ff2ed3f2276d7521e9a6f941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a67eb20789cba265ca4aded86dd35c542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca61703d24e590d43377dd05a99d86cb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99cad3d0bd051d2f152a2f17938c18744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b6e1fdbe18a31e4991168554b39ac545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed61f526a0f53887ab5fc3ff1fc3de7046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c950bd3b9a44dbf3b8b1cc87942da647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e027cb562a7435f3f30b0fd0fd47c9c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4384d152737b97b2662ea625d6e070249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217825d756f41b6058b1653d8134e30d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c6686ca11d1a963239217288b61d2f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6253f4dbd9f1b630f8b8ccc918f6ee9252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745ed5edb1d28d3835231c76a4d9861c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b711d5c437d3f644738b7fddc8759654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083691f735767c6177c231386c8cb39a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627137a4177a1eb2ecc5cfe4c3ce1bd056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e286ed2f108985b4f0b3af93c6374a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3335adae768fa9954e6af4d078fd4a358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f0fad9aff40fb8c152054b43490d9259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c3032512b5e86623ce5f60bc17f8c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4553c6833b52d2001c766455914f86161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48715bf407974664bd36b2dda0320c562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ad77d1511bc6884a80d4ae83232b563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3411e9539c037b9a041b1e98624dcf3c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a43f8fc9823a5390647f1a200a06d965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef81591d20c3b3ce474eb2aa51095d6b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a94b42bfc9db1e79400100cdcdeb0f367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75477f6f6b32b3f0b01fac21ed12847268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90977093b76a16199ca13daf64389d5169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f18b46afc3b942c296aa45681d68cdc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9977ab35e5de8a60ba8d8af8422a82771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb50594ef073d85f4b5bf6d3697589372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb1b79a325ef535920b5d067d5dbf3973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb516af220b2d496f030a5d777db7f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c648a389b14a12d357ba4cb3a6a5175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e5fd22118e83e7c9229eacffcd78e676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1938e0c8003d22f1b65002ad639de9f677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ce457e1fb3a373c3ad4aee58d3e8b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c3c19570f3ea024c075e0a210de6d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d1566d091d3f728b5f0d384bdb5a3780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff257d4b72c39371cb395c13ec68d5781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89760efa4c04d3c65b56c392d5dafbf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed1c989ab1f5e706954c17bd71d90b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274588ff8cfc4997fc0a0a58f3ca17f284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7171f6b17bf325ca92b87ed0eb8c005b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf564309833fe583ff55180c313ce586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3760eac5954dc28f70e2204d223cd4f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf4fb58743e08167bf185158d914f7788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01240dc38a92f306f0b2e3be7ea19b4589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30eced709bc226761e52f6b2cc66d6e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a72019072727ac549d8dd252e37e491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e7fbcd4c258d96c717a74fffc6d6792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b51a82bfb60a1e8ac44b5c1ebbe57993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc9007c1909d9cf80f3fef9e7f3f5694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a6058df307fd947860b707b43a7df95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c6f1b1fd0404aa8e97e5b9138ff0ba96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df0dc3e3a09954dbaf3fc6ccde77dcb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb9464eb640477a01002746820aa4698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66428ef00b9670609256d8ab137309099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb2a009f14252909a9819b103357ccc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c8857ec36d2b099f3a0a989caf578101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e5a6ee2314acd0506122d5b23a0340102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662ee73ade2f9e616676a14abbdd75d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a35ef98ede4daac953800e0fad6be104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ef8dbbc32c5570bfdbf41f755c5ad105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6350d8db69850a210a4cde3cff020cf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f348e4d28355586f40cf72e89194b432107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad67f0326abf4e49e03b185e114f60108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a635b0e06dbcd52c909061a72b165109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f68608d4fcde5ad7209ac03f22f61110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e40fe16c8c091694f49014a854ed19111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f06470346060573366d051fb5e31d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3381077c7aeb6ef7d4b180a4566bbc33113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f31e2646b464c0c59c18a5f41ab404c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343147c85f03338d1e8599d5db82d816115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511071a91b8b262b1afbba3e842281ac116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c418bcfae77d64917271cc138d9cad64117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113adbc75957e71d6d3f1b41b7d54fb0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe17c28e4b2f0859a597b3b3bd265a2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04074727380512e79ec153c6071f8b11120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7247cabe644c0ab04ca7d53769161121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f90d4aff265f16f9a0e4503da5c828a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb748cae00b5d9d36c8c617e7dac77123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b945e79bb5b1968c9b85748a9f552703124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb87888cf735523d7f875d9a83e387125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63744904e5af95885cc8a044442543d1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f24bfc4cf11a11f3a24aab843b9274127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa0672fbfb40287942ea9863bb82770128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c344fc0ee36a342cd26ed3ec7840cc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17b91c401fff22aaa9d768a92e2694b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4df23cb25ac921206117e21b4ae8d1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d0893328255a8f7cb5e3a4b40ad500132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a975bbbc3196f991b87fdc6d898c5f26133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9740c381647093a74ca8918a2bf4dcdc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6944b86c0794e4ff1f1073fe121c5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e7d3fc10c5eb147e370a330f7dd81136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a07e684ada913fb1ad22df83fae2e18137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e415d9db7c2a49884312b5088f621f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1557a7cfa7b002bb234a0768ca436818139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c863dd6bd2aefe6129f854b6dcb1ae140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89738dde46eacaa0ea6c8cdf206551d2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9534ebfba4f1d153a85bacade15faf4d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b0c05d47a62d4592bfa6e691c90cc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac3e7018238d653a66b4c5a5978fb6d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e9f1060a6a256802c3578293f0c4d1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b10249479803717cf524b210cb3fbc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e69f8b4b70fbbab398288ff53ac3533147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7525bf0c1a7bbe2d2b8266cee427d8e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b3a696cc2e6220cf171e669fbd842149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500248443a0f6de523fb9db5182dadc4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df188249f98d25895a000c52cf3d031f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a0512e312eef393bf4cfffca2abb1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a98fecce39f4dfb964451a1203d5be153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de564737ad770f614ab68f2c48cb8e12154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da8d3e6f8791fd2de885db61d873255155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa65cf1d9ae15220be22f09babd61fa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a680b710e3d780e76c4a3046e9c970d3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e63a6ce09bc57a37ed26fcbeb6926158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ce4a9c7a7aa34cfdbd1189d4070bfe159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adae1034ba8a2bcf5c5d7839e6bb98e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb04c7696b38586d56e29998b0bf9a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4744785041a32f936970bb7b70d7679b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e97099a3bdce9b1cb9343e3cfed6c1b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6900e8400fb7c5cb1d4c4a62f48cc3b1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3437b67cb73935a73cd8497f28299d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1cac80364476577984aeea1f93ac71166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd535a5d3395dc1c81c2a63596ddc8fc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a153bb1e8e80ad38a7c0a13d2ab432168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a7e733ef2c3e02623dfe00c5603a04169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe00a18e868e93ce62814034fd9f8f97170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6525300041b8790e4f71469b5a5bb5ed171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b25d3a62c14107025fdcb3e9ef09ec172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0976ab76aeb873b67be68ffcdd1727173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0ff794ee74b0f592c2c5b7c4f25d4c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76fbc8122eaad32be93805e1799f8df175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b16f863944d42c5e70c10e2946bfc1d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6642a9fc0139a63767912d246ed651177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d5abf19f7a94319ba48695aea4dcff178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c5297be0679ed961935260c2235a8d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d94ff3b0644498271420189168122180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b15c397188627e970e02b026ca7997181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a52fad4a2f2bdd5d35ddaa104fbd8a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3038792eec12419d9a79e9c32a3b6ffc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4809d10e6e7c0daa725fbe5f3d38e315184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20632724b3803f51089ee8127d40cf3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec17bbed0da80e03c8ee4105010db14186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df991000d301c71c9f13a01b6af7acc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab208489cb77929eda6cb9f04927ab188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d6e4460df23766fa713f4e81b9c9b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b6efa08ae02a149bfd5af783cb6584190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b18c9f259bb008c3be2bfa98051f50191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd9f8341c9b157ed7dbaece3c4bf62a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a574fd072fb00f8c36d1953bf814f44193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b3bac7a7406661439272a87b9b21bb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd55603dcca610470bbde081dc412b08195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8f7705bac06b0cd76e2681e311fb9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39022adb6ff71aa97f5bc9cfd4a7318d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d838ffe6d1569f2ad316e6b8508aec198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fea2dda30da253e373a6bb49404fa8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d794525d85fde2107399e498344fc810200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c4dd2916374a7df5255dc0c67928b3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba10c43fce7bc549bf52f569132552202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91659a7e7636420c0dfedcc3393e8075203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d074a46aa6d1ce9de683830db6ec84204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e69a352ce98ff5665c936412d2a43f0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d92bf0d9dc2ed7e3db424ba4ef94e1f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32d2c40f07a406b7e36bb72670d780207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760711ca232c77b84227a91cdc3f6483208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44c86e1f482455af573ad07dee9738d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd8a420cad37e9157a239b795d148e3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda1600352759ff4b70e1a29d4090028211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b8efef5c2e0fc52c94fd8f3bd8ff2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f506857d1e2a5679fef29175e2d3d8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb7f4eec4fe1ec0a2c3b7b108aa5d42214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe59d7616088a24f96dd79d429efa02215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c0979522bb32cfebd20606a2c2174216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdcb807c131893b12fd8800732a4396217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb9c2ac60487a62178d70a5ed4f469218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f63ecd272588312feb86aad7a92a0d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdccb0b32a075416bec926cf5360f6d6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe6506154f54fcadd57e21cea598e3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df5a1a60d632d0719a57d009045fb0b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d58de652703ceea3f4a0ac806ec56b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b78ec4ee15a2bd62948adaba625f0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a06d7a5ddec2e6fce83ebbad9fd9fa8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c806684c140dd4a59de330ac275939226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f381a8d5e82fc42bd5769f5cf5ade5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf3379557303ffce7aa75e6a79885cd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9028f475b497bbf8c1a08415875e781229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02120f47e57b84c3cfc13422afb8ba92230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39dd39ddfe2d2adea5c37ad028300f9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166a03c8d6afa71afa4232ee24723637232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f8804aa5984024f75e7e0be81afb6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86af939a15c0e49317e8bfccc906eb1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba37a7b23f69b0d972c6e844c9f74ea4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fe1891ca18602071e636340fdbe666236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f406f4ea10cc4df309418e9427d1c186237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c01934d8eae8b9172bd0350813269c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04b55e809d9c5c571ae486b77fbb3ed239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df47215446d9a28c2e2b3d8b7436fc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721372e9fab894ed36b6777961fd784f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce51f676a05f7f9091ad12b910b9ad242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2c47f835cf6d60a282b574e6b4ee1f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eff5052a617f7945aebf1789bfd42dd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71f939bd5f654714c8d1ee16fa708f0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c87ce23603bb6ab170773f8042605246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee93b599a799fb166c3835d02d3656247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f22e0a6cc85e7beeeb15d753f3f02f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8cc4030aaee1dffa2ad9b4854b0eea249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f8cff25106ea29ee492ae9ff42364250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d9240506104bd075530c406fb2350251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887375de861a6458b3b1626d9efdc133252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa482e32e001bc86200244b18edaf6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b92c26b5d2c1cf34642a64185f19e3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2d09af3ee8428ee4de894beee11504255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c17468e9b0f08ef14c867ff938b8908256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed87693a71b20ba21ec1b8c6a6fc7a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1029131a429ac44b94281e8bd2c5c7ec258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff83c470927aef217894c4179dd7c034259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bbdda7503271c67695b9dd57ddc18a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b62395b4bcda588e7df20433a2311261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38aaf39264c1f1b7b907b8de836e53a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd47261069c407add6f67e4c2f7e4745263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c80efeab1bb129884dffff9c456697f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d840ebab3ec0a293b4eb5db89ae81e6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dfb452f12f8856917a1d96d6657da5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f0b8a7f6e6e042e61f952bf4a11164267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d034f1a348f2b77ee9f93a8c0c5cc6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa87462399a52a320ce640d8336aa35269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a025af75412e09b4cd7c006b857e7c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891efc39b42ea44ab39bc8beeadf290271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f86ab9c5223d7a4246dd47b8d2a9042272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa0d91a0db258be507c17408332e5fd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71936aa0a9aeb3ff6a49156fdd9c16f5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d848bf84475608a757a9ecb5f48d26275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c516faf19249593abece199ab93f0864276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e7d1ba87ee1e65a9fa9d66e4893c42277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a935ec7740acabbb32719cedc0075b9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be35b1f8f9fe236e460b23ba9dd346be279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53931b206d9b25ceb9dcea1656ab7c9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c3e53ce7cb4f34d8fafa40910e8297281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4660fd961d9936cbbf8d0ff1aac86c42282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b3b1819d7e7c2ec011abbd333ad10d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de22eb4bf1da27d57b824b67384d7ca284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ead12915f90bef657db70231ff04e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d263850a0397aadab0eca29dd0500b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b329934294d9d93c613e00c9ea25cf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e434c79d90f579259c53d2f0e132dad1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdecbb04a4d747b4281d12a2fb63958289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14665d43e9d5c29d312bf34a413bd2a2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdaf881668fa3dc42f9fb0986993643291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec749ddb73a2e29d3893e6e89d34cb5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c0e5bf560782b2f8eacead412efd25293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d621d52e84f43b13dcd1673eab4c552294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af70e813b2cf2df05102e8861448505295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76e4d2fed271217de71a150a24ad7e0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc3c4b8ee8bf2bba42b8c819b63258297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3923665de7164572960d5f70cdc5bd7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9052f0a3fce692e018393c7c582008c1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396cb9c4d934f42c907488ed85537591300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b961774667553499fca72e487c39aa0b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a6c5a361bdab42d5eb7ca6a467098c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c46e13f92609b53027940e994278f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4eaa6dac97f96c2ea45ecbc5d6359c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611763fdb63105cf6c5fe52dd623cfe0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d47358742fdf03163b3bd674e07be9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b3bfd05e5527b2fe68f6dd0c41b4f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc46d5434e9fabb48fb5238661c1a9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ccccfda03611a51fd4cc816619a513309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9319dbff19f258329bd8dfec3eb0218310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf302390b5ca75d5a5ef0e898f76d7d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3010e9f309ab58e847ae072b7dd0cc24312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e68122bad419897e9571283da69450313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540728bc7d09704d6004324843fc1fd0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f02823d0e78d358058cb0fec161aa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58372118ebb46d4ef4219ebd03fcc000316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112681ab3fcfa156af581d072cbc2d6d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce49c2d72220bbcbe30cc0c0582503c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1093a5ffc3799c2b53c9fa9f72b4e6d1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b10177e0102ab26730dc0fda781216320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9933f8fd96a70c8cb07a4a9ae536c55321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e693d07c9d905f4aa150759d05e7149322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0a3e14edb808c76766cdc6616cf1d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a373f3309b45f82f2ba7a8920f6a477324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35deb03b3ed8cf0c89d2c4e4fab56aa0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edee317a746362b0e687f686596e7749326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c629786eb00781e7f4401c8b1a34e6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd0bb6d9f167e45496c26859e06c94328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0be501b31044eb2d008d4ccae7d887329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76616eda80a6d7ee5c3603c0b29694b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8bd0eda57a073776fd84fa5e2889cf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac49f5e2354c6774039d50d26308de46332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4119d694b371171ffec44bbbde94fd1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbed900b722ba28c34472d73bcfa81d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9186bb93b70c860f4540bbb7e8e71b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e6644042444ea75b95195c0a99505c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee473314636f20b26741631dbbd426337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ac60ca914aa3d2e7527ff053d2670338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eda5a8fad0e87ec346b7a59f94aa19339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0116885838f1f67a28158cf50a198412340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee79d282371f5a625f96034071e2a904341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114289809fea3d4517c1c880e04ebfe7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a4016e6e715cc11e35fe462726f1d5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920cfd3eecc211e18454dfac7dd973d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a47290b3ecf322da88a7cca734fd2b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ede51de8ccc82913d331c5059249c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d6fddbef14259064afa31e5f010c97347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b45e2ff73e481dddbb7bbaf52687cae348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a1fa0f85b22c656c727058f76b9bdb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dddab829beb52d190c2425f6eee130350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a52e922b02b61b69cf93ee5f53a85351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f536cfc73f5ca114a323d3ea4bbe46352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299edfb0a39a7fa9bd3c39dcab495d28353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57459eb212a51e9a476b0d1e7792be35354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb21ee01c2cb20c439b257010606d427355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70eefebf9361e269f362f64d265dc0c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6acadbdc7cb95d14484d52d5566100357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92c572a45b8821251cbd7c7f5810a70358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0680addd8889b7ec6e1ed491de397c3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f0cdc5dd2f0088fd860227e2f0b38360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d300e6b01bf7a7dd281931bb9984c453361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67e42ac0f276e447e2b618321999d4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2bb4d622f0291a92e036255520b91d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a89308fa9fbd8d091463075eaa2d03c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7e73bf3be5cbebf7e67c1fd038a5c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09344bca7055fdef46d4c0d91ca65749366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230628473ad00e7cd3c024b8037c3714367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c73ce4ad74d787bcc3dc29c9fd73b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba60ac4df31ca85db52c8e163d90eb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0bf2d70e88d4cf8de4b00c065afaef370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38940c5df94d7cdd59dc7dcd1edafb5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29807977d99c81f31b2c25d5f486990d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e93cbd8fec27fc191904d256f309397373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0ea77de3793af86655d5e1c9afced374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1595797a59fd4f91769ded952c5d8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49409b57bd36d21170cd917c03acefcf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e8ff593d68d593b7a26b5a1b14054b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe766f6ec7ebe82ab4f03265b5495a01378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b233ab114c4b8eb014e4f1b04ab9710379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ca87796e2e938e2b6f9a950a6d57a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3284eb115b157641632ef7c3ebaea9c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8eb8ff5ee604c9c45349059521b27382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f353faab207f0cd2e60de9f60cc1a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f571d1ba2d71d710f29fd4d4f9d86384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd18a72b5f49a03db459a4ddba752a65385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3576b9d35e6ef1c7a05a8ee1a95c3a63386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045146c5d622024dbd19b0ed50e6ce51387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d470d7c737fae9af6c9d60e6585addf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a88b3641b7cc80ec01d70b52c283d13389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20bbc73ec274c02e57d56f34f72535b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dbf45eca6ece7cb1f26524f62127ad391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7355466da0f2ccac8cb3451fef77aa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18abda8c903650b17f17392778406cb1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f36b56368bcb2b31f6388a52620280394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b48329478a676a09870f9c99faa059c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf15582c65f4303b433934ce7bfcccb2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e0a25d99ac19fa9f73a06f9b7be60397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c2233e14c5bac06732ba7f111704c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605386e74d158c4d9f5700350a3a7c8d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f2a6bc9b533196ff490511624d48e2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aededcc55a89891eb708790aafc9717b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c173743f05d7ed71379d25b99253a8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe35888f41899a29c23abed104324e5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2def3d65f577e7cb0a825480fd1cff404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb91ab9d636758c3b9d7bef494085a5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d77f2ecec51e1439ca78108c75b02406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f81351c4697a6352fb7b53c8eccd91407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0555a61655a1444042030111d82154408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95530439e91ef9a285a8a1a288634410409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b0724cd6b902f5dff94706d01963a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd4476d285a0a6303ae5c56d0bd680411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d68c4ec74e3c0f04fa9e1911b4e393d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a269b7a490baed954dbe98788c77b16413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c258ae9d227b809a409d672e423083414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08552c8f3c4f23611f8bf23ca316483415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51dbeb1b623241e80397d78b1737ce1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9145f301b194d708fc87d569d9f03f92417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b6b10b7dd0e852dec41a8fe12502e2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c2e123b36a6cb443e166fd86587b8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc78ab5cd4ab57f7c2eb1e3928ab25420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d6e18c29abc3f8fa26d80dfc39730a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5428af09e7322d1001c89f074ef67a3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e4fd3ea619ce5cacfd9e7a3c826246423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238d553ffe186dd05922fa04ed49b480424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aac4b1b8e0b8f31d86a508240afe84425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de7749086bf64f010226bb2d076fd8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc01df1d1b432801da42e162795d59427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916da4740b73eccc64167a2b76003d60428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b00a64737dded49fb106a88a36b65c2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919abb2b258f86652dbf58276be18175430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ec0c5adb7af869c07867a22ec9279431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0c945410cd0886415411cb6e4f61da432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7748805032ba1b75eb28c6d647ef238b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ba2d2754c8152dafd9ecb582ebcef434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96879bfd77c59df3e7e5a988cb575a2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1656f25aabe2311bd8e2e50ad80f1880436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54576d4daf0aad02a616420cda95a8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae15a162848935c3b7b101168b79388e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e484974caee67e37e06ed03f9bab96439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893dfae6206103236053066a13478239440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ba2bd19b6328ac44bdf11e8de809d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f8347079b2618d70dbe870ecafc1ad442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ebf7ab452f42eb0d7fa58769c20d96443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ac9a6f0a8109264360a43efe2158c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76851012f3e4df82a8910813f7f98082445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b2b59af64dc4760657be39c5ea5c19446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe038323fead18bd3084c7d0d5d58a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec5df99b9ad98063b74b2e4f3b354e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf6fb406c73eb94f7d5a9b0ba254d0c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5948263c203fa50fe53ac729fa5550450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ab79188137472d18817abd475b774451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e47bab21f9337bfdca2bb2a150ef91c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d035fc34e1a8939f79edf4bbe51329453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd18ea2a0724ce00b9de8565115b99454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e958cc0343d7ba9cdf1c495c8ee4f1d8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651ea50742d47edea887bc8ce29840e7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599f5b5a2e518d4d881441c5f6d714ca457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca0d44fc1d7cd1d5fc6cb93fddcf188458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027123e0d8be4c68d4f3f7d0e2d50aca459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498865beaa972b866610389995f4e80c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e2713aaa2ec040546ed641f00854eb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13e67701ca7dc8721a7eb1f04105ffc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd72433846a381ecbae65aa68e2359b5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ba7014a377631b51a5c8191e9f288464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6230769b41019dfdd7b576f05a349bb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e253429508ab8bf226f519e3f723ec466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ff4c8db5e548b4c5f86e2e2b311bb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfbdfa81baeb4ca8a81cbbee6808d5f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e86871a339ab8745b78d931f714f189469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f0633152f7a823a160e233cb342ed470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a322d0cfdeef1302aa680569863e9310471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be0a35f3c5276792aa5796aebdf3167472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1149bf0e9c70ed7a6222a08a26effa90473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff018a3c0ea7d81b61e333a7cafb99a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b152d1035e0cc24b1b74ed29472a026b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7323b884d093878fd3b49b535cf094476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc05529bb78b00daceeea328702f662e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c6950f1fa0f6df6b9d2a6e1cac076c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59219efca733d30254641ffb20cb70e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ee23f9a50cef9b085f05abbd8aec01480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0aa0d04ef5334d9e41f4c85cdee124481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf1d9e26c4ceda612552dc81f030b7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1078d9d0fbdbe8df16d1ba4445c48a1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b197ee1f4f8289b54c48a765dfa3983b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0e968c44c6e6e9486c948fa0ae4e1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da3a1909f72cdd56ff15a95ddde2db486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5833926ed473aec42414e6fb1ece4e31487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ff0f055ba16e75bf9e8030f41f240488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e8d82088736725581960bb02c63f72489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979395d6ac82b042f9ba864f3eb8f737490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bce6819430e2c4b4ac466a12ee1e54491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a828f45224796009a21ee788285138492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f507bbbaac8b5d0a45f743927097372493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa34df74ebede6d2ab6c765653977b0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe21534d04188b904df66a37fd3b5730495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4017c87aa47a585db45e1505eab8c75496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82dff4b590576da478cd8dbc07f5e38497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323252a2795c8d891d8d10c0c6ef5f0e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e38a478a2cb76c4f267c71a6329d7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b491349451262e93b382149c5b285500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef6b364867d85d79eebc666f440f13501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b815cabc7a9aba3ab75c37b07e58752502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ac1d4c4e2a06f45ef9e5b46d9647ee503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df8e0760320d4e83cedd5dea50abba8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e506681ddff8bdf3ac941036a242e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d57d506de28682c5d6231c9c6de1578506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eddcbd1deda351e8daa4ec0b15a1cc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f7301224bef7ec6bf81302bc93d797508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d97f368b4613ab5466c92e4e3abf8fb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cd23ee3e4ad58ae5df5ccf32535c08510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754bf675f0b8ae504e382259d3a51142511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec6241f2a536305c8fa5de3aeca34b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8922d7621d7b997e64ecbb11ef638c9e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb5cb06c8adc42fbd8323fed34fa848514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ee74de21a179321e5aacd84e823fb0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba939901c473fff4c9f99550e49d39d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a41104cc4dfe5a6d4e6efdfd84d162517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca60ca64518f8675bdda0308f2fcddb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb5998d42197d04c44d5cd57935c14b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc58fac3be3649980f5cfdc008a08da520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8addb2efa6b0cc3f0e406f84cd845c1a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdfe15f0db9030d4bab953bfe184874522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcd779a1e9f1b217d19a55d8ddfe356523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd64709ffa70769bc3e2fc9f5dc6e2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81cf1d5bc38996ef1a3ee935e59197d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacaee5e1d0993deeeec0f3542c764ef526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6004d8e9ec439b125564620ab8f710ab527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d10f572a71a429eb6d397679797a6b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c6e2259008bba96765d2ee5b7287c8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513ac4e8e37425a9f986f57b93cd4d83530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e357415794ddf20b08c7fbc43ab27469531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd105e3194cfcbc1b63775958f1008532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca065d74defcd1bb5a3335b264ecccf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb767013fa0d43f294f8e70e8c0325e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c32bed2a361ad07c27446a8f796c894535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc7b953c0ddc772baff22b835abae6a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29065b8a9de810c0f1e4be3a1e95f07537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67545ad69f4e60ab840f4e27b0b02a36538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de25d6a7b46530a9b70d5a7d5fb2571b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070689a6a886677a642cacebe1fcec1b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c0dfbe09f085bee785179e957ed134541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a487f792f07ae01350250dce6a265d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a0402602c74e2f9a10d8c5225bbf4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f7bf57ab060bc2cfbecd5a03ee5028544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10db05f06c65b71f1d138f59888c88545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48997063aa92610f3712ca6d1c1bd738546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec89d0c49849b54e7086fba0ff159df547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5394cde6e9b99b4fbed18a923764acf8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af70d1dea10942c607e082e9a44e6628549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1eedcdc7f660fbdca5cf41502cd364550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3bbae2c4c28f2fe861b9fb4b49e998551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c54ad882e236cdb4c91ac61c5e0f3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b59bf568b27e7377857192eca523ec553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd83e00fbab15b2f4230a90b573307d1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d992592027d65b8b320dadb3e82c6a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f65e0707ae8de31382590fe04f91a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f5a33558962a892c893e204b84ccd1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a757c82fd6ae049a5836f4abe56d8a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaec8ce999e0ebbaa93d749eb142073559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe08fb7afc5db256fdd573c59f8e54c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141b4f049b762f465aa9090ad3f3b53e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d89ab858e4b83c4490a516cb2b5aa1e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce993abc572f188fd8450f2332d5a14a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f991281a83b20d54de2e21fecf376bae564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dd17b5e451684069878d1b72190060565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50570293374489c91c2f2f4b60fc80f7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f42fe603ac0764774938d1aa36d16fb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79772ecb8e3076548c5606571919dda568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5698ff97c55d4eff885b5aceca1255569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea10d88f7d5d6a574e44e7e6f6c895a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff88783594b450a451d27dce2d0b25c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834339b04f3df22ef89beab71525da55572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654cd8feae0edbfb645903cdbe80405c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80325febc65290a1f7bb44208c4d675574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e43dcd81f88ae2ae9b2593b7aadf7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ea0be8d5ae081a227db26314cb533576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f140a53b12507f8a0a7972aaffcff2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c73171cf6eeae2d1396044a9a230461578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7952937d40d8c7059fc53ca4118a1645579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b04d16f1e3b4d7102b7874c107b2f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c757050a100090d3cfb83c2d58106ad581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e7cca42b182d33b0ae0a6cac4d3f23582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca6fad6c637a240c6cc1a1f8cf8ee9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd056af429cb4798545b6fe225fba6d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e417be24626743b0a7edd7cb1d10b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5dc372c3bde54646ebc03d2a76e221586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d61af7e2d7661368b4770f017a19593587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ad5b0189af22a303e0acaeafd8d62588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96842a960e9ba3b1a4ecc0b1800486f6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e5e19c0ebe020f2da8523955b762d8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f09939562b244d56b88fcd859aabed591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ca20e1f06a6ea9ef94c684bc04485592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1957a4cb11a0f9b7f386480b8a40ef1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d76c269b456ac0bb64a5bb53aaaf55594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab0f819b42937bcf516f711301f157595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6abfff36f0b3cb9eec31b7b9307532596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc63db998add2a24a468790a75e8ba6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59001c9c49e7f49c67ea47a62846d0f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b298fd015f696b1314eee10487c84a8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f77625c3fa39cdf260a64b523ee912600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48760d53466072e458f33b11c1e0f32601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d9493fed0f8b49265e61b5243f331f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7aa82404737f6c66e0bc6d63b0cdf8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a950fc52d13e5f60a8cc054fb94c51604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2114458c1b96a45b4dcc3b4feb6440605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368cf246090c84cb63356cd536439410606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0051d4142e6daabb27d90383cbe223f3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e220d9d482db226b6c28bfd36dea7f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a302bee09fe22af0ef83f4e86213d4c3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cebcf465936df9245145a6a2a412f53610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c616167ebabb4ab5151568ad74c946611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2707348e53b25de10cc8ec86b7debb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b4c4848c04e2b26a371df440e08377613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e19ac6f0c3b42d920f5ba6bc08f74614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f1b8c039d8f7983695820a8ca14136615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e838baa5c717ad42c7aca03dbfe2b2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb37dc879e256b384e2b7f100284aae9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa42d6c064e7f2b1178159df57e3485618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a6d0cbf863a3a0aa42a069c73ce6f8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3176d688b9dcc31a778dd629205ce496620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fecffbec00738f044ffa251f305e917621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e087f97ad263e71bf5e01ac646f6f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cce21687510241fd65f099413b856c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c27d8b5ede2bb222fdecbb5a29d2b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a063a4d86e9899a21cd95b7f55eb6f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd5986b72f1f3ddb71591b31cdaac24626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b5e80bf845c5686c3d8e28295ce39627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd0b2e84c3d347bccccc494622f0dc9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8470dabe51ad5df4542acb9341cb304a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d4ad5ed73a9562e9e16a5ac89add70630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab2c7230b76d7509dbec988303d771631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2baa3d405e0ef188ce0a6c14aae1de7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2280a06d028a32e778fa324993e5113b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c8fe695c73be814c5c767f85874468634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a9fe77921fc62a4f913edd7991dd4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a55c85c4f2a2dbaf6e80e4266243907636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a545b17d218c0d21e634e21c1cf9b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d3bccd08c6217794a84409527cfbb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5456dfce6c4f9816316b0c66b7086a11639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8d8aeb8d21d23a35d597edb0ac5d44640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce74203672cf023a8f3f0ab1298e23641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b874778bc75c4f1f62d50142a77bf1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267eb63b5868e58b412573a0b61eddd7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd14a890613624b4454dae3710f42535644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f55f9071ec8d3830a841d223ad6951645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65e9745cda327a34f883bcf106c231646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc9660f9e4a165539a5efc662777a95647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519c1f94c0ffe85062e9fa7c187fbf7b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc51caf488e5f9813d3d8c4dce2695649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78185b2d3b31ca931b69fd2da6403390650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0336a8f0a6597630355d5c5ff1145b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e9b9b418a01c7085dedeada76936d5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e53adc47a30ca33ed2787f459417e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348d29e313fb8df842c8b71f8f81b71654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc41a1e89d97cb884638fcf0f0bdfb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd63c96fed8c1fbe5e7360526cec83b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9666907725ad5451b829e7e6f25a97f5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aece0ca31bf2431fc9457e5ba8c0d90658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144fa3b640e66fd0e84540f32210b9b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf24adddeb62762373530971fda75a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6af5578410286a395513ebceabae8d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea3bedbac1ceaaba98be023f199fa91662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e399d0d549be96299bdcf86955036663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0345892cb75fa376b4a07de10dedb306664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec2f8d0be0309f1aec85863c732535665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d8330baec948e70d09c9cbae747c57666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe1d13950dd4a3ffd2452e2a90a3c3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f90f8025b22dcb72ecd626ea82b9c3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bac429b8ae2359698717cb3292bac3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae97412ec6e3d711a250715a5495c843670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2db5195ed77c44bce9331ed6af4b6c4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e66a9d1e8ddce7ba5011c3d8a4ba2fa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75f963958dde95e8fe563d968f2b26673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4506a8ead4a422d847c2a77e29a6a94c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec5de8e5f97c350e2f93d268915fb9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4e3cf20525be6bc8a96df167006801676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facc386f9757fbf3f6cc9da6862eff5b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b95241a1fec6117c33a60ff75c39810678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b30eacc0c2d9c512687074c444d9a2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b1f4f1c40b7fbbc270c637394c6e9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bfa618737b5f97587be81bfa420cca681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e11dd47e7e5b82f4ab819b947c4b21b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bedb13612407cd2e686cda4ef949d33683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab01a71d292e3a566a61ab29c58c724684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910a74d5586cfb0bb162c627b01db0cf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42180c764d9c57f5d52bdb3e6bd02028686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a143866bfc7e4d5ccb7f20be28697979687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e91b1d9a7cfc78893ef2605df00457688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c0e8412c307673bf518c11a052bfe2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9663b2d69b0311ff458495a4fa6f1fc9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a4d15879cdaf98eb1be835b52b2c8a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e623d2346023081ecded8adc66df13d3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74488912a25f22322b3d035f8604d85693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6780a64e6f32c7a10608ae596242e4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757295cc9286e758be78c3049f64c2d6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940424574b4df446d8436d583b4d4448696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56df1c59807fcb1975052bbc8602cfa697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c50209dbf64a060780df5410678a0a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0631eae4f544296583af4664dc5c8b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45df0ad0c1db4e20611a736eba2472700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936206c236bc2e8de226bc39d9bfc6ef701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf78e95905026d55a7d80f7fc5e66b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f0e1f2de902f6bfc9dd082c6f2f4ee703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a6a5a10356abeb98db8952d3f4c05b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2934f3012dd69641248084bbb770ac2c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ffa5571bdedbdf85bc82e7db7e8c1b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2daa5bc95ddc8349b44fca517d8198707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bfbc3d4cc320c859b69d6919ebff31708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d295ed7394db2f60936e5cc08a77c8c2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28fe597fef9f7c23659a9c210d48de5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd32e11bf7e1451a707147d7d2afd9e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd5e4f6e06d3b7099a42dc9ec04890712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a6cfeb5caa1cd3aac50e56f77f9de3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ce1bf3c6923398f6dbb15db78be038714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e3ceaae71e9e64488da83db35bebf3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b888c8e442d8d78a140aa02dee971716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f8482ad53d4a17ad8b43b181949815717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51bbd719b74a5bba2506e60d75160dc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1690ad33d53d87253b1b392fc9bcfb55719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea6b2710f2771e058f82e0d8ae227f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e96335249f0310033797944d676f31721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc2558bbb818c4ad1198bce0522e67722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9401a871833eebb663b9aa848624c0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa55f015f796b740f1f6293324a89701724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6688603236255600f2459d0cde7536d2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0356e424177dd0fc131d4f0332a827ba726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59430173dd7a473c26b927f9f579640727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bbf9541a44284b82d0eee64b4b14e8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c405367565fe38b9bb73d119f934fc94729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c69e81ea64188a87c838ca39c70dfc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d5cdfa5599051f58733994bfc6de05731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa706cdf1aa8e90a90542e1ca65f5408732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb0ee388160e7369ed01e3d79cb93f6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4787ae843e1661216415c2f7ccc01c37734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c7bab9a436aa5a0c893bdaf9f67e0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d045195d0b974629f08ac08fc55d2f4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702af51f3b44e653cdca0d3b00912ffe737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7042e20f90dd4dc69e0556a278bb72d6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179fc1ea87a6c893da3f4bc5de6b7953739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1987320e5dc5efc4a209c4a4d1140f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d226aecd068fcea5cc20ad502bc141741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd300b7a5a2f7f40080ea0d57c7dde3d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f28f6b42bf55aedd8ffd0de51a67e8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a49434ae831ccb8bcf90a33d7f23493744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a710c073ed22e3bb5d2f1eb3b3e50a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b1357992735bd0d8dde6da0ce8620c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a5a46748d35e4f9c500d0fd1649966747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e5b668fbbb1168f95762cf62fbb1e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae532f54893a28f107692b15ca1d9bf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d696152d74210f4cacc5dc44733beb6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1521869bc2c722dd84e3fa9f372bd722751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152ff25180fae562f06c8eb124c1827752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c37ab5a8b2432cc7398a1a424121947753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e13b4ec7dbee8fc5d3777bc0ed740e1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61fa9a6413d054473630634ea83e5b2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e128017d0ca272885f59e52620204d17756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b22dfedc5bc571e3f7850ab159c0a6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db03eddac757038543476a900674db2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3dc65d97200001dd5ac8d9fe7d411d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>