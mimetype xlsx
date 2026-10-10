--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd577dc7ac5485916d59e5cc60293b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade24c27ebb954ebaa3bda49e94951a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6025fa019f3317abe88368c2caf06483.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c8b6782610ed6061e1506be17494624.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f115c587cd505d7c0fd544d8975645.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e23ab947d3a4fb8f2a81c506a119866.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b033175714d3a6d936232cc14af6d40d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c368ab1387c9876199e99c18f6d5e298.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bb1a438931bba96a8fd0d4e0d038b39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe13ea7305b72f5f285e572b44b666210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb55926e10d3e8bd3f7263bf2786c58011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f132370bd64f0b473a51f398dd5d3812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2afde4a487de6160d81210045e41c5c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22653476cbcfb17e5f1c5d92ea5b3fb414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c824464a5300d25725c4ab7b523b157715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0699ab423b9f7e5d4221e2514a0e3bdb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d7f5e108b5d4fe842a761801ec4e9817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b506aa20b5b8d796b37fc4eacaaf81c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ba8b847531dfb09a94bd105acb3bf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6852ba117790cf37aef2067f447b8b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d58071ccf35dce05facac995f630d321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3957b4000c8919f44ec77f0f4a006d0522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6bf73e32d0cb2b9adb61319b4172d023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea33c08d3484b68eb22febc967a6336524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a8041f68ec32bde145b00744c03c5525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb6648e358620042ca60996c1fa6e5c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3bc9c26b1ef20e0ff876e1d5f5b3a127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a63ead135fe78212bcfed870bbcafed28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72538a156bcd19669bbddb69f1e90f4829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e6f823e9e2db5183190c43b9bbc21530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af00487745fc4e0fc931be9c62760f131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a27e84bea3cbfdcaf4499c449396bd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ba73258c4a78de86a5451e90fe7ed133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1188aed8d15b2288b025b6721e03622a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8acdbf94c8f1845dcf26790a957728235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1691562aa86eb55a6ce4ff69796a3336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ef61d7e20c626e98f3b8db769db4737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e97730fca4e19a70251c834d9a2bba38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15885533481b766cf699a0b6a9dba4b939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed60383386e1f3555d1e686d2197f4da40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1fd886136e2e1495e21ac0160fad3141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4315929edae6e7a578894ee26b72a9742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c746ffc63aabde671859f7099dda1fd643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d0979f2c3d29fb0696450a81a904944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f052742a8a09f203725475296344f50145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0853cd210841147f1f40e7dd69cbf446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10153ba103e4df1b045afbeecc67b26047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d073f7639dfe0c6a015a79879d0bc06c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fdedfdc6de2a4ad373bb3ed1b213ce49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6418c0b06c777eedad0a146bdae2711750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d504adcaf3e356ed6ae8c19579130551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b236ff648845d6d502fe5011a960efa352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e846f8e6abf06a8fae7b6879f30a175753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270ed6bff169b11d293c691ea300c1e954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f5111353f0b147370d55f51edce8f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265262fa08cb478b620978aba4092b7356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b570ee68f7d4be05cc48455b4f2b01e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f7daadc5532711e57536284180a8758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c83ccf1eb9355aa1bbc9278de481759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3927412d728e143ab386f6ee938d9760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea144766d2c17eb6b5d76aa3e90f27a461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcd4ef0111f0fc2cb34afb54eb0925e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a88fad29dda7b55520a47657dc5a68963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef11f3410fa4e3298141712437537264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f46fe24af4bea2f6ca7ce54f609c35c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c397a042833274fa2baf6e8c6a1bef66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d8a8f34d610ed506e9e766da605b5d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5b7b6f57f20ecb33f22220706290468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d04f1a151340ecb002600d265a888f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153cedb4a17666c87d73248739c62d7d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc3d779e28dda8e6c3238e0005cf94d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3775a4c280085f2f4dda09252d204f3f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d595362c88814af04dad31a60950193973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3966a9166ff1e4c153df8adf08dc67274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7b20ca81910473d2d55e97f438994475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc814ad62b15332dec37631f0e67caaf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375372d2aa8748084e33b6788117cbd677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49189a0d3267a9a31ad64f7abef5d4bb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16822058df86ada90c514077818371da79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8417f4dcd0ebe7b7b842056a3664e2780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac296852c672297bea1ad138c4ef01c281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68355318937f9d905f52c90cb0b43d782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f4be13909e23699a16afde61d238e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a42ed1e03e25f1dc9afae4dbb7d04884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f4e8b298393e1df8c600d4497788985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfdf484e274702eb93e9f733ba3d00c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9382613640185f35b937f0b37c10b6187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7652e61492c55d174e987c52f100554288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144e54ea7f954fcd4bd63f28b486b77a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129277ca08ba0783db60880bca07e7e290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38a7cdefadc4728a327a7f9157ee27c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8158c48a2996a38c07660831707206992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac56ea9fcfb592a35aa07684b91414593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad29f3cb4f9c49a4da53aa8af4210094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b172e7abbdb8b701da0b74f067a419195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36b18ffbdc7cf2afd238e5041f60fa596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f17c4c44332bcfa52cbaf8b99bb70797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f96cf04f57a88e4b869f978079802f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e88334afb720995e4cfa0457ed7bb099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8decad60d23c5da2abd9c02f733689f6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f47dda249c9bed7500b98a007b1036101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaef213938056c8558350c5b74ef4b7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd2a7afe9a17db6a0de4697e2eb8ab103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b843ecbfeb2a4e6054e2df29cd185104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5173b5bcde3a661753e7fbd7cbaf33f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d2a81478dd0399144d0db3c5c7128106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c247cd1c2e5b5cb279be20fffac3677107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03fbe6ea43507d05ac844fdcb30cb4b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f887b44134867029742b64307eaf84e5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fca9d4c01a9eeaa05f20f3e9cc2e43110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a07a6835506017bcef6abe14208ba0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9919c087a05d37387c477a45b9eaef1b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deefcf02027f8ec34f9eb1cdcbcb64f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dcd99a61abb634c591a35f8e63024a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17675604535a5325c3053a872a57c51a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa00a1a6a88a63808015e7cf7ca8c9a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a34bc8f6bc11864c066eff4c318db117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b8476f288c4c8fe1741d09862d008118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b46ba4239abe0541368446b40d01e86119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b9a935ce6f577ed6569196b8e07d9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3027d5b665b3030428ea48a8cba37991121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61940451083c94f734290ef29f1b4aa8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6812b309171f871d25227a07e4e577e1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ff4a10ddf079f5f12e515287b4d46124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ea0d5c986a69c34368c202fe7d4f9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90abe50d28a554357afbc5e1cae99e62126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc5423435106f685dde6f37b98c9f9c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d842e6a35698cf1f95826683580f0b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ee44ba60295f22926851a895f832d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff8af4f50c77101a9f3bda9b9a3563c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae976a2464fa35f9e1b06ddb172e26131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ecf3d427a0b4a57e4f356f81eef693132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd94bf4dd1d9d94557f56cf573768d1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eaca9879e18e48707cc67d3e07b299134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcffcc4194c3fdd98c9e2e569817a0fe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a96c6c111c93d108bed8e03632e090136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778e2c71dc887947ea2b6d7c5512671137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9aa95fff6271b359bebfef1b55907b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a155a2e370f678b7e807beea6a841856139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31561747670d9148de85492a19da262140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6908f454a62e5e7e5a8f0b9bd1f7e36141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d64d4421ec132d6875fdefe65b663142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2943062c3717c41d9049e3e10a503464143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff7891e2535e46fa0f06b703ba13fe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae861a607b5eb4f61072de9c17066a8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136ea38706d9f2aed3d6d0b1eb29631146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d217450e2c3f03d66dd9fae44d763de4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73b062f2c4cca9cdb135a3a42dda30a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade8ea345f97b5396c5967713c072b4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddfd4e004d0de1a7a3f8afbd54c3513150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f4240a610ce52f1f12424963c96964151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac6a08448ccd00b997a01f4d68ef88d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea26c3ea48c91ec4126353a09084a958153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca20da6ef5d00a16158d3ae8359e7b1a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a562c5d407b0db8b8cba8cb4f85ceaf9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c931e32d2a9526a99ddd77724e0b21da156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da249ed23420d4fcebdefb8c754e94157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd10c7aa31b94f1792117eda44f4fad4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d5188699e586516c7cf26d6406a04159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13303338bd5a14e8cf1ab1ffd3126b09160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e0b27e0da53d366edde7aac94f41c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f14cd0492cc362d0a7e2099ab6824eb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b19d32ae23f4532f4e47ae41bb55e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24384e45baa5b12befd2dd136a5052e3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903cad1a6928639b8c05bd47133a995f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9fc2bdc7d6b56f2d499e087e2324c8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3bfc9b0c014f2ebae39c6a56a36237167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a3d2d3e1fadfc0e206c36ab195ccf6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ca75a6d501805346967b1ff6522324169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a4200d0011601beb1d68fb23e734cd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f3681e2bfd918f68b6feddeb75208171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a674290eeb0259df51dd113d4acd50172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d86ca61bb0876d1ef9a50b108f51d8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff7d1dc26068f9899149237b22524b7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf9a277c4a5441c13749ee7418e3422175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a02361361c2da4b5aec5bf3262e617176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a09069edaab3a447b3d3f10768a06d5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b57ad63da9215f347828f8f873a0ac1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba3d71a08b849d4e27df50552c5d04179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2fb8bc2d1249e61f943ae2c0489e7b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88121265bff74107499b7dcc059996181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586caf8f4c565c0f8e367961b7479006182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd848da040b9bde763aed6a6dec836b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb78ea41b16caf4acef545a9eba7a9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ecc4818e88a66814a1bfadab55873185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1740dab5792bfb506b8d8364d367c8cb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f7b6e648610b6bff5ecb79f324f73187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1523f755e41c00df851b59367104d32188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ddd7baa101e6e2e6c2cd0cd63596a1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96075809e84ace45b7eff1889f99d28f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d7a1f3d2fd6a971e8230b68245c48191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb64c8917cf752c754fbba1237a782f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc80b8bf13c0210d73d5257e21995a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc6ce814b18ee8c6bd7f2c991619717194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a69a6c2f3529ade94364bf8ded325195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b4d01f8126460a8ca74af96b813c2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe16b4615d19223f82f3e799d0f7e57197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f4b058d525820d310f3c1f0f8543f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9190f9122eeb5a0a3ae8ba64fdf03914199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34380a1056a12e83e4a169819248f872200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab15bf586a5d18465b91da3f45643460201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c02b07034f2d61f32d607b9106e0a3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea42da245650ec3220a4c7ea392eeba203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db5429258270e70df97258c2a013229204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0707904261880ec9290fe022adee06205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd77a2e7d26b825cdca7b6f3f002188a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb703f85fe2ae3e423e7c064e8405037207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c880bd0257b02b783fa65d0dc0aaa89208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5365f0aeeeafe5609ef0fd74416e299e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71455a6fcdc80629240964e6ad00be8c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7967b71d2733e4abc89138e17e5e5a79211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0887086ba17bd886aa0bce96179448212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef40070157616c3fdfd4d9a64d454d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d5078fe83dba9c5276565f8fcb02f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb07360f8773e8fbbb134e77bf0b269c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7021099a1237d39f58e8929979c7b2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66a819884c3f7efc4094b2a756169fd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0368b18c15e74df5d0e97b8f8fdfa3c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a4b0e92b7a4f8012ee06453d524a4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f9ce1397b5920d2ea0ba865f38f00220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f02de6ded953cbded7c235f404f61221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b8103dff82d86039665ca58817c9c9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca5dc31d81278daec5c183cb0ee14d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b493a7718c6215999a5b4771811f54224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2eee43dccd91aafb4914f2195044f7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f590a310f9895eb8a808dd69cffc8de226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf02a74534a0fff6db4fa9a4df0130d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd5cc4def5f99e13abebf88632bb6c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b279fb9c3f391a89cd6d6fbb5004ce229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d023dd51adcb734c3ec5f6eea99a938e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b239d456c53ade7994fe7119d5bd88231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fce10aa756ec53b9453cc97a2dc85e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ed54b1dc11245d745ef5f0e3ce596233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518bf05d974f6a7335a1e1eb2adc3d1b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5eb4ea2b5a189be5738e491dadb8f5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd59c02af465da18be3fbead6cb0431236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8dd347e27784675993e5073263641b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a76e8d8047c99d75f388195eaa143238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f258d63cc5b834310c328627249c8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd3a5ace5aa942b6e02d2a40db4b193240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd445dac5a35851c8805b96e45042e7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab9cf8d2c1c2bcc716d2ca63a0b3a9a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0877858948f014431ba6e3f6a6489be8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b81b6b18af584022d96980846bcf5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc57bc57bce68e1bd324f37bc0a761a8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc00a47180f2f580519eb81f3775a29246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd2fcdf20d1a7c693aeabadf903aba7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfa36a5d8b52d787704c180e33a3ca2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444e08bb80575ab2d29cda79eac0974f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c732e30e52f52cf9aa66aca86d12cc5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce290a214ddc5b5d239c7080eb39b7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99714712ae01cb5265ab2d0bd10d3a79252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89417a96c6ecf37738f2ba24838d388253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b9bc4ef9af09947468c1b5227de6d0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d106b948e0e4feb6d8d50a0ca309a3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93247db15a1a879f10d788e6053d628b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef157f5c8836461775e9e2fb8c9ae6fa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1299485428e7709054bd29b7f0bc59258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4691682208b7b01aca5d82c265e11a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82534089f053d3f233a63e26aed513260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7019a565377f83fc0b37da62038145d9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d77c66de2655db1f1e074c56976d2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9556aae8d35854316ded8a0464cfacc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5cbdabf0f8340452964765694495c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc79e3124e3b094e629d1f8e060ea265265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c68d679da3e310ffcaece5ddf5b84f6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b30f009d41335e29108d99ebf2f35267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8608d1d1d23887a242695bbef8ae298268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ff57dd4fb6aa3c8b3301af1e8d055269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b1b7e858f3a6fcd56d2c307d35c048270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e438430498703a5d5e6e0291162efd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f2daa5669563350fdb6c0d57b1e8c4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1379174b38492574f6052a001beb836273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ffd9580222bfb85f9e98ab516d018c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f29c81a6bca7dac44f060eb9ff8c173275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c7ab18b3411b50ec94a5f2c107acc0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0845e8f670f982659b9ca826030ab88e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d85463caadb8a5cb5f1f325819bb891278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313cddd13ba681f999e1131a1d255c5c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa53da3675c4e9e2ad206fbd16ae6f7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1522460867120b698f9a9b1216526f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea681bab33740ab18438e7da45eee5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fcddfe4bb61d392f9bb30302737a1c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af83c387c292d7b09f04559ccb91fc6b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d76919f1e585203916e2e6797f6f03285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90afbf51c60b68b6bd5533860ce714b3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed42b36232424367dd13cf971c830cf9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58b57fa803df0dd2c9e747370be558d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0e38227224c934252b0ba384ffee11289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1135078b907cf244ab303c8f88d32b94290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c6edd370019220a7796c45eeb0c8cc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc714aa376f6752c81c92be99763cf22292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c250716058fe9154cd2378a2f6138293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638190399636d16874e24e564d8a7e04294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf6d322147d60471e4b8a31c40fc42295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf3cc833e98f5f32ad5c58e3909548f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c904afc0f183375b7d2195325f3cc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b8eb462bb459a19f050951cd23c785298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b9f283d08e9b63977ea570f00ae3bd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9190ccc1907ccee7f6fceaa41ac9eab300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9815f6c917328563a3302b20d9e15c39301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a225bed05e8218ba019ccbb97cf315302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8762741a90950e24b17ab0749c92d3f5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01d92f199ad772df7f1ac77a773fdc6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f930063a68c37d68f85fa0485cca5b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b568abaa7a256f8b277fd86721cfe55306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d7ba3f9df9f59a4dd5b855b4c3ea25307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d353d6e8ba38bde069459bcf7363b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdca2d8fdf52b128ea675bba57965ec309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea0aa385f4eb2d38f5db5b639d06b26310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63647cc279fc2da9cb1bb15661add72a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292adb532139088eb3f680893c2c63a0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e1aae434e17aa0e63f22e791603d9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24260c0c6fe6884b14d19861457907c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f5fdb132beb8b0c24e14c37ec866f1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdebfdd2969bfd2f516323a9ef715376316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d74a5ad24ecddce3216fb0b839756db317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d09f4c00679443b2de27dbf930bd45318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b2e53ae81393bc0c23665be23245a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eccdd54213bc0f830b978edbbb142d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef293970638d729e68c0fea71fa0eaaf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb44f216a455728e002483495e6ae5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b569a5f3e88a1366cfd6b16f634ba0bb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01461da143cb5e9cd9ed7e09d7305645324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850877708947859731e7547249cf9599325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306a711a63846f51ada266cf1add1d77326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd247711aa5e51d2077afe777f10ef3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c7a6ab2c0b27ae12a6fc1b54808197328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b67382d3830e3ff594b7962fbbc708b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a9999b638043018532e9e964bf8427330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019bc63fea7e1904718c017adc058b4c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0902af48d6358732893a0ec1e10722332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4506afd23a2711e59625145c8fa97224333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed41ec1a888b4bdc8bc47eac629669e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64431126fd2b7153daa633b66af3c6e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc2ad1d409a81a5ac4478089f95759336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd7ceaeb96a0bdb8494b88757d8e01b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389937ab8e8de274e61a1ed9e81b40d0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfcc36cc7e6bc2467759e4891a55509339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b2cd83b3f51c15c889f5bdddd4f4e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4128afd4d0f483ec65e5afd715323b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c773cb90b241f7b824d1b8219df315342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424afcbf5663718d4b241e1dfb1d12e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10847079c0a0a891480eaa6c11f100e8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a0fc99ffab96ef64cdee54ceeb3ba8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f8486d55b697e9a90398455cff905346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e59cff5e33d8fe3d749117b7c75114347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de8883e72610c6493c71d37a5797bf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad2f96d211a1b44314b3809d4d96d89349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2909d59c310e232e8dcb470e65382c1c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c505f747944114973bd6bd35008ddf2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd5a3cd807bfef87398242b769095f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c62011caef2d1ce52bb4ad4c1c6d7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed3feca017d14285b811f15b36e95c0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540049f846ba27739a51cca4972708d2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e02b2bac4f912d77694d88972bea32356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f86c375e8ba28f2b42c5f71df5f5e96357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae9dd336aa99b38c7f3c282d40741e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1000f34c00c41698d56f4555ea0f19359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb299c9659be5ef85cfee4f43a81e03360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e34cd4820217c1d2f8f7e6f9d3d7da361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09da5c844bc5b5159039ec1a580c102362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08c36ce3cc37ca1b0021f856f6be19363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4fc646ca80a17c7e1d66b3db14b088364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1259e336df633a69e265cdb7364316d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d201fa6eb858725e03afdb4ed404ec1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d95b1e6d316782035e6380e32dd65b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46988de98f39a2d52dcb7705e03688f9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f44dcefb0b5f7cc70d8266bf9b80c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd536739d45789cd97cec1b959d25e3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88dad40910cdc733e2bb4fc7c7defd0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f3d6429f28aa20868fbe2856002b57372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5779dd81b9ffbb7aa0f223bb4e7ea07373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457acef86cb068ba4c400bb8b5c9d5fd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebaec80a4425e9628d34eb2ba0b0685375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd61b46c7fdf1e83e64a67f881a7c97376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a1298782c707eb0045597afea2e3d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e867f8f02fc81bec8fe706220d7c5b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e234f8de64d8a967923c252163fc4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad0c12a9eb1df6b2f0bc4c3f0ce3b7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e169ef9b57554b365cf24b5feae09381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d955b0ede44a7dc8a1fb865a069511d7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e3fb7a3a0ec40ccb3b933b92dd37b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b651fdf5299c676c33d75a9725daba384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae34d5e80244b5af1ca16c5f3c1194385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9725d94342b9cc189946166ece6df56b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff11941894d6b51cb492f18933bed68387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef02c3ae4f5b891e12270c6d132bba388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f4e06bb5e496a2e0dd0655774be86389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84076b097a45e481d7906de80014d488390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c32ef576c2d674f1fe5bbfed30f13391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0dee203b47f97d26555f24657386a4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba359f0bf165d2ce6635425ef34ac3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3926b975945faa367dfba6e2bcba4a46394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe2a40aa000af14af109049fe658728395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01498f7591fe5a69224e3ff603477c0a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd1536dfeb1ede71ecfc07912fd51a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c15306fc89c90b1de8f32888e33735398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd6f748e95ca9fb385e5e5f52597175399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6934f36d7de4011728436a03c0cb347c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3122d08e7d009b0ce053a834aeef594401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2110e03d4d21517fb9c7cb1bf7bb90c6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ccb3ffd69cca0cb8d0b6bde6ab742403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd08d71fda79cf3bb0014a18d7862dd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d799f11cc3a9ccb40403b5dc49870e3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029d349f9dff310c3b792a02a3e4e872406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2805abe8742f0b7f949c0824bb3699ba407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b83ef6ece4c2ec65fcbd9f1cb1ee8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0432fa7aefeb7bd3a1afd467262fcec1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a710b3340b9c68ee1f51d7d35c2c070410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d7e0a1e9078118b54771a07358c08d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64dd2a58ae59e454bf138c958a8e7c3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0bc2be1bfd8973c7d6e27c2f3f86ec413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c29055a358eca9b37f0f42906680260414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23548b5c28f2a810d7c57ea86292bdaf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c179eddaf3842439b13bb9cf14e7c4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9052b0ed65e6779b1f6f84ca984daa46417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f3ded1b42953600670b8f444fa50e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ff61d58f6ba9fc68dacf5ba6ca5bdf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af995623253e66847601e95ba9fd57420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98adf3d85a43edf32a62bb02bb048f4e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a976b692ba16b60342a7cb2f21e9f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1502edba5a43cc406a8be3b04f58ed6e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b836a2a20ee79cda37c9278fd618dc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42099a264363b60b31b0442ff7b3cdfb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa64e6dc2e4928bd10a03890677b2cb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c1bce1817247d70bc957472614bf80427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ea562762bbdac6f780d071b549fa4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40556fced6af231b3a75899f91f97950429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f0b7482071cd17f399a72ebe62062430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bdbd9b6a95bfa5260085ab1afbf4c5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de0afb23f84d1c645a605691e8c71e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15666d43b095e8e295400b9f4a7146e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9abbc7313640e29c13046b8432b466434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce969418f7fa183aa56d5a472cb00eb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f1540c4911ed0d2cede4ff0688a06436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bce2209756c1767b0d29e5b660aeff437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b5f5b01679df5b121668e52cb84fc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2655e4c8051cea74882727ef2db0e9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17de77cbdeee939e6a00051de7b0c394440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1417d30ae54d11e6a68cbb46dbd6fe441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89022ddace022cfa744e88d8c2e3239442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef44cbfd4f51459b9436fbef924c9b5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d807f8eb495773c4d95aeb26d9cdb8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c691129cdd05164cf1d35cfdb0b2d8ea445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d8f85355717cd76c42ff45061a3ff446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf74b0f6b5e23b7a9f84fba85dd377447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ddc4d2e2b01f06be83e61cbff2c38f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f28d18cbe8207d753ed192428a18e0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb297249a2079d2786da392ff369b13b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa6eec9864d6a91910323b3607c402451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16c0f55cad78cd2c3c1251c830d835452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d54c2783cf527d386bb7d7b709577453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42948939e7acd7f57a3399b69b61ca51454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1000290f6034e8ccc3b449b03a0e0a3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d21cd9bd0b4b1ebd62609289163196456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6dcea9e0a65accec169c443555c6e9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e73810221cf8fb7ea500dd3a576f1db458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45384446fe9b2440cff877abdfe3a82b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc97c0f44e3ccb2875499866ff29483c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad5b5f39d6c5a6ef3df808a3ab73810461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36eaedc247ffb44f5846aa3ae778d8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d04c6de73a8d14b4285b9e5ccb620a5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb1a7eecd2588afc0b6eb05f26d338464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9221020c71989b6f841f584d037c05465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e30bea9984c193b70457f919ce0155b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a146ce6c9550ace2387b76d833bd3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91edd7b2495f64fa347f35c6b0f794f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5529a8ca5d2908414aea30a785bf12469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f93639bb77d057302d804df5fab46f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9248ef70ff7e594ed8d331edbe30528471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849fca36923385cee7bd960d47861e7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4537a3db31f0fd961aa5889b897bbd36473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b64c85c989bebf5cd5e3b767a0dbce474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a63a308e70e7920f3b754589c91f93475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42114ecf52b557e6803b74b8da3c12e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c701c152268adece0020fd1155c2a3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86366d43bec110b652165d3cb5cf4ec1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21542cddc8234e017474db13f5b4c5ae479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff8a312f0adb0f56927b401b4f812f6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d21d731d313973186a02312cb09ca9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54287cf68f97915cd35cc9dac3d53a33482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f87ed1740539b88aab435138a28093483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f492087c0cbf2090073b45021edda9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33058e64b76b920af98970d0fc626cea485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e9e560ea910ad8cc1a78e1431eacf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c4b33f347d1787c8784983b28e586487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a73473ecce46afd4bcd6b25ee353965488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370a01a4c9fe777d50aa929bc69dc86489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeef7e5814af050b061daead5a93265490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d070b21e8b3db34d09cfdd9f73b96624491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8952f16d40a1c71d3aefa92e552413492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e826b939fd6d069c91001cc44fa36493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34360c147d9aef0e8366bfac0479a8e0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a00d1c5819f11910bec60b1af8d712495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694559a408a67e57897c693efa91ac9c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ecc31d25c765fa915d6316238eef1a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e90c8e81e9998cbb079a1c718c95db498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77299e672db4c8a297199b1af45b6bba499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea877d1e11786f286bfd23161a4b2a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb112d46022c685482157b8b41e56dff501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478edec9ff8f4c38cad2586c6f922394502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80885920c99b4bf9027094ba57b11788503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1047c66e3478052240fe06adf376b991504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f613e8b3e24d29811352ffa6aba968a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6553eab85749958f020e79cd77a6f22506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9674df33aa33f872046e1fb4964c7b34507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7768821546405491f93fab7a2e7fb5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80835a8fbed41b5cf44a079909aebce7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b4ad5aa68c10d9d47531ceb5c4abb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62391cff406043a6364f33fe74807bff511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e88e55be88b2415fbd97240d753a3d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4553c6ea20cd4db0a141ca002c73a62d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a080e612f94d67df9d7e8508d1481c2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d6158d933177bec19f5ccffef2d23515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc387f8ca73018e3f9d2fff64582a8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f83c9d1fe8c78710bab1e52d7b40cc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba566d4c7cc6788e591d55adfea1694518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db67353a40b11a73f1c2fc216f325f0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e441b6d0a90da3c79689347d6d83b15520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fcedbe0ad95ba5793df355e861f3ee521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b885c0d229b013d840efe9deffaa24522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc18f70795cb97ace5e698c4a1523d24523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd66ca51462d32817f5d4915db5e06f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a7085437ec6b359be52eb48f9c7b5a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd50a2313d7e34ebb1ae4927e04bea526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c4d92d6bbb2b9f6580325425384cd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a676d6b288498cde22181df5df12013528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc5e91807b8196fbe5f92474724681529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5588d78ce6f9ea3ec3a4307ba5c9c828530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c1b1c97c3f32a16e2bacd8a7b01790531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202643eeb7abf060022f61d1c0332ce5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311baa5739f6f4cf732e719814457557533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6561d4da8917893bcc8cece68a8b54fe534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ea6fdbefb2a51ae9d243e1f6b0ed7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4808d7e5df665ca83ed85e8345c74158536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa0b8bc3f4d4620ad380da25717dc7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c186a76fa0c903419f3b4a305f8a7ce8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e63954a8a7b22ab4a9f29f5156b605539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83cac0505ceb6ca6e7385af5b9ee87d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00369e1205360dfd366908ffb074d506541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45797dfbec8faf398b777295d448420542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f1136a8181ed9794c5c34c4bd08e9a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1621ec590dea77435082be02d53be222544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b7a4487738b989e2bd2944dedd485b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b2ddabef184aa5e0a8c2208fe2d62546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef4a020a3755f9fda65053dd42e211547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4853601fc57a89c0873cbfd467b20c5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2871509c250dce1a5938a8df064d312549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec61c5689b4379a9a4ce9585d0a53f50550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab8b00ec44b43d1698eab87f6fc6fa8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b82150ee9bf0c4f579d672ec77b9a6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d732ceed29f482b09b1d1b3732235d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e5c07e86c674c4d4cd38a540bfcc5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d3f3be76431189bc36cd415620ec1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e9d04b49cbf804556bd2256065062d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5543ab209026dcf9edfb8e3e4648e140557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e591533e245f51644cd162ae3a778558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a272f4170faaef9f4a51855a9d41f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d74a14a97289474e85fe5874149507f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af07397362b62c66e317abdc482dadc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e513663a991a92161485e6d0803f63d8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e59c26a24f5e2c43433a8cc6b3217563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813b73ab5115efbda9273d317021fbc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ffdb03e95126a9931fb4c72df2364f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99904089d05c4b4c0fc7565aad9c2e44566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98fd6bd53e61788c66968c4f2ca951c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14843d9252f265efeb501fe9b4adb724568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2207b17f90e3669a6566ae39df158e6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64892df6ea425700a62d152766f9ce6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7219d0fafba61b7e065c413fe32221b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9033554dbfe0097b4bfec7d5d88db8c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7799b4a5ec8a3f3fba6196e68cb3596573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5db1353f8c13a760a352ad8d5e3f0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf12b6b90fd7b9f670e04988c6d7b7c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46398a33d41a8e2f13cc742b392999a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7094b858ffea7d71a142eb88bec7dd0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1641dc3107a213ecff5c4ee80ec330578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b597e05b03dd2d80c45cad8827e4b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de487e30bec091a4d8cefef0c5e9439580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b21a8792e06090542eb1e95a61998581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963dbaa5303a3be56ab1158a87b87fee582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c06e6b227a674cbe412272d334200d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2970ac0f50456dedccd2d7258c65292e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ebdae8ba485d140013124c629e13c4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f943720c0cf01056776f32872554508b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b1125fb9a4e6963b24267f2342ddb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf00a3d6b769abf7d549d0a3f58272588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8490fdb73a6a7a9eb789420d834fc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a7982869b02756612e9d474ec83ee590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60749dd6095e22b23ef994f924151ac7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282bfa9d99c76ca1022bb7628c26ac00592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e3ba0985b32d051bad6eb70fd7a2a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11464587a9a27ddf0bf29c690c5477c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e7af1e1e99050a12d71ad1d75c7ee9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0494f13f96a2ae3fd232563080ae06a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47430a5dca146cbb0da741e8010b139e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13256bed2fb39c0df49fefd8dbed668b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985015744c63f8c6922fe49919b22b45599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef724faacfb4548e06d74ef793a66bc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f93c0bd8acf599754c1d7f7418a11601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0774b782983652de9765611dc12bf4d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d7ee212da37698d4f2661f2be1c8a7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd8da2222675b867668d214b17cd39604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd4785c9ff1540748ffc28b66c5104605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ee43db597cf4c7332b900dbebeeed606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7223dc876f0c70629e124e0c8ca1cb26607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d333c496c53521dcdc92dbcf865e37cd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b9600dc58222548e8466a654cff19609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a424d43d8254ac1aa29dc1f80d67356f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0904f7e74498b99d5a396232d9956a84611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a555d54bd46140aa93b078468a9b7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71682c9707a08480b94e0fdf004ebc23613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a5e66d5867c28b897a452a8e3564b4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648aacecc8609090c382f4c92bc6aecb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd44fa4a02508b1cd527e6166030cc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd8a8f824d420a4ddafa5721a94f20617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaffefa0478a0047959aa15e710871e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f4ae1a919ccc0f2cb440445e483b8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37b1bea989e08362220a86f175f924620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f06e09361a0df94719585d6a8448f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f983be4b3002d9a9caf95e71f155372c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8249022e0b761a4a1fa4832f5ce21ec6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6954bbd6b5cf5064556b38cc19b8fee2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853cdd9320216655aa295108907dea46625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3911ad14a9a4bacecb7249fc56505f89626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86809165b6d5c4ea490de033025d041627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf39e19e05c91877e7ace19b5888fd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bcfc7bc49dc25774a363a0925fafea629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42860882ba5d32e0c7ac309a69451ab5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fafad4b0aae56b8b8ab5e151fa3ea6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d3c59fb3b57b0fdd544a2c0b9b5c9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374eadf9672074bcc504e0831287957c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad97267d86b0c121fcc9d99dd00d44af634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9400b8b0abd4e42290580719d1c86f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de866487682d0a9e4280cf0850964c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4cca1aea2cd7fd37fc492c598f7f3b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3556783e40fb4793fea00c6afb7e3cd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff03770fac035fe2b2e681f0246863bb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de572361197ef7164ab3b318e559d0c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f44ca0a54c47e9c70cac682a1546f1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a513d99350fa97d19f6198a1be7889e8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f37598b321dab89aeb4de833d3fcb5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce523fbd04c786eb2c1daec164a405c3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080677d5f1839b63f61d3c92f97e0aab645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe1cf7eb5efbd3ef109100176a71fc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a9e0d9adb63b068aaea7eda3c8e85a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33571d1e459a6219919622b147aff55648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ce50a0494f284079e7c668e31e693649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e538392cbf3d755a3f5d4b90a7c66f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc73086fcc1f7c224371b9c30ca663651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b05e607a91486226f0e994a1a0994a7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd0dae8d9e24126abf3c62533b1e6a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c6e26e05f4b2f8ff62baae9135859e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460413df6fbf7490bc3ea227816f25fb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92701a5cb2c66266ad7c618516c55370656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b79429f7a44361bbdf931a8927641d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81813ef2dd28357d6f8af314969c3050658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27095035ef58dd5955449a289fb1b7d8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d6e919b8d120106a021af3233f4253660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff67e048678a149c05aa4c6a2298a86b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84734ea8a54edc9b0d0e8d37286cb07662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ebb4eb35cfd5868a82ed6b2b16a13d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c096e5619c12bb63b32359b4f98178664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94297b65ebd8c2a80d1d462bc40ccad665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e6e97b9463cbf3e201039ecfe0ee9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cae11ee011070545230739338ae942667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f950b7971919255b287bbfe9e1a11668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be23f7b4e5eee48402cdd3ce81b0ae4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fcd53aaaed0655c1a02b9d0d7dd98d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881abce28d09686c19c3dbbf179b5b48671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c3f662d6b63f42bb2e437342e16eea672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fddea93946e99fae21062b242bb5b46673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee178ea965e509cd1621153890c5f1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2937fb28c70a661fae2e1ff2a62320675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82face28c19316aebd07fbe90420b0c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c57724d3b9e77d85935d49cf686957677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6515cf831e450e61a7c9bef2cd324bad678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439162f7e182108f81399fc00c319c33679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c5aae5ed715ae17f744da702f0199680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9294805539bef582fce66c1436eaf60c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c37a183d6843ff8610134acb9510f09682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa2601079b2a13550e10fc35a7705b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e5367753d4e37ce088369876b688f3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8728aceb50da3f1b1a7b54198bbab685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2069537f2fe162aca6a5fec7b4628837686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a8c84fcd520f23a7300b1ba834710f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d012a2479439e7a53e847f256177a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1fbafe24f8fc682e291c8498dc8598689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e48dff89b9283932f35810545dde7bd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5262f44b3e6a8edb416ba6db5c551d4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f35ac1d3ff1fe89db6aff4a1ffd714692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dda5a0f35bd75bf7fdad7eafcf1736693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0688744a9837b1124b0e47e6856e79694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd0db7bb151462012001935c8a8476695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e446b5aa0857dc2bb2ea7639549ce23696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d54b33c5e6ad9b6b0ffc36789b24b1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9326cebcbfbe075453632dfbb8308af698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a943ee923e95e2807a7ab7aa7a863e77699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec91e73b111ef7e1af545bf4732b97ab700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b34f9d8c816e78fb43ec04ba643e8d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753a856a401326b0d45b7fdcedc91a3f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c61c9ef2530df191ffa473821f404f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f8d90b5331d00357b9b9c393c8ec87704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c76f309c86bf55cffa39ef5511896705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e92a262be7526d0ad123d22caa1423706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6635cc2c8f4588e4c76e6acfc923a7c2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7168a1d44dce5675d1881630d4d2d78708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b63b09a4b522086b0050dbc64aa4ca709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1be14531faaa885dd1cec24be13770710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e9b56855ea50b59eda46e0f996f2b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472322859ed8b539f61ac544c750338712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d5e601e43ac68463c45f102d2f165f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1318795afee90026f9b07f6bd315d7f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d8b7babd17eeeaf344ef978b72b46f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba27496996cc1f5003cc1494eb8aec716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e0e3aadfaacd34cc958546647c45c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec41693222af77f69fb7f99dbc70f0a5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66360bfbc74110f92f280559a2cbeaa7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5ac3def6394753fcda4b4ad29bfee720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c38be02f08d4a18e5b5ae792ba00a04721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1165c0d7e363464ad58522992997da722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b9f39fa50201e1ffde3149b4eced5f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf265c893f1c84880d0b65ddaa1160d5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a45a1dd948b0bd73f6cede5a54aec8a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9850292e837b6bd1b3f8b79246e51c0c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b875e50bdfcce84b32c5f2ba7dda0a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deaf1f7ab3a686c659eeb46ffeb2360728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f586a9e2d0503bd5a355854bf2bf6b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df09703bf8102f2d09920805c061cd82730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e49722317bb717b629da8d2d3e239731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ead4e48a63366b51a172ffabe5eb6c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f148448fd0b0a9ef07d7f641c3012733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d78bf31643575d05c9c8d1463600c9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c9d30296565c7fe665b65560359c4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46786c02507a6ebc60ba0534e4ffc38736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dddc9744c56e7fd3f1ca16411f506e9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703902ad99a3a6e1c7e17d6716ef50bc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2b8b7c3e771daa4efea3dc212da54d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c6adff2860f6a0cd624d7712dc935740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e6be689ea77313c728a7a9b4f42f64741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd84057eacd224d36580ecae38623d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4221f84591cd6201e942510b11ff7d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdebf74ea3fb01667b66bb97b44ba721744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf578ea85cbc7660fbc89531894927f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff406e07de39dc1d8bbb40cc3a98f3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1516603d630e6db18e620e67dbd3aa19747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7650684bae5ef64ec86deab28b484442748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e162a0469c84f8ff44fb4c5422151749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c603726ebc7732a92625c9e3e4bebd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede55b4a79675ea47408cb168e076bde751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d7800ba528b88051d0d9ca555276e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc6b7ccf99ab0316d5f7abf4ae25e77753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9061e028a78a3e60ee759bb4e2aa91d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36990ef88f10a16b3e91cb600cd037e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797dd431030c8c3cc53a139c7cf82622756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20363327f91221586ae38bc519583c6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba05c2949307c226606268df41ec50b1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f52e9e13e638c0ae867e7755e0070759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38232b643254ad46634438d332d95651.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d82e3b7420743930d3d538fc69124a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf7a0d0c3ea8aaad64889d1e589fdbf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c1af60c5a3d21a12d6ca66d7ffc0f94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be47f60f417036944f7db2974fadf105.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8968744b5fe6ee954d868ef1eb129816.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2004c277700d777914b8b3b869e57647.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44becff9a652c914f485fd34372548b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a54641bb45e6af61850aa068f283bd19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4044f68623c61449f19b292fcf8a010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a525bdbb6b089dd88ac87aebeb6bc8711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c39ece8422f52933e176d3c112b7d312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0196e48eb0937475f739f1082f294fd313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b3e59a92e7bc638d4332fdcfafb5a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e256bfc1b1a74b8cbe6dbd6e190b7d6f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0e2cd602d15c9e00d6f0aaceb213b316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b744a61c4f36208a795e1c9c81699ec417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f1225bb17e56809e04aecb34a7391318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c3a73b58a6a544fe24490c8fe8f11819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69c559ba98e835ebc6ed409d017678920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da7173aa28282846b171fb5c8bf05a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2466fcae78a53500a43ca3bc828b02e322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d5c25e1e1e77cfba5dbb8c33c4978023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c153159a822ca91af8268535eb198e024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db079c37cbc717359683168753f67a9825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bce412e8d71ecad58349f201e4bc9526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f37ac8d8c549f40fe0cd7cd060b86427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44891c6330928beb62a545297d115fa128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e27f1534e80887ddc0b52480793fd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d6454138bd49622d8b4196e3c0689130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d215620e184a654a0a245f9fe4d0abd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6fd0f5af09b4b1963762a5e0cf60af32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ed731cb29e0466896fe0796684ed233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d90e238597077f6daf855251359a85134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ef035abfa5b82313d0a33df53f60535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a5f4833aa6c0c686cdde618d75f8336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ce4d52f42bea78a7a4dfb60a1a15337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4496c3a8473683756ffc915617ee45f338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39720a6ecab26562f648dedafe7c85439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb79c49e9a663a95a86547719d3df9f540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a41069ec4642bdf6ca1fd94dd1a832241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de041b8dbbfe36cc7bb882d561342dec42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d1c4539846f5bb983290232fdfabf543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e4cbbccc55d5f20fe9e8cdb06b8cb544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a281837885ed6986827bec0a47ca8b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a1127b46dac23290bdfb7f6d94e2146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0918ad8eb43999feec8c81d13229a4847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bff7ee60476815b16c1dddcd396c6548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919f3308257a585bc9c5c33faff0f73549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caec587a1757348952e1f5910111c1250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa5093809484ac49ab9b464c3c645e251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953fbfc1a5cd53763f1b9f20fbb5f4d152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e338b5d7df1be73786787d8c1224ecd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca0e4af5d0b7af6641ee0eca0e630b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bcfbf6fd201e823993f381be6e178555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f232e416104c9afa99fe0c1ac307c38f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92336c5edb7a5115596f15c5486f473457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc44ce8e138356ac2acdc74718160858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c016261f34033607c64491570b99559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7062fcad14b922feb91a7e24067cffee60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf39852853a856e1e8d3f5265c400461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ede22c8195933a1ecc8069c36b05a062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd8abb502607691622627838c7ebc2163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba5ffbbea4b7fab019193e95b28cf564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9163d6e47468b8312c4b343f8668b16e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b3d5226d0afc6e98a4e1319196e91c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bcc5b7f837d41a79caaa7606d29c7c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb20de2d05524e8549f896b43069355968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf61b489028a0649cee65000dfd036369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f6d6b52efed8473917435b8ec43c170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73870d02df33615572d4d5d11929ab871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89bfb48359b88dc6dfb7a7885c7baf172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b79b604caa897827a0e6cd42bd5a7b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a21746d2f3266eb20ade42e3e6090374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b27bf22f548d87f2aaaead880f214e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0443247e65eb62fd00c8777e874eea1376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678caf25f64933b5a06b187caae7497477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bf8b8f5e0659904081f1e76200a42f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa511cba94e0bb0e6437dede46225ed279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50948aae8a8853d63b5d3024305d2a1c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbccd1491d2b0fabf06c2dc8d37ade7c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda7a1319f56531bec808d3920fb0e182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a906d1dfc87db779c5f176b6ef9b0ef83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e711c1771f1058bcd8f4b19b9c5ade384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641fbe5e6c08ab472c6446f6da7d4f5485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cace069b6fc976e48f8c0815616a2986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e04261d11d346cecd53e7919bae43087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64591339a8377b53244a55ca2e283e1f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d848053c803b9aa6bab0fae15841bb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b5982b9f5010b54b5c6cb5a53f65a690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9566827f1db1d00a9d621ed7e3c842d291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df847577a3c64f8072cd92fc7d17ccca92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763cc4f0bbc09781c3c5bbecc39a360793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6196dce11001d78f3fffc94c357680f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb990542235d71b86c07be9d2b670d695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d633a7dd140ef8fdf24710bd85d0e5596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040980d28d38a36df9212450e485528b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf4bde492282aaa28a265413eed18e298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0230bfd3fa466207bf6e7ba235261a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b8839eae95bdd2dacc04462e84937100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d5467a6bfca1a3e744266a0ba98d4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d84341df92073423a0c4f26f808cf27102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c681a85bfdc28ed04deddaec45869b64103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae1750f52d9677e6ba8f8a35a5e8ad1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15424beda37131fdf1969dfd58b17dc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2447060b85fd801e59b26f874bd9c694106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33965cb5b28d6012afb45ac7a9895ea107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475d0829fc569399c5f2b19141eb17d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c532b23510b2e934843e1a855bca2fe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0de104d39409aaffc19bcd7bc74c6e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5943e2073922f0d72cb8b59199af27c8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2744ad4914c34a0328b4b7d0173a3a51112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97deaa36f39b4db0d1e0a15b884e3252113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e562b86805b16ba0866484957523c7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd60b52c7ec7281043f0cb0beddf8c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e700d4ce71180abd7ac6d6aaa2cc88116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a6bcd82004c9a434a6b3ac6eaa657d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ebe5bf197226115c6eaa7c6c72caf6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b516ff64840018deae6f4fc3aaace6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9eb747b24ec41d2d96e82d44f5cc64120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd04b956503106ee82d0c520c7219b0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976688af02c6a2d3e68b0c9e146da4b1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c577396cc6f65027528eb492e8733123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a0379028fadbb1ee556b3b1760512d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b15fd7f54fac1f4be800f90d06cfb8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947005a06c457cf77677b6a87e3875a2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802fa00d372731446adf754f42473786127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eccd1dc38de0e799946d5ebe4c616d3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f0ace1785b97cce69589fdd6f1e8fe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf13e43b4c1438501ad55384434d6cc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803cd7eb1121d4f74aa6c7a28b5d458b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921398e8751cd2849fe1782d55630d11132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de09784c4a26e00b4ab32de0508370f2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4e1c3514bb019291f128f9d750c8e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0accaac9a0ce5d83918e7176b93dab02135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbea643491f2ec862d8b073a3f5a5ae136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7000bffbd9b173569d9d914a1f4dd4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ddd3b9c2992966b291e3d6d47bd9b1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed67cf717ac7b73fc9abbd997a82a5a3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9054a6edb767fd9ee4af6827249466f8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c390ad274d954987172aafed73f93f8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7c86c70b58b22d461ed8fc9ec9fe01142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16ec5dc337a32531b52f98159d142c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2541b4161fcfab079da10d475a45a1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d251ca53419797494448cdbd7b697145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f507130818e223b44bf3873214b73146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81bb31f62a242444c85a5fff93e90b0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd58ed270a36fa2999144015ecce593148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae244162ec1cf402671511866db94fd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e475c7ba10cddd475ef2f7f589dab1f8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0380585bdaa941f813b39cb95e149bdb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07198a3adfc1d3959700c4e1d50eba84152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed2cf2a72c492c339c05ddc36536d4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916141dc5b833be8703914efdde287b7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f383ec843d41d5655eb2404f8d7c9dd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7234d1d69dc9c4f33bc71bdb72ebb7a3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d19b22588cfe2370024d221ef394ef8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0065ea5e7e6a7793efb72b3359a910158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90476d5107e44890975f0dc99cd80ade159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e161a4a225a6a4a3907d06ffb69763d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5579618cb0ed860415387c96794d86bf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f4d2264985413b0257a7377a89053162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a53beaed0dc316407490c151a12db163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82370eed56034c87fd76fa7ebb5b9418164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0fe6df0340a6d77bbfd0e9cde4a42c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5739167ef3b74f3c71b9c9078cc0e79166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8908c471b3eebda80fde86849c9dd47d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49564f808486822791b211d32f9b43a6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec0a1c07220426ba575aeca0f26699c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c76378832b61fc538bd9458cb67dd06170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cddfbcc5c53647c8ec9f3f3d284300c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd5a00e880a2e872d669a674d759143172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccecfc77c5fd35e0c316931531d1f78e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea4dd7218befdf1694c947d458d83eb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d3a17d71e099d6f5565f7377237485175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed7b401d421230022c6846ecf53492176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8121c9d8b0b04b7dd5ad669b9dc8ea177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d118ed0c3fc7611d4ea1cfaccf58a04178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9dd7f216ab7e9c60c9cc0097e67a5f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50fd4bef7c7a2fa55fa780bf016693180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e187f98856131b17c37792b3b1a51181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b51607cc7bdd8d131231495430268fa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18327dc13696349128fa1ae781785bab183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf48706a5ac8b1809e7c5bc36a81acaa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4db50d7d6a58618cb4ba0a556516fe185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f030dd576f69749204b8b47268ed34186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf5c39bcca22acca6b6eb636164cf2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e00d1cc3551c0d00c47051d51fbb0b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e7476cfc5d5e9054983b61ceec1c6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0dcc6657bd3f289f57cbabf5b0516d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b4ce7fc8a02f2963a975464dffb23191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c1a9bf7e347951e8276f304528399192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c66fab1b26351391e452252d57ed8dd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b966475a21ca340531a3e9ad73c830194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4998b29487f72b48b87c143fd7af1336195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a069ea8e18b7da4e906621eb3deea196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c20b8b8ce497d8e3caaafa21b9fdefe197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588400755157f59efbcefb25784a5bb0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e5119bbf81725f8f079594cb0b5729199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6da10cd5fd22d23ea87d6cf805c44200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6471fd1420b1d003a7d4042be9e590201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c500c094d0a5141da2433d0652f89b7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d07cd17b8760ab91fc7f54809addf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb8c5816972176d85d0937a8a8b179204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8482d1e92afd23f7c17d96bee4973107205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d05360ce01e3f85c98f3d661f098b04206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a535fa13739b81fd8f1d2b216a5f0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc4a9d614462b6f1b981e4596c42635208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d9421a15a69b7770467b82a579fb2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de25c413a57a6a04c5925c5a16c24135210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4852f23a36ba4384d19b2600425435211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d754c10fe7da71e521d7dadbaaf5003212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f091b0048fd5a2b8c8b58b772b594b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed8c73e6402117b346f559bebcd5d3d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3456a21d03ab691e36f3ee5fae75c56215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b29b4790d409b54f2010dd2d4b5fe9a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eceede5ed886a95e75b996d9945098217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1021277641529be17bca53f8ae57189c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9967cf5f9c02149901abcd39181671219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17762a35a0f5b5c7d885da04025a754a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57042781fb99f737b413268e6446782221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84eb77768b2b113c954fe1f92e92979222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516d75db316b1612ac3277da5259535e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd10222fa47d11a97aa2d787b7cbefa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab83f18c4a7c7a04555b5c163a78b9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128520e1a8411cd1fdd9aaa0462f3b20226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ac36d869cdeb6f9f8362ac0d5115a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab741b90b5d3f08f9a64f3e85ba57ee228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479db7f3b48201f3c94f86865bb7a482229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc92ab02d140b1d0981532a7eabb649230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a784a573b05f757b4bdb311111dada5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f201db3e8e663e0bc0bfeba034ec070232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbf2db950eb46ac8024bc014cf05ead233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093fea4d722bdcb56d874947a06936a1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a2914e6d219faaf8ef0e000cdef420235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc95771907e97070eefab8fa75ce4b1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe7b082fb2c42acff4e57caf04b8cf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6467434f991af0ceaea8bd182019c60238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c8f6c74e1e401525b2f7600568db5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6feccacbb290510e7c6105b773f3535240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5594dbbad13f7e6e9dab598e91223f68241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c7c188a1d3adbba378f0371a30b6f7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f43b21c9844c9e583f40ff4976e7c2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f5ae6c450655bb204f3c1b7ddf645b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef63e84dd2aaa154730769710804f3d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae4c14029bc67684dcfd8ee5d701ca246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f44bfb12b482e546935e2dd14fc16247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b7cd920b2c5c2f2682d6955b1615dd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e985c81992a7869e57fa82ff6eefa9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa6812303b4f496112bcbf9e633ee10250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ac35ed917a73f351aa04c70b76fc8a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24a60525bdb404aa07b8f8368331f6b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba039adbaefc20421e2d6b638e9948253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372027dd5df20fb9fa448d2945d273a1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2878eb2a374795c2eef52857e09c8a5d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434cde02dbf1907da156b768433e052b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e55b505f139625aaed283f2293627257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa5b1444f40af327c06255a7439c042258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a813b1d465866bafd6be293e52b123259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15010e9be480096b0f45927a1ec6b20c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f67fb4462eb681ebaa1ea5c1e294a23261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0408932f8504dd718998f29a0ae9579c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9667b14e0cac6691a3b115533a7b6ad263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e87950b00c7a81ba90214bc6285b9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b31f005c9f872ef6d4ff6b32d7469e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c651b8bbfd39c6a10ed8c987041eea77266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd425c71dfa10b2cb3e1acd36b58882267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c69295ad67b7f44f79443cb3203420268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5074435f6c4461f566c468b2c98e62e9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe523a6a8a26fc8fe662c6acc1b7f43a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba6507cb283051a1c15bd823f686ba271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e9550a76817d01e7fdd136f341a107272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6127ecafa15a87ff922f546c84e4091b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a545d5810d463ac982c3b9448dc3f80274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d3463af39ca2727fb828d79475d0f4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb24897460de9c929aef39f39af965276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca90ee32858ec2463854af6426b670ad277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048880c6239cb0d836e2a2a900546cd4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de113f9af31af8f999ff9501a19bb74279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f177439bd95d4ace1f266e44269095280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30860b080b6057fe26c02591f8d21b47281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d12c433a4540dbbae40273ae2e10066282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a1aa5abf680051a29f22ab0e72409283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838fba9e3e6744f9821cf72c94acae1b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a7911090c022198e84f4247e6f9af285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ecd4e17322e1023ec640272a1b4c2a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaecb734f259ba7ba755de06a81f874287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09623701afe3c0f35842c3180c1bcd5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3167459c0d365249b104d233473c3f33289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860916427799f90dab8d42e1307bfb4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c208a00350d7a0aa4dae5dc209ad183c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96011df5410a351c7a0c89d63f2f0707292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e36a4721c8ada0d1db57d553badaa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa18742b70beac437ed36574f4cd26d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef8cc0c779e7af6dd5e102e5f85acf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6316b6434d7a5772c42ee08cb6cb13d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0849561662523de3d9768513f434ef1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7944cd684cbf0b63a605c8b6c822d03298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c09092cf231f6220b6b2b76d3a67dd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7997b80fa133a2a20927668861502f27300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c508bbc5e76fe5f46e3d894d484dd6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26002d7b11af28d38e470d15263c107302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121cd135b41bb05455555b7fdc46df7b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647102d8539891ffb19cce6a37f491f8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeed2fafbac5534ac33c369d0551530305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa3ae9f7eac88747e0a274da85c22d9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9015f6a82994166bd7862e0dcde8b0b1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb49416a160268eaddda9253af2dac23308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b7b75c1b29e0fdcc16cec2c529427c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c5b095ad45587a67417969f9616308310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2420c5bf460907fc5fefceebf682aba311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee4f4d8f7414395c6ada8eb7276091e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb2b1d1744f7f3fffd948ca2d150e5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac570e1e21ebd27609a83ece99106a2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d89eaef7db6006531fa21266ba4db1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00652b5a5faed070160f8e86981022a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f51465a78cb67169c98cfa57d5599317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa834dedfaf62e43507fe09a85fd8fac318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf92363420d50223a44ed33593d02fe319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aef6986f17da58bbb09fd58747d568b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e5ad0b52e50f4c8ea2d3eb977fa1a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e855daee4dd308cc984f81c5c0750f67322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71089cf65737850afab271d3ae6566a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c61acd816fd31f92bc8fb644ae5f16c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b045628e52bc276259445e39e2f07f7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f3b9cf2cb4c6c3b29c8c347c6f5902326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad18d3a8644ed253d528cac1046d6a9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58896855829eecf899fd928db87d5d85328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b254f26bca7d414e9e80af200f872329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61465982fed539d78817efa0892597a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade9d8b50e722b2597a7e75f50997fac331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af80aa9b634ec21caccc94802973c72332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4153355f515acb5b52a13fd91b187263333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a55be91981929fd800845e7add28f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc584adcaa2f855d323e282d58c446e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd67981e15563b901f838835b4844f49336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143925b4f71413f5f9e735931657f4b6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a338422853693d711faef8133b6b668f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4bfc5ab0d5cf23254960e201b7026f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6429d15a2307ba188d7d8fe682bdaa54340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f0ff283b9e049fb6f9c33e46c1fed341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dfaebf387ee2f644ab07b679f4e5f8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adbe455672e8848f02ffa26e14ea538343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf77b12aa756b3108b2d41edfc6cf82a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bec163f63f1dedeb3eb5e8d0d48ec6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6868032de25f3909bca537d556af50346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2703c415c28e9be532f09ab3d0239e5c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aa24776ccce6f1f4f2560b96674bcc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47600e555cd107a2c51c15ed1d2b2b15349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bdfc575a4f57913caf41a1f31d75ab350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4765da1c3e69adb50d84d4335e7453b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e533199cde144f038ad044faab4d6a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080970bc36b239e303901fe63570af64353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2208c7733942444866cc4fc81bf12e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb57b43f5c995ece9880b96422d8f3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c41b9adc1cce3eed069ebd53351f53356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500740c582819eb80692f564b79808f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d37388e917430c36d25f36f7334aa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66dd9509274c8aee642723d4584e392359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1cdcf7cfa9d9414f895b2a6f78fa20360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ddac12cbd390ccdf2bf914cc73fe0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beea9747ba5495469aedf7ef7ee3d29362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac1a3a63e03ab0e253d5b90415f5db363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd79e4515b287d688b16319929a0e7ab364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c904f9849a78765a48b5ba258d2107b3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06dcf034387bf2add94e8db93730acf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff10b3c46ab10f929bd20cb032d138e0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d6d1efb0825e2a8f16a6d6d3469d6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f991e25e8fae3e020011f6e90e132a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41655ccd42b94082a5d136a3f680814c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e934ab3043f49c245eab284c86ba5e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2126c604b6c29e70a45c9a2926eaf5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf74f9ecbfa40c8bc82a5a7d3d4b14373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc7f2ee17a5e14db58bfc51e7e2053374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6181db270c0f36055858747ce57579375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b54dac1b4f62b6f7080ec0c99786eb1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8628b1aa727a2739d87db84ee80cc0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3e96473faa7c0837c730bc772bc2a4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfacb1293ab2322e1a48d1635ff4307379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4301acff0abfe5cae6e15b0b30a869aa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d4a78df8b638bc96313c1a8d5db62a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32e26c7f133a9b6c9d498b1f0392b0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a427a3466608ec80929a16cdf3dee3b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef42ae4ebd86ff330891aa4a8d7bbf72384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b1d002d57b2d9120df48727f7d847385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd51fa675692c588ee02b1b1570876d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ec1cb33145553064fca1e9c7e8cb0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c5bce96b2cb1eb93683f4b235a3d3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e07ead2d68378157008963289db9e5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7392cf9dda241d8f1dac1aba811d460390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03077b5f0fda1b880979cc74f8932388391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c28ba80ef8921e7198f211329ba726392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d6fbc25e584c18a0c6acc9759a212393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ad0d871ffa0c319518afdd889cb3c0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dcd23ee913a33e2a2781afc414dbda395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e5db4eb664cba74d54c7d6af968f8f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a5c8e432a4388bf4eb0b38915398d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a901e1dffe7d7f975ce9700cb651b6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e94e0aafc8e42b56abd2e5b169a55399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a30909c1774eab5693979d65ea9796400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab2e61a60e9266a66e0aa283bb1de8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a15b8b306644a668b733170ba551bff402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d12bb5bb60f50e1895a4b6d596d24c3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81919ea76a52d65b5938265873ebc45d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f66cccfe0a6557f0cb8cf2ba4d118a9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34392dadcfc3d4625f21d81d5216c427406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e2f622c82ab71b388fa01cf23bcb8d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dbee31c63119073d5427ad32bc0c46408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9730849afe167a4249888f3b6ad174409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2619183cbda27b2877401dea8e46ec7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db6ec2aae09632f126693e5413220fe411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f990857ee83ee71785724edac35b944d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df19a132ea6c9d4046b20b1bd72577b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779334b6622fd8063378e165b4366b86414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a97739afd07bc52112d0d31e3444b1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9167de6b99b67a7ce0ac46b7490f37416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307138b9dbf83f8d2bf779ff1b9f426c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ab225cc9cffa39b4b4336215c104e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88632deb05e7ce21256b4d1783527107419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b005e005517825cc1c8acd149bde89d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db8124cbc949f2829e60afd90959642421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65731d948ddb154f713e72dd6ffa67d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c0277b662865491b45a82163ddb17423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a3d847585fdd2d6176b9549643f23424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875a8a45379758fb276b87abf769765425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d0cae14c3490bc87e13139640ba401426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be687f489e155b7d19a721eab6479a3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759274f0ea1af904b7f5e6eae524e5f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ee2c005be4c73e578882b93d2e5f5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2d939b9535b823ba73bb2e73ce092430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3cb2c0c70297223b6218829141afbb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a42c7d671e48601eec31f5528568e36432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4738647c1201058b9fb0dc1431be3c2f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357244f4ca822c23f995b295eba570e1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bee97f8441f2eca8d8d263cac8e92f5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3df71c605839ed7238910fad0492e7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b19ca4b79043718c072c9254da0f9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04fca6b9583d9e2d321f20447341f96438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4893476ff6ec57d9813973855babf54b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf8e50707be834aab665965841b50b5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba52a87f22d8c8f122dd60b8ba0fa893441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da25f7b5b6a3a6920c21882c298ed982442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cec8387affebadf0349fccdb420c13443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f708e1cb385218be53170012d4e220444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c4a30221d9668e3b7de18221f2793445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca25027044b1e82887e931316286df9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b704f668873f3956f5e036aa9f4578d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2538bcd64bef46c2326097e24986877e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87133e015f6c74437309e5f9e268dd3b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb5ad09ee92ab669cc00183419cc91450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9663214a1c625df106f7a9b6df71f70451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3323c75bc83a264ddd95d4622fafccfb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc95ef4088e6cca180b532c74e9f2c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bbca6925bec3211b37ed64999bfcf1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8aaa4f1bef531220fabaac4790aa42455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d35898546a4e10796931cc252c67e5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7794cb0b31c1e83e5ec4d58860f04d5f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace6e3c8300698338999dca426091e5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1515a9633dcd7b16bec47ffa429e317f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de2cd2519ecec5b37bb9b120b36696460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc9cdb5225651dbfef5be069bcc116461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd12a5f08f2c000b03cc95f1310586462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac9f8892f611d6b57737a9c5007f70d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7558ae55111bbf075ec7b811a67c7977464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882c9e7a275aa8f156a307c0950e0c6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f090391bf0575500b3dfea836235b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63daa222e447245f77860f34da6c1dea467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8335104e3ea1c574d85f386aa16fb87468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438780d81f77613f2d2a5f78af3e8319469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d1d6aff0d9b7b30ac3b769aca53aa2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade74577989548e93c4a5a116c1b3502471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aefd5605798694fe0803494ed9cd4e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae11dd54814690a92c779747ff477a7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc215315a7e5059dd829f810dcdd4b69474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6159466de9036b1924aeb417e89660db475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3163a6dcf9ed0b637457c52a497f9860476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fac02fe3fa1a979dd7e9276c53399c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08107a5f196e79b5c69e8000e7c1f703478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da2e435846b3b084331fcf4dd39909479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201aeb9087d700e9d5461c5e247007c6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e0b3b77eeca1c007c465ee78b3eb7f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee4d05b350d2361d111a97924234f7c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0230c4cd206c39c5a689098778f7a623483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0af7ba17ed5bfb3da79a0bc85761c3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5060cd3b34e3299174410fb55c0264f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c774d7190a16f1ff784e63748d71d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618880d7e01303f1fb4f74187333fac2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8304b9fc73c1b97b88fdbaf2d0ff184d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f23399a665474e08e6a4b023a4b8ac2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a720626b73618833aa1c2281a14e1b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f63eb2faa6329f6058450b37cb0219491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79479f3a99f58825813172c42541f63c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee7898a7269fdf39195740b5b7bece493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb4052844cc4976ebd8cc3bf7f8242494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5605a1e994b1d9058cab6adfcbe1ad0e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4bda34e0858a1688a154c327b4125b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e657a5bc561c8ff2a9541029657b1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee10d47c6a92fe81a12120b9472c1cd9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780944a91aa53bd769921a27daf0cb66499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1702bd8af69ec73b980b09912865769500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea521ab827c6380131f7047b413d783501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d7d902c292ce7832fc0e117563753502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c374c37759aa933007eb0762adc8e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b4fb3a951f9bf794f75ba98ca29ee504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0edba5ee9629cc4e4e91e2c1b46656505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d628f7e60f144a9690d13c2b35fcf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d8b8ccbf476af23e87514a8a5dc82507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e582513e92e4007d7eaf613437b7ee508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c97309b38b7de1b830e428256f15fd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff7466494c420b6f3f8de5b1b820989510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d1f366bdb1c9a704e50e9791d8348511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f76a550ce52927544ba064e601e6b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4516d44d4b36dad3b6c1c2aca929eebb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59e34f018d99a3811e2f96f015c95c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be54cf42459ff449e7c1aece5c7f89b8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d04aba47dfd43695bb06bb0a8d78c3c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5ddd9a73e2bddf7bfb43e4d3221674517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793df9a83b19fa056a2e661f9e04b744518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9341595faac4f5557b0d9cb3d54e8bf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d72ee2f41cbf515e622e8a961481737520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125cee2acbf8c6508e631ffac8201962521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc82342527a86d3c474f6e91c82804522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9176fff2bcbfc853db8b2ea7c6cf6c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11da8cbdc9a8ed1d735814765ca1caf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5218359a7504a8bcc7c89355f1ce91f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f9172de0c4bfcd426d4f9b218848b1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea32c3dfe6adeee5118c73e2c589a37527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2adb0457f1d6f686c5cedd588a6f02a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed1d05e168f933a05f182575e36a50e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e3d126a7207c96e55cab5f1dc7982530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf924c52d89b690d1447b07c50dca62531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8215d6e6f847ab3a08bf8497f98d9e9c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857757f7ccdd06b9212bbb7ba21938a2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12b6b0488d3f00e3c0784aba441499a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5161d9ec954732eb22f90d0c1468b02c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4459893d6e33981527d1105104da886536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e75a0c9bcfeeafeb0eefc02a8d0bde537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844a5ac339862c945523e83a77c9b94538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d01b6997a7c48f60e11106cc1d3ab22539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c93aa72955c577127470b396190a0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8832f13b4675b348213636de4d7ead62541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44feab5bb02707c3f52cd1aa14bfa8af542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f59bc47698cb6c155ff1d68a6faecd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9290a3ffe86291945087e7887dbdb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cb7adb56aa9463d255ff99313eaf05545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209e79af550284e8fb8a4637358ac5e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3440010a52ad4eaf8f78ca6146c7840547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aceddd5c96e67d58ebf40a93ae51120548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b99ea0369ab6588b8b9e753716dba32549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dcc576f10bf63f14ef702711bd9a1e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d13951aca42ec867543436b7c74a5e6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf592370de5eaa403dc96b1bef2202ca552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc41d08df96af879a56aac90951f4d62553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db399a5f40cfbf434adbf2d1098b7999554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456cecb68882772af841a7e6d335da5a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa641053da8584f7483925d2eb62c1f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c552c58a0f24b215fd9eb040d3c7b6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c3a0e68a2d72e1d3d8d0ff81fcf927558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b8ae10ed3f83fd9bd866faf840b319559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb9b1cf8e6e2d945313444a75142aac560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd657e42854b5be1c4234df9448fd7f4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c4274c814891367582e0387c2670d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dece56ad48a0645f2139d5934d7aab563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afad0c8826e6b091b392a7c7227fd3b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf1f606aba751ea2b870f94d9fed090565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a264ceea1d6d7c5a93479657744eace566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b48c41419ff98a4732fbf09135cd74567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269351d458251e24f7339870e19248f3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de4c05c0a33633cd1b8dd296dd6033a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7cf728e3f1d6c81d79eabc25412ea0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ed5b415947079f23886367d1d24c8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73db7b63b2a3ade6851e1e0efce1789572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c680abf74830816aa9075d9b96f33573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbedaca998871eb9020baf5d68d60032574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b1442a3adc6dbb2afae89a48e325c4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3754d54a838b9e75b84ba6a52471304576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e38e1f339bb1632dca3ffb1390d99577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cce621d70d83e9b2da39d6182fa0b9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bac7e5f993b90ad7314fb28eb64476579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f84a962a5cee0a0be44ce639a177029580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982eb8538794c4d03d08971f41e2affd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c6af6c649a95b48dfe9a26160748c7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd8f3f34b5f0e4417c0f615e6758af6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9238ff9a2f016ce8f1b202f8e1dd49584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb6d90d2a2dcde2107e485f6a4db363585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97232cd7aa32ff33191258cf1c1cc62586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a6f32cd19d3ad8c4eea4354531027e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1585f26aca388f75cf53dcf645ce1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d8c4dd19fbc6f2ed39839704766849589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf975e36f4573def363476b4e7efc7c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e52c4052f509f01706152244e07a0c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6a7babb23f2d667b8825ca36192fb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365381d582faeacf7ab6734a2e0dc7d1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d569b27a69f97eddd7388680957f8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b9e69cc9b12bc33de1cf9f4f01f56595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1786c10b342bc31748fac97909585cd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9248027e0243e9f401f2081613cb6b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60010875e501696a9c31ab5cd7a416bb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d02749e82bbf2140337c88a96bf65599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f7860b91d95b22fdee7e5f2767200e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7677609e9291df7e0dd26b55a16dbc89601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3cbc95e9b62b2070ef8a2c22993ad7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fda14b614d19fa63585459979be6eb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f80db1a8c548a72e98768e9df46f4a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca6c509d6407b87abe2bd166542847605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14bb476546a60b89096904c12972f0a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17da2f9d54b70a4185e26bdf033e09c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12befa351a80f68700b6e490aca6d940608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d94dd061b5aeb5572409fcc2fc1d7b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e97363de092e01839f7da2789ccf6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0662c0ddae16ab62bbdcab1784710c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fbca3316a49b7f13ec8232f3f9ea95612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df41adca9bb6138e61f0c3be3490f9a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd42856943512d7b2808666d4c982be614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d97ff0dddffdf89816e9f3e30726001615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e5a363ec1018ca3259177348e07de3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c6f54d10f1367acb4bf06a96c70f2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f96dfc33c874f28769e4d92cc7eab9e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2219958aacdcb22d34d931e2456e11619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0778e2402b6c5e512da9cd9432ab1a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3357cd582e399f8bdc4f270ede8e3733621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d766f4767f3d2f839026b1c15040d8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11120eaea2f272b36d1d03dc4a68f5cf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d6392f110c8a61b0826567aa1dc7d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b3a6505a2d84ba4296edea1411fb8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1996af253589fd360ff6d27af067b534626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca623032d9659aad6bb296ca2a9fee11627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ac2902b626096219f01e3ac7ae096628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df49a11985141222b6d200a342f4cb6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7550c847a70db593c21faf198c3f7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8bd408b27e9c0d4c8e6f35a9f69c71631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e721caa2a9c6b6ae563a772d3ab1d65632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689219fd6e8122e822765335be9f1d7a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c929dc7664c6bb805c4db10b23a49634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed7f9f3fbfc265239010bbdd1e560e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb388a518f3d947fc86f83313a0b33636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce5a08369a8f57e98c05c01533d6a2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc87da7d80b449f05e6e6a5f6da655a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f243f26acc4684f075f650b4a9f9ef2a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8092938fda9b9c7fd4d55ccf4adf33640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93702b033c37f2cbf125a5424efc903641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e59fc24ae67bd44d168ceb2855ded4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc690e4341dfb8c7df20ab21d7073e1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c80a891ab97839e314c270a717f3370644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2746c32387a8fbf9704e43b4bd7134cf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a7983f5d42ea80a1883d0874d4362646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44deeb56fbdb2e4002c7e9209dbbf089647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a070d561fb1a29fc00ae53a0181606e0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9adbe5da4eafec69c01968f32fa413649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0756460dcb37e0c98791def632c299650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d61fea888ac771e46b902e138010367651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd3b346ab15b9b3e0ea1d0d1e74243652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b889e4afc998e96ef803132e070cdf04653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6785fa7f7874babf353e1ed8b2271654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c407af697bc9db68b68ca3314ef431c4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e00b1e0b7eac03e67cf9e2a56ea86d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b50640afdef470e6208372bb5a9da9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f372c28d53ba34f415dd5376dd08eb3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f0a9f56cc7ade9a868ff29ba20289b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f29e19df21d2826a5225f5cf63f691660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e7c2b5100d9eda0201f4cf05851d0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ebc78d6d8e6778589fd6b65ecd889662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa9780707d732afd8e94874d3b1da60663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa42de20dd389eb12d688e033560d13664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c0feada80afd05758cd594984c80f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59316e4d2eea6888bfe8733042044c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d29ea6eaec493164148a73f5b725d00667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74861f1885c30734b13bb04e91b65845668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b24a5e701af390b4018b692faa328bf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da0ea6d37b90c64c33552c34fd5efab670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76b9542659480604b549ea5f402f08671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a637a4ffbee05b8873d5dfb4c9862e83672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296908ad4813d3602e55da5a936c54b2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad8a4c5be590f2399e64fb60287fb74674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8deaee1aa948e60a04e78badd41736675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afabef6cafbc5e45636cfd871a113ccc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae17ce9a9750608943f45d77e40109677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff361a55d33398f3277f413bc3a688c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7192aad45ab4834d52c85b1a17f4210679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3001967a4f47d86164497e835e3ff058680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e69b1b060f2f4cb9fdb957a53465d7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb8ad4b2c16c73f55ede453271aa28682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6afad321032009ea579e345f206e7ae683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93cc631c249d5778413f7f9ae964653684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00487805a41e9ce112b41b468a265ab4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3728df598a3945e49344b91584dd0024686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740bd2e07bad8c7962e8503b51151976687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60eb4070123cb57d95f2f1f3155a23d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420a4c20c666f61187aaf215d8de9b41689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56306f8b2d8605348cc47a7791f284b9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e9c09d3aecf6b5441f8d844c41fe3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb53c8be35b036c3fca3e731714ba547692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a9365d98092f6273cfbe69ea3e596693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317fe0cfc3bfe60a71d2e2c2d476b0f6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8af6acb0d97148c7b7b32587e65bbb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a2b8d1af7e5a0edb54e849ec408894696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a60711a2a8fe047bb8c04983bacadc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39afc42975231f2cb7c04a60cee95794698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1b1af9608b2fdb37d48b2a7a9aaa13699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7977a1daad9a5c7ea023eed05bb41ecd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17723b7013b8050c721b352bc5e592d5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2db49e7a87f2866f106813e592c77c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9297cbbbac796ab97d892bb4daa31d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dafe9e8560e367c5147e870bae6b75a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb944e9c1117b11f803fd27b4cc437b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a393a3818816fd1a96f59a2edab0366b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf1ca17931899ab1fb932e59171ef83707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faefaea7d8bf585a1637e091a01208a4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d82761587408b8220655c7e567ba799709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e115ca132b2a3560398f67d86d9314710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd33896657a071594d0cad12a9386434711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2770c0c094809fca741bf8169a96f7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a31e9d911c68960451c7dd6d0caafb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9396fc5ed9f16de8c6530c41a423d77f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7294b19cf12d511370a5edb368e35eca715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a910c3e75547788c007b4ae58a39524716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84971b93811b88b6cd3e0066472cbf48717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d1cc2073bf3631142d976eb749096a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce396cc1ec3f1c9820e7e84cdb9dde13719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bcfe55bfb553a1e1898befb64ff356720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee5a6ea425bc5c296bef9aeb2c282e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6970256db65ccf5848f59a86afc9913722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef65be8b35ee50428abd94e1baf4dd1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881521765b3acf56d68c12a0772c923e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7acbd993ca10cff745f21395231f1b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5065502afdc8050aec3fa6ace0630851726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a797258d4960b9011773ac20ea747b3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b305643306f3aa68e1bdf3403128a7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c0c4272d24569716864ff1541432c9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998011f910090e7c22f73efbea1ccd42730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57072b40a1dfee1eb241806343ad7d02731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72746cf1aa51bccbe3a917c28d0b9f08732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b126cd0f5362feb547ef108f4e12c5ed733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed9a7e5fa5ddce634c0ca07c4baaee734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bb0941e8ddebdd14efc6327a0356de735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fdda51d413ba0d0ddd4a231d8bcd6f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d8aa320821a8b7994771519aa5ee8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d68ca9d46b8f35271cbfe01b4bbde738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ba1ebd2d01530d1e1be8540485b01f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f7b95f06ea55c16846a597d4101a7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b81c0716a64ce81e080fad160d5284d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c3cbcc3af780fec2c9cd404b7a38c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d066b4c4e3ae2ea666e0f247a004a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27370a1bb3c5e1c50913842a76a20869744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d1f77b4363abf3cd98be0c2a6e4db745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17938182deaaab719d6e15ee7af5061a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c75be80a5feef109448d57727a69846747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b519910ab663cc287c9def5927054b0a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e420789fd3cb9a11e5b60299f75b10c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad6e06fee031ffd1f327f23d9d5b50b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e06ccb45753c9653ff881443d9b9dcc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f568ed1650bd476223ac9b73d2f590ca752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce39fc577e2e1055fd16c32d93a0bf753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>