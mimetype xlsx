--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05add8f5d8e3a529e391d0ca2c2b58521.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8836d2e4f19f216fdccb068c461409a22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eecced14f593fefa37b01b5c96644df3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ed99391259052e72c9b52843653cc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a262455ad8079b4a9375fb4e6a70b5265.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a98909e84303d3d500c324caf5f456.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80632341062a609e0e48a1a56f99d63f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff6b715572c016e7a4ca64e9ce8a8b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcfdb61bf5ddc9a807314035a5f5d5a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a68db226d945d7ac3b4891cb30b814010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c4b18cc810629da09097845736d95a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b4eba1931f53fcdd42b4526aeef3ad12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87560e2f95eee62ee77774a4bcf5efc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c40a9bcf92ff46aa0d8f3438e3b0314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1afbc6211da056ec469ff8f1bd6b07b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c988787621f960577d1ee70a550cd29c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17cf728b7de13f9cde5a8fc008177917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd30c1aa0e650e4c341c25dcb007a4218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b757fa8c3086cbc2b3a7a8b70442719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d5f00f8e1d23ebb5321c8e3b7cc1cc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f886755e5f6f1e0c10733443c5b42b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa5f2d034915da07d6b173cfda4457a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fbb482f788236af6b76c58a824c40e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2a2eb4a4876ed1ff6587a63870a1824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ffaf204688d1c5f2b06f5cef74602d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b65e75e177afbb6deda245f93642c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38809b8ad1a22b466638f8c35885ac3327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad463bcc9b69412044c50595d68f4f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88812f3f764f5a630fcef57df67603b229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283293c6d06caf4a3dde88da760be6f130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ce78d1997680d5a3960b3f856f2ee31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d868737ff7bf2fc918bdfefdaa1fe32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81febc6b78e92148775dc91e33ed1c5c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832873317b77b7a2a6e420f7e4e1083934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecd87cfbe93003fe560e36eafed1eec35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2812e504b2c1ed3c2fa6094b0a56f2336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f9e66b21107ec0beb132cbd59298937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46756149e2f25db8b1ff70317307fbde38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3039cb34a05a2015de8d42acea5b49d239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5220e211c802cf5afd552fef318a16640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd982e25de2546d61397f627919e0841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e4483c55c36b5790291d0f44e5dc242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e5a132b24245cee6704a0d544ee5a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045af9ebb37ce39e46b959411c9f4eb044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71a96360e595bb35f04dcd8ef2fb7745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2e4a6d3a0610ce819357c3b759b14746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5088baa63928595d2a2f571848594d3047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7414c1194eb6fdc0b647aa929b8237ce48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f3d4f6bc05fa7969edb69e678294d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca94b996c3ad2a9e74cbf95a51a08c0650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431da6fa439529c93f7eaffe0f075b7451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60dc0b7b325a0b2c1289886b9ff1c2d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc909017d417639b5b247a3384b15153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66695d0edd39114ed5516bff4bf56a4f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb277ce65f573b663f417eea43bd79a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add291c7b6192c010f5d85e76e5c01fb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c611ba1340ca9b5b3f9a0bf2ac5e1957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3006ac81bf95c2c70a68ca637e88428c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a51a78378c8550e9b908dc7134bb959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778bd881184808f81a340de19c88e73d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fa082c4728506f87c70841ef4be11161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb527cf0e0f34538742007c56f313762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca09a38c77e0046c37c19c8a71bd9cd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ec4dcbbb99f695a49999fb633a83464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd16ebf6f6fb8f43b9237d84e87f0265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2334f738075a46d20505f047f72126566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b310ddff0f7f22039c1f450228d2bf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c12988230f188056e408ba49141245f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceffdf693a5efbb84861b9d63655671f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af32b79ef3c2c54b9f250e46034554570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a72703aa35c234441692789abd3ce6f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb7ff09c3dbe1f6e5f6fc4df32c083972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caf90a5e2229b459021f0ca8c9045b873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c422e0c5d814d65774d9021ef1a1774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f0f16197745817672dd71531c2623375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c3327912d91a8c82a3b0390c459a476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fffa1d1f47717592441b8b3db677ebf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113f8c28077a72f1f7b03032220002dc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c1dcd9c9b863e455bbdaced304eef79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa20f4bc96f7ba88054b033220a54680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba763b5e8ef16ad3e6ecacea297eeb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc497518c012b75a36c9ddc34d74eb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f40b90624cfaba74afbd6de06b1f42f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db34c7f4d0389f1f870792cfe659c284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94704e92d0ca1de6639130e9af3ee9d485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457e413b641baf7c9cbe3cbabecc70786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44385c49e7c972aea90c3ced92a4ae5b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1e110d7a9f8109a54246d41cf353488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e974df10c8f5c9be141306c76e75a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cfd5513c87bbfe4a6b86c306cb8d6c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a748380de36c510978e0d08487f34b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6852fe360f3b605c609a641c34f8af892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ace9d52e5f95233eb64efd31826ae93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b1ba6acc4824edaadc5782baee13c694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff93eb63809c2ca643dbbe0ed3378f1295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0409be5bf7bf3d59fc861d5f52e987c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f6a9f6226560e6addd109d0ff7eb0d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149748ff6e33051c937efdcb3f24925a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d06bc18b77cb0ae94b7f5b203d59d499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbae6d2759dbc2da2cc51c2530e39a2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f674d8b74cbfd18ce3d1828fd8596492101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e93d954cc5ec10d124260cac28918102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff09adf7de99895142f335a1c3982a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf2048b161f42dba66220c032b2e10104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b2b20dd47d205dd906dc9b7c3b1c70105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208dc4ed58c7fb0eac573dc78a98a6a8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e1a53042543d93bb02a56d5dfaabb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c014ab295eef7efa82101ff49220f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b2d4d60ed74b908535bc0b7a88690109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f4100de687bd25109df747dcf793cd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0742fd12cbd4cc5f9a26a84efc1a0c0b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e52bfe9909aa98bb5e6626322c8063b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aade28847a692a5cab4fde02484b81113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf4ad840c0d67b5efa6b1ce937d6a09114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ceef64e4c20e9d2783dde26c4046fa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bbf42ef0a437849f3a45fcd5dc49e4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d3de51fb06a2c5200802cb4a224ec117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37177d31ea5dfe420f7e080dc4bd6538118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed1cab8d61ca07e6a2147d94c0541a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb632d1f3043348fc57ceadc6ed53c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae2eef07c3eb72814f6e5883b71c92121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b7f0d769f73940fc49a263358b57b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c903803c27e35e8c54b666e932f1d5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c945dbad6f63b102eb9546f0055a12124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee643f199372b1a370a575e303a81b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493007572dfd6775f5ffcf9399cf5735126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb5d9e03418084f564c2e364c5fb2a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de8703b5b982c8c3d2ae4745324100128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6768e1c4aeea13bf384ef0b1aa9639af129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd54b916e2319b1ea0a79f28a62409130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b57600041dfc836cd9d127d057643db131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd2c12d14932b538f600dc8f590949132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b838f12e4e238e681d3a83878b3fdc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29506a2aac92ce7d0d08c88d5c493b56134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e60f90c4f668ecab413d1445cc154d5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f3838c32821dbe29c277532323b9d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea3bc698afa9ce027ae268f1e806a1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf09fb6f5332ebc2e044315d41d1c908138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a41d73d5246674f6abe08496a0f3f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e337be4d52b91228e0ccf299bafd62d9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554719dd9ff9cb4768996e3b06d07bdc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b7f2181a1a8bbf49950aec5687eb7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4772dcdb2c0f155a5201a65a53e28a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0423ec3e9f2457d94001ae550809344144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a04114d079c19ab95ffaae5d7e8af9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446da7f86901cb4a768ada11767f0ce2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a71db1dab845e70da81855cf541ed147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e918ca94708c64b329eed4e66c9c697c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe094061f5abc448196691eb18cd8f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d917ab06ee1deeb43c0daf919b1a24150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c44b4f471134641f9726bdbf42a5aed151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b90fce73d51e5e720cf9da71155ed5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36072f27d6e39938945e98faba125007153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f9c2b2b2a695e8a4f01d3226ba1e0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144318dffe4ed8815f2c79e1be13dab2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011fc193b4f9e4cd07961b7520b329ad156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c45d1c313ee3ac1877ec1687858fe157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed239e585fac1b7d803e7482d98aa8f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76099437b0985d61d741c7ee34471d01159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff9140ac1c38b7f9929d59aba97051160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23b785bad462078fbac140173e0e37b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009dcee2d173336e1cdb565ce33523f1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e924899759f34978fbb13ea292bd5f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce437379ef899c37528c4ecb449f4ea7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c99ddef0c7fc0cb4c8e51d0557257d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e38fc0b674d79c2f27f403d8967fca166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b491540a7f78dbb4e6f4ce5f6f55537f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b7024062fc12cecd8c5f9fa62b26f0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9514957894fd1ca53fee7493ccb207169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5414ad4dd970d547e605f3e3da0f46170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc6602da623438c0458a2dd20137ae9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924fe725078cff98cea048a227ba5528172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5a5f83d5ca5f95da7639e470f90925173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084f56a6c82bbfeebad0ca784e0d37a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8968a0f6075b9a52176ef237121f28ba175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac45e0b29771f672b6c022d545aa4d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafcf4f6bc4a5ce4082d644638ded169177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c230ff631abb058d995fc21fc0de3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e8dc875622206e786932c82de270e4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d26ff74f7e2894c5657eb87ff0d0d9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe8516f45d172f535588625865a1e4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd396497cba76d5346fdd22bfb4380182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9666fbf9b084800a9d485bf7bf2a95f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07045fa5929a9ec1d83b0002e459732184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad2c785c1910c7a05e1668404edb69a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea345af6a87318b2e42448990a800b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec3fd6b24465bfd44cc9a9e2fbc9faf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0641ec39b049f5ec009d4b792adcdddf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3867ce883c9aa6f93e45041791a1bee189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4454f43d77fa56c03d86188b14e013190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378c14c161141cc0604bf4590eda4b5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f692ffd59e7108ca57ef99d99a522552192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05e61bb193b96e356a0303364ca6b42193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd9e6e4a12938006e3d2391cadbda7b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b254ba38037ae2ceae6cdd1175e659eb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe59baa6b1983978995b06bf71064a3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd7e2e1f1b5da2f9340f157c19026f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e1b4260e3aaa4a168e12962cce93f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c9ae3ccdd64ba0ec4a1942dd2d58f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42085c291fb8ad9291121f8b6329c23200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c651e0e88e4d70740ad7d12e84d41fb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603028365f33ef6c4d48a288a89ada7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4629d3d8d88a77d0f8b9e5a273fcc274203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe7e366328bf33b703a6598b775503c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb360154f54918bdf1cb6733e7ca1b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a784842aafb9c0e5ed88931a3b915cfe206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07dfd6476f743f55a1930d682aac99b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebe4ad95b5656b4fa9701927b21927f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d516f74e85cd13ce5e61f5d3f33971209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee06e18f24cafe7fc86281d0d6e360210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b82aae15a08e3ab13331af310bcc1c2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f412624f35ca24955b92cc873d9bfbb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35b781331fcb4028add5bb34511623f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b6ac1c75a608a07c08d31921df5193214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0296c1a42af7c59459080edd483823aa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a967b158693b21e076ff9360a1f5d9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ca97378974bcaa56b701629720f32217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa56545acc346a3d19d9a6ae77435a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a1283360a0c3178ec12fea616e159219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d98baa0b0b03d9bd8e041d47ceb76220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f293b1068bef0a121675827797b968b2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d20bd4726fab89d4e676ad4006db5e2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af5a02491c7592ccff373230aa7acd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57268a8f33dcac745ab25555fc8ea662224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d4329d27b5702ede7abb8cfd592834225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade3a846dc32063d6b08cb48945c6f1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a14ed63939e0fd10ec8ccaabd9d2711227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b5701cc0515df977f6df00c6f91eda228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9d14b12c04e272fc665a7d16cf8c14229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f874699306e1f1588d1c5afc0873336e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004dc5da49971f8ed10b6fcbdbd742a0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c932314350342ce7f1e2db635d92f16232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17159ffef1d708235b2f93cdde3daebe233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76681575e1116f8d8d41be59e734b69f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dfaab7620ec3dbab9e9ed483cea383235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ca003ad09beaea0f3db50cd165d92236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6defcfe5d11b36fbd258a40d67e498e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba8674d4888e01ca435632a8f93b065238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45549c9d4fda0145cabf77ed54ff296239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5961a94908e19aed5a463ab9fbe8dd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265cf414722f9c07e9ed357da8093a56241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63abe4948ff233d7581796f0f95a4b2c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba1660211beddd583fd1881de30667243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73ed1f11ef203674f5d71a86556754c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d7f50e5245fb6100b6c5450ee92a7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78741df341e66aecc7ae46d1dcab8d5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fbcd116b957135f9ce10f681b5bfd5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e96be1bdad45ea2f74a09d70644f6ed248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74001dfd248694c0e8afde1f3e5e73e5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc6bb040137757ff3a2cac38e18b13d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b2c729acf2fa93f9914715ef913f1b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5947cb834c710cf773c99b3d6c5c1537252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17732a6f861873f0f3fd01e1b5e20ca5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de832afbb98f5f86a000b3b5e9321873254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc03b8d64a1933172c17efe30adb9828255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd0e38e61158fb419fe58ad813b5b25256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e4974619d6f83133f4ca0f78e021b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe8bba0ced2133dd4fe1f480a98b9f2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd721de6ef0cf95f5ce7e4cc9e26f8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d070e6d99f756c178250a0cebbc31c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17838b542e67d202eec2c664a0373fa0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a604096cec6a9b77f02949d3b0945262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9cc21e361d5ef22c067bc50066fd78263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb631174ce388ab1257ac5b538380e88264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0045fc3ac876620228ffd715937b4f36265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeca5fbab55771f4faf662e8b628792266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0971c24e3f1657aad77d5c0153c52962267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e12d8c0fb0ae4796f7fc3cca0078e3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbfa3a842033ede09af5f681225e34d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a90d5cdd2f1c5011eb2f3bb0edcb7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbde279d8f94f09b18cf8231880972a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7528e877dc2491c415c97eeaf67a1e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b241afdcc4d2cf67577fd67db8bc6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e16a430775fbc4301af34249eccb6b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d927df82640ce65793f9d12a4fe7e53275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3272756ff77370defbf5b701d55711f5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944cca1aa6b564597ca95914393f53b2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f2d2a05d3f5e8d5f55f0d2ecb9328f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c8d5177bd2f072da2a36cbf88dbd23279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d706e129733f94f9e55aec61bf17279c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab71d0650ac93294f6289cc65c8d22c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa3ab3cabf38fecdd2a8baaa88d3b0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceddf4baf6f20122bcc0a8ba6e108fa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97af3110fd4edc14e15a244998eccf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c7482e06d2d990efb0ed1eea95793f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b9d367e98c80bf1630b6ba6897deee286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6954df49b744e1df74123037c211a398287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d731bfb7b25ef1920e5fffb469d68288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da99de69cba9fc59b59e4b9a7d865d6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b5ff1f837901eaa7786415315487a6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10977d159ef9f185ce416618484ad909291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f744ebcadb6c9194a013d31208075c1d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0fcf16a9f4ed8327439e3c9663cff5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068f37cb1eda4b57ff2ca74105c775b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532f3680d97728b3b6780dbfd88522f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbadd6f1437424f31fe3d865e6edfce296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d18a06bd8ba6208e6beb0dc512e481297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355990f5ec798593eaa300b84f6e0e7f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab71656501a3b218177ac844da55c71299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c27ffe53aa93446a38d23760bee0a0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad21049a1c286c2a13b441af99d99c75301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48647fceca9e9029f9180f72a021ac02302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09346a137896a3e46d3ab2436e0d1c84303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2577246d4c5df16b985d7c8cb6938a7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a84826e249fb5bb14720b92741082e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ef709cda95630ab19b108caa062de306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b78ed7d6261d3b6f0d3e54eabcaff28307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e6f821772fe7f27fcded430221b26308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e2cba2f640155917969d0a043130e7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c0871e64f51574249cafaa995e250310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f78166bc8fd79c715f73987459877311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb93c91b0a335aff67aa1e271e6428312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49ca4c2a5b2711484120b793c020c7f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef3c0adb72dc5216f3ae06db30960cc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747561d87bbdca8bf64aa63a8135633e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce43743eccb1492c401ab87d32d9db9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6cf9bcfc5bddc520cdab65df19f76b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441dc99b77dbf870908b19ffe7dae34b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea93f5d2e5e705a1c65e4c52525d57f5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd26419c7ae9f0e963d666da3415ce14320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e8f5fa7fef4ca1edee177ac1929454321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d6621235d2d96a21380f4da1c7fca3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c55e1e29e55c475d99007f28611ac36323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c00b47a8d2faec97e1fae28c6a03b50324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3eeab68429c25e83b96b39e7ad6013325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c6cea5a9863e232d2b0e2896be6a94326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a475eb1dfd4e513fac9d29a4d2ad0b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b56a17482c9ad4a9b87f3527d1bb86a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c5d20c4a9a5aecc92239e35d86350329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a611c7c37ba5c76a38ecd26dfdac91330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d20c00e1b3b36cf219b85291b82134331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d1c70eed81a742094ad713a6d37dac332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c346d72a7e3ce44e5feb32c5f1b67762333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9401d635536b1a75d2f051c057f27672334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208bc8ed73ca0b8327ec0604561bba26335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e8d69cd6ea44a9089bc506a3f624f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d038abd536147de4d89c441cf359f3ae337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71fd24a18171d7230c0c72bbc533e36338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e5ca7b2f01b6b300c43cfdfb724c15339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb4de978d36bf14315472b476657041340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a596a8f6cdf927b6b2053880c75af9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea1e939e1ffc18a3ca562b6e3f8b59342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36daca76c1f921ac7a2efd3e493c2069343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d0c569619713c3759d65dfc06034e4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a35428af581cf57cb8585ab81161e49345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6885096617c6952f1be5e0fd87f18f3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1976c02edc233d64d58eec93ea7e02347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93badd92a83b94e1454d131757c66954348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd44caeb001b303243eccbdfe67e778349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbdbc71319d006877204e74fcc9e3c0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d51400806874db7eb253c8ec5a03123351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c0b8a8d7f15e81d3be957b004cb7a0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d95946a36165912416e28fd34858eb2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bbe65f608651f150b9018b51ab1bb0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b6c3422eeef480eba43cb3f0c9c78355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89dfc4afa5008bf7306e77734229c6b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172a1ce1ceecd8c7f2358904c6c9bc11357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19ebd3cede93d1f956fd08a615b065c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e1733fba8b9cebdb8384c52a07f7b0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717721b8457e563a8318fd7a44317860360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9f5fd25d27c3bd5e5ae135d124ba6e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aeee198a62e5024ba915bbfb81567d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7088cf753389aa2e284e002e751ebb37363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f1f134c56e8492d1cf7c0c93d712c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d4d8125d2afc171da82b5411040f87365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8db604bcdf9cb76fd3830c393339ea1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ae31a7e368cf4695193aa3c43f02c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0c3bed5e7e7fe1d634f2b7838b80e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff85ea2499df7e27c306a4a7e9263773369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac825ebaf54ffd634c45768fb3cea5e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66051777be0277eb15c0eabbf30d7c60371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cf4d1c4802caa6ccfdc03ff24f37a5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e94d7462fa083416570010a3d28b74373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d68f28898a9b483a545f5ee7020e6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d814302cf07a7adbd213dec5253fdc1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105bbaa540e6ddd5f976aaa98becc5d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa00240e4fc883e7215fefbc068d739377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d91f5dcb7f14939a50259aa48c527f0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb34cc0ad2a2f6a637bd6011e3c912f6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff0c15d4641bbaed41da9f2bc1a6ebe380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4046699eca7b5133c1a93fb6b0f481fe381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3663a3a7695fbd9eb6b89aed9f10e4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e6411e828274faff2d8a5198faefd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5758430006ef8fa36f5847e9adb106384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5591a80a990b08697f7f4d41476bbe17385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c1951d28ebe8c4a928f6b7d7920fb5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb007ef78896c8119e3564f951172c9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab316cd64bc7bc3771271647febe01388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb83567f36ef3176a5579e81832d6bd2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ffada56a58798dc33d9f38e635139c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d5234b25c7e9899d6227e5e74348e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0982906754eb8e1cfcbf6bd4c6e1217392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef219e10507ac6b7f8a73db11ab0d29393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc42eea4af75ba02e6c52611ada34411394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973050ab1ad317c57c1d1f8ecc3061a2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d76d33c3d7761e03f12b00f269a4eb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f4a51a4801c555365449affac9f28397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf203ea50fa814858af483d1469030d2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aab4febba213d6eec2119c079d71a1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee67e03409e6898502dfd604c2b52a20400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc81aa9d54596978bdf692ba48f7c2ad401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2644a8fe8174114e922568850224ede402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ea04565ea2cf9a4868ac3dc46f50d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e6cfe5f77429206046f85cbc8218c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd50116c5c4b56d647fd1cf66d281902405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05eb81e7619701e6f2f710c46a30b01406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23def5cfd394410d89a1c61c99924ff3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9307839f267b0ddea735c666b4a89bde408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f5513ee918eb62598b700bada48b8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f113a3bb246316129a63d57f979443410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6627a11cf4b786031927a111d7bdd1c3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d219f8b1c74936ad2baa26cb9cbbad3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccbd6eda9aef375869c821f801d1e22413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c704280a643daf75da2074f0ca88e30414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851fa2fcd3a5f78d9d0521014311b4a3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7491ca51bc3ed52dc5ba8f2138db5ba416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8407055694bce29024d766e6347eb0d0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195018b178cac24663325c3100e969b9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a67711505806c850fa67392cbeac9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab08ace008f737d24a6307573481d6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd13181b6098e2e77212961621b721421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1624037916f28169a1baba6630efcea9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c3b178f0c822609212fc478299b4ec423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ea23ade4d54cb221be2120c9ef55c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc7dd27191fa010e494ab76d546e897425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a8da43a804be9c8e95fdb6a09e4ac426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88806a8257d6303de4faaa1c1cb3f9bb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff827b94e8a5b26bb80d973047b79e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637406b817bb4fbe1d8ebd0c7b5699af429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e011b11154471e9dc9e1862a14dbc7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e33fb82e5ce99d8f47fc7276cae5b5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e120d3259ab2f42b21f9fce10ded756432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5517e7018aa81702e8ae5b3780a33665433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f8dcba67dc9e6a7c6be5a96399ba3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301fb4654e9d2aef9790f2789c5cd3dd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ca1512f06be8cc9c2a023cd94eaafb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657713d28bbd73627b5852b35ddf1673437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76abb8703765e0d90e57813bd4c9a94438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ca7e9c38005e3c2820871cd47eb0d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d80c387a3cd6ca5a0e89e771fe065440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b432653d6bd45c69b94e8b19dc848441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6654ae16009319fe04efc3e4db8f687b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a082cc349edd76561de8a0639ae714443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f604b71f1f2f000d93ef7ba2add7de4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3f16e35a72deb87575884cef58750445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db2b3008a2365870ad715151583331446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851e96bac9cfd15cdf6e37ce993ef3e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb87678fcbba356903afdd4d0ffe953448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2819b7f27f0bafaddd47db623a1ce05a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86017bf8f72973fd7f7f6eae2c62b328450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3ba2c154f06f2500943142ff6556d1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edbf5622a17d0c5a4a16dac036b0a13452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95cc28864c2cb02d0c97c32c7eaa230453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a7758a9aa2f8fd4afb97d69062776454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b91950834f0cabdf9dbb40b313dbe18455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58675a95d65fb568ce5de9b4c083cd6c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2db4d8cb16f6950adb859bf5d854de457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c4aabcdc56cb07d53d7cee55e3585a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c8f3bee7f61a24295a678a0fc88cb3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022e4e9ee8819189c618d7d019c0b13460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b77781147dbfef22d35dc9bfe0e5ccf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485566734ae427acf1615b71692f662b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a29e9437699502b187c9e97de556e5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b2fa81bfce0fac534af8df657ab832464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c3af9db8471d18f4f7d91ee2897bfe465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f7b37b0b216bbf0240e6db12467551466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b7f59b71de4932ac32e617ae6c8e75467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3dd7eb67d793b99e867ba020c35ed3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e971aa58887b5188a2a0477076dc77e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2275c9ace134b1185c5451372db7f81470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0f78dd7584c636788b27861b5f292e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3106e72b2e7a920b13c9286c8ede6a33472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7072ad8548244fb09c817503030d1b95473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d72fa0e3f532c965cf80569bdb0af9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec28a8295383a4ecde64053e8f5fc3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a1506ec82420118b652d62c55d06f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d0b20786918a59ce840fd942ee0338477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994c9d5ad9d04e6227f2e2a224dc6a1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8786d1e46dbe98fa765d8b91b323daee479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82238be2d9d7f3e09e0d2e7d592e9347480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f643ddef471c82fb4e95f6393fea4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962cc0de27373192eb8dbc9f798d9455482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f4f741342f77b10cc2f5cc2c3a7974483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ecc826df51d82d8d5de537494563f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c3b684feed005b761707e609408a90485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f108559b70b4b06e504a502d92f2348486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c97a26e0579ecf95a125258b33b3fa1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b6ef7edb7dda41c18f9db9cc4706f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d39650e2e46f393dacaba3c54e12838489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc60a2bf8c46da7bde50e53d5e9fc83490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d5c1945352f76bdbf569c62bc0aad491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451143cf26445057c77f05581a891f6a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321707fc01242216f070419760001783493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c9876e3be44357e9d0ef1ca3539aa494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7212a03f3d015e825cb8ec4cf9c0e3bd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae04cd7fcc3b6a216e1c435c1b1cac496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff6a7a01f57a5532c2b4ba59e78ecb2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5017fa874d772dff48d67783ee984203498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc921ad858e2bd6d5ca1ff1e607b8ee499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36765c079c284a467376d3a37e8d52dc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b763e1caff512ccc081d3f85354dc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b88c267736d3455aa0b7fdb53f1371502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a835feb976254e9b81d505c9e44a00d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fadfe408090b3c626b99efaa48b9120504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc61327193f36e4f2455e7af877abcb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb6df19d5a01d94c9ee9b8bc2b3024c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd911dd77dc4a21b43d01c33e675d2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc0fb73a7c25522bb6a0ba453bc4923508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58975a6c34c7ec27996e1a1b11b9fdff509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec20bbe090b69d8318c03008c251814510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac09dca12261d3090c0593adbe46ace3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9551bbf90ece2131d5f8ce333e87804c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc9c9998f86c5cb13f4f583c008d1af513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a8bcd8155a4b6a5c4753b48976324514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f2b7810ac1000e1815ac8b8fc59e8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c4bfdc1c5fa1e1bfcf60d6efb30660516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a806c62889dc4dd1191c693a08130517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8602979b79f7817527d75adbc5a94b58518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08adb259fd84ac95c130ae0d1d5f7815519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f6ba4bdc86f00578baf759e268b363520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3df1553d7bb3e3aa3778fe2234d166521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1212204741f3f68d9e131bc5f698fdf2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf74960dce5947e4bf7255574c3c88523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5502bf64536d39a567f211f7c239796f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e063114dcd853bd10b1b62b09570c33525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f84c84d0ceb05356323e61c23d6c9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94afb7fcd1d2667010f8c9a4940c15f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3335d765df6678fb31a87ca800508dff528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db5cd2c407fee7b69319982c984381529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fe59b433e05abbd757ee07cf54a3a8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3777ff215a65bbd2384f2bc36d7ee8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff0492244ce1c379f077c610f7d4e20532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b2f48935b690ac969aace73feb96c6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32685e8e6dc04153e1bff1cf9b9f70c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182284e5b37cce05ec54ddf8129e58a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed905d79d8a08da767871cf1d675e9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eddaad6ef22154c86516b828fb1321537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e850c897c9141f65dffbb3fe996d7ba0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa05d87757732cce3e19785873c506539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e1ac765377c0f08f263e846c27b21540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc72178230c5303e88a711ac527fc4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe090e4ea5411a4a3aec2d177926d9e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361603c7a715598505d6918d48a8fae6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdffaa9085ed847a9f2e59ba8fceaba544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a74e73f3124804148a7fe304e89686545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2bf7083eed3eb6d61bdfb46144c1db546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42201e8892499b194b9bcdf40c90fc0d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca74a7e41e6387996647239594b67de8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce4f5395f2f2317f72196c0fe57b83549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2239fa6691503ef81957609d86f2b2bb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca9db7f97376b661d1fd60d682980df551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e825e56fb38b20be58bf6e7f2f153552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e83d94df47703fd9f4e95f2b9702dd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e58ae37f16c833d9c9a0885fc1d217b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141538ce27199f4f969f550a0520de65555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bd9dc8e1952283067b02e270836609556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d2a2d08488e5b2149011de7fa54eb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef81a8c6895b2a263ae476c60a8a65558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3920091d98f22a8e07df0e0a9ce65185559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033108ba3f7a4f5d23ca7bb7eb9c9161560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c6f1b2ba1e214d5717b89d3c8d6c6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a099078ce089f811c265b747da79e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b0b4a642e131c603bd462a1796fafb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7d3a4f3fedd3f3a11828010f1e3b91564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa97559d833a3ad5192c34a4196a7e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde5a593243c93da316a64cc87865107566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a97f89fdef7f8987f71f542a188b3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b82dfc829fb182cebd999d9e099c9c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceae5b278b6c86064f3142598d9d734569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f7def9daff6df720c962ac8f1b2269570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3827f96fc6701c7387718bc6e2863eb4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a4b772c654f663525dd27f18087984572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef8e7947b41171f2531be030711db2d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c68586e32b070c6c14cc97d07e5ada9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8849218080a17fca7e51e19b2b9d4bee575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286427ca71b40327135cdcbd2bff0f90576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892aed731c1ab888b910ac69718fbb4a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d060fd472197db413f837af33eb25578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e18fb32ade8e4af926d8a3f7f9064f1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e88b3ece44f080b5d5f03ba41f752580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bdc5f34098c216440b2cc6e6699f9e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6e49e35ca689b9e8ae9aa832261654582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e44daca2b7c88389c037e5a2bd245c4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f22cc00e8c243258ff460f06bd8e97584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baeab69f297c91f79ac50cf63dc21ca585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a5d54a7df9c7c56d5d5e956204afe586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aba86aa7007a60d6319596012569272587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d59c05cd80214e510ad3a773a7a6f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe47be2d107f8e291fc19de1de5702589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78573b3337442e4c266d44d250b0ca61590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242504ca58d2d7ae3389059a9d9386b2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34573dee5cb0fe083e1b3672af863cf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e2320afa4b1424eaa7d1d5f20d5d07593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0df21a1b874a8081b719cce1d1bedd2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fff8f6b7aeefed72fdce00b82cc07a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d772dbea5d50936fea0ab18f7546f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a966be59d179beeb8c3610d72573f3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea5b622eac40c1116057cd6048c7e48598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87bea7fc2edeb6be8ac0a767a4c6b87599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b5681da87fc5264b12f9ba819ac99600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa277cf74bfff2e0b4d50ffa271a56601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6115d9ab3aafb155f17618d564f3b7c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ab6c74965327af81ed7be81baf2cd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2dad6d6c8d39d07e9a17f5f81a773c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e75f549a225605a7d3e831ffd9ea60b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e02c65b56c30d4ee56c7d972d7627606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b9317d28729ab9b93f8bfbedc5801607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d63d14f473a98f385089875dd64038608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5dcf70e4a4d99f2016e2d9fb316d31609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ccc829c5a841e92b369de8fd1c126f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5690cac77bf88ff8ce6ad1d06f4c6805611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010f1ad8b058a1b7f5d84a8ea4d87ce612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3003ee23c90b3efa70293608cb32e104613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded256400eb18093902010e6c3cacd79614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0135ad5a2e978ff135f3cfb67198d93f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bda22ed05be5e753d5c110f7a18ba0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e168ed4504dc1df5c5df0b8e1444ec6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb022f7712a814fc4529eea5b58edda4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc08e6594ff024129154caf8a14e0d0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f315f50f8c699cfd017079736dedac9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e690dfa24de8b507c943215a25897621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c6fed2618562b38f45d11bb8b7fe8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8420e396bd6001e3bcc9f2cb4955367a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8afc28f9e0432ff903faf383f262f25624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9153d9bb576d39f6dd919ca9d8bfb32a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d245c0b17c2cc21f3c730e08e2ef158626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa850c778468c4fe1ccc1444210859ac627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c564cb867da7e9dea0eff5e80353665f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc4b2c0f0b62ee39a4e5db68b6f3ae629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d623f0fa6e55a86645b25876fdda29630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae47adc5dbf4c7a7fbc3a81e1c547cd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb91a6d6d62bd07cd7972710393b270e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a557caa9fb269e1f1c5fe14aaede3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd953f46eff8ac3f2f6e0280fe082e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d5cd88ae50d345183ee853ee586988635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220acbe5098f7935b5d53ef3b71528de636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b069e3b15f53ccb8f07ea41e13ff1e8f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d91cf44810a3f054ec526ef34e652638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb5e862cabd623b53cbb3a42f30630639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d48d79423f4b24c6b7c3167747581640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96964c14b51954cf6127aa039c7b1802641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b95e552f6221f0404ca76b8c04176642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2786b818f72cce4a35b47c215a01331643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc743ebf0cbe17bb76410503f95736644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834469e4189f903cd773ceac65760e4f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4716aa384f943f16571cca92c32e2036646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f23a6be57af865350a5d09e9dd6678d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a5ac281ade8c00ccb61c08ee9dc994648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a865a1a5eb2de004a2295d244dcbd203649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69011250dac71dfa5144407451be5a4f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2763bce19ee59fa85cae41809868e5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b0a3981e54fc1ee6234db64c4be83652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c3af7379cc35ef49a2650739db78ee653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cf0453572e156040f5244972028b9e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67816c3b0a086ea26fbf2924a6316d0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9495db44041e380dcfa17ffc06fb82656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d56e735f947d53f1e83e0cca792f5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee0674ede5557ac1f742f66d50fd397658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e023c2aae71d61eb24f692020ba8c2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b935927ce783e3605f3e21c464a53357660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed02694668cac7886cdb07c475b859661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd0c9b81d547b37c3ce9b6af3f75fc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b50b0128509b29512dc5c4323af38663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a9ea87faa8694da035612a4472f6c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b277278099a08af529c9bba27c9870f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a062b7644512ba563f1dc7f26af2a41666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682fc6bc62183078bd1ef16c600df889667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b01dc94847cebeb53e89ae25d77d09668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f64636105029daf00b95c78a580243d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae52643d0735476c4eb2effefce71c00670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb8639a240dc3cea01b8f0a778b696671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef53d605fe43c3aaa4e091e1254d5eee672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04acbaa6fbcd6c64d36015b7862da18673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e613d65627617ce4883ad58f5aa06a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d66b0a6d7d3d6f00183359a46b953f3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be779fd0d4ebcc6a7a5a4615d047cfa2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b56a02fcbefad6401cea48e69bf58f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9196de77019d2b4f5f546b4966201289678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db5ec070af58ed890901e966adf3a6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6014a3a4d30feab1b0bb26cb379ae63680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b949cd070957d205c3732f89e8a8c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d466b8e2759ca060708e546935c9888682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e3f6a0d2171e320a23abd087c6effc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f03bf7b6ca00144a16239513a1e7b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e6b1ab5837125efbe71fb04a92926685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b9b941990b1a24175461d96d53e88686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719375e8551552c21813f307b6901e06687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4283043e90d0857444fc1965c3e40dda688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60cb35f0451d5ff8f54f2846305045f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c21dd8954602e47666900964f2edce690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d292d4da1e38354882914d6daeb89d8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b3681547f714c315c9ec216b9fcbe692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce86a9511fd13d8c09f233b07fceb8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b9703374cf1d08d0d1d159e228d7d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd05dcf2720d091986c9a5ceec12ae695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf356213258cd365844b2d53c9f3fe696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce60ddd194b331a02617a3a78989ff5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc3055f630aad7cfd73429e668fd49698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b069a8fb2df34b77872143c826d5bd3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac33e5a9007c43680cd64bdaf89702700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359288c511333922604df643f750bdd8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd96025686f5d0d7bfbf70bcdefdc349702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5e7d1f99f1ac61575340442a1f3823703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c5d888adb55846dfc6275b1a3be6af704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa2e515e810cb42e8dc4c3321fcf81705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926040706925c3674a038e86c102d171706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9152d4d6faf202eea7521d288a07d17707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd739a996372acab5ea1373029aa763708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e890bf0ec28e183bd52131fd3c382a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dffbcdd8ceaea2ec8f3c10f20a2935710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d45f8dabd9f0ab0b92a511e90c7d93711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c0121e8443c728ef4627679cefd732712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a004370bcd11ae6b49cb535dcc6865fb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9bf1c71ae5a7a470a677009c56bcfd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed6b4aef64f19fadde5cee01021f6b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a6eda8feb3bbf92762b2ca0681c65716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631f383641ef9f73a735e0aec36c1ee717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68606fc45ea63bb39ad5edda2d239f5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb5696c44d5247a8b017f6d0b30a11719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86bf3ac10968d6d61c632fbdfde5b09720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8382aefd1438e65098dabf9a4f88b6b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97036798f2c9f827518e777ef890709722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef3477baf19b5c04eb62d77150a994723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbdcd2f95d31a7fdcb84fda67de76b7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d977b687a6287d6bc0a69008a14141e1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a10038871427f206a9c262bebfa59726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242bbb0fe09e9168b39a0f4ac47f72c5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4098690482cd51d3643975621a9a66c8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ddac4295a9641d7ac77663a95eeb5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68726be9f71df91ddf38b65006e83af4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6fb82bfca71a240fc7c6d3bffaa1d8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e07e412343fa4194c6691592989736f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0290a3cc76c7628e221f1ddd99386975733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe15cf2b75a3a84a01175777cf6ce8d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f908f3121be96f031f9435acccbc31735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f377af50517ed15a283175ece77eaec1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312da504a0b97d5ff534d2c3191fbfce737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4efc30f29fab365555d455b6a6f92a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f3981c575853e836802e5e4a1ce007739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c1ce7449e91beb2807d6d64a5510d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf10e34ea7566c1ad6ed168b0c659b93741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc4e17662cbd0df643cb2afa5ee585e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c2299e108dccd3b84dc25215355e9c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c5b2ae277992b7373edba1cd1877cc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb64641c29e5f13bfacc427a812ac006745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf5c69321daa980e9434213a8fee5e1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db94b27a45b13c1e43ea083e06a8d0f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e762f1791ae7a8208ae093a948c64b3a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a9e750c6fdf0f79b5e931045a5ba3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ff1b7d4f425dc42e3b071b99b3498750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f10fb5e5a250f32aae6be84b0eba5d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e7f157398402d66206e9ebf1c963e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b382bf14945d38f6577bb5c1f76a63bc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d5e556c0722aa1d095be1ba855737754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d107490e833e25d3641bde7ceee66aca755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb26a3e43bd3742e2591cc1bd5d5d417756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c68d9851698654795a451aa59ae19d3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c07f23845903308575ea1e2f17c1cc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f881df81b2e663066c3b55ccb895c6759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cd3eaad2ca7e1dfd5e667651b2366a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6926df70ff6228960ea5ba1da84c4d9c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e8377bc7747063899a77029758de0e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c6233cd636fbe15c52dafc0cce5a904.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e999a8731018372003f1731a1e96ee6c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b3e4278e335dcd9d9bcd69a5d5fb66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d3aa3815fcfdc133a280bb6e60e5d37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b98ac3d0acb646dd7b641f8503e67e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a72500b88291da07b74a94e0fa2379.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c2032f26116a0aaf98d48d5a0454e610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01485eae6035d4bf2306a00f83fb976911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dee1234a0bc79b929a954c547bbe4012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db782bc052740a7a6b8e023b68b894713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a591cb576ad4c633d253b04d8755dd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1047a65b2603438d33ce2f50abab6e215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13257be21343405b1539988206a29bc316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd285ecb5778ada828ddc13bac32a517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd8e6bded0fca1b1428182edfdbbe1318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0874e39a65f862b8bab7e72902d53219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd3f9e81a2d4de24a80bd21ee991b3220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac2d74a970d66017efd7b8f28d90cc521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19145e4ec4dcf07950483b2d90a853c622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20474066c637a0af82348ac6ecb48f0e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ec4b5796625aed5479803b1d28aba24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb42b447465449e487dbb4306cee453625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c7c10cd7628dc2b1013c1cb6bbef8a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6606357394947be0e3264d9ff6e408327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f45a45da33c127cf8bc2889cccad628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae9db273fbe664aacc898f55d44b4829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7bc1ac1a0e397b9d9ea3a99361b9030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d3da23b734b8669a7b2e19aad641e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8502084ea9095c4c77a5a5825b01c032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff8f958ae6ebb51e36bec352e0279033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb469aee097593108545575df6878d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f863751ccf9c52d35ccf4b505033af235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf6a78521fd52dc80fc0bc3d212598b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d84648c154698553dd6017475413d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e61803eba78fa0443d708442ffa5738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2333ac0598db1b82d6137525fb96b0ed39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c75395e7c0f0dd15f30449d6e21e3e340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ae9fbee6cff00f0da3b8340e7f26241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f9583eca4ba61eb88ae5099168936e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a083a75c33d32e252cffb9c8fd97143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7636b1344eacbc0e7c7969bbb37ceaa244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6005877b6f63686caa61e83f56a77545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f70119507d3199780ec78b1c4a92b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac9a06adb46d74621dafd90d663a2b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66faab11b8c4e97c1c3b4b5324da41a148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d64b45a2cf119623bca08edcde9e649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a240c912ddf9d5f9bcb47c6b5da31350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac33aa1179b06a10c306dc4ca4a04b251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdcc2231c7816d74beeb877abab4b5e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c82b6b7d5b150875846efa9069cb1c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccd0bd5240201c185c30850ab841f3854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f7942bdb975dea4e7fafd9d2689e9d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d127728b4f268595b07d94faa805b7e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be99b45c295e0922dc20e065957cc9ea57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf6bcccfb8f2b426cf98f61b07479b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4dd3c69bcecbca7685d83d43842c5659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8903fbbbd231f218e30f57a22fa827260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ecb3ba6ce25cad9ed70cb2d996ff3a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a7039e8f13224de31490def247ad362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5db74622b2773a7cbd0ff4b1823b9263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e30414b999a8685142049cb3d9f007c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b90b4379d7652b5efa0929252e17e8b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeba0af5117e23167ad80a4703ec24166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f2c6d76266336ce13b94913fe830ad67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02075f2f6ce024425a69cd45dd0f7b3768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19679245af1254ef1c254fd1a55a010369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce49099ad0b730a38a739cbbdb417c3370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c77992422c529279acaf5733d0d99871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c05880e9d87d37a869519e5967d5b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51606ff18b511bcf396154f49e6afe3973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bded2247091e43a3997d14db4561d7b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce114053c7af5b5643029cf0c27f0d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec3ee4b4f96c3cfed6d5fcf7d97ccc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db0e8cb038c066fabbaab57b07aa02877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f113849d71addf825459a948ed931f078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b18064d176f19910ef3113f8f76fb0879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30549cb858090db6a3c3c4328d0563cc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec5cee1c946ded82edbf069f495163c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69826ab2d90cfd24ec36fcadcee0ec9682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d1e4626e0ff44e268131bb390cb0883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ccdb7248067a98f10d76231bca89384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7110ce0b95440652e8a42777275063ab85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff9997584ebfa6b5a80fefb8d9c89586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3858e1e6a71e6d006f9121332ea35187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8cc34801c9d4b118c110e276a35ee088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc66038c852cae74363b67ff31c18289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee0900c3743a34138071a1349119e090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f2fa436150cf5abb95d5bd9d1fd1591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f9958b0dae0fc87db511b605afd99f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e006dddc6b7717c08c8ff2d56181c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e569ab3c72595c8edb00c488b2df63f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b89b2100986d8ee5bfe0425cad24d0595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb592e3e8471251bfef754fef3ea866096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03879d37161929262b3e4f38402d235397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb443bfd50c7db3e9c48f410da47b8c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d252483257f4aa5a49bb7aa73bf5722c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c106f4eb76078dd0e0896fb43dcaef100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc11e4297708cef6afc834c9f6fb42101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af83481a4e1929f01ad3ebeceb5d9d5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898bc78f0f668fe2a3e87f8ce6c01dc1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee943523d6b52c1afe8a492dc5d154104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c62378dcb9441bd2520f68e48c0266105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34f8e4e3e3424410bc2a57a5660b7eb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b805cccefa5c00076045cf637da2384107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3160ea35dbf2f99f509280fc6ef45ab6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ff80af780b561aa1e8349ab5e5938109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8f4a02bd1c024e5c363ec8775fa752110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1100311d3624fa601ecaa855ec912111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8dda4c198e172a88f762cb5302b6d1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f89b10761458ab025c7289a7db2d792113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d36cd27fb110cfc6cd14c8286829750114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39df12bfc67f70e9a4e6389d4a85cca115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3bad99e495e3e2172a8b0839a9f251116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8088cd5f28377653c47061670af2f4a8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfead6a2aa717b06a80435b55e40dda118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c142d1b17a9e8e8a0f8ec293c047e9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f9f0402469ef8ddb8f2fab3e02296b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263c216ff0c495a88809d496b159920121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a491b6390bceb8d2a7ef1d1f6a9addc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af2e693ad9e06d4d11f58c79d5b12b2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175047f3a61adb7a24e22bb7ed351def124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be01bc663eccc6ac9263d946d1ac6009125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b8c1db24b66cb86e374e9d66f99450126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7101a77bbbe1eaf5cb13946adb70713d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0833c852b8a5279dc7d77de45936cb42128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d28ebe496af3ce8cadafdf48559bbe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf21039e9b42612ab5be4749822b1818130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d099e637c2f029e4bd1d28403520b6f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c945bdabfaf95dbe985176b48a2f3af8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c40d3cd4f925c4cd2f2d6060d68970133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a20b146bab85be139483cf8d1ac4a3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a48a9461db7a82eb14ba02e954bbd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751db968dd62b0e09e93f0727b4686f7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d4ea768476f254483bf534affa2007137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a772e8157ce1e87bdb679ba005794aa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25132b5dab1aad10d22c0d6a73125eb3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e550c998bd72e76b4c18124acce1d8f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed535b23bc990973ebdde4b9608149d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8af558c4d6adfb947ad37d54e66eba3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae730c0c1c87e4945925215ac8eca38a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac702a457d00b8c639ebce515f3dc0b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eccab45d421b863a20c66a61ad49da0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ceec46bb6c0a0f8d66f0c112ca1d7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b4a8a962afe2c9c4a838ce43e9b68d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace3c88ae53632c292eaad207754cd9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd2df220b04c2476763f029a765d4f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7724f0a5314e14187beb9b5f53f0bfb4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319500351d4e16fac14cdb267cd4d35f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc68c29573d9629049b45d6c07f1d5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1caac1a1fd493462221d4a015cfb5cf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab869b921a9de60d9269925a8cd657aa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f09ec15fc2d237e62b98c7db0a4c9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31887ecb03c8626eec8cd6e3d8d3374156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c664921b83499292a03891b041e95003157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a7301eed7ddbe0a62f85a383c2c179158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99c34e0a43756eeedb689b0d2d2d58e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b415910bdbea6a86853d745ec2fead1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea5f03f6cc85ea10a6e4aa92a885de8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c2a542d779ad9b1216a640fb8dd73162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e6f3e7085fa3f1b912e3ac488c8c2b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c43c29a7dd6fabe6f31451512e4589164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ea33ee561edbc1c6a453f8a1b5383b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b204c26c0970ed7a38a4b9d45b4cf439166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f7df287647f23f3717015769bb32d7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc51807b086e30a5e672b7f0b983a69168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2136708c34cda54692faa8d7c064489c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d729c90d00ad5359ea37e32715fe9a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f6d3aa28080fd44fe7ec16532deb41171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac50b6ed2179f26a30c22f75244a218b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2e6368c2b14b09ff37b0bb8a60eb92173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87299cc0ae00b31e10e43d96cfeba44174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c8eb73f871e85fc90d6b09ebc8bd91175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf1cddfa02eee3550e99c090f48717176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b12853d40219966557cf3dd87b429e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586879ea470091084e3ec64ef6f6df63178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd302454698c72dd2f4adca4805c6f9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b359dbdadde25b8c18a88c7faed54180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad52dd4323056a9a5886f4c98232a3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae7c07b33e71702c71ad7aed45a0b8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd72f87aee744a1fa69e3637bfa1ab1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4253fa1bd0889c45f54ca90f7119f5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a46fc0b54a128795f24e760247db6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be145063b73cef00bde68e84d88db78b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723466e512e2634261bb43d48b22a809187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f7bf956dcf894d0f8652ade9a8c566188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b6061b21e1bef1e3934dbcdca3367189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12304da10b01f56151ee2b789739758c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd90c49606c851d636c0242e595903f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f339be8baa23cc2ec21684ee34686da4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6aac8eae98f02f0fdb0de73e701f7d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69002b89ecdfc4582c81979a13b03cd1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a9e08b2426099dacd1cf0c352d6df195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d416c2bedc64928d40e7a4f5c27155e2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e825cf07ff811ebb54bf6b118586b1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971747762412db0fb5f295662af9da63198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce6286dd512588220344c786c3b03b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63461a032ac0ab2843d3a403e3e7b04200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f1437cb6f298ef0d405a142b71fb5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28623da9f46eae655d958beb73d0b248202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb45c0a4b2ce689168c4810e2065eac203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6476f01871b490f0af4986de24dae14d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c501a8f29effea521265462dc84ed205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34104df653e7fcb96854113fa95e990206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802dad6522440f5b977629cb02a6203f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e42e074c759d770d86dfc0362283fe208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ba76d7153eab475a02e59b9954ed5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd007bc3d8e5434110e237b93f01514210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a0c9bf50302de5093f6f16203590b7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d16a81ac53b80d744d982d5898904212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f2ff13982fc558c16c177ad569df7d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b7c6be2d69a1f3e83b36f3b5d79cc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a8fcff4bcfaa415eac922a6be6f8a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a5bace56f58ba404dea7e92a1569b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d03fd3ce72ad09507e72dfde57ebb3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e7ae45cb57e7eab424bb4e9995e315218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a3fc46b216c14133aec2dae42cf75219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1850ac8fb57bb2a6b3239b44bd9165220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f6ab3c2f5049d2f94e280b364168ad221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa1337a98780c9dd39e626d5b6839d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b44bd186f9ded400ebfd137d8833b3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58285d959e299126e728010e03f405a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee188382776c5f2fca39660676b1c2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58931d52544a31acab674429b6342c77226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc8d30a966eabfba14a8e0bc04edfca227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a3b2bde3f1c355362e9b3b42981c43228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dbdad48d4fecff6442a1630b0e8054229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51728db7c44498009004a8423f26e78e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b628f4d9ace843beaf562ed6d7f85231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8981d40af95786087b7ec87e166d2d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b533118dfd228b755c903adc882dfa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7372573d4f5cdf88f77b49b28fef4397234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133df5333adca02bb5b16c88f2b51021235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca5023252d1af57ee48aba7ab5c403236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a473458c08dc69ce7efd67bc840f5db7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b9899be22559512e1030b8becfaf4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb5a9cb630d8aa3087c4166a3ac1a16239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50ba9d300197aaded37d408fa89fbdd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9d1c990557fe9b75dc2fb48738c613241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2836f41c220f92ebd90d10b1b3f79b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd992cd95285fd1b96d5889093f5c0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d404174790b716af6576e5db1c108277244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e99b9963a5714b40288fbe6c3101090245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943b5b354851fd9fb8cbfb369c4c4af6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b574fa8be10ebf3bacd5799d1f5b3f54247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8366ee211d570461148fee56ce3a34e7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e033930816da2639cdcbd1f22a83f9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a25594b3b017fe353cba88356a912250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb271aee96d96e56148a2a07d95a1d2f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbbc6cfebba532ce7a8d5cd4da4be65252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95632a317083f09be68cd2d0483428f1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d73766e507a359faf93dd352f06bf3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b5558d203b8e702c6ccf1dd2b7979b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f227e7197eba1eda9eff1ac5b8e90267256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b655b4cbd28a423d67bd8aee507e5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c759111af665bd1359eb32d1742049f1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80afc4d3a82ed7df81278d536a74cf4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b56e5ffeec5258a1613358ace15913260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe2b3e2a40b7a406f1d2a7090fc5f06261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67668a0ad8709e1ae0aa1947f230db62262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e322b38e6c6055b37369da7f678a77263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e683355c3adcd408a73bb65d2a45e9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dae0c7962c16b8f6a7f4744adf3831265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da6927ea1371aa1edcc9ef6acc04ee5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b63a8aacfbbaada2a9deaccab4ac0eb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f591590b74e34e00d8de51482e79160268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f72102d57da9da848901b79c76fcf7c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f6a8d93a9e9d38b47cc92c6aece461270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833fba79ed99e6390b4a31a89e71128f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d106f90100f63e8286ee1652c36a0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ae5eb80ff281e387c2e4ac446a4aa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d7e7b24b1c61abf71ef0ec9a1ed5a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd1297daf2fb7a8040c269da6d15d52275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9320219ba13dc105f7cc338811a3c838276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c5343f29dad3c74e316c591a8855e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897335e1b18d94254e7620d3a8d1ec02278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c38dfb15e089cb4ca4e5f08542b10279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1208debd51a52d899853a8562f36910280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2865aaae3a9c8e829719063b23ce995281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c05ac52e6f23e06e2e99ca8212ed5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dbb43f3350ac531eaefeb403041349283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4279806eda5eb74ef72be27646e37ce284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b9b7a27a4df45b816dae4c8da4286d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f517bc2dc683ebada0652d41424718286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ac4a83b46ebd1413232a7552d8067287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cfdaf6da04e01296e0eee29f4e25dd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0895fa701b1bbac92e4f2e1d4011d2c1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f651235ec1e6cc1468f26d32ed5ce97c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb9ff85a82e76c00caa8db16fee627291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dade87209790099c3264584f67e65f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af30531431dbeab117ad89bcb7c3e33293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2de569dc9a0d8f9956a2f8290dd870294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fdd8fa5372dceb72817cd40cdb3d89295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc38a736d603be3c044ea3d070fca1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eeb410c550c4b621b5f8afe0a3d16d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b6deb64ef5a4621eecff9ab8af0ba1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acabc4d538af86357aa4cb10d2bab39299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab4ff7c645b34127b739e5b94b26174300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51093a49b15818f12e1ab99a8f25b74a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df19560f32aaeede7fbf9fa997d9a925302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089794c13331867370ad8ac7560a1ab4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f62d63b192673508596ca35d6d9d6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146c62f78b9a2dc7834db4c492179ffa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce575a28d23a70c48109aade915106ca306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b993c601dd020c9c2df19b6ca1be040307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5684c69fe149145db2c0942e23ee87dd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd957810484ce4ae6df77ba249124e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c56bb6660517cf2c9792a809188867310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75691838f0ed3187a91248a9ffa97de4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fbccdd7b1144ff735795429ffc15fc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2dcac2a066c2c4dad621ed67cf000c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d93a9307d4722b97d7ffb614ab3172e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b847411d9e67eb6ec2595f3d6f3663315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afffb3d2a29bee95ff155d8bddd9e925316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ee3c659369c593bd3884b1b9d5f060317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06222dfe10399b13fa579742d7841d83318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db768bf046fb56a49b34f53c2e16b7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47869c0a8593b4f85e03f9f18b222b93320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea30c26d9e34697141131e55872e18321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75b5a5e98bd3a009d6528f3b81c57d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4db270d5955444fcb0ff0765c73694323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac8fab7b26fa9a4687536dd9af06de324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d849df58fa3c294c0c2feafddf2acd3c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b211ef0fa4cae89c6db16482fff47f97326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab861a1ac73007c8bcf493a0c3e55e7b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d05c04a2e5844cf9db9db2801c8e3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b63f3eaa7be8d83dd91dc7beab080e2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8017811f19f57f820fcaa5cdac2abda1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a6f28e305375888cb8c31f912c57f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486cdb6ab60f84cd63d6bf8d1565f652332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693cbf53c029a6fa55fc40633223c368333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6500788984612d30184b78cd107fc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a764ac1914a1658bb9e1534d2fb7a68335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a118eb0bb79e2d43001032568c9abfa4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8570c423363bdef5c7110ed549b3c2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92754af3426ad824e8cde8cfae7750d6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d70e8d3ad02bc19f56062dbb7ffa2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a325791d0967c4dc8c366fd42b7e3b99340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c7dc9d55f5c81c4ff98283e9c7260341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd924fff20950ac03e572bbc12e85fb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432bb339ec0d1f4bbc882875ad5a8f93343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d84719bd20e3279ee3bfcedb935d29344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589802fcf71d753bc0cb3fff98ff7733345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c246e75bd9be0ce839f4382fb8cafe04346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46248920e6cc840a20d24aa5fa1ba97347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9bbc406bbf8a199453790b32a693c8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc0534c95dc0c688227b88323ecbd0a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaea011192dc044cdb28d8883e0c4a7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8683ba5b3addd5db2abc0435955221351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a948e7c2c8c8592af7e9f6a3ffc85ab3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba2b0bf68b0577f03429a3d37c879a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b04ac174734b97d16b1c8ba423a66354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce10b01ffeaa036d349ad4495f102e1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db86a058868114c228866ae4d531846f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d7697b850c049e8a5dcec960a0b50b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763406ca63299a8a45ba2ff786ca45ac358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5da02977c3707ad0ccc7caeda80d6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b40d839bf149f82488b75e83d1e920360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753408cb8760405f8e38044af7764dfa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e854b2f075aa5302e194b4d050789fe362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c69742518cadb9e5812c45c04c1f7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff97a0d52049133cb2fb3f0ba7a548d1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e061d23cc00b56350db9912e1af392ac365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dafd295a2864c591fbd5504f4fbe70e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6496def5286a2b7ce79af4ad3b584367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a1ecca13b820c3950d16191c01e602368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d879f8cca1292c95b6f3a8cf952810369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e013d524309fd26725f78c677be9560370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8710845a3477498de93d28ae8458199371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fdea036b33e5eb57f56a2a317b0ee8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b44acfdc23a1e491d69ec459f5a891f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377deeaaed4aa9f9b6f3a8f7a4ee025e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b4c13982b5a975899011d1536ce552375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9fbcf455e1b67c5db736ce40ca6cb6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7074856e70bf1d77a7ee9c2ee13cb5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce42d6b28a7858a2e61fad412870ee00378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e41ea1e0d98a0c9ec3158522bfdacb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494807a20347c3f7710d810958a17cd4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a20312187ac7440c8661217874cbc48381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c059344bc39a0d32bec57544cc97f896382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f17836b3b983f6df91887bab7d9a54383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9175ddf5c0f3a216fa6763bb145920ea384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc0a78f0435cd74ac709afb557436b7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e961644aa06a217c87140a6a608d72386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b20b036d2b8d57ae5adacf68751e6f8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee78d31090c4d00c4f056fb9ca6cab388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e0b84ad1c59646bc5ff115ab44b2b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c362e5972398e3b575588abfbc2cb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ab102f41db453e22bc5410d1e2678391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd56458f80d9113281ca6398149bed392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a8ca8528c044ce14ea99e813d58be393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ced0b35e1b7a838597d31ada859d44394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11fd6f64daa97840918bba479475d73395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a97b91feda3b1559f6356ea1dc2c8a7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a4ceded43ceacf697a6a6bfe6a6f51397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c420c51ac48d1a038530c923b8c5e992398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d6d9b39a779ea0e6da8dd192c8c6a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda1ff2a5701154779ea65fc4da6a5d1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606c3d49db2d90593694f8c63e5da33401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d55835052989cf308772d3cc6df6a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f74126335d94dca58207309f5f99651403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6445a2904af799a8b9301415ac5f7fed404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8444765dec60285cf69aea9fdb59ef49405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa9d49db1cc0b13ef9a18f708488660406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245547db803a1cc23b8a1b8c8acc0e61407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9c5dfad3119d012c49b7bc7875db6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d244b34e4985f2f25da704834ed6dcf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bbdd8ee67f10158666a95470a01023410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb15f4bbd9d6b110e3152721b565a4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4facf7733be1f52334e61afa1408c2e3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda1c1cc3ee3dcebb194372a84cece0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ee205ea2eb2e5e1225a95fdcb92bc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5db0dcd6dca2a2c15a73f4e1d0e18f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22b6a9076fd44ad0e60c7811ea2bde4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f678b5f764afec0df99a2ceab4cd4e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0baf0bae8d6debffd29bffad2b937e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b31bca63ffffc8e06977014768bb7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8316de42e09b548303fb2f98f053eb0c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0cdf36a2dd8230029675929677bd8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8872e38312b37f59b3f5cc612d814377422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae64e95c332f6a7d881ba330674ff9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b413139b65e72d36e4436dab4fc20a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d482675ed03d17a23efeeb5b86d21183425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e19b8e768f67d822a00769f2699d4e4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263448bec4cfcdfd19ad0cb5fc54ceb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c11aa4e9445e50c87d7a19bba4bd1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db026566838742b89f54cd72eb71cbc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ba650cbfd3a7a558631cb3640ef376430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e41cc6c6b3f1e07faa87389d71526e1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f218fad99bbf48dc889ffc8cf7eeb8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d328d882729ce008b17d6d1613d9f2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4914aef990dee6052e31f5eb0db279d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086068d2d828c29ae54de3c803806a0e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82018f12612127185e57bda7d3d557c2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff044d8e4b929b499438428b3b9e5e4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831aa031f1f4d91348382637e510da29438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d0a8425a235cec44c1973324bf6b8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08cf98fd948ce1a211c189d8448c50b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c39793401077a5f10c1e26ea048ccdf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c0719dfbc81c5f0fc288a49a260ea442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067cf90595596876ff441cb8938d48e5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cce74036b93cadd11ba0a189fba8ad444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca19344b7cec179de6f7981c1d47321445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d644faed5b83d9dfca31b6244cf2a62446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8bc83017245afec40c12bd5b571066447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3ec5a410358f11c98a3ccdb659adf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a3d32dfb4bd7f9b01cb8a7acab09f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1603275e50b07053fe06e39d04555fa2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503360f9b8c95c576cb18bc5f5034478451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10619edc12ca20ffe6058ab437d92566452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4074168ec71aac256d7b0db0a0250ae2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a576a7d4beff2caec1da0946e31b010454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe75a50946b76621e16454415b0baae455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e687aa4e26644dd2419089489034e85456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea25be9b68f2b00b3172bce1f51286b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e180067946d090198325fc258eceb0c7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74e058424abb8582208f794d56bf23c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fe238fa87fc63a9dfdb91f8baa0794460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa0d19f1b81d9edadf41333eff9c34461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a9ccd0ba7f9f18412055cdf6fd49ec462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac0b61cc2c3f387ca9a597769f386d6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5df88bda8162b9fd04f5ca1a19d23d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa8f11e1a4e7a463b174f65c879df29465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8467e59f5259d26cc50aed0e6f3de31f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c770b7e4f56284aa455da910d907234467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f27cdd693690bcfd852eb6db7a9da468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06024227b547e3e8be9d12e0af0388469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30826109b6ec395a3527e8ecfd587f8a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a75281a67dbfa9f34be25c267324c9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203803003c0340ab47e867d11bb6a1f8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf3ba5bb4a82a5ec0835161ceddf38a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a19c222767327bf7ac53ee0a4931ea474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec023ae308e80c471be6d5231b6343e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c75e43263693213774e6c5cd08a004476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486e552f7ac6cfae0ade47281ac9f926477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b7f36687ab70b26029e0e65b16380478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94552ed9c41af78bb113c11b19a19ab0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd12e47944339fc78520b8918e11c202480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86fdd1a6bb43e889fa07c20c4b884e3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88105210fe99c1d376bdd6baf1752f9a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3247d8eaf3f772acea2c33e0415150483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d0156a5777c328dfb9beb4237d1555484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cbef845fe4e7e571f8b3eb95d6f134485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ff9f888088e417ef02f21081c6d8a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb0297255fabc9704f43df54618a2a2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f811574f365031ef45afd5ea730ddea1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2951b2515fb33c21377788452ac853489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8552af5fb82eabd53c2d969e0bc6be43490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944e13a55c6a01decb73a02ff6c0902491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410fe7d54ef26b173df34b73674d33ca492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aad7aec91f494800fc947119716776493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578aaeaa7a83dfb001290d56526c9ae494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a9d166e6acd4321413c8a96360ddb3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f76777740fa49143401573baed834496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f4e43cbf4d633268284d5e4fb25e7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19005ba3e9114161d9ebd276de7dcde2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e24d2e6567f6ad615ca810a31a6f1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f0fd47ac699b206dffb53713a712e9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4bbc7180878e0cba12320230beee99501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c378ca6a71c82e6f32d8a7bc57d5294d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad06a80b6ec5066c56ab34eccdabad65503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a10e1d4c8d0bc57db16cb3a3b7daeb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09599d2e5616a075a9a8378cad0cc6ee505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e471b94c129bf0db660dfb4c9a6973f6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d52b77b0e09ccbdb3b7020825984d33507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c850e51979a7fe298b844821a3265820508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee62a93bf1fc498c04142224e9cac06d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879fbee9024bad64003cab41c079dfa7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc49046100c3573105224259e304bfb9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a028e7241ec3b0f9f0a8a9966d100512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ddb9fc773eb0d19085c3c99f3e952513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90143ed28b50a3f24336fb2beeb56514514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4aa3378fef7c54f99a63e0496ff8a5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee0116254aaeef8bbcac9e93aa8880f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8973d0ffa527866452c4380d60f374517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b86eeca8d9bab12149cdae9d4aeccec518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e39b8f5d920a28d104c50ef91c5bdc7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3603d0483502473edc6399f97876c0fb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411cc8f65da20852ae31a326086f28be521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d1e6883a2b86f932bf343ba28c4468522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439aa4247946abf3265acc5e24d9c458523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3348a0ed2d3ee5196c29b5873f1b429b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525b4d660820b1f04db4f987ea29401c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb33360a5d411e43de2a1e7b5af8c296526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a0e2789dfc37e9555f6b5b2853a567527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9657e77d548bb748beb1f7d7a4d435c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50acefad48480bd243501c83b59b4a7a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908993295e4cdbeaa8c0ff2d510ddb4a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cfbb07f1e5269dac0a2173adf478e4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1263172eb569ec0dc48f9c14e8a3b059532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3588c1be9f48f4bca552413508a5cba533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3448b2241fccd41984518475203455534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584bcc4d6b64b11237cadbd6b0aedfd7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8372a81743660b8165e9a12df2e98d45536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76646c2efb8e8390a82d7699e760c3ac537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65421327f551347dc987ea4111f67076538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8836abf4262b3970e2a9cf63d2249415539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e29bd3717510fc603b6be85acb4d8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f45a0ca5c554c24a73a6651e3af4e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a8cd19f25436a1cb42abe407b3c76542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a6a9f39c10f264b486c88e360242d4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2391aa5ab8ea1362efdb9426165cfcc3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf8c3210ec5cd17cf6d653150988404545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a542c5ef803bfbfc72c3e8be190fafb1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4718fe128f05566ecb7c7a51966c7e38547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8009c9c4604fdc9669acf1e4657c865548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2253cef8e65d151551f0148947618863549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88333b7d175a7b3e998b0eaf0610157c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9964350dde68bd65144fdd9c0887039f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ad19105bf5e6394bf44ea0a0bad93e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d3fe5a42f83f11ee6fc3ee57ac0d19553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac22634d6d2e8b2ccdb961c0d6eb732554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e517553f24b902af45cf150e03cb876a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ecbaddb72478800b7afec4d767886556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5232ac147fb97e53939b067ac42e8b76557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28179547f191a42990f68a71773dacc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfab74af873c80330cf45abd9fc564d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc28e500bdcfc358962ebeade1e3323560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed955c5a4c09c021206a7ec1faf26da5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f340799b35c93dff42a6e8a766b0ea2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf556f51d4da18e6561a7d014314c46563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978554fe012c48d5abaa553636596db0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d9ba30133b4497a06aa8e1f4283320565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e8451ac4c8f5d37f643d7ddb024916566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e83c474a6bcb2eb6a061d7a527c603567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc374044983a7bbf8354148860d894a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee46f56c7fee31846eaecd22d804fd73569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400df37d2f6c1e37d8dde0c6d9f365b6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821d2c152de016b82cdfec952247cc61571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872347f1e5c265e03ea2bdee36a3653572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe1d0667b4252ef3c072bf29f58d1d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad4c1d4377379b06b9aab2409b1a49574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18647f9d1da56f5903e7c5eefb69de2a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af132600a614d4a945ef2fd67e81f402576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2271485b80d9a90b4379d6a4b507efdf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b20394402481c354f153a731052228d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670bd1989e1b4c9b3336c364b89af72f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c393141987b69fa24cae4e9807f732e6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5058cd27560bf7f23aa306e81caf5dc1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3bf68e2475d1184bc518356b5311a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f7088de489b74ec0849ec878de44ba583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6faaf28ddd1151867252812bfd511584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52931e65c0135ad7781e24e6cb485cd3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30222bb6545ddb9ab50462ed7da487a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c766d8a51a432d72ce2c8d1cc1f8569a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc7b09870e5672bff7020a235b0dca2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e3cb9738d41469f37b554216f28a52589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93875e4b1a94e3c3c4e9eff490fe5d6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b7bb079f91e85e75ab7b814aa65f0b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f4bfdd83a746433536338a6692eb2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c2578add59302a9db65bf2465ae500593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3397b8643c6f7cb18876b4bd41564c5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c690444f74becfb356fa7ea8da7f7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff12c6122fe9cfbb9789a1995e9519a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db934c37f2f0ff04b2b8e5b7853bf48a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25569b790532b62a26c22b1880a9179d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3472cf90944e11031644261a26dea452599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d7ff90b5f3d00646e8ff9366fbed4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c472d87d96367d3368d4a5151498ac8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6eb4dba18fc903d1b6567f456f817602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a2c26b9939c2c2c192cf3d82c2391603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d72704a8c5a5a1c3a43b864f30454e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d9969ec8ca43de793379f76f26f97605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9be9fa4d2e96760c09bbcdbce6b497606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f583910b86d3ba1c61d2f72803c3c1d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e492476482291d952d80be24cb9d4c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a44556e58f5dad3d7b8933ccdc2353609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e2a023d176396e04d5d08961fa77fd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da214b93947871443724a64e51221044611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e4a029fef318e815962bfba63fbb5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447c98962676c5df86b4807de5290edb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c406694b871771f530c74c025574a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b2b1dfd6aa838ada7249fdfabbc1d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6113c67e5769b01cd49179bf6b4aa061616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62965221491815c444cdce8b2d74462617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1d1e403705dcab99bc5558746f7357618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57801d1862df2bc8747d205c5e2042b4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d7b7ca626824fda19302d1f889e8a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8340464dc18790c57b18d56eea128ab621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04250b27b8b4ec231b1c6797a5a725e5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b0c9ae090094c87829268679cb6cc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4314193031f1767761a668349ababc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f0527c85756ad5eaf574d5913fc933625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5cdf35411eb13cfbc386d11622b8eb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f7b7df78cf0ce8139a4ab3a5d89ff627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf4c7e0720ce48d477cc9c13d5f5a5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b9261c7735e45b5eaf1a76d9140659629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571973b898e74271e2eae3fbff02afb2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cace5341a1585be194254f0275c8fd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07973822167aef63453dd931d6782abf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a2bad243b4f118e7f833446e1bb50a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839547beb183710c9243d83a6321b7d1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73bd73bfabcaa84e0677200636bd09635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52777f4211083f7c576005c50fcbd5f2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a342162a5e6ef027096af749abb5c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c04a82166a1c1612a989f290ae6c297638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60206cb5bf2f2702ffa9254bf519bddd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d50dc97c56fd509441361b112f6658d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c3ca6be1bd38ff1ee58d2c9f389ddf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b2fff72093c88cf429aa64f0de19ee642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ad5d687dd5c88dd0ed56a0abfe381643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1bf9bb8da40b15a0d3d1db763eff9e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e60cea53bc5b81abad1f11e4310f1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b70f4a12c757d36a5be2c3c5fc500646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa47c78145c59937897f4f6d1bd29007647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd03dca0526bed740dbf41aebd01c5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd033efbfd887fd61ee0ef882afa0190649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c719e71a04b24837c9a96622c0c8b6c0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8cc87f7c4c7ef43d3707338aea42fb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b576a22d2ae24fd7d57bd14b7c6879b4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095d6d614642c1eae3fcd5f2f4d2e54653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787d2d262a94df4efb51932ce059fbc0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1300e2c57a2a50e82399528673b0342655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a5c97d63422fd977e4637f81716a69656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e084e854cefc8d3a30912e3eb532975657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675eb5bd362370d8a75b5bad03e0f0c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b39cd66e1b150aefa588d4d48d7d02659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8adf4c0d6e58ace31c6234c5a9c1bfa660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a358cc7ce2d51befb5041dc6ead789d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8f41ed009b3d58be713fd4e4cab1f8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36fb1d70397059d8fa3733673373c85663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a009b39ef40746df98c89ef239603664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c76109d544b6e705225ee36c290c22665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe4282ae482334569abea2d56559b71666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2306fbda53ab045092d870d5ec1434c0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae9801e5d99ba3c8f8c85197c63ace668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b8bbb4d8251d857df4151e5ebb577669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c8f5eb0c6c5b140db3f74c26ad83b6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee42544c57bb6c2dd3aba915c35849671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26125c137efeda30b124f36534a3bca1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011fd9897b1f31c3916ef842472ea003673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ee40b120f1f77cd1e318583d37105674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af7c78371702a40a8616907749203a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca7527a1bd4bef26c791fe765d7070676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41415cd4f0743978ffb6ea8f45af86c2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8692e548bdc121ee8ba82c9fa72702b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7713ffb9369a596d8986c7b081f4add679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be0a56a965e3bb12f2d384f0b668ff0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bce8ffdfbaaa2034fbaeb9d9fcc859681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5460cdb4b3d1958dafd55451173db0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6700b054bd479dbd027726236cfe017f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237d3585cc9aad4597bf50068e7cd16684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e44ec49e7a009de2145c2e401e955c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada0f5ac45ec16a1ce0fcf48d8b7998686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56041fdd834bcdf161ce6fbd4e860e1a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a7c88c467c913d11cb817808a248b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21aa99270d866f27cf6149d982542d9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b944e1eb4f8f4df85f712c543d285ed4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce12d0ac4fe03952b781ff631bb4e19691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df5ded41152ad61464a453807182a0d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa74095874d7e94e3e41d829bc58c1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10056031eb93f97aae41151ec6436398694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04456ab658c8c4f24458c3faeb037216695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03627d938a8b22aede68a7652cfdb916696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a54dfeb89d64d93dd40673bb3260d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebcc0c000e6537ef834109be74abba4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe939bfb7accee1cd7f73ff4134a947b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d0250d76f563f1497f99c9bd7a8ac700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b22b596c6949fd725a06a28d9cf4c6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a5f212c17a08d929cbe4d9dce5a1b2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa7604a35a6f57b25c2794c8a027b21703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e0d887104af7e83713ef6597eaa99d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fefde0ed2264dce48c87f0a1f1dcb7c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa0eff58f3e78c78828dccae81a01d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1dfd4c3428e2b7238e85cb59b78556707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13294e33374a7e0719af5c52dc8c6f1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c97adfe3d8d7c9f4e6ed7770d8e510d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a58430bb891b505b38626af6e51b4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8175d761bd41b1752f927a5210524ada711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f37c0f38cf1e251db40318b9088332712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a203f3f9c250304e2f9925e4f857df2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c779b4b9f6c746803ddeff7cbc6109db714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247acbfc1bc3ce7ad7d8e508aac15fa715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13112438206e629c6ec36b8d1b34fb76716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c477ab662829a65e157e828fe68d8f0e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a78b35bbd197a71a183d43d119fd4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b32f707372f412238919d5a17b91a3e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a237dfeb5544bda4076cd163e90bc0ee720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d74dcf489c889f5f19e1c32df887575721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e9bfb56730b44106dc358b64718a7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868227f3481196185a77ff12bc301431723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9021b1545fb24cb3b76cc0b830d94400724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab342fff4bc7e06113d7a95e14b6a55725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbcc52481e6462fe2ade0bb40146e25726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253051566420ae8e6ae63c85ee87c7b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b78cb9c083a8fafd852057223b598c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3dcc897f419d8e926136955d95835f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7195e35c8c2fd23033ad156986541104730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9871518ab020d693b533c17e5bf3cb8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f8c4a5465a70d6486ac13072783ef6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b6dc9f478461416606d00ada72b87a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b900dd33d233b3eb045092fd77da4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20377f5c6b147cea903a72d90a33079f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58262757929f051a9d8bc144ff715774736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb4fe001bfbd732b5ca816bed1570b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e008e7f641a4a1373b356e39dc6f2eaa738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9482be3f0cef9b3150f88c4f350753f4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ebcb188d452e97c46d479957a5246740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e31b23d518c38bdbff568c8cf0dfc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ee75301c50b6305affcf882442e18742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26be475c67451e666e40ae5ed6d81e5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672c0f8b780cd193f3fac1d3ed5a11db744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea4aac19ca60be1177ac92aa3022aaf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b6d1ebe33cbcc164eaab1e885bf50746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829015e345b97f1b993bc7b0e90817ee747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfba7e50ad77edef3117d93d6dee8409748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b119e2ef44a2348b934b1861c02387749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c4ec8dbead90b4a3155f39b545e3a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a06544c37b7c29550de6cf4b7336b5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba81bfd5c8a5fa4ee1e0fb0ece829d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7824f2961916e6c86c827b0108660753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718568d559e6d70b83539e3045cb22a0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850b982dec2e17421e28f889c78ee70755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71074ff1edd99244a67aec8c0d66e7d3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7058716bd83f7c65a804a80e088369757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae80d8c7f66475e2c270f61a9b3a07a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1669e6cf92f4c8ffb7081f721b165d7759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>