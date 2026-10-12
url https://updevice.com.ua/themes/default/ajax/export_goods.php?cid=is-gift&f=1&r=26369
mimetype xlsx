--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1840,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2561,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d58a79ff2661bd22442fb4bfc633821.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0c871849a14becf48e91087445a722.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c84be3da8e1ab78c29f508628b1e53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d038e453b1e2987ca66448efb995f164.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b807c4bc70a63f13e20179a0943765.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75bca2bd1e33558c2f9775e002ee2ad6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff79dc7c063494fe61cce8e368e5ed7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a203dca6bb95a4921a02c4c56217f4528.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc34797a38638e12fdfd44db35df1cb69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5cbecdca65429b311a36c82ca6526610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b301390f38936682652f774363df6311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0e1ffe4580505c12f98a858dfd9c912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4097c5a1209f70d93153ae61b646913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e3dccd23162af09300d3fc185947814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f443fcdbd0340896fddcd2cec423357415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e8542671047ceaed7ea97918a4c91316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892e109afc156b93ad50c9b622ce1f017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50885bbb8df57a5ebed342ded055f58818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b21d4e8c28bd7763a22fcc24b394d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee92d2efc4f132865d33643387bd5220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d125782131374f92fa943d42bed1e1421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd35e144fb49f36a0fc3f1371ae337022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed65447f154cd65f08d6e76e964a8da23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb1c4b75b2d6effea61f803d7176b5424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0772772decc26b3ddbf36ebe3844fac425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be2198391e54560d0cd4d478e466a1e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9112d915f8db728600a4c40845e60027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a84669c8f143c7440ec6e0855322e628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86fcd0b245025b1ef8811c38c2f775329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba65aca7be49a4956b5422c3df0e5230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6fcfe22b09161e1c66acc29da7578831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d0463e6f6f0c0f08c4f5c50b309e732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215398f70b81b5e3f2792d9625865e3b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c78caebfbca9a162feaefa048eb5d3434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf21bcc18d87b7a9c347a6d9c961c5b335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04157c6eef661ff70c5b24f96d1f754336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a041786774ea4bb12017c3320fe061e037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69baea42d0d3d73afaa565e2634fadbe38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e490837708d239e89f744eb4b0276c0139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb35adbea3f5a03eb0bc8c281235b8d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bd1f53dcc030f296a0e631fd45c6eb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404fb59f75409e5ec6a8a81ca136dc0942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf96babe93ae105c542775aefc69e443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bea07ead8bdc16b47e1a4350a76a04f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4323152bc0e3804f9708e9dda042c745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0371b472f3e3b57cec9a3794ecc1976c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a486e29916a0e55a4a5fa1e87b480e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c52185c0e957bfd550254f1d0497548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd8388af8fbd32bb4f20a9f784239f849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea6ed8d9df7ff6e4ee1172b4622ba350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e95621b2a61fe169c8c1317143d051051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e666b35d449ed0cbc82b1b85075a5e352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8ef384588e3b9e2bde62ebd79309453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e43113525ef14ccdc79aa267bfe84f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40784cb530f859059bcb496c8c5beb8455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da9b92d429fa02f5e8144e16c0d29156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716cdaefe6cbe57ddf2545d7acf625b057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ba2f5132c794934f949aacdac935758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69967c1e4ad9c982a86289962825f55c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa27412e4e772d67bf66b4ea40c61060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c25cf6f86effb15e54d3b05c81b68a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f62df02af5a11eda72b589c89f096e862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b7a7434b3715a9fb5af43fb0103fb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d39407312b3cc2b95b84702b6a8fc964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8934fba35fe2857187e60362bd476ef365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496c82e6ea49cb4e93e818fa86e9e9b866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35128a63d09b23d20228403dbf56b7c167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850891f502c843d79a970819cf1fe86c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7323b6bd1f1757444f7fd11e2853b7269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754fecdbfad2bf1bc68e2b513b1fc80770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c691ea55c93641715df9375a1d5b8c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6458de831d7b15b493d443a9dec6b50b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227521606c0aea80e12053dfdf44dc4473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b5f24d26b5dbf81cc9be9c4754cbd074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e798d4930bde77f074721362ed4e0175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18472478e3dcba54e2d17a9c7f769ff776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d9e0df3b0f2dde35f5349e798ae6077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b0c35b9a6358f9491187f24e8e536878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a9d5b392e1190b248d09906455bc2579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78db2c5d44c6a65a3ef487e6488d65d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b17e0d282c85d9cc9a4e37747afb281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb754f1690a7c7002fd081dbfeef30a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae52018df7e70cc7e92c3ce2d534afb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2788e4847de4f85c646872534ae31884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7deab395c15c02628abaf4389466b485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5f7ec7b74b5e7e41af608b7852eaba86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359cffb42834474aec9fe86d33de8e2587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0a48ca7192ef768c367a1a800dd5c288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19b9cc3bf0ff9876388f2518b857de89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec9e47449215efbe50364bc3ee8c84d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe710f6e2b4232e2c045a235e8999f2191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d176ed23e4a995b2847650c91b7ec592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aad7115b8a528e7c594ec16638e5c993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7408dc858d6382c0342c7f40d063694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f7779f596132da214a25fb8471613295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b77a8d2c5afca6f30e15c8426621b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5451a99991a070618fa6762333c5a33c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d908ef3a922bf2181e14a8d9ea672d698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca3f48cf0a4a1a5d52ab676f6d329099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b83da859aee8f077c973de3f6acb2ba100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf8e2d6e2d6a3f3e18369b970dd6ef101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e8e1be6f53db400f4cd8e29cc904c1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62012eae323ff569a00dbdf56a1f68cb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e995e22549be59dcc5bd04544130da4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb63ac9ea24ff333eac94db6c2bf9f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b625884960f7eff12db4da2c6442809106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3564bf8c6e4e72b22aef420bbbb1644107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a79432e32a425dbe2d43a736270297d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b546064d32208d784d4b29be4f15e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83920fb1083ff58c3b952bb00a932fd8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82009393f77814c3364f3a8a727091bc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a4043234589d72f30926a686f55f1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a891c966b2441bf4fb4a6455bf97cc6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a867eb9aa7bfe74cedd43272000a0842114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65bd5a23e2cbc9caa2615216413db5b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02638585b696b8428f8d2a51ab0dd592116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d511cfed3c3b81b9cbd08801bb400053117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a74e8d690334880f4a9a12c56d4ba9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8327cb43d8a4964df49ad1cd89414c6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c03ce3d30b49723f3f4049133a028120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aeaaf8bff05107f7efa796a67fbd77121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3886f9d909ef7376f784646652dccf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1174a1a46003e8c4551b27f36f2b299123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1937be5075ceddf8f2b90505a4737817124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7340d8e890d51ff987b16446ead114fb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cef67d923c4f622bad28fdf99aa5d6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9466f80ee6afa5accffc0d24a24f6c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f64851fd73ed320d25b7c0ca4e42f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66371a53467917f718c36ad422546cec129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1bf2536798777d30234d6b9807d7b4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db7e24f9607167a2c209f24fc15d40131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1733b18830ba43de0676fe2f04bacb82132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e903f43d629ee244e7977a307f820ce133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d901da05c887092617ffa73d84308b3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70731fe14b7c6e147d76688101ffc78135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc78f4054a04aed38461da75805630136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0273155a440f795516639015149c28137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dfc14f03f11f78d2213ea0c78466c3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9de2cbbc5cce7516cb469faaac4c7c9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71bad3e87f43766207bc16ac1f85d7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51565fb94d65405da153bbe22ddc13d5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d20b9664cd8f6bb5753304bfabdf39142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5188e94ff56f71a8afb5f474b09954e6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6752afb0f1deaf739ce478be8120084a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93798ed447abcb04bdfe3086bd80608145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb4b93c52ca849b4671f8c8de43f021146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df209e44ebe9b3d06d01dd1455cbd2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae64dc7f6d7a237c7dbbdcc785db5d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf82136233f57c708b8aec1506dace149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2d2e3a55d0c45edf88791eeadec63150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8943f996bb6e04b2d4512eafd59ff0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f5b982a5cab3fa2049f58d7e939fe5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e1042784635f24e6a6cebc3f2ecba6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e699ff5a46bf34383081343e82703154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299baf21ed9d9ae74ad4ae1c1d163974155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b6b5f2b6f8d9a50f11e18bd27a05ba156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca35e2f5824b93922c647d08e59cb092157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3961d53e9da34cd4b009b76181a7394158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5134719fb01d2a720143c9cae2fac769159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef9c2a948c725dcd0f7a0f9409b39c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df7f003245500ab33ff053d23b5a8e8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89eebcc6b0e913d0a4f5f263e7fde28162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c85670a7922dd419920d69ae47a268163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb30b893c89b1d0f7d6e7be658fa003164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733cb48348ec29802ed769bc0e38f197165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c2a2f8d9edc70195318277dc7d249f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7070d13086f852dc50ff9cc4919db0f2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b5d9a9505502cbbce46dcc47332220168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e355de2a80efe1b1b35f6c468c3f50c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d2d4a73a1c4ce67a3bf1bb2dea637170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f62e6c052ddcf3eff757bea8a24ae171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf318419ef207a50b52871a10b2d5fd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df528efe266b13b4a57038208ac245173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699adfabfd1532589e4cf2ce0e34aae0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb91b798777c5f37aa6c69da82902a6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1054149f5214bce2998626ec29d2ec176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b239a172ffa4ffe23cca524e4fbb1b1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7521433a96dce98e3b64ecc1f46bab178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba1b07a90979c2cc159362c50d9e4fb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0365e165bb25008933c57a22f7a79316180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef1ba777c205b0fbf00cded8ef5c9f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7650eb4353edf7a31b1ded8c2168c3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8221a63c49e14a39d47a2bdda3e63ac4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14060aaa7c51048c5e9acc1bf4e347184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f69c06bd7e45e5e625d880598569be185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f2001f91b918ffce12d93d6279cf8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee889679384eec97e87f3fa6f69f36d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319577d7730c6d46fab584be7a9b6a67188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f44ac7a92a5adbe69ac6933b7b7e6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb69541be48d113facf45010039bec190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26014266b829be787b04665c3ff8c6df191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f542c6e3d9e4eb085d0bd39ea25f54de192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b1ba7d1fec6e05ce88093d23cfdac193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65bd7c3861a0703bf0c4fac718d7a9d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b52440770113ecfa69f8022392f783195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e964b743b00d92ce2a01ccf461eff5fe196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b2155712951d38c3872f245ea95f3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2529915a35c9db233933f5c61053a370198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce8135ad39d5850fcf5683f70866528199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2bc2e93fb999b17d48eb8aca070d7f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee9f9c2d433862286012ec1bd77dbbc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879fa9deaab0fbab4b3d9db260ac2889202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c1b9e240b01fed11cff9bfb8e1c77203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e93e08800e1ade9ca2550604ceb12204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5952c6b127aef5845277cbf7accee458205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30883fcbd1911511050d0d872e6a4d63206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54cdba4dc459cfd6b50e31e207bcd23207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6505742d666ea5c5b40af9503befd6f2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597101efef74c54e7d25dafc526a9aa1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfaaef8233821271476c8b870619a2e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6685d02f9aea249e33f1543e562a8f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20ffb7a8d7d09e248c533e1da6ef80212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f2fd6071a1e687b0009da84f473804213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8deb7c91cc9843bc9893005c9c51c7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638bafc593291b29f6f7e8686ef13ba8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0da74bc0871fe98c2f0e63b27d8818216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4100d440e56b2102db02b0dde26c16217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de7a924b688be5543844d4038f2956b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5518f1bda6b447fd8ade9e97756bc8ef219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e61e9fe1593c7e8fdf1f1299eaf7f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc19eb27371deed8e02f3aa8294e00c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b7ef5ff8285f8ccd6431d6b0218638222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7496c123094c76c50fbe1b2e965271f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c472d4fe3e6298925d89eb097e6dc94224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f87f88ace17f9398f67cc244cc09028225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb92eee67acdb23a31ed9c5e8f678cae226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e19df11055b78d5ebfa11df6279b2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd82f12f9c1c42c58a54771a04778b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60451be81f528f59f6cb51fcaa9d3d1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83232be3cd8ec66b1ac958e285e81c98230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c66812dfef383522c3fea63ec6a7dcd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c512acef99fbdcd056c829e114a3d9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a89a1a6beba4158918fde7ae83e303233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f6d17aeff3b57ef94c24e62de1d23234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f83c2585fb730e9541c30601cf16aaf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c182607c7c402f8e239e7657f7cd05236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37558e6d25f2650746c43e5ec25a9a9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618239f69bcc2dd62e824318f028e3dc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592bac5bb0db1b537c3601548762be90239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebe4ee5855cf31acbb9d1148e9d23f6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a419a8a1ce45e98fc27587804487a229241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f63cd49f6cec23634d60207b543d1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b0cd170f7a5b760541edb08eeb6387243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bde7e7685afe65db963156f5572758c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f5493ebd12afdd9e4f6cea01682540245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637bcf06e5342c672f7a47848857cb05246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdcdb3bf45c18e6fa54a9f11daa8333247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49028767cbc7cfc9b208e127b7b498248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5f37f319dc17d173e1ca6296d9a65249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6895d160d0a58748b6487b2912c357a7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d0edd7eb5ef3a0892f7fe64ec5393251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfbf35c8249b154a54aae8554c8f6ed252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd40e6933d8ed50566244b37bd6a5e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b701e484f2972443eb3372425b839434254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9b38df7b2df7c19287a096b27a26e6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e7906a238f2edc18724dcb84c102d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70abef28f225c6ef2fdb17fc71b0052c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271113765a691240bd2a333f1b2e256e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e4c0e3e8585f1b78724ea9a1826fc9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d18cae71a2361c6d603703ce4fc073260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e96b2f6d023a01dbeaf42b0751b1d43261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce80c639186ddfdd443fb05ce72f7ca9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec3c6736385189b327b76e52ea83ab263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1e8f985505769c9ce750f60effbf8b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff356534b701dbc74a1f8198a843b7d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc698a1942bc70566f0caeda9e1966266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ce2ce3f296d1c6e03bc6d675b84e9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a041b3b205b0d5f83ec8c297ee7eaa40268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa735fd4d8a94c27fb9da1d2bb530d5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a2707c67a14f66417029e5c0ad9c15270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f560fab190ae251599d3240faf61b972271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e85fffd3519b401588c3579caf9ed272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e654f0227cff9af11b8e22725f922d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf5f37a1f53fc843550885325475a03274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b75df1b43365304a24da7f43e7635275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0932edca1383d762ba61c17dee4de2d6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973fa36745581fe82947851f36b84f98277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff70c9b9ea5613665f9b58a47b72598278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6849528e30cdec9485f8e4180b501b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d91241626a4e791309f664617331e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f2628a22ebe800ef805a8a897b86b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4feb3ec1c845269d817ae05f854e4c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4402431e7e867355ce3648c03e1a8e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a36e06268f6df0fa0cf1768fb6f1fc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc16826994f0594359d65cc01b0bc25285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8493dc401f14f8be2a75c57e164ec3d7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99510cc39af848790b509c712fc5ac86287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dcb510bf7d97f8d75da4b240cd1f71288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf7822f6ae1cce35c61aaad48539592289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ba02d440bddd96d87cb35832bc7fc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5cefbd953d9660415a4c6ca620da54291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ecc62a9659723f1640b9f21c3065e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7fe72b42d3a6c3afcbf19928f0065c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1add557734556889c2cbd7e0cd1ae4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25619a52609880d85b1cdf7c84c8e83e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b870ee37d4298d3ac591bde93f75cfcc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d819099d09dd7d01d0f46a40ecb63525297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c3d260267c4fc456c986e1ba3ae80c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ccd96f7feacd03709803944267d698299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e80669d6d1444dec3b9e19cd2dfd4a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed04fbb56aadb5e098688c362e1a90d0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c294dbd111088e5d9affb5c32d0cd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3843e2ce2af4344786697faae891c6ee303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20702ec2951fb171ddaa6ccb3b04cec3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0252cd423b9a57f221294ea9bc54f4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24994295f00c64a57d955d60d5a0225d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a18c0263a5e4a2b8f25fb115fe4b1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c21cb383c76177fecec002736fec73308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e7b7186037b3f7eba36d451ee2d72f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd593ae5725f7a651decb348467c6d0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8180444d85aa82d3a4941f7761553b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb399783c8351eac5578c0e6395c8007312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627d34cde74ddf3d5829a4e732d1e10313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf550ca8658742e98491ffb51ad9e7c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba2d3cdb24990dbdd30e8776263aa05315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72806e124d433272775a328d1bc1aa4c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a6017fff59db762a4d884e668ebc2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c5322c0efc87d2b18ffeb3e538d98318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8764505162fd9bd182d9984802ca53e1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fde0f0711f89d261024680aefa2b4a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd66ea0aeeed5f90ea2242be0b726e8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f70459b229a2d6ec98771875d86e4f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37cb850e9b9818be5c33594257276c4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530dcf445ea93759c4279eda49af0d70324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e51712e9498dbc6c8f548b8ee25e4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aba52d22b5d6e8552079a8b6d59c40326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f7d770aadedfd8a8e367e8b3cb39e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97970a08b4e06b288f2814d5eee74df9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c09d0eab1dd34bbe8889313d81091329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a4381e26b4604bb3329a9590e4c77330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25191f6d448c958cfd10e64ab42bb7d6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db155ef9cc0641e073f48d2e6bc1651332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d34fff50f50370c1d13511c6da1d79333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c686be1d0627c8e25b426cdd51e07f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1345ae40e44baba7b7ef51d20144cc47335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae30a5a3c657c9e228a554a02762dfc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f83f06629e72ab9589668cffddac2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89983a7312d3c2d73ab434b3b00fda1e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d1e1c0858c9b7e2f4bc2f25d43de9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb32fc940dd49833975a9af31e8dfc1c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7407e0bc0fb9416dac2003784837bca341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf1bf05091d2717d9d48c7567aac488342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31172454506dad5ea9ed8e726a8acfe3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f52b0ccfddc5425b730cad346486843344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d195e6acdd380fd15831b359cdf9866345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727cac779de08cfa0f6f7e0d1539b120346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465584d021510dbefb307d12079741ed347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9984b9230e6959740e0dfb68992ce7f0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65673d12d24cf8cc9734b1abb4753854349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e3c01df70674c1d8c6cf3a8e63c869350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eccaed3ae0496d4cffb0a9038acb8e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f92468723aa2d07235dbe89e0e3188352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2006c682473cab0eb9ae977ab5ff4cf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4559172fdc22283f196e054f7b915755354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea33e87aeace862d3be691817ec95304355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65794e61804b717afd545396a06f2ed4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadd74ee9aae72b973e42b3e5e6febd7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc2af33dea5c3b730c878968f47551358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0adb0e217db89dee5870c0df315d98e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dbbeaa2e140f2e4575bb6871a8852d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5612d47546ae9fa5fcb796a442bc079361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0510f7f3084c2ae2e81eae7917a84859362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7804abb9475697c664302ec20c7c1d9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e773f92454dc6df52eedec2cbfb4bcbc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cdfd0be2201dc2fbb2869f0f1b7890365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca197ce8f4e50cbc4a83dbab1208065366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c4aa423581e175193547e0426d995c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13901c321c7b64de0493e9c38e3eccb0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e69fe1b97851cf7cb6612b6915928af369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad6cccdce7513638a47e0965d4bf2b7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17814e06bd1a85b336454b9640247a65371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a2e37b6ee7674e240a6a44aad8696c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f402be7a58e248379bde3bebcae13373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab1a4dba103cb54e1f083ecfef370a9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e82b85aa081f00c44f23d5ffbdc4901375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcadbb9c674e77fa0a840f2ffe3e38d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f460ad95ee459aa29c510c0781c875377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea208cddde5b8197c36755576e5782a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c3bf8868d0ec77828f08b4facf0946379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f079b32a95e26b0cbf33b1b4feb61380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8acbe55e8478a8f102a860681e14346381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b928c365c6163f57083e6f8fb488c9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a6a48e446000f5512054f1861f41dd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453d16ef605c654d4d891b19da80594384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1168354e9480a430d8dc3f36a6eb71385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71907f86d38df47128fb1690214ea9c8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943b60b6424e21944d22fe8e318c4895387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9322e31326aa7f01ad49a100f14b2ea6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c043ba5df014232ae095e59559898c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f433dc1c0699bae31d1fec024f1cb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0f941bf52947d8b763487e2676b7d0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f80c1998304a68ec02357cc19a4cd2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f053d62ad9523d34a6433e0140aae6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8bb959acdb5486f7bc0fe4ba7ec195394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb41b4bf35b9ac5078921accc974af395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba6f47b8ef1ce6b207f46121ca2295b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fb661fdf6a44cd6f204033bb94dff0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4dd1419178f03e6554c70fa329ed77398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d78de158a8df2f86e59320a79a00fd2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eece71384251ea798fd670fd53a794400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7329ce3bdcd5e98e230fcca9fd7fa2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744375e25ffb16e254e1eae2660d9bda402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb3b2e9b2e4726dea670f4769c58de1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706dcdd920af974c9a72561f0f0a1cfa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb3cb149ce47556a6ad81e9c161f2a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111cdc8cbed9070ae790ca9bf1b6a109406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd62f47caa2bd6ea7810768774246215407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c0ddc53901baa6628b25bda99048dd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ee46d08aa95db93ca829018c86dd2a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c5c94e01b4b30da2c7ffd11cf8e84410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544a0389f31dfb7155dc25f79a3240b5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb66fa99f6a38dfbaf6879e1353c82a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc990a8ac84583d62034a91f3fdc1e1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d033f57cf6951f3532147380d787b813414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d9a7156125b72ac46487af0f4846ac415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9f799fd3363a8e7eb948bbf09492c6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b948ca1bb1364a0aaeb411bf8610b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4156be51b660cd45670787f78e093025418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288203bb7eb15c284531b82b85523b64419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ce6288c48d5476a0b284b939970488420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20dd42686eae2f94715b7030e54ad7b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d977cef76497ae1052764c87666894422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f5ffa453240cc24b23c33e4d24e62423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32635dd4c9836216945f19d98ae7d971424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cacf5f04130e173f7f09da763d05ceb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b90f14bf02d8d91c98b23f7404a80426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b93d57f8c569c26c3c6579d50abf5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4172deb9504cec240b8142dc439abdf3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c95763071155fb05798f55bf4bc51a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e064636bd6fa2f0de204b88fcdd95ec6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461198eeb6230d0b43b484a14ca1e664431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f790b4c6db6ec15fde2f17b917a539432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da1799a482d214a66bc4f1eaf7d703433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cdc5f2f7b15ed8e278eb3765bb7614434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc69231e41ce1bc99e083aae8891ad4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed87e63d59f0c7e32b5011e7edea35436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb732425f74bd7d5653bfd5527af97437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f4adf4c9edfbbd0bca11dbc019d5e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2de48e60062146f7171e385959a413439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b55a4c2360205f2b59a69a582fb20f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a413423fd5a7b7c9799087125e11a832441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be68d1efe824eca0ea25da521d52368442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e60153d3e8e1a86642cd5c02d8e8f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6326818393b0fba0b3f5eb7dbb37db66444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b98fc1f4f96522bdcf04eb0a0894de445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9855790aba1fa41eb5a9b1d80a89c1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8266e6c5250a2c56e020ca70b4736353447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302001c5dd308b825843aaec53291aa3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5f4a9727a75822a6a566d5076f8209449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7882b4f33228d1c5dfbf2cf4058718f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8484e53c5e7879d91a05fc3e95c2609451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c89edec8471a8392e47083529402dd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d26f70b2b307133ef495f88d249bb7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c804819085efda4c4eb69f375a9f0d4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47144dc7d31cdbc5657cbd9dc7d964a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf5f087cb4e125e864e8149807338ee456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5acd8cf23474fdc4f0ab76908b9458b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e8a6c9afe1615ca690abb1e4cb5640458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdcb737764cc687853cfb73d4d8c7b1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7de5c9af2da3418ebe5c9c05c20342460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f301756324d53864ed517ebae6f72461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e77b0ed65c43b114a744a0c57809162462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6804e18a922c599d439f551c98bebc8b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4641225337156d032bb5e4f89aafe323464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7390b6df331cbf9729443dac19369707465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976a017faf6e2f2a80b3bdefbaa70e0f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede8bfc3ac862a24c42127c24198b4b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf24d30edf47eee62c9fbda1647ee43468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac9f44d53cf2e4155beb97ae4de6243469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f96ea16a554c58ef307dc726947f0d1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0273ac9fa578fa639f38284b6b3f889f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3faed013a6f1f0a914b25804b6ffc4e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad9921a75b5c671feb572c78b7352d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a745519c25421ec0e85b7aead12d3b4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e29befb7b945e09c3ab4c47af82c4a2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e18d108972e6ef4a1d070ca7ddd890476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc8be1f29195ecf04e60efb68a4f2c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2dd251f222fa1169d40de54c6d12b8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff1106b0f57cf73a512d465fe3c0931479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee7895ec1522ac702b9cf5a197fea0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9c7637b31862bddbd8ddbf17181ff481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e8019a5d4b578251ed1bbb3216be66482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb51125a38475f2ef95f8b89e8fc00483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e6317cd191e4f0ca372f4235b7957e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb3e61d413a0cda16c28c062d0bc4ad485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b197391a52c5ae339140bd4a925d5e8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516de4e6de33d5b6d4b58cae3ed98311487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b64b7615093053e5df930389e7d236488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f40b4fb0bc02952f4161cf4681a63e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c2c6bce51977c3bb3e6a6831feeebf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7051bb380981977ac105a57e8cabf282491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8469e59af6ae92facc227db93b4bcb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db07ff546f64fb6c1c0d4a456dcb0a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c57b11c49b7ed4dae2c59b87884efb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3322619c5c7aa75108db8d16eff943ed495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e592454978cda18114266a24733ed91496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3591af2710eda59c2d1e27575f06707d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da86669da9cb890aa501d8ead0ad4881498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed5c15ef49ba28d10b1979de20fd4b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c754ffde285cbf01c8adc0264d5f97c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d891b3d6b0cdd9e246018ba1592e8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44674a53ae78b76d6d11180fb8f8ef31502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca8fd8b423026f02ed17c04c91f81ff503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c73c903d0768e178efef650c2e39f2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0cb708ab535fc7a8da98744bfc2d03505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c91956f49c86bb22c6613f2375e6f66506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8857e67a9aba6a685221c5dc636672a6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b3e3332ad43a1f887d358383130a0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4601746b404bc4b008d068c89cfdfbf0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d15326b7b77da3014ae6cf233a3e1b4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53686bdf26710e00882f46bcff6075d2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef2cea80337b2a66e8ac160c0132723512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc112242b7fd00dcafb0a9656d306978513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ebb592b49cb98488f0ab9fae705035514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a51ec001320c9aefc284259ee479d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68758156da03f2714a39bf92bc7fc68d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc766bc8811d32f3532005eea0c66dfa517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af55cc9060ca7667afebbea17c34f0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441312c2164ef85770dcb912ee68f721519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0513c55374895a3275f16f302a0fbf69520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da98aebd69599dca2c73c95de82461b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af4c4f6b746b201bdd2f4398d20339d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa5ca87b5bb852d0a485c556ec0ab7a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe1236564d25ae6ebd394cad0be89c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449527a2a54510c79cf7201c955dd7bc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631bfe074cc7cdd70cb806835cb07e67526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1583272ead1338cab961d83868288689527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a737a5ed3599b84689e8c6c890b637528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b16e494b21439eeb4dcd9f61aed4c3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b310219648e1d69cf3229a3892a4b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae21eac0c65aa4bcc8ccfce6d19a42531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988661cee00dac531ef0304f8256e2dd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc2cb76ae04c4d587990ddd0d1b7dd5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa0e5b5a13242beb419066b38e7f981534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b81a64fc14944cc11cc5639ad054ce535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ecccfe9c694dca3bd01f68986f4fee536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff632c40aac032774d5c687b286677b1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b76ff4279adbb5401004d110eca2d5e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ead9795fbfb1cb3a50aaf28ce040c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de403cb26773c1019c858f1038857dad540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f6d58a370cb338909680fdebfbcf7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebd7b901b32052014aec0eaf65f4e50542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44c67c6686167fd80fde46fd3bc3050543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586726f636bdbbe932cd51572f69c358544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84038730a9d7616aa344d8dfb6f27b4c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eba06c367518168234b764e0415e73e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c1669a53555dd17de8e9455debae70547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2a2513bbb667bec3f1421a926b5cf8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db6dab3487ab5bfddfaa8b0183ccb2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d11c2ac606f95179f3eb5c1ed13fce2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6af789099302f4461d2b4a123a6b97551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bc5e9aa8d104da4e6020e91cbf6053552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939cf2e3caf7791f197ce55df049af68553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c830d5cdc8f59a61b12f970d51155d2c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa00bc9d9fbf54eda77ba5156146975555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aed1c6050d87b61e5a88892e98962c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca9143acf23be0b5cbd4e5a71abd4e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683b971f209a6bc62f2ce10685c129ae558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b0d7cfbc42a006472b570523677c8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f72db9b35d95836954f4f11299771560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd7084b5646c0b048a0c1ca5ec3272561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a21e8550ecb9ad9bc2bf84bf854725b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2998aa0d968387f921d481ea766bb1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff42c01f02f818bf7e9a83bce11879f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846aefb7c1854725f88ce651f561781565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74eef19acc754785ffd95dd3cddeec566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2435c8b683d75a5d4fd0f52268195567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23c8e1aada31fd492a248fca6610980568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569da25951371c439f6f5c03065bd4e6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6fc13b4fb086e2d47a346af7b3eb18570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d27c7a47a6b34e5bea5d0d00c699c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c1d8becca4c44f4c0e8b454b51e64c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e2f9ebac6ba6d29c04882d513766d8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b9a94afedebad140c8ba87f95d0195574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa5a8d51b1eaddf1e6eb650bfaf255575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0388a42cd49ebf55962ef8fbaaf372a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90506e360ff403815fd85acf1ed731f4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d9b6c1148c9fddc21cbc4f78e4738578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af52bd0c7354b77e49f3f9e3909e936a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b9d2869bdabc9a3525f92e4cffe806580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e8430d2127ec49b0d0ac886d3246f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc3b80e0722d49be09d104033a44044582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3185c05d5c80e6bf39c14cb801c9bbd5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a14c740b92d3321a9cc285e180fb494584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb5695cd1134b14055fb78f2017428d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee7f0b1512292742377b990a41c7f9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d952b05bcd2fdc43b41aa9f6f0de689e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9abc1502b711c04d3470960e58b524588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b64a29bafadb80e275a6a223b21d6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ae6aae377cfd8e6b6f036ed144e24590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63a8143f66c01ca1712b1566670c8da591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d988ba30a4b4517de47286626d6043592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb82087e4052ea74ed5cf082ea4234593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4bed42bb3878bcd932b998ab56ec60594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477163c863d782963ffa2ef0ad189c30595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c688b875942057f1cdd0bc42061aefbc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c81e425650ee3ee5ac20829d05361d5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb9762e08831599bd096ab5f824153598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d6a5b3badeaba35b4f2c94614b43d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c75f31a7b1868f3534337a2f354765600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a1f52da264059c8d3338875a80f63601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c442c39632084df23889b9c5e053f9bf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e43ce1a34813327ec9fb06220a4d502603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d565fe32a459a9233033b96d179d7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a76243cb579ab123a44e5435564b5f6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8404d74056cea2596236386bbe4adde2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e7b0b669d054cda9b775d35674928e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aade786d874a611486c188925f17fba608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5bd73b91f159097f0d8e6b3e06a3cf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9874bac592896b72a25357498e2a5518610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb44cb202380a7965772cc70b6c254a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d855a27577e8c173aef06dae89e47c8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9988c9e5070181c5184fac40abfa34bf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d6be03307d9137b095943dad2fc37614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb2de80cf6508633522a1a5b496cee615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ea380967b2f018ef1a268d3a2b80d7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f322ad98e63f9b0e2c283eb546042617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a004783addbc98fe6f5bf1c9279253618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d490b7b46b85531fff8ee39ebd5ad619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d927f85096c893186d998e13d11030620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79faa8ea11aff62de27f091419e5bfd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d784c71b9386b5f69e598ed8ba1ee9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18589a3a4416bd0039779c9b2a58e90623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc65a601e57749387527b16192a42d98624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c2416aad23a9b8508d292adfd668b0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5010ca5b4166a4cc24eddf9af1c47d5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54338ca48f1ab45d921429fcc59e564b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e78b4544d35e60148046fa97b19c6e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437cb3b16981c4615349ff92069cbc23629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae1afe1231ef96aef631887c1a242d7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac51138edcba91e540c552fcb3dd46bb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b88e28e5c97b825ea62ba1f251077c9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ef505453867e158b91a79b46298fb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91451f72ca55005ea08ca42d32188d47634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2097c1891706fcc84d0d195e41f99635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494f6b4002e01adf703d839638dd9fd1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a5bb91f0e1c2e94169b11cfafb1b22637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed40a751ea4c6b4517bebe499f943b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407df08454e3a05603bdae558b7685f7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91794e8710b4d885ec0570ee7fcd6b3b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c33072691db7da67c0302cff6832ce641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38efa16f182001a0bc1fcd237d0fce49642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ef5fbdce4afefb8971670e98e8d14643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab872c88c7a5eddfd3a7f9cc5e4bdb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ed68ed7a8cd573bbbccac55a2ef1f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef92d4230b6ee5a5c99d9123c837391646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a214855831f50188f591c2fc01133f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6356cfd36ac95bca614723d39d67a74648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa2b88a0e1358f65f6040cd71bb537b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b82bcb026d252515c74ad4dc8a9a40650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e0fec6b759332565065224e4f0294d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e2fd2bcebffbd742e7f8439e1686f5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b455221176094f50d6a656603c249d0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fea299e1e9a6ce4b691a5547ef8689654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a06f08a70f5738c4debed367cb083655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef0aa1858feb70929ad893444c61371656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b2936e8f06fa148e3d44f146089c5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3977e63c76cce09a845bd0787a2a6d4c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fab4f22d372b64adb8386102169264659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e01ae30c931d49d89ac9073905d184660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce9489a8e6a8d80dc2184952d83c214661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4fd752c793870b3f6299669828caee662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe93ac39ebd8a697e3b12653d0e89a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e2033f5bac98d7efeed44733314c5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b01e2498539c5b3e71b9c3cce18b6e0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ff1c564c45df602984bd04ce1d33c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b0ce38f8156055bb792906407dd527667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f706f150531a81f0a8ada9879196a877668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bacc66475ac1104ba31c650b331a9d3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef04cca42e1034bf5a317e3f1aa2b1d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d50dbf15b73aae91800018fa834f0da671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcfe33114efce1bb23d1e09618e391a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b88ef9846d777a4a76ba16b2d6f97673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d382d5728cce1325dba90a4bf5c30674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf24af4b3fb73f13c8c42d03e2ba51675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890284688ed6c594359407fdab05e0a2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baabfc08aea4b4de34915c6f429c575677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce986fafb9478628698d9f23ab31d7bc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0131d422691c1bef43889801c9babb9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb5d4785bb2aea95ba6190e9bcb94c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673fc8f358f5ecee4b36225cf5e88644681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973db1d0699603304886ced60136d823682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2fc5dd8976c9f534deff9c855762b4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4268817cb6121a76d10c66cb04540c1a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e7f328818125734b8eb5dd9314a747685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617551af4b3cb1ed4e4339841ac7b2f7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f94688eeb22b4c3e63cc6236a440a0c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a726441e2a74ebf54317595425439b81688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a7fdccf188492307109f0efc9c5adf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edce5e2d359410fb9e50a396affbf27b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8247af4549ee0f2fbdcd7a9c49f4b0d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b32122714d803cde723fba7a9905866692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc33ec0fd846e2f7412554b85ab9b07693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c40b30b47db8d7a07384f416890f4e5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66886af093056c49dcaa6b137e8921b4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ad054367f22ca000c4728bf8b7a61696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8bff3b2e180e61bc39a4d9bd397e66697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf02b804a2e8e466d1500e7a4a5164dd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100001f58c3f876e6d1ed89d65e4fcd0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0e99d905f1b0d7fe4b14951258b97a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e30d3db757ba03ca21e1ba39b5537a3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2601259a74ca616e60197a1b82245170702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b71fded7d81335df5ef2966809243703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29714e24e91ea884f8e5eadf39358ff704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ca76733b42bb9fdb341fecec32def705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587af92a44c32ccf3a4e12a053fd11ef706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec24aaea67ada9c0e6cd1bd77d2bf3f0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093fd2957a9bd104ac15b16d4d94e398708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b390504d0deb5e6d96601ea01f9ad47709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec24a92f5d66ae14f350463581e83c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a52963a1f9830c487f64a0026d4283e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13149dc8d3f8fc13fa3fda59fa73c1f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d5835fec5572be8e0d8142d25f173713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebfad7840d1e3b2e0681c199c016734714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2cc861b2b38522dcbbff54c56ebbd1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e71142aaf1df1a7e3d6404ea1e6757716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65f0b74dbca8847ac1c1f38167a7fad717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b064423461d135f5f53ce33eb77cc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775420e64adc1ff778c9db3c7b2c0fb7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddda2720f51b1af094c3a7b3f11f0f3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a12e8a73cc7e38b5ebe9b82fb7ab2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f32755507a90097510787a0ca830ab6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ae92b2cc052f9ddc0541ef593d940723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb45a2ba357da3753602bf66d2fb1294724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b41ba031162a1d2eb9eee4dd53c2d6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c363aead5a42518c879b630f1dec4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4316275ab88aa2e9ad9b5e7681617a8e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c1104b06957a603105cc30b21cfe4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84bf450ebc457eba648f9e59d09afb3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d937fbb5d7e91dc81c41ffcce4d2323730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6132126bc936e596c3b3d0af67c6c2d5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712bbdd03542946fe4443cf31d7b454a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83528df5816647968890764015faa992733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e6a5842dc37b1432548465d804652734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489877234c9c72f8d55959b1de134476735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3262693352a974e003b61398d0e24c14736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41041502ebf30783c1c91cde0be97c01737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f608c95f61e3f3d00268b98fbe2dadf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de37474379e84aaca12a92a6e4e8c393739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1fe6e9bc35a72db7497d9c85d2d37d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6320146862d8b20a52e9ee5244df740741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c880a17b0bc186bf5ec9196b0c71ef88742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bcc7ecba9e402b7f810af4897a6f04743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb645eabcd6644b0798bfd29fa1e2415744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a2bb798c2ca2c311ac6456f77a6de745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e84a58cb46e82eb5a3ca6dc1b550c4a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ebc79e9d85f21457516678f7d02967747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e36a54762d237834e4b91e402136b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33979b785369973db946ef285b896d4a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1236081c4aae7a0481212aa291ab87c5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3610d8f1c1ecebb07ff220de5762f65a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c444e5bf97c27d64e126a0027867c3f5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917d93339b4a36eeec62790892192343753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a632c41ccd5b4b1154c94581a46892754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56d9bff0f2d4c8489399abe1e766472755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61902dc597ece5bf5d41878495bbc66c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae82186e93637d3498d32bf157b8f862757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3645dfec659d4e6985ed70caa1c8f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecbd443649c10c12cd7aaf64d6b310e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f48d2c0388121a1f921298085bf8971.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75992b5bb1fe73ef035e83155bbbf5a62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4882049db16bdf3fc3d210f09069b33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547a24ef4757a199e958f5fc114a715a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524dae33186be724b20290ac82d6cddb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f763e68586e0d9a541e98a3d51ee96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545544ec67379e34c0e9ec3552884c2b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b65852827a7e8d4416527f1ed36a28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b154248571ab92fd24ae84c4fc95dc389.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78cdcbca6f215688b5154b0dd3d70ba10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c103f71943a3decbf409934f00ed85f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971fa4ff93ed4aeab917dcc2a81184c012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92840175101de0cf463fe229b7c59213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5650d2ede681c3d4f692280c417ef12f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa6b66675b071cc9b1d8547a89b41bd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb4a26ce73c632f7c015049953a41d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ef14d2863cc140e48d870145cf7b3517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be9d0654835385a63be78f48e09e7f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7885e8d41e44b20bf8c7cb72b5bb5719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60779343af9825d89b956c8f4779238c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c690dc3d66dd00735e50dbfa6efb7f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe3c7ed5bbb23ac9a545876532a97822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb8e45ab81fa027de61efe592d091423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e84d21fb3b2b9a7d9f5a3a4c267de24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100589bb3abaad498eb7062e2a4960da25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b9c1587cde6a29fbaf1ff74d47a9526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40717a6be359bd61235f7e4ddf78f8927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0639eafa03877a56f0a859590d3108d628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f40ae0aa06cbc324ef5b745c276d629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c3b2ece5c09407803d08a57b0c44e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8582bf63f47103c6fe961584b5f8a1531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f48a52d4cc48cc7639946e4cdfaa00732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f317fa1189dd587714edba9710105f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc76029320a5a2872eee7a463aff60434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a9597dc05cfe0d28435547a6b481eb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56daee45b7d80a161255d09c58d9b4db36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9bba25c9871acf50af3b178cf446ee37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcfbc850ba7e94578af1143bf55042438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2672bef46dc986062b276dc9ec8b0b139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968323837921cf364bc7ce03fb1a0e3440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec19d3f03f6895f525ec03381edfc6b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d9ef386f7d744ed422cd192c56f04b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92cccba87fd39195206672c486b163343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe336a98534da9141d64973e55319e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b9df1f23bc6d80aaee6f8a61c4618a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd23f1dbd042a6cc0a9618833fda1a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f08e9aaa8c0b52b7289a3f6d47929a847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2628bcff4185a1ea9924c3274eacb9bd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b913de8a27280169744f9100f6b83b749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c47eab3ae7cde1ff2f87fc294195d750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4706fc1a87cb1dd2a4549686a729935851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc11b9b4bfc02dcc0d8bff128a5ca0652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12869d8bf56ba7b9d62ddad8583f43af53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ea9b6e8b5586426c21884030f33c554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca6fd33cda9f5c6bf6275e9d52106a255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d1bdfad403121a2a18b68d747607256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af8fc735244d15a18735e5b4af90d3157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685b2040abe32e10dcd334a87e54bba558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e0380966f9ce4d5a7d1f92a618e6359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10208e6a8bc0e5216c30e6e9f01cb5f460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a17e62575960982da2bc2a913f7ced461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f36f822699d57d0a3846536103141a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ec742352d5c65aa465a0c37a5c99f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a1417405563705c758e1980051261964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be4ac70da73ade5c5503ac4e7a711d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aee989392b18e6dc593dd54173503b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb9fc6f313293f98808bae6f565aacc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413248e87c0677562bdf536005d38ef368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a28928902a9f4150bb58647ff064b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee269a0a70ffa9a264efa77b11faa870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda15de6c4ab85b55105cd4029a9d6371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a91f0c3ce531939938815a9ef0afd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013450ffe33a3844bb3a4d27185a09f673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e8aa188373b41eb480430adbf4ec4674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84160b1684aac7f90972862f02f43dd475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1127d1d2260c33d1324af588867d0376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f6df829433f2c3677d459ac546966577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8558720ac1d22cbdde04e308fffac7da78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15253ae7fffb65725ad89df9d424a72c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1f0ef648fe5744a4fa278cfca956380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965027b642f92a93f17c807c2c50896b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c727c8b62aa8849a6042f529e562de482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbbc0178d5e01e9054d7a86056348c183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08001916f015814e2ed9c14b58ad8a0184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e97f1e07b32eccf56fca727a28443185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7c871c969a7af578eae2d8091bb2f886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa60e5d6522986ade3a040d565bace7387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0384d45dce1a7c00094566793338188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a451ed88ea748934253114da5079a6889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24d24bc243dff50bc865b01c35032d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491aa5c652f26a8bc4957b475348479891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b951cf749d03427f87feb4295294992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2432f893d5ec59b7c83d7bb72f763d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1126e01ef6837f4ac55d5a4e1039a6294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c1000f32814efd9518a4228fd9dfa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a9d1439990ef7f316d1216af6c94396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec3e831d4405f1913a3af3f068304197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba5dc0b4796a84a8a619c03262d898e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c2b3e2909f24b12087ea221f84f5399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a044e08457fee65e6e47283e4404d816100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb52d5143f0b65331174d3be4ea673101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686dcc1ffd410d15404cdb9a4bac32a3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47fb29323865401671acd08083a4889103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033285e24db858e8db79e837b4dd6e43104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c5071c3035ddeb52d63c86115e1397105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31511171f6b8844c1e9b661458b5026106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce12adc83111da57f2e86806834400107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f41b771b6cbcbb246c6db4e7a4d995108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb4c76608d48e2ebf543269ea28d44109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb5e2abcc8b27099462cab89c5e5c9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d51de7a43d15009587e56e6a334a3f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ee566cc27345c4360183c9aea8be1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb7bb232f3af92356b557816534bbad113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1510b7a58157e848d5300042915bb4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f333bb360023098640479e3b053eb2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f88673e0fe9255017ff31a5caad8a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebae531f3603131e21276ee019d376f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8261648a606415440151f699cda8b0d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb380ef1ec7a0f6daf381badbc19d64119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f12e6c85ea2756a7d2c0bfb23682ab2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a16fa5d04a8f5391e79c77f2b90fc20121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730b2940c8fe22eb205534d8f12e5f3d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52304cdacb865153b7da82f0a6c410a9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e896831967180f0ff0263368cb32f1b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821d3a14980068f3da213cb2e262ee52125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54b3a78d419d4d10c7ecaaa09d40db8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4250caed2b9b55dd12932a91293a5e41127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d8d902040875fe769ca94d50505b0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf5f9427bdecc30c00f07a34e4dcb72129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2470e04bfb2ee6b1e3cfe583f2367087130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336163f02d50e2918cea389382bec93c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd8b03260ca286b51f8e802f346d201132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2405f1db7788433042144b7e11db70c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f7ae8aa042674c280aa4d462a016df134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18569168adbd6707ee35157bcfdac041135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e10cb3ac4fdfd5cf3d707c8f7683318136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69355e380f0c30abb56e64ad0efe42e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b8c6e8d7517f5023537bd78462eb3a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44404d4c75f0918ae92b591d3cf986a8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d0b790df5a2a4842f906ec9d7d8357140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b18f090683046bc21a189551396a71b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf9e40253c36c0571a82e59943c1095142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0888c8d21eef7d616f926daae3da0462143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6607f82bb3803336049d078161d843b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fedbd529b68c48bb057960f0fe0948145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2fa4e59c95e5b74a03b3f1631ef2b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc529a967c98e7dedfaba09686ff6d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d9a034396410cebe36c8ca7d0f0ea148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf2de4e8fe8fb62adb89c7e84de49bf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a62b4c3b03a085ca06011c1537ce9e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad397625e8342056f6143ffe43986aad151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42648c2567cc7060204fc3b554c3e66c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e2f25ae8e0e28172fabfd9ce210c8f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c2bc2e621d32e900436340f138e1c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3341252e18ab8a0039e645753c3a182f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8439afc277f38d6af9243822a839b56156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad75b1efb1bf46143c8d2659ae36715157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3293683fe6a9fe75d3a9633458c98cf8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d393454b3ed42f10b6fc0e4f24e90159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f407c28415ae66ea983268978df92b83160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a9963eb29385821fc5015072c41aa9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f13e9257cedbd2a7c0ad17963dc950d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f38fa79318c75302e1d2761d6212c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4706613a1b3eb3aec59a5d4fc8db914f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa4d627c314822dcc60fa03cc527cdd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25575c8f86caecb6f48ec7beb624568166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711c68b30cc6d482825bb64f7462435b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e176b81a1ea78240c9609c0156397168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4466f019f0954db3d038ce3453a957c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efdb0f7e7319265156ca03d1e9daa99170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54278c38b584a3104701b404346194a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa5cb26be7aedf856155033ee44fd6b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef049008070e8d676ae22c10bb58908173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be2777ea6dd87710f1e796a7254ba0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb7d99a2f560c0458779f5202f5eee175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea2658cd703c32f5b91d9d73309a45176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1254390ae174db4f4058ce1edcd5f11b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b8037f1c2a2118057440b9a9f5b25a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5518702a486446802bdae617df6fea52179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f89c4e663f85be42413a1ba9afdefa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd55f40a882f2b3a5b688e180399e2c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67aabd77f1c811b67cdf8cc87a578e6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8524d9b99d84caad422bd9c0f3f3f119183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3facfcc85c882d76849c3d8c24cacaa9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b6dde5380f292cc1484c67d9554c0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8634ccbb0ded90fd00537cf3a44719186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae57b4947a13bb2acac767827dd3bc1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ad808d716adcfad2fffdda435ab7c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14febe9093da5ab034dba37981ed915c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e979d7369b64d44ed57fe27eacd9dbf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55068416213f7e30a1a6b6c4894e0a74191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e817cbb8b85a7ae3e0dcde2d101933a6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f25d174828bc9e157ae62b67e3853193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9952ae492906e7c0b0598ccbc8aea44a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c32d95e7859b271c01471acfc3dd83195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32792bc72ba04af2149bfdf110d7f414196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd1a9303d1570075563c1518522cf86197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad046574b22e6f9e8c6c99d7afac7d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7c58c8540e09b9b2757986dbce59ff199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216d362546d890b26a7f525b4b16cf85200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e3994a664c5b8a57740eaf05c8009c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d4b39070bb78b7057c2a46f670b03202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc598aa2655ea076fc4afd798e2d76cb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e8609590b6cd142522c4d93f2fdba204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe368496ecd5b8e825c245d8d044ea72205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584779b560bde773176f6224bf1697e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a6d6c60d283ee35ffadd39c9729ca207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0957f34c8ad69f8904be7ca67d58b95e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee76a2dd01baffbdc1fd6c9ae028ebd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1da52b6c4d5fb11af2744587bc7347210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10257bb195939d46b37964a8ebb8225211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea64c0c968fa81c7f68372c9edecf2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a29b97cb83d12d2cec7e6409f24e5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c077f7dfe7811a4b23959af70f866214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1382539cec168b015a5bd81455997017215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da5c45a76dbbd4cf9a4e576fa52bb7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae807322cc2f19fca126fd8ae2ad509a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d60c8fb43155b6f8fce298901dc4e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1076cc8046da3cff024493392e0959d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1cb8ad0722855751bfddfbe9458e47220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9f3d9f176fce5d0271aea8d4e7662221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f626a9649cb9ff8aaacaf5e4d9b85e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3160a09f1cffa1ea66005bfa1365d2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab6440cde4276d3791f72640fa6742224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ae9c7d3b6d63e4371fa55cf9bf0bb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b9e7f262f8d1f5bd08a1998efc533226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ade40c641d98226034b2dee825a25227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e94e65139bf6eb2cbf0e54f3c778010228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffcfedd7060c671e7e2d6bb4fb70e6b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc4a26a2d484594658cf2777ec63b7b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b745bc9355068233e2323b727c14ecbc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1526c84b98c7b569c4ba4f85feb79a6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e65dcccba1dc41080906e4f5a1b593b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e02daf7b365b17792e4519f3198b9b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6919d2a5c6f510019dd585a8d5f6041235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf9a1c7878d92c90094e676cc563abb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f736860bba4c724538f8124850765d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcac3607a91618645a6092ddf95d528238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace7a3c9623d452e3dce1745690f3b30239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba2e395fe7145c621a233d3db03b15f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f68c759135f9af8366a643a7c7f8032241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29878cb74cad25728d14650d6730456242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f19c42fa19b0fe03371494502e79d6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7442ae2b36511f82e0741243e782b3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5890ad99d4526b9ac914a4cb560b9e8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de002e424d0d9acd4e3784aea10d99246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad53ae036a39b108beadd24a9a247d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd48de19ee76f8741a684f446f07b7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4757a8606c0884cebf0251e42f2a8676249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7624b1a683d30e50478bba6062d95c46250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368112b400fde0e7aa668e0ad1866c34251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad647f12e935cb9d87c1948e316276252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc5ceb3aadda3c0aedd8f2647be483253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b06ff74d47d92ac664f2f7c7c86304254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5573f7a6df8a3385d1ce1bf838db0edb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f472963051be0dc7c811cc08f0f6f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c8164b9c4fdbf30d327b917373584257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f962c6cf643818fa01d3dff9081172258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecca7fa81ab50fb2760332d5766b301259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f9ff7875104887c505513aa0647ed6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a9c9df2951bda02dce3844a867c93261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec517c1a9bf3bd4e4965d3e171f64d1a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6990b46faf7ef41b9895fabdb6c8133263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719842482f00a999cbf199c033f97180264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4199330f423a07cd3001b942bd1d216c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e191ae37b6071682b2fb76f2d2e96301266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2288ce4e307c664094dda28e61a1b9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa188015c6cae48d514a2d89d6814c0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a811100bfceb39a7d056ae5e0c5a5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a134e470584f362be64ae8ffcf048270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792fb09021fdbe09f614114840d62ad4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4676a8bc1cf44e6b575473c023d7fd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91627a79d5cb435fe7891dc98e966a9c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb9d6a2e2e87a6acb6da23e954d5ca7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4136a0f7ec0150899389e595cfcfa0b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0719fe0ebc7b7684b0122cbb0270f09276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466294c5321abaa220e68d4cf40eac87277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc8edb4c6b789789b1cc7e8bc1128b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa473eb7077b4fc281bf457246792fa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4865be90450fa9478f23657f9e96508c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e50532a40bc8db952f797da46002de281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd93f62f2e4d239e9ed9f1049c397f4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740f90425752a6983f1bd213fd3404c1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47bb42c3e0fd0be26fb52349526c524284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4392f67dbd485aee220f11e2b161b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee7da1f0f2b64f933109f69feab6769286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1333cbf99ca1d9546580050be0a499287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f6e0932b65d3b9bbbc605ac92fe931288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf8d64fb8bfe9779ca8ffe2106677d4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7195141c3e72149eafcede9a534573f1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3393f123d8f311dc2c8beea3c064b4c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b0bea399ef8688d937f464e31aba32292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d07feb1ac1354f44558e38d3c3134293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de05f5ef1726fc2752085faa06b142294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a5cc5046538f7d8a0374cb04e82a8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0147e0c64b21f3a5f75bb8fcb340253296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910fc133f8b5daf7119a1aa7ae502797297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c2553a4dde94e8de2dc3832ad43b4b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c220fa3b9460d93e08eb75e09bd2b7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9375e00bc769f7f495ae68e8717ba2d2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ed59d8e6f2035ecae06a7191df338301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b0fdae8cc58754f4d15ce1eb35314a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dabf11e95e58d57bc47f8c6d7a0ac65303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe91256e55ad08761485e65225ee34304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b158169054d12f793ce725b5491610305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb94d62a235a0aa3b11b74081f3297f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa2bb723b117ecbc5070f35b94b714307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b46b0431f97e4a1e67c04dcefb8cd1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b96a8214175a86eda0918643bee4caf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ff0a884d38d2e8be6a7418ae14bbc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1372b9c96aeb25efcccb32438cb6d513311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b436b71c6b65537265eb03e22d946d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b711181a6a4f515dd510735670743a31313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b618953a54cd6caabcb4c8c3ffa410314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf8a156f9c3187cd63e30d546b5f2f3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee625bad138a60d4154ed94e50947fa3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3803b554d07ff397bf11449980de6f02317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70983edc41c1c4297d7349704efe01318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189744d07b597172a42f6b917eac5a6c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616b28c5ce6276e2aaf615b764e8ea8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c2ec5d1cbce62824fd7e136da556a6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a73d8a28e11c348e1d4faf4a2aea0b8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f3ffaa9da949935584e18746a32d2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9852d8a43c8e94d270f489d4342d47324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d9aa47fd623526e16b20c81772d909325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d4b54a4ddc8f9e943d8db36a6c6b3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1edab53f2ab8107efc7ac5242882353327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af021b91f35291d9149b53f7bc07cd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ccfe791483216efa2da2884e2e6a9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2af3568826ce1a756bfa038c0c8181330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa805b66805f1921977878dac89c61a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c8ef8640e68cf12c564c8d5069d1c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e8e5b82740dff55413f737e1613de333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e0fcbe195acd7cb9a80e4344a06a40334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb3036f4061e39a44bb19959c88997a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8661b8e7e59695eb06cdfd8d05721d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c80ac36473b0ec05a19d805035b24337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4599c3763c073c42ad832dcce694f2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac65483de7f092c2ab6425d385596520339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8ceef12ee37260a22f3d3d375067c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bdb302d44c43e579a3ee2d4b6cd6c6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0febc335cfc05c89db5fa336529baf69342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c1159d69b15caf4168ed09ccd62992343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ef5c03a5535689807608e2d5893b3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d3d1044943827af9648cbb47064b6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e600ea6a1e9e747f5852062edf557346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b416176df02210439cfedafc1dc4a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e49f31313f02bcb04c4f16a5cc3f1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebedf261057e826529b033ce66f63fbc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f287974d71530f4b64aac588f6f94350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a85f665208fb228b920c24402ceadf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c095256e53701a32bd846d968623d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f123d2f9e60f425e03388bdccb029e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376852ab244ed83e3b5c47e484cb988c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6cd71ebdc2b2a1f04960eea703ad9a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0005f0c9619522929b6c24a3982f15356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b901db69f8105d1a2fc9bd4f2d481357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c5070f8594f2d63d563e0ecf52995358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64859359042b93ea4436064d2cc3b41b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc174f3a244ab48b604c9f87018b91d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f26e90e60e725740a90191f813816c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f9631223c3d9f990122129a8c062c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26113df7b7adb5070dfe38e410eed21363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d3497a83485a2fc6e7eb56ab6b3ac364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d648078295b102e2297b4e538da3758a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26905c12d133538dd9ef888170599c7b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da7a4c364587dc3ba4cbf31e3424d49367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed05c376ed60b2d8b40a3f777380d53368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad0f3519460ba946f1720a0df0d724369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66dc7a63b524f5466085535b4ca3bfe370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be767293622de779ad99b3193d7d67f3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c95622a2664cf0671a2a7385f005d01372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb0c22d6f0727cebed2b361f734da82373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731784096be4a00821c4bec2fed3e177374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb475f0bbab958732f2a3ad9ca78078d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4fa73ecc9b1cf53194081b8029b2de376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d0087bdbbbedabc40edfecf28eb66d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54af8d00063bca45bed3e11b37f853378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354cd04e104424ea84a4ac5f463242bf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dafb5e77fdae1d6ab12be26244946c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c6487543efa6eddc9df0f014e5a88381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd072026736eb2f9d7960bc9c6af11a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1aeda4a840aa32992b972870a18b38383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c5dd63902467c280bed34ae6fa5a4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7701482042186b7b3bd4e202b1905170385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4074eebb395c272fbef3e527e90340c6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be63d6b9aa952fa0373e758363285b37387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79841a8a600157123830708d0ce9740e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ec99016a4d28462c03938bb9df5ff389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c720342dbc8ef951f572eb58cfb3615f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af66fb46be6fda54f33d19fe86730fb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76337618703dbbf9f8316615924ed74392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5914b9d816ae201db1f9c9de3afc20d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201f6edf5e26210a45cf821628cb3498394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9121c49d6b0883b4c2dc6709fdee654f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d88751e38ff3754d995710ad5a695e6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67c191a7c4441adf58422a8b371606397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8fe1059d8c3ae8ae19957fb6bd8e50398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a0b1f9c73fb2b7fc99ecfc011b4ef399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e06cd3660532ccba123c86ab5a2c9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cfc6cec9b97f7266333d0a69503f7b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2903bfa67490f195e3a33bb2aad267f4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f706818b5d153adb1deaa4188d6c0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a41ae3224487b46d7855cb022925844404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93576d7dc3d9eb9edd3de28e42a93367405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5391d38e17b56e99ba6a5d258072a8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d5df70154c3df28992d947bba922c9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5523ac48bc4be9c44733a69378eead5a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0655abfd29e2a5a7df56bd2a4b531b9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9470f170c81b16411b9629994bf5975410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fea37d6f5a44184bdf3707dc07386f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a26c732ce64a5ae780ec5f17362f7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d539100459cb6429426139f2545ffc31413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40eeed8cc037ffbacfb87ce0c00425414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a8f6ae1770321b706a962ad7c748e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a61086bb373dda32f5de8081b27f4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7819185ab12bb5e217212cc4e1a0f78417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfbf51635e881b09d6e51a7cb73a7af418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b5918045504e5a8ef5ed10f1a8163419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775dc88d72486cbeeeb704e54b9a2688420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c6d15c1fd5643dc9705bc024dee4c8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168fc2c752052278898f7f40603f5c81422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6396e8d1f1716624cd5f2b8e597fff28423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c6955615342994e478fc9940973727424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250100f3adaf24142dc611e83bec7572425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35322468b5c1f9a09c68f2c83ffd0535426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e97a54c38fa8a069dae91cc0b5d3c6d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b2c83e5ec19b8aafc94b102eb2ab9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12626a61367400ad289fed1bc63d35a5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7463500be400db08aa452be696b681a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534fa67c883d05eb2bd6ef95c6cd60c7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad7c6575b4c4c158b381ecc419c48a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b6e4c3a80b262babdd2a8204bccd0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b42522da2e75e1306df38c8c46143c5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f276311e6c15e57210e65190162892e6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdac96f74ecbfa5060dcb8db902e149436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4618fced78e33974e122672053c0e570437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db99497bd405e5ee5de6d6ed54802c8b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c29a852a8b27cc587845c77d39b3e2f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c05e83ee672d77c50f6eb9f37e788440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c5ed6ef6ee3f8a0d16449d31b7d943441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d271abcd78cd812d222424273a6791e5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab0b92527645bda36b7d8f357b42c28443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceef5d77c7da98d6f9274d1b12de510444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e98927cbcc672c8dfa96f36a695f74445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90edf4958a19d4eca1d245d74821d84f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2935568a8bc4565fb5b9e94428e19d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e8aa54c1e4b362b076ce5ea647038448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f198a8f4111858c8d9a89f4dc04ce4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ec4c8893d68afeba0648d3eac99f7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1eb720670ecff5e55ee6090262b665451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81005e05a5e12533300cf60b2d3adc77452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cecb0f85b2f6fc36529ed61ca3525f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf6caae6e347e0ea1f9e52aa9e486d5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea257599768f518edf766d829835a0d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daeb77d4636c9fac374991efd6efc97456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed2900248e28bd264b14a162b2dd151457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9723b17e56cc64ef8c27ff1e944ee470458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f9230bbb8a87c22c4cadc8e789d883459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a14752e0b3f9ddb31a22435d1704bc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce1d219c29c6d83703c873749dfef43461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0925ddd385e4244de5bdd523853b707462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81908f0a767389b32c863b3eb830c4a1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29163afffaf071257d35225fcab32f6a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de4e49af87627fbf2099098ea5b1578465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b9b4b1c653ea5e6a0aa14f9ba659a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd6c11400c059ba3baa15a539f14c4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa32e5fd7652499072c7a40f3db4fe55468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be95180c3e91ebbedbc6590833c984469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c8ae14a653aeca42328fbe39cd142470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4fee28dd2404724655259c76a6f1f3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b0b2d6182f441707a961b7c475a809472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b05aa6b690f0aa70aa74496a5fe68d4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3140f63709969e932abfb29eb23205ca474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb1b28a7fa986164f137327245b537b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b42152dfd9e8ee0536cadb0b108f9e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff37c93322456564d28a81e89b2283477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7397cc39565f777c37b2f9c0b0dd54ad478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27021dc8e20573663a1ef10453e1aaa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aadbb9d1bd682908740a748e401f73480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ebdf75c9c75fb352adf82a3714f84481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945df2afacd3cabadabdeec1855a3c64482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f361cfa1d3b750129a9261a165ac31483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdddd51349db2bda22ddd7a05f33dd4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e63d72eb751298082424f175070d4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10704e8c812e9e648744783aaacea541486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138cf8a572a77ace3af85ff73de529a7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaca3a22a3def5826ea8a46861f006c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a46439ad667fbbfcd2acf4f83c5aad6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a78f979e3a8ac9b96019e54ab66bb4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4212a553a7e6a7463e8d0c5f04a2b1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1277b707e44613d0aee631ff1d969c36492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9675e38a7d222da85127d77bdcc37e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3896c7a788702ad46b1200861609b0b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80515b94fded3178c5ab98be226800cc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e32e1f26f291c89ec786882f29ab1a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027bfe7a54002db27ba32c38445d7854497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568b85a23b514d05a1c1c8518d49f29d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b89b9dbe8ef4ecf7d87e9d527d21fcc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d2f357269858e64b9d7aa5390946d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9acea4dfc9656d4dc0d08ad3cc4f81501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae4e5e56075c96d8ff83269ad538b8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aceaf7765d2c7e1ab8b265aeffcb78503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77470d0cba267d7d9736f7168c4cae0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586fa4a09c1c7f629213b6b5f4c62b77505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f4b6f6ea507643cb114e37d66941b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2809bdccb5927559d19b573be668e2ce507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fa6344feef4a0a269aa8962ee75b9e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5210bd2ea7c77baee37fb0b4a80820509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b717ec7a3ec99c027b87b9f29baac510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5bfcbd65e2e042ac28241ce2c5bdf5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f82a5b991f64019bd86a09d7a20b89f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e156dbb3d34ec1a2494ed91502e93dbf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e6e81aee72d16b7c3e7e3c286fb641514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd0c8f60bd97a67d70a26f1be365ffa515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf2a4ae95dcc583a9d017b457d86cc6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcfc88032b6a6853dd0b62e42d66e5a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80129e884bfacf6cb90243ae5ae3bd9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b167c2bb6fb2fd26f6649811b817676c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa588256aa936a650b4ccc4ba5b4ea520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd5553e40f9b1f1020be77458de64b7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233d0dfc405ff56983f10ec873a8f25d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70806e1f285834b1259beb2168745d63523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e10affb3ee38f306d12154285c75c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66db742becf208688e7cc064e02d63ca525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a23fe5c38e7a583c0cc970716c203d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd5278caff668f21cd6c07368454185527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869b7927402aacb1183739d43180a7e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57815bad9be6320d833cd895e6eb686529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d148af74a99f24df985f4cbb8e396530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aad7b03f2284bd48be26dfaefcb6a3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c2a7e13e1aa7f10d4c660da19604c3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb96db31a19e0264f8f8719ab393f6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d468fbe113317dcf99f09e46040e33b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e7fcd63c65cba1842efd587c24c9f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f54df4f3ac2439250d2b2bcce23c5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e62a89398d655b7a872d05033e526537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0966df3dacbad1e1922a52bee4beae6a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86faf02515ddf836c38dacb96aa61726539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a2b1a5e48d8929ff7a6b2cbd7a1458540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4cd6dc0ae4152fce595935795e7a00541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4aa68078105f78948be63429e1ffbb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64502b53cdf8d2dd1f20b3360238818b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce562d268b5143a77888a2756f5f8fb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b679fed1081d2b700f813d59c1fa274545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d44b166b15e59fd0c64df9717c19b3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b9a494a0e318c9e45c961717a29ccb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b19433a9821114aa21ceaecae91c9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca2306d904721cf70d030abb5d08fc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856efc5c5e618f9e4f72019873c994af550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea8cccfde4516c1b7ab2f1056322c21551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74f7b6ea48bdef4432452699d9d0976552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0aa340d76f10464024071cc84e2d4f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf7302fe6561f0d0afe41ee9780cbb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7645400b0009d91333ab36c42f994a05555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5816c2145bb85043667a7bf3349d1e9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07520f3355d9832eee7853ef4b9218bc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d22831a7a17cf313461af5775b826e9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf8cc6713d9ed8d5f842534ba69ef5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23b2ec008d2f6a8c7cf4c362a03a40560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a4694f66681e5d8b404d2d55f9433c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4424c91d06c9770cbc4b28dad1ecf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675ea8438c89d149d27baf0df34e93c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622de48e07126a9baf4b90a72b1e5cb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce0fc11926dad44154794d2a1a8080565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3737d37defac896d0332be826cdbae566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f0868a7991b2ba526d68588f1d08ad567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e910247c37fea149100e348a6bdab8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda82818227cd2394fad85bd88bd9cb5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a744699b1836a36a84298939a8a703570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd5bdbcdf421e56a15125e2e9b629e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4f76493aaaa9f4fed30304bf372f25572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa3f0cf640f9328875e0d389c076fcb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2352d74e81fad2e397cc425ebb60a7d0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b0aa66261efc053323faf502298506575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e0c8d862bfa6e26d14b524ba10abb5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e587ed7e104be29dcbed5cd59fb41cb5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a148a46194d0dabde11e122259a676578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac9424a48923644e8fd68464282218579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db1c007b19a7812596003769f0f4138580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c9b7f96081870032f637ad4f83bba581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77530911f1b1cc225a5f5963856f3ce3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd55b43682870b088e46a7305e9cd35a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f82208229847bfda342b83eb12492584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d8a5b08b946e7136addd3d67439658585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a9335402518ccfd59ee5861efdd9f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fb176dab1f54207ef7bd70f4e3425a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b74aa2cd3516c792a46af06dcf2e1e2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f9f1c0b2bed4c14b8b4b6662e47266589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7990a2b5e0c0ac90f052aa5f69a255f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202718961f5f9e11e49a0dee556a011d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aabf668cc6bbffd06257b925794c07592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9d55d37bb8cdfc6f022e4652fb0de0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e3cb74f75b41ae315bc958ca2c25ca594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e3bb2a34fb90d1d27546effcef6128595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b5d7c80c08865fa25205dd1620246596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92217d25c7e51d2ebe74f40b00d2ce3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d14dbd9e5491aa4bc9607a030b30f1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbeb5861f7388efec23c463f0c0a699599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88977a5fee1627035d40c5f9cce352a0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b2d5141a635c3e623826f099456f7e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a73b703cbf80d0ceadd150c11af32602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a9694b2eb456f9894738efd28eec34603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b79cd7dc97ee1c19da5d725d0e181fe604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce32c4711b8b6feed5949bc9fec38bf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec948e75f335108027c52e6336586f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a929b7e274ce79adfeef7b1988cee607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b134bbbc9d3cf8b8b79824dcb22aa9a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a33bb73faaa3ecb4c97de4e2af9dda7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c43b048f6ca2d342abeb9dba3863ae610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd0b544ea41cfd00e3f41a78536d3a4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ae9e2747761d84ce8bb39d6afd531612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baca3abfde80ba9c5d96182e9f7404be613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7452ed0d78a02d6123924da47c13b004614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb70d4eeffbf2e89a5994cc5cabaabb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f2e64193732c28518890f9a9470ac3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9639bf276298f26e835fa7ecb6a5e9fb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3480009c4b07ffc15006842e9e6e53f5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2895c4f6745af00e3d2f4d86c9ad6a41619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4090b0c54e522ff746d9cfbf40924fc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b019247bef0b5fc0f5fbb2cbb6925e67621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2776008dc6efaf2618972999e713cb3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4236291994122066194d1638f8648b8a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a190370b2925e24e825dec0682ba2fe624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b4ab51b8b4398f25f070cebb9b38a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4885de6c04529092ed15347a4a98fadf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df746031d38100e19c6414b50834deb4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b27a73ff5862f7656a87eacdde06c7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11060629d58357df7884692e200aabb5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b38333500c52dea1adb2a1e9cc22e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f676b29a2ab35f6c7b12f37da156a4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae9331acd041df32a2d62b2b7770fae632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f3fe6f37c37eb0b84342ca1f7336d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb99f6c8296b94143c49176a9d9569634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852946792ecb1237e3bdc32a5470ebe5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed63e978cd95a779ef91673c2ff693636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d398b94298f832ccd7267af49f4f7ea637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4acb78f5e9caa54ceb52fb93179f323638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed01401df0fb6476ad282d71f860d6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23625aab932335ea5868f06af7eddbe640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc217fcf4178d806e769f1c1f6a67f6d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a05fcc3c615a364617b177651652b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3fff6938c26d490b91a5e7d80972eb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28949b888fbc131e6b8a90c3aa0238644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e9d4b16c4ef856af38e158ac746bed645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff3352ef0a605784f9ba60b69af6416646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eed02f104ef92ff2193134cbf97400647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ccd837d417fa635faf4e0b2091c95a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4664c3256154e500d6aa90def45b21649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d619ab211e7b835f1868e2ae9635a3d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538f09669b1efe40fabe59bb693227f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3528306531e7bf81ad442a0930e5e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4177a839099028a376935b3a7d58833d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb57a06ff1053ebe65af62c0da6a4d4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b09cb90aea88781dbec1ea7039f47d6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c4dc7d24e64b3c27fe604ecfe717c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb6c9336b47075faf7e6edc749fa54657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa7494c4328d3d0ed5d2413e987f272658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711db7200f2ff3d67d8a628b0a000b1f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb3295bbe6762e51a8d10471e8b895660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d216b72d1eff33c9fc478843d84928ba661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34369952cd711b5ac0ccc151c7354faa662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e123f8675a3787b6701efaf42eccb8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21444011e888914063efcc987bfdd8ce664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacf447d778f9ffaefcad741972c2a59665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fa5bb2436a57380edc8a0404c6c4ff666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff6cd7d5d6aad4ff23522564d15e094667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423c0a603ad82c27a3c56af0161748b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c954927e1a86709d99bcadae0644e0b2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e386fb247e5a513b9c400e02d4bc1c6c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e1519cfa981affc8d3c86498d03bca671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19fdbe107afda0e80fb5a103d375ac6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2373131d700255c7607641d4f81d5100673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc2592865add35a173a4d634810f123674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be52dd467c1cafd18d06244eaf2650e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463449c54637f16b4f0fa552d276338f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7251667b71986692466316fb001d7c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd583848bad4d97cfc02b86fa7c6d54678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f942fd87aa94ef763390108a2c8fd1e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50223480779e81b14b2449523123c542680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a25b0898d35a64543c45997b8289c9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1a919c36223e7f87b68c7ae093aae682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d644636f377649dec96e18e9f9f1a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f5869ffe6a18a5cadfabaa5642e47684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee250f7c648c5805704dfba6bd7f25685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc2495124acce6e4872737400e83caa686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb29f0bb83850b81065c8b413977b9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967827bc33b92049f1bbacba9a44ee61688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bdf7817d4f3aea1a993364ee9c725d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a90c3fc626e706bb31907350605911c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7adda713a705052c7f1911141a04949691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2314d78059ae9ece57e5b236166841db692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26757fb5cbe2115f9a0876ef4e52c355693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb08df1d5908439fd97242bcd6ae5d6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec345751d12e5594ce708c17163750695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0997bdcb0c0f29215da52cb8c3cf81696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75784a25fa4e94b25a1c802ae4575114697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a2d0fc43623bf93c63b24a0cab267698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2160c4b2a43062723c7022d2503ec2a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66841c3bfccd16bb18d1f06306d2473700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad35e1f2b9d8ac099900e4d168dbfc2e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b124b677f62fbaa6bd313c60c98dc63702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f1e65ee1c2f58cdab01b46921665b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de2d2eb3b9a79d76dcc0380f659928704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d839b2793c1d3c60184bffea549755e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3ece6702dbd22c8a9ca6e0fd81763706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec7c031f46bd6efe429cc5416729a4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d7a8f5cb21455e01ff8972f74ac031708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b466f230a913b30d18bf984376f537da709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c49515f030e2aaea87182e35caf9b5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea03a423500fbfa118e4e823b47183ad711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ba5bcc32628af9ff70e8cf0687e1c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb463998061faaaf57d104a20879bc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdacc4e6b04fd396e79a7085a65bfa9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae4746661c8b19c01825048b66c46e0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d176e084227fcfe6dbaa28acae12dbc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a5db8e8ceeca36cdd3cdae8eb19e8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4630df2c128d674d0c4e80cda4b7b6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde49cd8b811722f8ec2d21eaf067e0a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35148fcc17a16a3d7d5f4ca772ebb4bd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290399e5e509a60916818e86d63d8e39721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac57639b43ff795a982407983c98896722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad33692a2ea57d690a1689d46809c1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8cd82633eaa8256bcd9c4bd82536b7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe0553d55da3871a21c5ceae150b0d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e849071d93bf330a1c52a289247092f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f07fcbc98cb627bea0a04f530d8294727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b7d8515675e8e5b5efc23003098a1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5394ab096e8e1ea5eb1c0670bccf6d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be82a221c70d7fd165edf15ff0cf2a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6edeeceaa38ac6286ebc96686860330731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5936c5485be8f61bc4d70afba5ba18b5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb3b4c2c139d7e560fa1ab453489db733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a71f859d67bfb571b1e3e2fd2b5aec734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745974dadacb70908551043423154dda735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9541c5c2d526ee97801a8f42585b78b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a669bb5a26fdf0828dc359f45febde3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33772514d44c3db47fbf6cca84d3e608738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36b96b4a16d1bdc17f119aa5b2749e7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6614b82fff5a520792b286057418f89740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc022c2c533ad438efcfebffbb3fc45741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71be390753f0856bca097862e6e23e2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b001fe8501dead5219f2dabbe5dacb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2572fe590131fb7f7bde78b9e89a21be744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e21004efe9c9e9e1be316bb4909bf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb87d759853dcc6b5c0810de85dfcd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef591e0ccc7e21997554815a846e58747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8544afd0fbd97e8610f6ac039d643cc4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fcdc4bf2f6178d18c5d48b164b28c4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e190aefc72e73ecbfe9f06a968e99654750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec823c502ec3a856cabf48715b3a77751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01832d6cfdadf66dc179ca733574c725752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f694e4bd5ab88a31901b8eef4b72d8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7245f8dd6adf9f3d1e369b34d55599754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e7c1cf072e1aca8986fd7d2b348528755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada9115bc7c8cfd70f25c8a8f611c7a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15ee8ef6d89c85122636a2c5a90a894757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29607,6317 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="F212" s="0" t="s">
         <v>624</v>
-      </c>
-[...1 lines deleted...]
-        <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="F218" s="0" t="s">
         <v>640</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>674</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>678</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G230" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E230" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>680</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I241" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>704</v>
-      </c>
-[...13 lines deleted...]
-        <v>703</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="F245" s="0" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
+        <v>763</v>
+      </c>
+      <c r="E264" s="0" t="s">
+        <v>764</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G264" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I264" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J264" s="0" t="s">
         <v>765</v>
-      </c>
-[...13 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>771</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G280" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I280" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J280" s="0" t="s">
         <v>805</v>
-      </c>
-[...7 lines deleted...]
-        <v>799</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
-      </c>
-[...1 lines deleted...]
-        <v>836</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>10.67</v>
+        <v>11.12</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>770</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>