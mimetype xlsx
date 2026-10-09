--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d1f4533159129a33433ae9869e94951.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99596fa485595e128fdff83845d36c492.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b82ba5ed7b43490fe61c7401634d43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19578d95fe9fb23e73ac6a0177bf7b154.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77504bf5d1cdf617fd65cabc974a83d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2245ada41b841322ae2901affe3d726.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b4f50c80b028327a8ef8296bfa56d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d9ac891b07237741dec079c5ca14b08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ee15c2eb60590c14f432544a848c09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2631ecc3e3f699061bbe07a143b60bb010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec0695a0a037f71695a58fa1decdb511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a84f990340793fab79ce8808784ba12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ee558306adeda0ba243709460ff2c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7964a65c60033ce09b9754017d7940814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe69568b4b8a3a4206fbff85c7550c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a6bbcf9ed1548eb6d9f15dcd221ae316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eac9e9f2179c60712306505d9c1af017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef7598f8c6e2b911760c1d032b550be18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67292084ad54e9ffe558c6213b8b06519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7accac5758aa90a64bf0fb9bfdaa391e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905db3a858d9a27ec127daf36d67459e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12701d3b54fcc4c38489c643d927f6e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1efd6b5bb3a38a174d84bda9874a023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c932811b1585acac75b101f84ce082824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52885f5637c0f54e61bd5cf9f437af5f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cbf8fa0a651a6b5b4b19f1ccdc064126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163be7b4a1d602093a361ffaa478c5e027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d6bafc44191a7c72e232e0cd623a0e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc751502e21d9099437270d98f769629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc6e0edb8a4f59d37a4c7fd06e18bc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e960f897820111ffda5023a4f62a731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442cec95742c93775c54eaefd6c449932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e1b4b21a2937a6d33ca74929eccd933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8163cc2cefd5eeaf8b38e8481137195d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5041b07750f352a7dec89ef6d54dd135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76964378c8705a1171e0cbc559f9239136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b5ed136aa9958540ee1510ddd169537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e6ab9b577575e6b22340468fe9d6538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3365c46d0dea757b4a1565974241786639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c1b0c14c123ee12aac04cfc1aea3e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd0a03561dc23a10e8c8bae2c00c07741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8186aecce0a48d6e62f18b42d30067842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16cbb9090e6ac27dc237f5bb5bebea543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e381bef246495a5f66bfb0477978e744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd1ebd60368466ee597862a6f0b192745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d78e505d63d1880c4a04d6718d968946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1947314a3cae1f96eff4c97ea08656547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f33bacc46357c1d9ca8ee61d4846af348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e3b80f1b5aebc1e2bae323f397da449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ed69e88f545c081a367419167f247a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92381b5f0ddfc57632c6392e254b6ee51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6183564834d5626953bda1edbe3fe68052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a95c27f24a5350e0bedf326c010eea53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec93e359dc5421d5e79ca598c5cd836054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aac9827cd3deb7f9a118f71d5cea6955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae984b90dfc19af2cc46641f0028551c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b721cb55a0e5aac78802b19a8006c68557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c8f25d2097aedccbb3d68376c2be958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d83a8316d7dbadbd5719c3abf6afc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c79049b97d700ed7013668ece4ee260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c0b05612ebe1615b185487d5c7924c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4949bb8a65894e520f9e453bd61dbf7962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff0c243d47c30590da087ab984ac0863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba926dfc41638889d414fe51dff2ae9f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e0fb5c002691337508f53f6cb8558465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb03efbefd4947167d9e2f09517c7d8166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bdd4fe68411021675bf0cc973c9f4d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7994ca4ac5d8cf61cf53f55640d408c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15993f41be35ce9f9e6616f066ae15ae69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563940c1f50f70896864f955f802e2ad70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72faf03448def3c7569c87e1e52f658771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb52b2c5434c8595bd0bb66851f968972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b449d84f82101e16990b406dfd699d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38385367adb3dee8bef07dc8b7170d1674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a43f8eca0345163039ac6355dc47ff75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bb4cd105d5afdef334fdaba611e49a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e52098e2bcbb27cbf533745a0bb1c5977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2610f0d638fe1d2c3baf3c631e4b8fd178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b47a92e145ea95a05a5eb5064d20279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0554fa598e9cfd2f1f306a8415052eb680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0002dfc234ea1be9a2e281169d084f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56383b3bc783262033c1ecb90f8794482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d7ac404e8dc97c9633bb404da2f5ff83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b67fe38ec75894a5f8bb023c552de7b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c3d8c68f701f7faa979c5da2d062385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb33ba532aff1a694fda665d850daa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75818d507a0d8e4b0b6d488ef8338e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5710b60f12afb1aeb006ec311d09bec88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc186561ae098ce69565ec78b66224889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201957847ae201e67417b7452c71516090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f3d3705779e74033f1319e46a6a6291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d512334b931d9fdfe6bb1ed1c53f54892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ea212c87d92a1a9f4a9b058aeaacd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a4ad6216ddc54d71af6afb2aa9e2194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2a1e98411083b8cf671e4ba506c21f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190a1db1079933c8961d8e4f15f1fba96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f772519630c2ff24b2e48fcf3befe38197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d82dc7d68810d65e0af012a0352c498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f908b917d4a520291051e740673af5a799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab02ef3f39003da9f69c9d7434319825100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c83fbf6592ae912843978067fe1e59c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b7e354243edbdfd9a575425d520c6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7012c649f6e08d1c023f5218bd9731d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f5f3dbcf29a9ad10daa2206c2f184104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072668ae596af7563186a381c498e2bd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768e4ff28dfc22d0b3f9ea707b954978106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338527d728f8cc7f9dc52b9737a4b499107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4ef1e4e20fd1565812d5317b3e26f5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8c61cb904626ea5624facbd8b0f56109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18931ef55cb7f9e4bf66f9c52d60dbb3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0929d87b286ef6325409c00511653b3e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84588515dd747e88c514860499e1ed9b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502dc883e4837428116a70b307a12bb7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3224137f7652528ebec65106e8eeea114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963023349226739908562ea04a056664115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6232f8ff6887e9a04183d6fc69c1379a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed38d7065a00705b32ddbfdf315a5c9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799498e0f337f932411601e8b31e7c35118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10221e94a1586dc068d5fb75a448c82119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b289eeefa9e6d4d5f0fc00a190f9898120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef314788cbad069e092f0de5903dbfb6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f742957794210116f7b7410b26f19122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee88fe42528837f42bbddeab608fe113123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783283938a27940eddb5674bf7932e2a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f558a09637fb4e658cd734548d359b0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c2d82724de7b12a137fa1fd69d2f0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd84d960b2d5bdfe61b00059ad5eaf9d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed202eb4a60ac74c8e574961f8107c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dcaad4c0675a7ce3232981e9d2278d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ad3a6e8292825b5158ef2449e80208130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d03d7135cb4c429cd78a8b6e36a84131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c2443267ce1dc6ca3d101d2afb865132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b087ecec65adb246031559220cc2e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e907089798d2f5acdb52b344fea013f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e284bbc96308b8150653b38e2e6eaf8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f8e7083d391dd0bf69458c63e3e61136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5bf19de85b0ff430c13f3e0a4ea1e7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2658fb2e8b53046fcb4002cef476e1d9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d1f9efcd2d9a1e07db9867aa7c824e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe6f483bb7938f87798a3cd6234250140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae36cb9bab85f4c9177d7d3faaa66b6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e0dd0636c125448744fe1d2d44df8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045f962015b2a3529d6cbf77fdbad22e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6bfad1998f2fa7929e0626fc6a97c8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7da165d9dd298dad9176b5b86256c0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee1d38c7624f259cb6e959c8dae8f7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396800eb5eaf024bacfdf7504c9d4bc7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5463944db61d49c0892a363cbed895148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb45793fa0da746d9a7dccb9b88943149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438612aef405656edf7e31d6276140c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4bdf64104755c3274801fdaffd808151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc56f86210b708f1f49ee80e6f98f20152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c491cf1f92f579a8d2fa914d7198c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6027603f16e7a175ee7d0a7ed4029e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82854b008715c5971cdf49a76e288bc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0311baaf09e35850d57368dd7060e338156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc90b24210c127005abc04e941f89336157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6579f205d3a7de8604577012e237ab30158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2a29793d0105fe992c1d021a90514159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ca145300f6116a22b5d770d4de29a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28717899b45adf82b5a655cce6c740d1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c2d88b77019f2851ed7e02e69c6720162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4307d404fd81660fe4bc90224b48d4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ec02041e555403d923fc6d98c667fd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c714bc4e27df55a91cbd98d8857ed8f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc2586de9f4194e4a83501624067de166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e8ff46e733037c35778e25cd11064167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e1a80b4d860ee3959ac0d0a23eaad168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20cf096d9fb5bde6151152abec3548a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68dd0e13fccfd47311f760f4d2cfb4c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea4e14a26933c5e9da9e39c06f1311171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083fbe760f60975c1b22596ab00b9c78172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ba3b8cb3510fc25780388d75e8a87173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce8a113238bf61a6d47cc0422bd9000174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea08a8dd3507ae6b4fb833c6a510fba175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2806e089ef72b61d388ae102d06632bd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2afc63ed0367c6fdd13502b07e56f0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e360ea50724342103f172e4775cc3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a71a30a31fa7afa827d84401a5b3d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc81fd406e209dc1b0712fd12a3940180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a599c38153cef6120979ce4ccae8c1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be46af2c1bd1df5aa50a81545900fc69182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d66deea0c23ed80a3c4e39c9192fa2e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fccb7b9b21137c1f5676cbd39451f0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d156f79ec2796fe6824ea4e866e9e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d987a9a649dec9d28c5766fffe1d138186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000204d582f2fef0cdbc854c7c62fb77187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0581d4b7c6c8a23f3e2092c33fe82299188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be7e16e5b0632a8e033cac502d2d0f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692362007f0909d6ad982e0187425fb8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0886fb2278b64b074509e3089ccd00b1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f033f75a7587a8a381154cf987911c8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba4bf63ea702c91892132907ab706a9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b95d9a276e3b6732388f8cfccb7d516194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64267ffa1e7f300ad208a1e7dad5583195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2cc589defa4292d5f62f465444e51d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b18cf7a72d1f7bb3ad5bd693b4bc435197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef7e06f3aec4d225851cc4e1beb07b6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9013776610add52b6a19ee88c1665de199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5821bd2bd18c8d9bb1a0cf298fe1e892200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd12e3798499b3930d9dcceb4144ce74201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4724f173bf953fc0a51bd89ac382abe9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c47d6dd5e7830edb0d8114823c8968203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad109a67c14089fc0f73619715ebbd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670c2e5281a59303b9d34744e892a37205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af07c2d36c03112379bf1fbd985be251206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20461c156dd1e78314ff1dc80a116029207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c2b672376d82f9e9cc298af3ceec8c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94019f29f4579db38536b2765c7c065209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadae0a61a41af92ad8d3b36c0ebe875210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ac322480862128684450a9d7f14efd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f57e89c456a4a52ca470adcb5637a5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077bb2167b50f3842e7e8bc079a25dd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d7428efa0c3f36013df1177332795a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fa52d4ad6441a5a7cb23ed6657644f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a5ab24c8e524b21c3424b6da47ba0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646fc9648f111cb44544b8ea28291328217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd472f7de4d705515bdd8fd2f696a4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def1d5fbd5e5c5dd96caab8bf95547e7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad97e3870ca0c01ef40364f7bbb02d0e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695bc6b3e6f6d501d73d9f9f234fec4a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2672816e2ede77764882d27318af4c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751e160b8e8526c1ad2bbd736845abb9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c235c3d980a5179c849e822fcc62d7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c552e91d5dc1bf08f8098e72b9ca8f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8246af0a9b710c382813b342fb154ff226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3832e40de6d103b68ae6c71bcafef7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d47109d7ecd4154caacb37ba065b2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1865f7cd85d1f127532fdf6fc37505b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e439189c704b7d70f2bbaf19ccee9ac230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe4b3924da782de2c008407857f6271231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf10f8b3931bd12aa83d50c7943c6d8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90637298aa696e0fae0509b11bc0a5a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516ddd26f95c2ca98bc59f13ee23490234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2fb8e2fa6b212e77e4410e12626077235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ff0dd255f8e34cb3eabec6928ba07236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa7303b8d84aed8493122b46684a9a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c581ddbd4eb3db374c94a9c0ba28aeca238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dbf71cdb57f90e4bcab9d1f0bebe5d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e2c03a52c4eed1c1011335d379d06240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5250ebd502f2d9e851639d4cae8953d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5494cb7ffd39708375ace558433bdd7f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bdd7bc9bf25bf719da250ee388fe17243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389dd470a33b166a8c2fb44a4e12b3ec244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fd73b62f7b770a7bf8250989382d0a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9df7ee8ac73f29435c737b2aa34bce246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412eff669af8a1860b31b14e1149def3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0976ef76c9ede10968b9b0939f47dd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b761b3ec861b3e3d5f36ad4f4089499249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02238cd7edfd07a60883d8b948fb6f4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c166df73139e4018ba7d4aab24a4758e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ffe913192f6ae1a32f1d072b47ac0c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0132108b868e03d4791986970dbe7335253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63491cf13a11dd8bb3ea355494fec891254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93aae53765de8ebafa9917fb4945502255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa3bc140dd148c9e286f11c8c16934f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5ca2f6445d657d119a0344c05b3063257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b832a81b9b0b92f0d8c97b8381d73704258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df7bda5c584e8cac9273752dfd8d9c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80524f5c2d41b8e60656d9f27cd2d307260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c327de46f088311f9caca1e065a6b1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f3b91bb22a408bc7cc0e0a9d74e2f4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff4cb56671de531b19c59c4d12edc9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64202a9342270a201aa925f3a538a1b0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c93ce350fe6cf6ef6ce9055a14647b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a260ceb741a3edad93c6525ab3b5ed33266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a4cd24e9e8f9785f1a4d71da9864d7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb5d6a2d9bc493befd6c7450979ed0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2061e1684a74e24ac5160dc5895ac2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907566dee9031b4f59b8a17f8021fcf5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc84cbd66930ff35bf0deccfa089d3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4281f22a3284b7c418b4fa5267cdb5b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46741f8949929ce8566ee4266dd653f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ccc3ac69d07fa7204d9f4b651c908e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9720af0f2544cd7ee58726a188cf3474275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb92ca566277384c71c48be71fa75b8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf672d56f40a109a7ae4dd5d706bc73277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b02c917e2b779912dab551bb72386278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3803d025102df4b00e3bbb078094cc73279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aebde30f6149498a262dec53b7a807280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6889c9080e5a16aaa000affbf999c7a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6239556acaa043f75d880909ac72130282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e73d913b9301084d16d5b0d58478fd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa23323baad4718580253fe6e4659ed2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee4633a8f0e8905be1dfcefcd62598285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3955732da5eb9fc046b0cce300281345286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7617c2344edb7d523c15b83da5aafd9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94870b06729b9bedeec84d8a7e975e23288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb516ace2538b85baf65d060f097996289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63557bceffbbcd64236fdb22efa59ef6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934bb07f499f0a2c210cee22f394f640291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599df76d0e3a595a403acb6e62254f70292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f15cf14d7ca840dbad17686f973b1b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce03a9367bcb6a6ceedd55daaa20f7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e188cdbbe7c89736487c33037cb847f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96938bf0412eaa66c8963d92910bde81296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c1e33823d9de53a0fb1349f48ede9b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305cbf9bb15a9f914caf9472227f0839298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab6f33451a3031d1d901d99d2284233299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2063085f2af78900dc588db270b9ad300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac71a9f646032efd2e6d510012a9b1ad301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a2133a3b19a3a64c68fa29a695a9d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a44841f6cf5ae8ae9e3935a9fb3a2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dabcc6622258e09ea92c712ae06bd1e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4f43ae49ab8f943c3a161e03ad29eb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716673b32863fb18616978898caa4c6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c5fb40547eaae19d6d6da815f6fa95307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da8ac475ddb0eb975767fcfb3edaaa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b83560d47910e7b0e2bca228d6327309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb903b0c181394a575a7a57f50fdded5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19683c417546eaefeb884f4b9a36d2cf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a78d33f487ac569f3c546bc592a4f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e172a627cac6bcf3d0ae4f2efd7cdc22313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf8bf5dbbce3aac1feaf8ee290a5a79314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d04d45f922dda8a600e094177a5acd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8249528a9767f8a67b3ef777455b7e93316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a03c91efb7e673174d06655605d64317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2ce20581a75eb38abc6516a3381a36318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8938cf54abfc0571cdb7357bf18a750319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00feaeebcdff5d01bdf8e7e3bbfbfc85320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1747795850937ba39eaac603323e8bc0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe05bebb5c0091c4960714629b886120322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233dd89960b62c492e715d8e9b79e975323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc5c2af1e5d2ca839fae6b7bd3ea988324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb80dea818e8fe5f4b9509ffdc23356325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d29a2d96319fe42025f864a2052ca2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27807f4e87106d237d2a7b48f9803f7f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b2e5d7704cee7d46cd1c416f043f8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d28a297929660209a0029150067789a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b7168efef0e6a3a6d139eef8ceeb45330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f02b0138bba0e8bdcb06f9be7d8c4fd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433602762ffc8609ac1fb554c7292b4b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcfa5ac824a2211894a766101c661d1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249035cf259c5f834457cc43a1b3d1e5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b78e7c005516bb9251c9c6d38ab719335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16970b0829dda3c017143c6791577aeb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc7d279d6d0c8bf54ceeb44d8009d9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d5f33de8c1fcbc17664d74a24ff7e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1022542e51f6ad1c0431f7084cda928d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee89e57c1f70b013116f0e31ae329665340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca547300dac4d37351a908f990a8e62341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd76a0aaaa5ac16546ea52f117c6ce70342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb84625d3e3242caa02f57d2d24528343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169c9d825bc7d1db2759191f4f15a34e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f879dca126905ba7f48f3350fd552add345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13179e7a7c40ab49078f0154bd5c07ed346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df4ff5bf024f03686120f8d0d187726347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8be054757f612b2474d5226a14818e2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f02dc44b46cdd96a3b8fc982644c0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd78f3d3c2b16627a5fd7edc097c40d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d8936708bfebcaf0dbe5e54e3fa95351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6979af4e1615b4bcd3e49cce4e46d8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9271dbd8078af4724aff512e396d2b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c97d3dc53ddf4a855c16b8f712752354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce0613687168accb854ce998a2eb501355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316542adb150e903451740aa287a2308356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325bc2adc901734041a6d5afe592d7c7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaefc1777634fc5e7e82ec7341b3cd2e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ff7377e243f4f89ac1b55ac2492c1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ae6882a0407f30133e958df0fdf98360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce3a21038122eef7f281fd9e8c1d11d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b127b961e057611070cf59176ee6c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac1c80ace774d5e50d02b3267f56f5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3616a46d5eaf22ecc06bb098562ab16e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded0cdfb9286edbc4f896c4a3ce04c5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac75cb17a4bcd1f5ff02cb3d6d4d1897366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976490095dc11ceee91a7d4f78fb3e72367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df2a3a77d0afd5ba73e9d4e6824457368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a4770c774dbf4b7717ffd7f4d9cbd8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d5b0bc54b9e5407ae389b0b2c31b8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a650ae89e96018608c47fdda44711cc7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8417b8ba6d1e6874251e10d3544254c5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc39d3234dbed571edf3ac94d600b0a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df50e4fffc56a946aafde625fbc61b9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58200ab968525cc88107fa18f1cf24d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2772805a4485d1c38eb5246762310c3f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e535c800eee7b862c9bdf422458bd35377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72073f1614cdcf53f38f64016d69ed1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78b49e2bcdb04811ca5b76a61aaa23c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82897ec1ef8d1998eaa47b30f6f1e006380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cec4dcc3495620a54637b80ee51c10381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa0b230ebd564c8e9895d8b286faba4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e90ad303bdcff07cb65da6d785021383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e89f28bee913efd5a7a0e47ccc9cc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a30c790dbe196e154b29e67673e0933385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5422a016671566331780dd2dd7b942386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84575d4a126b908c471267de6b85f1f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea22e55b653c8d7474f0e51392a25fb4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851bf8897e80f2ce56a7c729a572d59389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5990a40ca3cda23b562bcdaae1168b22390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a760a83bb5692a81dd4d2bd83d8ec391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d71fe081392ab8a5119301a63baf945392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf85272c307a12b46cca5f9e49cf81f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771da4f772b4960fea7a6692d34b27c1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12484435a3b298bdc1c5da9d1f5a89ac395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381c348f9e740b4cbaa717da31766af0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d7c041fa39828eca69ed5e762dbed397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8845c1c964ce751edc4395ee3a922398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c71a7f17e70cfc7cb42a2031fa22d88399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3601b58c1f29078f18bd3c9dd428729e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06befc2f1cf6aeeb2a205b1196ca8b16401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cfdd846b94fcb0f4eb0b84ef342752402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ddaf3a91cc93ad217b1367418e6c2d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30298010add0a893b75946b8e8deacfc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e38ef7dc5c48846f44b69b5431ff0b0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e7a211b289bd674c2b6da9ba01b10406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df01e21d34cdb8302f3e5fa803a6b0f4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec63da6e881a3f69a2347f25d80a77408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f3a0dba7c779e28cba7bc21a2ae3e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3873340cbc3678bc127bd4db48f95a11410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9989dd64c6d9ac4eaeb8cd3021fb9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd9906fbf54816bd868e83dfc94f69412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9cfbaeb40d176c48d0986c6f9e0c85413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc67d42f6db235a2160930563e9bda40414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca8ebd5db915e37ff7d19dd8f43938415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4704f257b73cc9339c4ee86fbea7fa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc0f3af287a4072c3b6d8edbe86b650417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a17324c8042206429bdbf0764593dbe418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5cacb34f7dd66dadbad96390a0b5f5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da958d5cc92874a522d517f96aa66be420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb29c357454750eddc850563447b5bc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e281aade95dd50eaa45814ce6e7cc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f592bf62a9cd67e61d8170661b1ead4e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be8d4d4e812d2aa4ae1547018f077ee424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c113cbb32b596c93c9d17225181c3f92425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074754f52f2f627e6237cabde0618f8c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c014548815695a0564489d2f293b9d5c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c91e415a6ab8d43ded3bd2ee4a4f65b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a5ad8a5f2cba55028a402e99704fd0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afafec0fd1e153b17fe63566043fb963430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba27f71ab21a9c1bc608e3ded07a2809431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce678e471e278471e2373c726417b5bc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b36f45ae58e0ea064a39a7fdb3f1c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a77540ba86e3bf287a40b8e48af225434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77356ce9f3e76ec97acdf9d1070a316b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa99a88761e9810b9b705af60c6be06436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e39018f91c249a769be6d8102074198437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422006ffcc2d1e441d7c9d4ec2f7fcda438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9fbae5a7977268093037ea5a4d292439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082f298d69445781b2d9f5080eac123e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f5aed122dcf0298324a5ef06dff7d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd349bc6563abb41850beb9f3d1963442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c821ff6652d105d58994650314242db3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c069752dfe67fdbf608d3f15b268f8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10240525e90396e0eb514f772d4bc2ee445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b175f9821653097821bfbfd8379cbc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e36c837a26544c7614dee2912a225b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff83ab949c4d4f216e00d185be2f91b0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df65c47d13c6bf93cb9452285b57eb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae15c945a397d7589e49b39d9e3e75aa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc695f4af1f10ff4117ecff346229a8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036f64a7b3c29da3e26d9ed6f5df32f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b6e760326d25a6667ef97f764de62453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a092798689bf4d274f8fc3b43e8b017454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b59aa5da1b1ca791004f951ec177d5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6c5afab05eb8f08efb41af5212713456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8411ae8fba3f9be54a9f3f1669e6d909457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd702129572f40bbcc18380c5028237b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95877e840706ebec328d379e94903838459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f0b922ef0701041b09ad6c416dfb8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2fe0293c0ea2f87d62284b5d77d3cb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c1ea534d4604bb64bced95ff7ed1e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbad894c3e224997da4421444c0c30c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3333f628e72054832c8c152a4bb005c4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d86cfb96166b2cf93bc0631cdab325b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae2d816d5c805457899304b2a717b1b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f43387b985eb32135c6cbf99c4b9e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e1f2675c847c19656c6b9bf3f633eb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b90835079402da2aa0f4379f1c45aed469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9bbbbf86fb86a5e916716fbe500ae1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca9a4a4571530b6e4e1d5af96dc9eb0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f80e0516023b523f88ad5ef1cbac04d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae905f343292bedc440a172bb4f5f036473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e851ad81fd10f213c73b97cc6f9e4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aceeed1df27d9ec2c5ffcc92289eba475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3a79229e352781f843afeb1a484eb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ada459eff84f60ce20b0581a64cd4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e69ca6743c9e8c49522bb0980ebd007478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35930242d189d17228a8ba47ee6aa5e4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed5a2ce7cdd8f820c7bf32b0316b48480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a2f805109c19b5b46db15488396038481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4baf9f132f61083c833d7f2bddb123a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab4ebe18ea9a8011970e32af1324ffe483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189a7d58e51652e51310096e818adf16484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf83da9cbc625b3efe28af72422feb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce998cfa43f5972cdff56cdd56675c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49beb0d50be599bad7f99e0be2409147487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b303bebaf98273131e6f534a9f1d3d8f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1140fc2ab2c6d7595dc9eb50d4e99d54489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e07ac4e095544c4ae1e2e713b0109490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285bc57192fd4928bb4c3a20ee5440b1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ecdbd088ae65264c0ead9dff939561492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8dbcafb8529e296bc410a1cbb021e2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6211484adb7b4e4899440b87ee69a5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2910cd6a590020221d9917f661a62ef495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db552230e8e023f995097e85d069ed496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef7a3444cb434a2692fdb103eaea56497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f0c4fb3e3ae44e77f6bf6056ac1eeb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590153a15e800a14477206a78cd3fc23499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90fb4892cb1d3b1e4367992bf09f338500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c0111c55722882df598fc3e68f7de7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a237fd104043d6bf7e7952513ceb0b8a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d7a07c82a16530b3a4ead000a0391a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b484d6a15dbcd444abe699ace4189504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8bbe2c31c60d8d13bd3036b0729df7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e407a012d1450160c9448fe688c9d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d8966b96fb44d15ea09268bcfa052507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a7bca1bee970483b9f6a6144353f45508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae4d3c5adf6626852454930d349a8c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80d972a44e185034904d6131ae6e90510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc90bd62ca06086d985707cd11239bbd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d52fd7161d37773340040363328d9d6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30577f30b757c1dcc067d67e6fccef8e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555eb7195ae187f34c31ca9e620c185d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb4d510474d8338039ccbd3a6466bb8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874e7719dae66e6a5fa070d01484caf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c896fd13d2bec62c425e3262948102517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4bf646e89ef9fc1d8dea5c7bdd1ed6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6661cf5e8fd86aafd632e932322d8a7f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc64394ad4a126e35acc0ed7e3500ab520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd41a30410064643a2d3b256d8fb1c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1426daae067d0fdb709543428d70b01522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb459fdb6f6b9aa6c8bc8cc9800e88523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250057e51d267372188b33d985266252524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9329e41342a517ccaaa1adec2bc6f3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37fe321b80ccca24f4ae36678794f6a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f786efd837186df2cc3989709518a1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057c47ef590890030c6df1b38d5be72a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0512e0341d51280b28ddc6dcb27b4f6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f1ac349833d19cfbd93ba8a537c72530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f0cc76bcc9a2ac9e6116044f8a735531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff31a221a08332c07c8573267706047d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fca16d3aee2967bb7c9735f6224751533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c2a5d33c4a980b53f92986e0d75086534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ec7dfc914cd4df459c11ecde2bdec535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea93fe5e56ef0994a4c1b270f4e87844536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e2c3f4724803740d249ee4c3fdb070537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0e9f6cf71b9b050f5d91b2cde1fcd7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d907a7e4a519827d4f57d90dc617d9b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda9a16f56d724c43e71725de94e0780540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8795c617efcd7ccc26a19d78be70e65541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddcc28ab79afe73395e71ea15d44809542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a8322ba0c88681ceef11c0252c159a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec9a989059d07e1e39332a3124901f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e447a14790f4479316b99eaa1c923545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9210629a86cb14cd5d45377dd420a78546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881bcd83179994c3b4b2ec110a6dab3b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62139fbdca70f6def6ca66c60a6d7ff4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b00b1fa14626ae18b6fc9ad9ecd48549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f17a930df320451c83b7a7f717cac550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1ae65e08a36e9749149d5e9440f77e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b50987ee22e1db6dbbe45d940279f1b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40098e953c38e49ff6696794e5e80b85553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b4540521f933d555df4f049ff4ce47554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e14c913d5e4aad62053452203a76675555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce300c7b3f3984b1aa5bbd3039d7bdf8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b213c1330b462be05541cd71e5d35794557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060582b46211903f0327c353454c1176558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db16247598f3884b6843bf4228b11e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ac33d341876a151959b534d678b1b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5fea24c70b60246d886d28ea6ccd0b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0188d7e6a0684f8b016c930d1c115c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e25f23a2ca13396d0e9ea0b78469a4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e701e3602b01a43f0432637daa449954564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151777db832dcf91fd1498715c8bf863565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef17d0527bded9fd88ac77691d2b7b68566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f955f4332c5e42d4122b2b128392fdae567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6911ac52875cb159d129bc1dfd29653568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf7d1f5e23c9ed0b54adb395dc816bb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d00027432793d19201872a749f611570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6349f2175ba44e6230db63395c3cc675571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b35f53e08ff685aba0b5b1d1613c9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ebde3193a827fad45e12cef123fb03573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c68076b1eee88c2fbe504b9a45ca40574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca7627b2c2835780b624f7147a82767575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb61bd9ba1634f994bbb1d9f7d1f67576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e718ff5309db05b6a4bd8e50485f2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b995129a2e057fd3c4b3ffb9de7a5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad8336bc069e2599f99236b8d1d08f0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f8d87f4a0aaafd9d4ca85ca0e2310580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc1c2aff334fac945648ecc51de4ea8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae438cbfbe1735b6383b50809bd27a45582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f77bb9cc2cd93295cd9687fee505e1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a7ef364948129b9f693664ad6e2074584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70da3988061a1d39306f83578b71a99585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e65a320485be33ca4424409aa7659586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c74090dcb3cffc9a58651c2caccaf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b84fb46506f96386adc5ede0a2c44588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e967c824ae99f3402890830cd59d6b70589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dfeb33ab591c668d6237405afef79d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb174d4961a3f91ed4b8e2b8583be4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b4cab8dd7d575feceb8ffaa4fce304592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e160aef94f3c78ba252d50ccba50c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae09a1471a3f6ec9afef3237ea1006d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f22f7d3daa0c234dcaab5391e229025595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8691f0315dd27f1e1885eedc31531fed596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a326df66f679a45bdade67e6406a18c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf96a9045ae9e3d57828c680c37c47598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6dfb61d83eac8add7a397ec4df414e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55573970f512f79c2b08c2fa3d02395600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93359c8f86b037584d777d1a4b66b5ba601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c6a4af839328e17255744dc2e4e7c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f9673fc894b8bd6e52cdd57ef4722b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdadb5a29949f0820cd05583b90f96d8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0293eece8152e9e7313f8761e0e61b5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf94a7b7ec2bd8732257152d4827ff1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a882991fa29a23321532cee2117e160607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54be91ace91db89a082feb80f1b184b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d509f60df4aefcd1459c3a5611cbd5a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5074b414f7fb1ddb22e1a01577d0e424610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89308840a6c8783ef3a38fe2fdd9d588611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa4bfa8429f6d478e99da3ba360790e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9325dcab90eca72f00f12cac76cb209613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e026e5f24c0c8f2e19003ac28f678d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882f16f3f975de1d5dfc2071aca3e014615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e81a5a1a938246f44885ab56b09fd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7991df1bb91441abc5eeaf2a1ca5ffee617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22cf68c4846f63dc7c73a3b7d5cea98618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b80ef99c714c91fda884cadd69299c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1126b47ca18803d52ed7f101dc47c31620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb5dd261f3f3bfc0505342c9e19929621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3294a43073a9fbcbf724c0d673d0270622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15747bc7bc80489aefa6967d1cb57e6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e9f379cfccf2affe5b1d9ff21d1ee9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5478ac6970ddb84977cdff72fd4a40625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7070d8af15cfc2e45cca06141d5a6c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae4597cdc4560a13d7f98f2163b5e8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a67a3223204349d0d877b3f10b21f00628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe2ac7c8bd7ce068cae1c0f31f40f4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac23f924a65b6a2624ba8dc8b511771630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42ad57af2c66ea3af96e3dd2f5dfb0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47884b3a2874060ee84c9e6ab59461c0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b078880a8cfabc94a6c0222ba2fd89633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae392047fe1c438664daaeb2b052f759634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc5c83e3b9625fe35bb99deba98fc0c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8560b9bc00bf497b8cf3987ba3ae76b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba9630e598c207220b2bff4fef2ef03637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac38694c8956ffe2e8d0af005df9c799638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f510ad3de00541907f0321a37a4a1ce639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137565d56c978124be8c4788c9279241640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610aba26fe6379cb0dc2fb6351e624f8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81444a649961cb4c4a88149a21bc509642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12606e9881af7df91e74ed1f13ac5a93643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad48cf7316fa12a89cf62cff729ee41d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89530346a499f8a53cdb606f6c0cfcf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257eb11f58d8843c0ab277b6cf5288c8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c647321adcf170d5e6995b8bc250b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de21d2a759d38de3b06df8eaf30440648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cc2cd363889edac0bab17e9e14b7a0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd9d87dd5a348cd76dea1e191c21b32650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e7ee131c3d75d079b3edb45e2fff1b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf189e732cb0e7d74b06a61f9ef5e7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37d0dd9d711aa528ff253099f939a5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72de33183138b8053d1199a75fd00b3b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0cab6841e24e021137d2141d8c29af655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c22914897f5773d75e1f34366191d3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c454c9ea714763ac0768e265ddb54f0b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d900971064556b0a9f0feb0d6c9eb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4dfe9978ec66a2f7312f73d6e8e956659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fa14bf4b638e994958132fda9099c1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d4be4a39ee925efd1aa399f74c6661661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb77776539b4b1f2f17e6b1153234dfe662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f2cd47aa14f5d8e54c524b6392b8f4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a349fe365ff264b18d5456d1fa8e2ec664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526babc81acff955381c3dcdcf6b5c6c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c38e2901cd4d563d5cd4ac96f33e19666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9556e288a54cdd87dd653bba638c1e58667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c7a09472ac527c4712aafd17bdf14e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d3d94e945c648b5756971c755f184b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8500e26c6554ff0b13be0e0ebc05bb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2187d9cc1c433b017b21e405bbf63671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee58d0c5099e437e12aa94423bce7d3c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ea46c471cecc02250514ef81696f1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86919a0fd270ff112bbc1f2f2b34c5af674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8840ebbf2e1b14ed5350e2b4f1e98020675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd80cf1c7acead5e4a8dbd72cfd370b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2761117dfd2b08fcdcf205aff66dbb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b24f485f764e75cb3f11ef4f39d0e4f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3b9b05b63ae43eacd21f44083ce896679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f8e54a244526d71f7f992c8f28c35c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9df01be3fb09e13d30fc813194847ca681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e94b1ed65bdbc0512c7d21105ee6530682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd046d3acd28889a431cfa527adbdde6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a933400445d574abd3e1ea0551020355684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eff0519457074587d388915a4d99ef685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ffccace8244a32f46d4faeade459a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e052549587c8d404942397247f989a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da0ed77197b0e7e46330abad98761c4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ff158325f72dcad6f4c68a69dc4cf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d35fbcf0164e6076c4c308455c87baf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed446c71aa0555ba89ed3b318e9464ef691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf82346dac909c6e6779de4dbeae360692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9219dbc1413b34a41112dba4c3388716693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926824c5024a0e654142439406445d13694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a558cd706933f1d9d42db8199dac4caf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba2ec995289c765fa1dfa17e85f5b1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8821bf0d774b0938bf6768336c19d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f1e6ec45a493ea7b906fb4bc105f1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e63eb886a10cafa4a0cd310da8e8e58699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe806eaf4f7fa0cc47ae43e4cfb457700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ac6917514aa2fb2ac28faa81f857e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e6de506d335f5ea71b3cbe57c422b2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a26ba17346c63df5a22783a6b6b410703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6de2af437273315c9c3a811674f41704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa69f913356876a83f7fe519dcedd66705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222adca1a1d0b4bc5bc1241bda8a3a7e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ad60c31e8a47b53fe93b775e151fa707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4306c5e1b35c0df1b393c1d1b7bde611708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c202b5b2020af86aad84315002e3cf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f408c71486b5d5a14aec924efd0ae7b3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d70f57a1eac9c69144ec44e3bc494f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe7eed8583b7082d0c110be7662a941712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627eea77359842d13b00d52a8224a991713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211e199d1e16b4201179ac9f14cc85e0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef035e962ce73a2cee1692f5f38df7ff715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2d94c7b46c67392c732ab2bceab01a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6723a6cbe5e19f44af83db436ba75188717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e68c6477b873203c5000509c340e6d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7fba9cea0c4723d0e6748c4417a002719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d59bcced8f36d3d6f8dff301c4fa9c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ddf0fb711e9c407a25389fa44ac91c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb03cce435e51b09cf600882a0972328722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eec322fd284900aa7f490872b2823a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a617b579832394748b78c343214e7590724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b09ee56a71a3be20650cc22da486c5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdfd5d9e647e800f9249cd33f5c990d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4625d527db48d60162bece58a66cc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a113f109ecefdd85a08820b49be4df728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1baf944bc299fa753fc41864d32cbbd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c424f6295991682ead149f44a9b83fe2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845aa2191317eb3b358655e447346fc1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dffb82f5107303e6f9fe28ccca54415732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c52e277ae42b3ef69137f0bf0cdbdf733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca62b4fe207ab9e30813e7e065a24135734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a909db089660111b0c7a407fc21adab735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f494d941127423e05632b30b89d0df4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c125c3bee5ac7f25a725e0ccc6e30eca737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d2bd3caf209470b800bcdb043e7a36738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e82dffb103f595cfca854586b3e52739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f466c34e6ea6e157dac988fc1b628740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba981c82a1f38c9e83c266eab8e9f9e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a89ba3309438ffea5d39c1d454f5349742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022388be76a821a58d447319504a8d5d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d838206dabbd0af009ca7bf3480285bd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd00880e32d8bfa5bf8314ef5e458ccf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6746040ca29189586b1b542d7098f7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb675ad916644c0090deeab35e47f00747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52430e829ad1ad30af8445df382fafe748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e16b6936af5659b367cb819cc07d6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712237b10c4391f5e6940122379a989a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b4a6b77a825e5c26fb808310b34c27751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944f4b8b04419b0d092f75e783cb3a1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf2df890c1069981b0e000ce7d81228753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf60854675265e65b1023b552c612cb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435d0d85ebdf17da705625097b30bd6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe912998af4e858d043c40d6720d47756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a78baef16120560de9e558e61fdf9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cde5b2d342f012b2a383670463ae95758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff9d0c14551911e6d70c6620be2639759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8690382d06bb6332f6a2842313a9e8831.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc077d775a633f6ae9904f8122a92ea2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ff22aa341681b7bc31a9bc7a3f19c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba931a06054844fb8c35ad4406c01b564.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180640b6a4d8162779cf5b61c36901955.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc4080c134a541b56b42e75f9aa05b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d982f214cea772a7381337f9d6b27917.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea19ce66428708d196ecaebea301688.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7358bac3cdb2c834c84682d825f8cca39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40920956d0114dff473befb385e701d210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470dc1c3fd7d5def56ec43969b5f183711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d7580342bc09372a05fd5a6822e8212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c581318d9ae4fb5929c243a105c24e513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b27d6f6e80e7d50703d63377d08ae214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02afd803fe9994227ff7cd5eae1a0e4415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb8219971c03c311d2708eb698fc33316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0048aed0955fee9265dd1bb0065a5d4b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5945b354bccc562ae2d9317b09c1f3a318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ffd74ac3c9b30deeabfe35327e75819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a036fa0d33e70614438094f3c2847820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0565f6625edef6bae19f2768df0bf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445850a043a543443bc5bbdafd79b57e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3de3ee414e2364fa417062421148e223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12daf2f5c610899779c8c5a878b89c6b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7658876067f31d1d650484ca3173aa5125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd906362df92ea2f76d93a53f381d126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dfd0765f2d5ed898b511f0270396b527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9063ee5e60d876937921653d212cf228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a7fccef8e90f2e275480fd760b6a129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47025a21014db1744866fe2afd095db730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fcff3a32184770e4e35c59cf512f2f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26c49a29da957f6f598f0336135d7332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399bcd1e963fcde8cc1af2e53998d8e733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1358dbe7080684c640fbb3c7983fdc634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d433a6806805ba2cb53fae4ac390554735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ce33aaa26c296bb7c55d4738e329636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb2bc8db86ab271b443165637b5cdb237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af14960c9fa43d3b2ba3695d35c8f30b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f3b3b66c7607f15dd63994c43b267939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a03f3f01c294a92131ea6185d1af13140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e208f613b9a19048ffd5539f202281b641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c591cd18170452ead5d300085a11df42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105042fc1e9e29a6d99342524d92ae6943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb06a6e1ee617cefc64972e8ac649bf344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbff302eda18b77d164801209c7d80a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47db1d27f01b77d2aff7033b3e0fc5346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e139aa0dae2daff86e8c5eed234fe90147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4c016be8eb6da3f32485fb3f0fd8e848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37752f759e7e170f49029f72c4ed0f7949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96514d484e6d8e1d987b25d87f8302af50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46376489f7aca628824f7247b89105451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03eab7df19fa9c889743aed13f7348852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16c2cebe3773ceeb2e5ca88bbf6e3e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5eda37d233e7eeef1aa3ca972f049f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d62a0ecee3217455b3870f2d76b5e9855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf5d34bb6a9311e273280c67d154cdf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d63981c8ccbe68f5651b3120756c5e357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b591801ed0f166bf622261acc277d37158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc75a7032a13e94a4cbd21739c4d6259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a03940d45418cd3eed4941631bc1160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f6f6cdb0c55d9334c4c695d8f54c761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f207659e2b4b384973acd01a64e6e262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aff19e32eaf2a882b3ea8de203932963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c168cd2458c95d6130cf7480dd2925264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c50ca74b307aa042912f3ae3fc65f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff1b1bc993918530a803f50533977f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f77fd05a2f9740551ef687b494143e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d658c6c42b1667c4421fb9954ad8568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcfdbde44103cc3308479837093e6d469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e58fb92ec46b3cdbf30427bc83fd9170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e928ed2ec1da8acdca20e26332be43a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1477c4be53db15c974a05c15cb970f372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1bfe04aa946aa93d03d654f1682e2773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f5f42c4ee85e4e2ef8b577810bd5b774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d3b37f63d593491993426c9fd685eb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a31236939f0136611eb4e06b8f3f9976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8812f943fcb46eed3ec9c5c834613b1577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ef3da1171842c906d40826acd097578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4dd20ecb21e3a758a0982c96f5a68779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd827def8daea8222409da4bd353066f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c5aa0ac1fd5a0d4d69638480f6b9781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26763a0c01ca2d601946afba0bfe71f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c79bb5c1cf96bd65bd08b44bffc5e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659b8bfaf2430ff65054d377af71b68084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaed35b4cd68bdbde2e08416eed564e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d05db8b9bf770312a1179a3cf7c1ac86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00963d7bfdb5f41ad8fff943e88ce0487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d9a17fd0498e4f0c7bf72b5738143588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a46aa5ddc522fe04958d03efd0f7289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b266760f81bc9efb1b1a6b9246b5c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4608a30071dd41be14c3d87c119fe7091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184aa12f88b4ecd7588d07d646c39e4b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c434ee3b0240eeebe2051c01d303d5c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb2ad1737e34661bdeffb497b0874894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff8605b96be3c4061cc8fdf83cf08ed95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f237c5f5c92daadb9489dcecb1caba96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeabe4f58691501ed2560d7f11973fa897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca5d62ff81f274cc7c3cd8815bc033c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e242e7caca8960d6e6810e15be49448d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b86372c564ea3145ab7ad2f2f238c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45747efe091ca4312e5986d4e52aef8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ebf31fb9a4ac9f9578223db6bf2971102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9008cc72c4f3de6ad3294500a3b69711103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd8d2c79c35e9312e71aa362efde73104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82905362c573bd1f31796fe6f1f26471105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b993c9f8382b11c0f1130026277d67106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89efe0eb0e86c3a2f8c77e3e4eea6f7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1dee29c0666b1391950154de8b42ff108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c132e34f47aa23cac9b6d0cf2237b9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178186d4563142bada24f1d39cf0abbb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9418113faa1d3382e3aba76cc83625c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab5cf417f8f502e20121ade38d484d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8800c29139c290454404ef387d871d43113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b9d48d901e8ab7e791d239c9029f7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5956cc81c9eafea6e6acfb65f1f46c0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b211da25df553e13e7c317738f14cb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e50f9d1b096db9f617623e333e515d0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0669a5cb68f5f917f491f9f9fd49ff118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0acbdbb5a694e252044ebcbe55f2340119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536399472b4f39ae90ca25e88a710c42120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c2fbe376ef9457678d56d60881ebd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3667b3db6f3a5defca2ae216757499d0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef95b58b4ac96c6bbcfcc8678167b80123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053005ca02c608a4cc9c5e92c4e53e6f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa0b49c51481e8aa0d95a56805279f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8e7be2c52cff734e9adffee97ab58a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ef3e5e3232fda01ae3fb91b2f9a90127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9876710678cdeca4df135f3a83a1538128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d225ab135a677e84cf680ea6d2281d9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5979428bd8b69273b5352aeb4b780b8d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fafdcb7a91f371c927b013094c159f8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c8c3f28a40a68d80aac8d5322ec296132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005271c8294bacb9b90d6bbb6b796948133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd3933a1596add492832ea548971397134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dee2d39df77167a7ecd2f3a484525c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73cd39bcab96fff9cd686b698893711136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1134c5a53bed18b3e46046d3b7169978137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa0627f2e9cbf7d133ce624cfa0e287138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ea80e67775149d5c2e0f8490766aa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c742dfd43076315b9f6dfe7e5fe4f269140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4a45214d60738905855d93c277a54c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec20044f531851ac98922bf6ef64aa2e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de985ccf4c6e72829c8e8c830cd7497143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205480b0529cff41a9b1e554179d25a7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1cff504fdbdca01ff93bdaaac050ae145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6cb5ea7637d1b5dffc63a4d1983990146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137ccfcb3947a3259a07cb4518abad3b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5530300f19862bc8b4c390206535b22148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c332ba949679f025d66f831b1fdba3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b701bd236534ce268056860b2c6db7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835f69348b882333560464eb76601ff151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b54d53d0487a9331f23d830065fc6c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40cfddef78261644a34280e2a91ed03153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02b66ca88fbee6dd72df3b4d88e4346154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e1d9d1c80c53b1115d02b65ff620af155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f917a06a53a9bf0a2d0dcd66f01f8fc1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014ea8c156458fc590d23aeec189c6e7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368561b069e5f198f3e7db30a8d9713b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad03b72a74083906c1fbbff0bbbbd2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f6bfe17a117f86ce6562f824ab83b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9118258ebb6e748a302c3ce16bb2dff161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddef10ae79cf73468b4abae4230cb5c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa4dbadfa77969fd44e7b45f862383e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ed985be648e55a1e1c277110bcab2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fab63171810802344604c4e5c17009165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ddfa31d32d9063956157e65a83785166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa8e3d04ab0311b217c7be53022bc8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ff59177ffe3530d808bb1b7a249fe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a056e86cc1b2a31e819bc76b692947169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9db2833527c631a3ce99f19fffcb7c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69567332e03f91b7f01640f20f8e54f9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fcfaa5a9621d1b330254b9a9dd02b4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38dda84510e1cbb9d23045f9b7d00f3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6d302631f33ecda9b036d4ea65ace174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f3474a1c13e9681da5e8738979b11175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad991755ff1f5c1c6f01f4b031e2f5f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f701ee7b4c0fe6b286dfd072a53eaa4f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ce160814e5050cefb053bff4ad87f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f046e53d5acc0abcbfa94ab074563b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0493ccc926655036ba749d5e048481180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444bf8ad2e74ec9126ea1097308f1509181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7725766cb08e9bf560e9903a8e12a4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2e5754f1e3e15eab77c66410ce9c08183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c0c6d15b32a0210962b33efc45d8c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac969d77bd5be2a52a0eea07dfeab4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7230145373fd639c8e05a9e6b428b8fa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de601379fab701aaae4c4347bb3f224187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd198130313dc2798d7284ab98278a0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8de595e5575a5299141e069c76ca84189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4223d71ee5d1d2f7f9e78f6b1fc4ab2f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072518ef86301b33e7ace1a22e099341191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877cffd46bba153114b12badaafc6d58192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d6fe27d238704f72dc91426d4a68a3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c76309b242a2268a916d104c7c3b6dd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473a95d165f42b4172662d0f31839d17195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a5bfed66a79f7acd5fb66d33f842b4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e812c952a15ae966929a4c16aa1b1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0877ad4c8d6c8142b3c701777ba972b5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c772e0f75c49345514b7907e25788199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff20b26418be7663f683814f3133cf90200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e4114a9e9568c33ae178df5b9a69d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af67f3d2cb82e79a5cb8a0debc98d5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148cf68ca98bcde323bbaa46871eaad4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f8493b2109c321a2ef19b42142eb41204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a45465bfb05abd9d35d9bb3250c21205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e5c7a587e57039d5612bdb04ff71d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da83f5f10d0d0f9e8d869925ce7b34c9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0280564fc7ca4559dd4a2747bbaf129208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7453400bb51d0ff30d6c39f45d84c1ba209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd5068d203318891a022c80452ddc6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c931582bc8b06851089aa3980d1a25211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e3eda087fd7ec32adb415ab81f832212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19959606b5b7a8c5a39726e87ec1f3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f60bc1a541968213755969b49b63a4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd0eaa7e8f86b937b77f0cbb9bfe71215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86fe46b35abaf9b363a8ed5947c3510216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a376e1ae215d1c56291f72d93497ad217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83842c1f00a2def2e624a26cb511d22218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b4813960ff8cfdab9812c404b40ea219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44a0540c7c12c368280007c8592d00220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98123ca034afab3ed49b7a7dfa99678c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a3d1a5aed4f0b7523b51f244311bc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1106d510c04a86b1d9025e564169eb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e6f57520a216ce5f954cd31dfafde4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86f04c28b3be7435d970402f3919dfc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a5ae0af0d77f34bd9141ff66118cd8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc94c71ba242115be1d8421d57d11be227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c9a31fa828a99e05f833e01e13eeb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d8934d53a762cfed084b529bd9351229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90940cf15e8d3971f785e8c2de332e71230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6509dcf632efaa4363e4509ac499b37d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61842cc90a7763cb3cdd1ebfda5edb06232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e031345503158700ab05fb3756e13e4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aef581af5c8245758f8f627c183951234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7194d0a6db88f5ae4a79aae3b59b9e0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2560ace83215f695af72720fc68691dc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a6e882435d777aa7d7fe05abbf963237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2662b512de096fbe666de16400c1e863238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a2885b8fd5bde177ccb1d6890c644239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33019d2adfd84d9e1fe42f44e8f94d14240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee956709454aac55504b704e81d8e8ff241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5acf4b955898654751866ec1ab4013242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf46345890012fc7e3f23fac2738b7a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3170666b6fac2c8bb2f413387cb15393244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc33b87352cdb882f23b908b23e775e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed3fc8d2eedae3a9f879a14b926b048246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a45e0e0b67da6b3bd5ab5c7ba441975247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcbe9f7483980a6f9bd3832185922da248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f1d2b2d94a867dabc2b50db7aab49e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0596adac3b0a72698136387134e64a5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dfef608967572cd58b34a9aa1b4766251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c545bba4ca1e8290c6a09c0f89b84f4b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d10301fe47815486b6d8487cd34fa7a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec321298b5cea0a5e00faf21860232d2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf6800bba8565ba3d8a0192e259e5b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d29d15cb7d5f008cc32ea049ef0ad85256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98696e23059be138bdf8eb6d50fb2858257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03232023ae3fe4436dabb991be24dbb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900209f3e57f1ec8bcd7dd4097c4a2a7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c2469b3dc836916939b986f3c424a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365cbb52a12fa828f5e6fd7a89132f53261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aaecfca3fbf09bb37471df31078e7a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d9923658cb9294a91af7c3aa412e3a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9512d977e83e6115843966f0c52e8bd1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c750f16922e270925851704b75af91f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed9282d03ddca68bbf61072d7a59de266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8d5e109f6d00fe6e4bc6790b3331a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3392976aecdfd9c25e6129ac0ec4bb0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac838844a5063a86907beda6cf62006269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2139b7e11f65a22d3f35c336ec5a49270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe1b1993bca86579a808b11ec7543f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9790beb70317edc5e0836a02ae7f27f2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628553dad26289792c4feb96565a2744273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8cf2a46239459efffc5a11f2b3ed1c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59008fbe72a895a5af3f8cbb6d810cdf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef0821e36dbad098106d4483661b39276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f920af83a28350b2549cecaf09970c6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3910960c8fcd9a462b082a4c908f9ba8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a188b541b0fe3fbdd9d0f722059a153279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512072ddccca83bf85b4afb2ec19e737280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d6fcb7b3f06858328f970c605ca349281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb05df3cadc86f3d9e72cb9e841ffc9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c2b601d8a3d69ebec00d554be30a9c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e81527f6aa8edcddec1b6bdd64dfa4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a1a65c012325be3f08c3f95380f05d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c85e49f50877e36f3586fc216d6f1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972025eafa825a5d85d707b841dcf71287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804931f7207ad3b3828ed37077f1ff82288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66716b2cc58a8318d3c98f60a742d105289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a889665b61b589abbcb94bad5a8a9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9698fdc9e87e2716f48c99965caf0cea291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf13ccf40c7cef564040c9dea71c5449292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add908c3444bf187ccc5025b9c03cb22293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0a7d9616aab4fd5401af90a982c6a2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d5626aa33f8840b92824894fdcb261295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ab77ac5ca17fd37c3ac157ce30acb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0535b3624f315b172b74eeb33c126d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658b236dc03d5115b2e48015fd10a8f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074dcd78db5495ca16c1751bfc69a30d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6604e997f1c03a1e85dc052115c9399c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f180f4287b08593d3d26e2e09fa00f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7cfa4031662439f376cdff991bdd0c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615acab82e965a49a0c48d6365a9f000303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7107ddc91ceeb0f5741d4f83cba480a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d415571080484402fa08410fe3aa4715305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821806261f3eeee39a7abf0118e902ff306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ec415f9c8198530c38f970ba98975307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a5c9c7a92bc3082a02ccbe4cfdc595308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d5c136ab1f1e647622f9c64f034d4a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f2d9561575bd69b61a0ac5a143552310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f361d7e6aaab9e836d6967d1dcf3f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16349aaf2f6dcb1f45063ff3925f8c1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf56a5e53c7beec809fdec084ed597313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276060f669f647aea0143cd1d4c08410314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ebf675038d00444117a92df5078d3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c6ad8e9dabc5ebd2d31838aa1ad64316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd76b850875a918659436d9ae380b99317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c920b4d1f153ead17a07a17cae7d1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9591f6262f3f099c9c1666a8b334628319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a8083e7250a8e13b372cff87a01157320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d765ae71da56c8ea707928dbf27074321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f1c4d19346618bbceee4220cd975b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a4e7b5f5bcb5aa814176da233eebf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5142d85dafe7d91cc9002ce161c85ba324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b209a58adb1b365ce05acc221a236d2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e3e4863baece573cbdef7346d8aad8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a7b7d68ed612841f1c5e8f01ddf72327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36921d5145163e99f8f032a156023453328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277aab00b2760dd693fbd6071a790c4d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27513c00cff547fa7b9dad2a08c462a3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d9d42d663677f4140887a763836fd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd33ff164f70703fa0dc69287d40b517332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed886db5cf325289af0004a37505bfaa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3426ba9f889692557d1084134f75eb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b6a708aec56d8a7e9b7070dea6432335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f88f4af0e3b3e6bb2649c1cfda201336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20d505f0829f20f5120107d28ab8753337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf7fd62b4b947643a90e811c3ffbd7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e369d58edf48c17387ececc9ce61cc51339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb7f74d840110ccfdc985c547cdb1e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47983987acd3db30db3bddf804fae99b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698bcf2734fea6eef3d58fe7835ec020342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e1f23bc59cb1b5a14e290a5a52b2c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63833de52f6d150e4b4d9a70e88aa3f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e78671ca2663bc52633ed2426c981345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb1a7d00d1987b1a74353950af1b6b8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af03025db12f7e235742f291e3fa35347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6dc0e092150ae8d525ed583e9dc85d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657bc188423637de72a8964b8e6194c2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622c411d8b048de0d8be3f63bebaae0e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c8a99ff8d7dd8d84c6db1918f1f30351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acffc46c9d91ff1cc788cf2a2216e38f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef9ad3996aa70fef540b5c9c659ae3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6bd6263f19a3ef5f673306dbe431bc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253173cfe089e82143b1bb8e66d4403f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1219adbd32723b370d0076122391a0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a7504594b2eaea6ed766a16ffe796357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c2903e27b3478f3abc6874ed75cf16358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a3073efb123c1d85cca71e1b949fb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dec95983eb2c48950bae36f3e117c8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60070a29b8d2774ccdaedfb8205ea0f6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a36c52eaa5da1824622b1ca385e53e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2938f902be00acc85213de94d3d3d871363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca612b16cac8912c95d13f2ff8b1be364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a23ebaf2c833816e3f3d7ab93463ed365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda85c124d3243676a4cb6477c9f9341366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0bc4f5dbc321a1da50cae099e8a92c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644617816bc6c11ae050ca632b839934368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93b17dcca9f0542d775f46ab7eff365369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034c824c5bd18bc6cb1dbecc5ecb0ee370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ec5fde728b8bd0ba01538964a829f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9356a6493502288b5ccfb1156b2ee2d7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f51626131fcba7c1a56162ff96bbe373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a1946950f9f2241bd8dff43881e80374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f37244171208dac8b7d436bfa3a2b36375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f839e30a089f807be8dc09dfbdc39376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d2b7896680b3c5457d859d3e739ff377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c0ca984fcd21c4502012dac0f1b26378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f54399d48300b85d84c0c9ecd252a43379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb5f31a83b40e2bb9f47744633f9829380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e7b34c150aebedd58ff0259f0b3905381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d292d4f1cf007a029ad6548736d37d19382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c88f5cdc276fa4b50592f92a7805276383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7817d4b0eb3311c59adde14a38bf1bb1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56701db63e846d66b427578d5ca8d9f6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbc5af83baf51f501e559bf94d48ac1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d378b6c70d69752ec197200288091387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aad0bf9850413e94e0bb0720f837a3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619044588619c81f0e30ad029d5b0b43389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcff9d35be568fe8725307f6fcc0654390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8de49665d6c16269226b412c5263b9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a54c57bc255cd9879dcb5f45bcfb7e1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6c8c31442148016cca7219d90bed2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60793202f1a1ed4ddfbd5b39bef6da98394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ea55ddaa415ffa32ec192644b8350395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d59a3feb6f9ee012cbf9013513b9b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5217a653e7bda8292fd02d8d2692e9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def743d3599c0b357909b99b15bb3bc2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac0c183f326d53b279de3296135ddc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc68000c42a766ef87c7e948446c683400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f2f2f81b0f05702b653b5fb21e304401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad491a8622b97bdfa11eda158bb966402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6931e0f3affbe8323e316ef11166e6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73984434056f575e170bb07d10d6438a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3741c76153efdd01cf1e262cb00b2eab405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7317e6b5748d18cc6544f7fceff251fa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc79400ac638084b2b920fea774432d0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e3fcda90b8515c678a107a465568d3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b7685f2fcbad9edd55a74d3673f2b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529acd806d6dd90e48048748aaaf24ee410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc744ed75c867e46ce567c87a8f010411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1846dda34dccfc8de1e2a9dd84a8d8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfb755263c440c5d503c6428fdbce67413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea4c994bc72dd41972cdac53a50f14414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bebaeeea78ba2c66baa0f839fde8877415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78544698611fcf75484f64f16844ad5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3200113185fb20ae68ba2b1889d9dd48417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1125ce68aa01fbd90283379f1a77547b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cecd231213a6349457063948388df6a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348d6cab92bf44eee3e9b6c06fdb163420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd43a34beb6748ac0ca491933041fa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3863574e794d19481241cdd98dcb61422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7442723c3a984238f4451856f6f0e616423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e324470999a8a5cdf0b89b396fa8663d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56634c53c459b20a353713c924091c89425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d73dc1ab92fa79ea2e1f5b4166bf9f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6be94a1eea3e33a4ffa23b09f41880427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4699cedd90561f6bb9de4dda475784428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca46ae091e701eccc07e48db818214d9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72b35ffd298b0071b306edd389454d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b499df5a942df9bf7b32a5781cb594ce431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0998fc9e82752f19b15f612d39d0b5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e97e58d709b5f86bd403699d52316d9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efedf6f75e10aaa625bee3c93413e918434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf6fce5a51eb8d41ded1295cfe8215435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb550bf007759deb7c64c29552f9f02c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddacad0ebe71821731eeccd60570a608437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d27488c69804598751aaa7bca035d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34664c095cc8c61eaafa81dc47bace4d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7279c3c41f3fc5f0a21b13ede3b8998440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4aa0a7ba2aef230749ca574419d72441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d1ee526bda1fc7a0245e02b0f03fa442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ef169d3658d5906c01dda58c75627443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac69704e43bc0694cf0fac0a75b7ba81444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e198db53d2bf343a58ff4be640c6c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f79e9ba2821535d15e6d8d5411061446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e68e8d08ab6dc22ea6fb5320b1ee90447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a15e0d01c1644f90d4c54c18b05e44e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b42b56879e3f9f3a55711bf181e870449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4879045894c5b3adfa3995203beaf0c1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a25110ae0eb61ce111ff1e40c9f565a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea35b0b74b2139c70bec399d0893b06f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fafbfa91bd4ef353a8e50deed9c0c2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73bda5cbbdc8501941a914705274b46454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf5de1c742a886d5735cd0a2efb4a9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aaf587c88cdc83016185c7cd59b914456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345bfc23500b92670d5db106c9c79657457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c363f7c26ebc54b85b7c80507b176458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca5ce3623dacf00a188fddc92acb0ac459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc01e636772482f616ecf0f9ebaf04460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df69b61a98335b3dd137d014d1226287461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd24fc10a45ca144b396b349027afc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb66cac56b04540345d0905e6d408bed463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df72bf4c78272220e8dd0d82b1adba464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc2b400ad4b21fe57fb6aa90b39c939465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b477cb196953eb753cec6a0237bb2dd2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3752d7710a699fd21559f95d626c6c4b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fadc3e4447e1104536b348bb45b559468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b760e960104bb150086e4ba1493cc0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb779fedd2d9bd1600c1c6b4d9dfad470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133a25ed2d00fceed534d05f7f932365471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9da488f6a145dd2d0013fdcd44d3c3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dff851a0e332d15a6614615fc487b9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4dae4c4963302638e886a011fd181f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278aa5b76281a4c442f495f34d292450475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad8d5a4b57a97d0a27f2d52df1a301476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a94006d9687c472c289982b70f6e8c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65641ac213b3323774089912ece988f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d2860800dde0d9b5dbcd1f96e130f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0231969721d30730d0437bd39ab95b1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01201bce61d589b1345828c70cfc32e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd12c15faa8a75b07acc10b48b5d104482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7b7208039cb9ddba135297f44db3da483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83373be93ac4d63f7f3afd1e248af5c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da61ad81f59bfd66dd9812f85f4134485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c77813fb59c9bffc4dda5117188cd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3069233f8ee30f3553f87772dd8fd63b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8223c39c6fe059a749da4e9c20ae47dd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5671024a4e04fc9969d4b699d4e9fc6c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffbfb49edf37ffdec8da711319f3791490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83afd4a59e4b497998881f9dde001425491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d2bbe90330ed530b50f476bcfdd5d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d7333a4aac4d3be571f2ddf018973493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41fe9d594f974fb6a86d096984d2deb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b7385c434ff3d2c44cebd3d686306b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a97e0aa8129777833647ab4685206d1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ac895b4ef875dacaacc69ff0a45afa497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de44175dd0e44808e7081c44ac6732498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b379102d4ce3cf2bc79b4a9ba7556499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7cf02ac8f87768f6bd91646f008cd7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f516bd624285dede2bac8b5fd6d48d46501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c889c48506fd8b781d1c7f16d289f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298373dffc36e9cb78a3ca0bdd5d4d86503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e030afbb5c8ac2746de4825d69272504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb08fb2a217ab3bb76e6aebf31a9828505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a55905be220f81091c44f6d09f0804e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f487b0be8e5a09c1c16f4868f620e6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a585fd3ef5bc704a877f5100c7ed8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b496067f9ab89f5c0115645f66dbdf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3830245cae03f1eb2fa3c9f6cda85ab3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd687fdb86afe9b2cefa7cb94b83a3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a84b9ca027f97b592e65916ad7660fc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74161ee07a795109dab49bc8c5cd6328513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c6a38e1d635678e06a9992dc63555514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d98d6b463574a0e3660308ddd8a1bdc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d3e38b02599eedcd38b0e8abe670e8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d6fed75a26e891a6447de549e9397517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e215dfbca97f9688b297b902420afad4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56337d1daed98b6e3a2981cb7172575519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e63d4cbec704289565164d3bf3bffe520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39a7072e4473e72a393cb13fd304ad521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e928e998c9449cef398d26ef683912ee522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0193e2999e79e0292846e7e731f8dc28523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3134e395e8bcf682d7d6290d2313224524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d4840a8ff70a625cbe490ec0e3b39525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310cd74287cb31fdb0de50a9b6cbb504526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ee1ee14651a370b92981051e5fafc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15aa4bc9187bcadddd48401cad420f6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dac5af944afe24190f6723a36eba4c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8191937d3ed76e281980c20b280334a3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db30c494db75f1cbdcf5ca7f977852531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe1e77a45d927081c06c127b15c8096532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ebd7fff137db049aca00693b8a80e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0bc9ec0cb7401610f2628e0d31c9e3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41a5914315588475e99523bd5428d2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b5fdb75c269925b7f938757b70bb5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6203686a4e078d0d655dc4c4a72bbb31537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c4d1918c71bdb08e5ac2b60a07038538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c033e3411d5ad5bfedaeb409166fdcee539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed1c639a0a9d9d08f9452a9b51fbdb3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6612c5de1e25d1037473df9a344b6d41541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051c8ef47194133d6d4c3feeaf03e748542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ce313908a921bf46a8000471da4ff543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d569b742b5bfbb30d0ccc0d7106070544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4870f45b07ff5794de17b9f5156bbfe7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a668253d0135f0ae7e4909bd7dd430af546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d2b3e89a3bf83687d1fee1b4c19bb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901616786ba553f14072b5f985ab9e07548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ade3d81d2225a44be9ca26611605d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f659cce0d147347a0363b04f481d746f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda40b7ceef86fbc60daadd90830a71551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f92b0345789568e92ec829ff862465552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4182afad6221f9b2d0341f11416b9378553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae006032bbaa359d925e7e1db60cb5c1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa314a033f10d7efa854e7e0f59396555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb0614c9a8e121f6a52f6d424e1c9d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4346d7c55ff625e23e7a03d911df753557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3121286bea1484172e371158825cfada558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aacdedc6f5856392044dc7a87123b1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1990c56ef7b43c673ad5c721232efbf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6173743580189f1351d3659859afedae561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c5c260ab15b4c508da93accf466ec562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdada93e83535bebf589900d34a9ee8d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb40f49ada914d3acf0fa6e7701be73564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc509380860f0006feaca45be9e8621565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f72f1f94d801cd32bf22c09fd4fdb2f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabffd6f7a1d07a021d6efcdbb8e8923567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91bd7d1f1f1fa430ca9692b43d18632568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff8efd4549fc35e96b01a4f8acc7ec5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7265e11e23b334362596baaa72be9a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c37c658651343c82133f6ccf6c81a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da078be5010c5107cf3fbd4431a57d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5992b0c4e9c4bff16df901e40cebd42e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c6df81df30d5a8894789032b621066574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a5651eca454f29699b8e162c76be31575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4368dc89ca9186282da9a9e58bfba4b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f015d6f7c747a18db3793c0ab0980e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d77a50feeb64ac7c4a0a4ceb47a5aa578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e7465e2a03550c53d16b61108164a1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec8e2a05ab8e3afa7130fbbbd6fd97c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d424c276da866fd6774fd558a84f81b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6abd3210d5d6594557d0c4d2147c9ed582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a532c5d3a4a6b8f2f835251ec7ce2934583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c0079149271e32b63576c6118ac37584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c73c99159fd6558e20bb34bef6e215585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70c7877e4e1b277bacf3bf8f161bf4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae366ac66c15162994c8517088d59f9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4af443968d489265f33031677f63e7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c01241ab31fe787cbadfb7321768ae589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e29f8857b795571006b543ee21c8d1d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a1204b837119390f36141430f6a17d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8224aa38c9bd8baa53f521347a1f619592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f18ebc396b9b15c14bd84d323bd457593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d736817ee2c876be763390ba83fe8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd2b241e88c8833f3441895e69a1660595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7659821d9dbde55fca2279ddfc9b88fa596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1810a7887f64b9ced0a5f3b3cef97307597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c4f411e204ec687868eed5314d7329598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539248f6637403ca3246d21dc07b2aa8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b50af701d2c5daaa947771bf4d0463600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1134517fddae639999b1a75417c190e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3875bc9f5c775205c820ffc06be734f0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f169020eecf9dd66683fbe079be7d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c853694f2ab4cd46ce64f504cf52d285604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e32975a78340920b8fb1c7f32e24bca605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8cc8aaf593fa593310f7eaa7fd64e8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04116807510d698a684e925196618b36607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d1fa05030e3496b8c388f94ef0b93c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e6ea143d0a14e0cd04100a1d1118c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656960651bb6fc7bd8cef21ecb19e9e5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d88aae468806f795c90aa203c462b9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3399485fe26c3265cfa03c008d382183612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f565ac7d2865a892e9b782075d5708a5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7882e1dd522679719590f203463f876614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a540743ea51adf7889b40a2f0f11c5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d295d697cdc1c7b840ff188a2e4873616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc083e9dd77df6d2b351cd1db7308bd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae1e3caa55d6f7038808d37605f9fc5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a49ea9d866b219a1c48676a9287f732619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7948ce7c8b403eb246e6867fc7a8c8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb639e53e59b1ad0d7601f387be34a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb6badc4f52faad06ddcae15764bec5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c10d659428f3079ede3761884ad4f4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc34ed33304e554ee63af8f9f853e5cf624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dfc1f4576c31bff69e222f01ce581a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda83b9c4e1dc3d4ec7ad45e8a884ae626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f433d84ec1a4a762bb492613bd7b79627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb3dc58d81567fff5ee0d7dbd826c1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9fac5020ff22e2a6bcae9eec54e16629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b6a22fa53385f46f83419a6c6672cd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb48975271b606e80f32e84cd55196631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927aed6efb92ded3530c10b72a56db8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ccac10eb1409c64ef07730ecf5da61633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c1677c75dcaaa98bc7ed4240c78d5b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515798ecb7138b4072a753b93eb1e11f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd45bae403637c5cd9fec3ab12a234636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65468dbc3b4a663a9e5a92bc5046e5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a3805713af5e56f0d5f1b261e5073638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76893f5b45f5f32968befeefc198d4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7264a9b9ceb3b74d6b76d73e31039295640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9906e8455df74d612fe8625f7bded04641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb7ec0738bc65de52911cbf606c580a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544fa9f7c0d372187bdc234e4c2fbc0e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf4ec26243ef67a2ebb6cc8df1743ac644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ce97073d88c276449abef3b0b455f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5df07ad42426fe548f8a6f171737c9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c88450784dbc621cb49dcf74b7d553b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c09f86683a2198818947cbe15cd36c4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfecbb86bd69982e4b832b345a8e195649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b435e3e6032a20f5c4f84bcc5bafeae650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0304ac55c3a22f68c29e66449412182651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed185058256f035de3f47b8a7460e5a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe117a1750052ee03e977d9bef8c5f2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe055ee1bc70e13b748ba0c0345ac80654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e2059fb6ad4366e0cb5e01a1f8646655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d3beade8f5484e5018d452b272ea1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d71cf2fd7fd10aa354404256e66724657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f177510bdd4231fd04727c871d17e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c803eb0327130fb83c3ffdc53e13cd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c915062c4f5f114d556746c47b274f3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa68c0b021c6fdcd9e9509243202abf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b0a1c67fbaf7ac61061f05816bc70f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1282ae14621fb29aeea81b6b82dacd10663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45130aaba520837d120ff2a5fede2a5a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b047d7ca92e900ed914b5e2aaf0d1f16665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a411aef082940e38739ccb65bbec4e9a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f130996b586f21251aecd119c01fe667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ee4f8aeea2b715ad3fdc461ce8b8d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b0a5bc668aff2212942adc5c2475c1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3234bade24ecf00b36e7edd205c2171a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2ab059bd739f82054e32d4244d7ceb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b58cd0049c9e736efc87d011666604672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad3b379dd79c754501ceb7d1680bba1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4911ddfb53ab434bf0ea537d46a117674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29654d75c6062ec8ec09f3f4b8a2cd84675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84fd78ae9e12e9da083b377546af5ae676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f019a2d58f36e19ea4b05727c8dd33ea677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95789e0df44664a5d3a52850d6b4ee5e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a921a4e3f305a1cc47f00083d4bef440679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e59710481df0fbfd2789113cd6f77680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6668a37a1eafbf94c0e1e43cdb92920681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c15284bc86529fb37cd2c4ba6870a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9316fdd2f90f5506d7142ae6da6c4a1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0651e91066204042d1f9c674502379684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e93e515da30c0d195edae835606568685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f327f6c284dfc2f630d2b276f273f4ed686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff20a2ca5e5fec839cc542d82af1d1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3020d30fbfbfd490cfdf72376492f928688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd0696e1aa1858f87818a6a64eeca7f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98650b78c8457eab5d6918d643d32ea1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e168fbc2b8ca8ce4c3315017ee980691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f4f8a3c90831e6b334579042e6519f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7721f368edc4e7be20ab7a6aae3967f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f41eff221100b45ac0e1cfd71924b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2926f79fdb601af0e8f9e538e793432d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee6178ab1f447043330500a2b6ec32696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc427dff99b3029d1db8778ff0d5313697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef000ed7ebec22dccf2f76e4381059f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd268a94bc7da3f826ea80c4b61aedc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b8893b6325471d053b48821d87cb12700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6339449d38f30ff0a66759a22881cc07701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1053826cfc9814fb4f53d9da49d4ea86702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c24c95c6a23f117f50db75427ff23fd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dcddd6cebd8ee18d1f87a426aaaf27704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88825b15613118d86b98388c174aa4fc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb500da36e7d89c06f9a36babf2502db706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72f8d6ac2e8cd842c2088e5b38333b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505080b1e24d2f89d55478ff91a13a3a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b08737761ccc1b73b47ff77ad7bce5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2446c727890261b824101c5b7916b69710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86277989964fb1348bc7611bd6c813c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d90bccb13090564755b3ab53f114741712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b68712ad442d2c616234ae390c00e1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d5fbe3902d6b64827614d31de91344714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432457e87328ac90f5626146825348d8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e56fd843e1bcfacbb3a4648a2b84d8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df2eb4e6cfe717f26027b60abe86ed5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98945bb3753ba8fe7b9ddbfb9482a206718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc52ed454f98a02120789639a45077fe719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd1951cc881aa26791813ed08ec25f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b887418e164acc6f9a31636298970721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e04c3316652e62e0848e757e27cba7e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0318d13aeef5c68cb523d982c6a5f4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb848941b440d4c7f4496cabd08b9b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab5984affe842302f5f129ffd13859f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c22a4dd68c5381cff57112b1e01812726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace685c5ff9ed1a81a4a17747309186b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe45ea256b7b216d79eb7dccfcde3f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc668431c36882a231f7ab8ad5387b7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b201ff2ca3acb68e59bc0fee747832cd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c358b991e4b8ea02e8d020a8f75afc6f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f3a506d148b175fd4e32419247457732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d6fe7ddfcee0849d3dabeda787b9c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f1d417ba4f3fe689285263e0e1ddde734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1989dd7cd5e1c8900ae40604e82e8ef4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd3f472651e87d29089129e817f336736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba9555a640a34424f05e0ebabf040e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f762b670024db3d0112dff16eb0ed09e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df4a1051ddaac4a1e832687a8d372e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c42cfb9954fdc2af660f27294e539c0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc5056e840807c4e0be70d1982becb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f541a01ef6dabf11684a1f4a79b638742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c74f29929898a021e4c285af97e2e32743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907cc9a9001b01d318d648469d3e4e5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a73f739afe203265023fff152f9874745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce949988925b8c30250cf5339dd97f9f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd8d49dc874d0dc94fe96d914ff4b5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe3d26b452fc16fbd3bbe4ae753151748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cf17a038f6c8be742e612cabd7038e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba8c8e7a25efb470d4f00f21d6c1903750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a2cc8c9dc436ddd5e576e2137ca7bc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053bdf4c53226b19d531adddceaeecd4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c613759672da8a1bd7c8eef95dae73753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4039a26b6260f7e86bcef6bf597a69754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d19e9e3b8ca37145f6a3301f02bdd0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b1bf26ae55aaa5e88c10815dd54ff8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0efb419acfa6c7d90c3f4134c3ced3d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf95a07deca68cebe3868d48d04ea0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a6fa2524c6cdb3df418a56805a268b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>