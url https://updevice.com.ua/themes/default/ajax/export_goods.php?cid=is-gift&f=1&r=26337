--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38716a7fa3efd6c340eb823c8f1d62c51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca752e8a8efe24496914ec89dbe3c5952.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba39ef074bd9fadf8d13b9048e96423.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b70cf64d30d9493f02fd470fc72f704.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878bc4e59e028da79570c935d5d9bb635.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f47909b917b2a9c83b75ed4c56fe36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda762c83bebc70d28ebf51a2b80c957.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cced8e072b6929ed7b3d8acf7bbfa268.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e0fe6730e652f05308e0ba347d4309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b37a75b619c688fea633a45fe33c710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d3134f9a44203190d7f73a823085d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ff28dec2865e629e6ac47587a2cd912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc4263fe8ad7f64d53951dc9a2271913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe02480bc99d368690a4ba672d0ffe014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb22b8811afc6c6172389c1e86037115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3480b6971790d687673bc132361a6dbf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc5d02b4379b8a66f6fac211b0dab017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a40d58b65f2602b4a42800602a4cc7618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b5ca0c0417ea67a289ccb3501cf8a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7092a8282859235d4f246dfca4401520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fe1d24b829fb3a51c7073c102346ec21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7b9d0e29f99794b4675b364626ace622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f7d8a90962a3ff858e504b3559970123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133fa5d7657d2e5db4d96ca7328f9c7824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692905a74f973a062640559385d5ae9725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf9c70862db29b3e3b12808e953759c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae07f94095d6abb54140f2e10af9e027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf809c650110688fa6a45dab4f8729e828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c406957c7d351c1ae413b4d506b2352529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3f9f326782cdb158e209d1fa9debc330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85585b85de77b1a07eebf8094be154c531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf08201d9d8bcacffc6f654ab7459432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e207ea6695498f325a3621da525aeec33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cafb42ce44d54a1b9cb7b025738ed6334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c4812acba1c51b4ac5def54491b7635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b04302a550186735f3cf13d5acff636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31a17c5d668b8223f6fd62add3bddba37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed98ed153cf4c7c8a3f526d98c35e838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3066dc556b3427a72a577583e0e3753139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b66095e9abb98f1220c1b2e47673c4b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e1842bcfc6b334f1a86fbb9005fe6a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cba57a398f6e0518b8ff9bd3c0959b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7daeedb6b94bd1dc4a961add6b9542e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5330c1dbbfa30d38ed90ff74574b425b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56116c904af454ec843349220dce6b0545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f906be1988e9eeee0b316e70b45d2d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81c491504ce08eeecffb6ac6732f5d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c38946b18c852c1d1359367d8ba3d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f35255f3f0853e44d3ebce54c5c1249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e393c3ccee2e1538be974a33fd54c9ae50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd86f89e66212ab8cfac2d88954d22b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9518f97e8f775e9a71bde15e6a13673052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54947399c86b3727ae6deee4e298af1553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a933755b7f3cd07f225c030d00416854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25df80f34578edaaada39e96e62f57055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee99a18a1e7c3b265fce567db8e91956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80339722ba4aae052fa3fa4d1af287957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e044f495404407dbe8975da79b20dc1758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1adec84098fe811b1e25bbbcc06fc2559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177173a150fafcc074a9097a82fa67860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724772c7544912fe9b26595544cd0c161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dbef324e8e40d5965facc8d4ec6a1862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea98a4e87b4f437356deb3db00fcb363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e291bef607160990a3ccfc3a860733a464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f86031b69a0ac50ca00fa937812f865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e663b17b6505b02dabe30eeb5eb3c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce04deb9a17411375d0ae044655d80567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9748007e725e0e59b6e61c7b2c9cce5e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e831e4a231f6c2cec505d441b30f654469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58466f3fad2544d28eabef00ca83a19870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b01db9b36233296ba89ceccdf6f682371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5838c3ce83b94007f3264666a6dd2b1972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cae42bd27dfc5c472dfcbce6764c08b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5675eea5009bc18e79f278631acb46e474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e6d2cc3916c89d428574ce74ea16be75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e7804141b9a148aedee49cff8facb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97109861a0895900403cdd2c53d61e2a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a92853e9ab62b313cf71d1d6af9d17e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a23dc600f739b65dcda7d1155ed8079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a563abd3a4f4da1e3e4e3703ca067f3b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d9873d79616aa2bd297313658f09781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a894fdd7875f939a06e8aa1382902682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e26c95681974504d06f36a48fa009d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa78fbce1d40614abb19b6f9a55916884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46956714a9f4c8398a23f4d37e1caca85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4971261100d3f1c0b1ab39a7de84f886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf280fc705e6c9579703e8db4e2fb0887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3bbcd1ede23b93996c6a3ae93eb50588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa28980bf5f1405f340e3908007cf86889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5fb129d7164d183e02a1057afa69fa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103d71d1a3d4b1236f07f5231bbec6291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc0b5269417c47a65ee1aae84edbea92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d894a803103182ecc545b869a994c2793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f090348a177a3e6cf3353ffc586bfbb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb043c01be60289ac89cb4454e47dc8c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ff8859f8f529bcd46e7e93b5fe1cb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ab781fd809e765536eec994542a3997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23527facef19f78cc34a983d4a6cbba98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af5b9ff1ba536c5d148197bcd4175699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7317ac2aecaeff97ca7632bcc7c5e255100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d284dba9fe93ec113fe78b960ce96101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e89919e37142aa1a643cadb99abb1a2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f938ed9e2fe8a749a939eff4126d175e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d287823ac5b617f5894211f6de01927c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622c568f60653037fc6ca33103f3bd31105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6209002bca7f5f849fb4d79320da5caf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b30a289e3998ac554a41b95aa35d1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff2f5d6372610779a65f71617aede19108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e63cbc9b1be43f1f0161a27e49691f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e8a24d064f9bb0c624dc1e60d19f6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a67b9ebb4857aa6be2051691c35554111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc70d32d18d264e8347bf7b2baf7cb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4efb7b9e4278209ac4998ebb1c68885113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe68d1c4ff9b3b7fc92d542fbc796f60114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a48b68817edbfc0e949a76125e4668d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d267e298667a3cec2c5323822f6ae677116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dbd3b836527ab866cbc88af8d6e103117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfcb99dc894c6b8b79d4ed4d95117b1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e9f79d63fe2f80c47d488a70eb37c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a1c658d3139f26f9b6c477b253b27d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1425ca12e22bff229cc46aae97b53e1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa426c7448d9d8984841b9e71c0a5d6f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0637a2d559ef49938cdd59851bd899b9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eff84a2073b043152a008ea5134182124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a79ac36aa973989f1073ffa3581200125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9bd5a4576c46a175c331f2214ac335126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50640b9ca06971fb2b227b7ecf71f034127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e43d6d9d985b507cfb7ffeebb143e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c10455c1f68f8466730c26bc713fd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c948653482e62789d9442411f8416b4e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac1bea78a9ab8bf9a071d0b6f79f751131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5909557d326a11854db565490b8703132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d711aa95ca15142e7d6947b6622f0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd40e4595b0033f267c2ba516be2453134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a656e9e92159ba3ed309d4133de624b3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba13a8f23a1b23b357a050871bea94f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc809d4027368adbc3461a18ac25aff137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc8389bf0689707700cd2a144bb895138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba06d48d74ff88fffb2bdf6632fed0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4632bc733ddf9fddc8cf4dbe9f6539e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8356266410dbaa4272374281b353d41141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136abea438946d8482a9303f1d3e8ef8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e1ba3673c9601696752b83f63be2c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4546f37bf25308fb4ef5dabb840cb6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb4acdc5253a497a10110eedc66e24145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a6c83aff05aa92499270b1b425c53f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac96945788f1ec018fd16171ad2f68147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4820cb3821496906d5b32d39986ff8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85051ebe8b5bd89990aec9162f733b62149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e62b6d9d7b1ef776cf9ae6b079e7f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd5325343b2ea696f72fa2855eabca4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506048338a0a932e875e908a1e80f67d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6cae766c8a529fa6cdabf659b91294153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c710ca1926fd9e4babe845f8391929154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e103ed77dc668388926d60a571f20155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e1b045373a91727b2e8f04aa3a0994156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de998ef6164b5d691c358ee02e19db70157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2410db2e638d197004ec068d3a7319158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe4d0d2183fb1f6b57742a79ff22d2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27aadbb794f0eb4b8b7f05a1defb6d6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a2ea8baa5a277f64b2e48475b9d33161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d624d47a9ca71a555a288f79b5d52a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4c8b563a2534f834f200f18758bf4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac455810b49d852d32b62bfa75adf0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf226c9ba64f2dfefe870f4c5aa52f3b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd9bffc2950bd2b05376dae70bbe8ce166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d5636c639cb3fe9c716c3353b4d68167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adceb5f41182af3d6d066f297449c89168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e51a37b3e76ce68b8d9889afe5b06c8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554dcfdbe048a9e7108f535428ab3d23170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db03e8004291916410a113a0811acd3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa9014c194190f45a1c68a3be143dc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc18b1a2d538d3a6b1cfb68919d21ca8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a841d1be22a310d054669274386037174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d91846c89aef1c9fad48322f49e95175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc229e220a2a0ba1c1a37376044c659176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5775206eaed7c9618a6bbffc009b788b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d015b6923936ff4254734251fcbfdd3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0963dce38a8016d80cee2c6ec7075a4b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df02eff3f25cf57b0c27d6563ee98319180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638b39db0be23fd94b32e40a2a89134e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad219c411024afa0c97d321f13d541e9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbe7d78596f70c6bf328ed6c9738399183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5e126ee9bcdc3930e3555613a65ebd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc6903423524879add0f2db5b92ab9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170247e999399507ec588098b9a90f1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f85890a842132e67a05f4fdde5f27187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d3e9f961446c4e0beb9e2e17fed97e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b18a9a7e93aa0b4e30824150d509a5b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e952f164d9d9858570e0eabf36741190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b242f2f1e9880e519bb4451ae110f21191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8741d5d34083d40deff48f9a007348192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10400ffd3895187fa52dacbce159ae1c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83f698aaffe0e477f0655e85a014170194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e0288f832179c98d0fb1b6424450c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88105d371a729e0cc72be5cc9296bda196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3979f4d6b4aae462284f2a291174ee197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a2cc256f5fda9d43bd0a522d6feeb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e22aa7ac09182dbe1a99f53c3f93c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e02e90fc667cbea3d1f4fd2c6f5b1ea200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca6ae8fa59d6955e7ef3a305c12485201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c484f4bc64bd9a5d43e6cb89e5ec34f7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988c85c7916a5c650a814f6b180ca4f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc821a73008e59bada3bdb3b2f77af66204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be79ce163e4a54d02d924b178ee9f35205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecbde56d559d2834c59368d34923cf3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe8dbbfd347eeb846ee81476b4963c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f494ac6de44bfae7f4bb4ab1a72ca2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f0257c09d0e6bd2c65d61d7b5165e4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc53fe516f11a61608d0b58b8847a04210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed104c5e21f92f554a80638c9d7cc6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a4fe1d3e2e31123abc61cef20bb19212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bfbea3c089480eb6e617e8bea87fac213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1aec1599ca0eb582bce465ced8bd25214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe8f112ebb60edfcefd96bceb4338a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12901ecfb68335431233ea18f953da6e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a284c9a90888e41aed1c5abb217387b5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98427467562c5346bebf626ac7e8a01f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c41e75d8c9a1077210b3b7f4e02d3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7ad7ced0d8cfedee748bfcb55f0ae5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70771614629f4b95c6e3a889f1eff37221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7957fb7ee505a733e728948f9b68ec99222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5942b4e3947643a08715edc17dd79183223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4743f7d400ae43ac30d60f09027d4269224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfc593d85e6692f5ae5912626ab35e6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae33b27a646f23187ad53ad4ca1116e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0912dc8870789bdeeb04a5e4afc63a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d243892aa41f28f2843bd596ae547e7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05379f0e80c6f56d02920b4e8dd79c2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3747594486e046867587ddeb1a908066230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4789f5c727cf86d44977c4b65bf3577f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f371151620a5945175e933ec47114db232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd39eae3923cc7e7c757421f9d3963233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da250109807481422cfb9d79db0643c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43cc48384c65a5ae74401704b779347235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6003b93de380434df06082a9ab00b3b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb25b96b6ae373529c5a82a40456b496237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8abbdf314ae279d4ed4e1deb222fea238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e55125e93fa197922e4d8a062d6866239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a1ca1db42f1215e2cfab7a7f153273240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f961525b981fe8b8fe80b12a696345241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098acdaf14258dbfbbbd7310ee29209f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f51161860f99f858b5e02f902b7133243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97fc2328ff8dbd4169ab76df9a88420244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1223f8029867d894711d5628a241fd2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a606bbddd14d12efaf87c539e4fedcc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1745249b143377075c6596ab1cb3b3b6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e5ef6946c6bbb1a6bdbe4d2c2309a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd570e8f43d6421c240d1e59d4d7f15249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f4491fb0ba1576779f97fc36b8c11250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c92ac1c81182a164ed8d69fc18488a1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc9a7dce6a2679b1d58763b4d1e240252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca63e4294d4c75565977b3ad7d1eb55253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb778eff18df0c452a4a212eb6c859254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0994c693875101a07f3d0f2162466cd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4069343ab1556925b1f6fec212eaad256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a9302f6251b123e17cb28e6373c0d2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e680c97f116efce3f4bbf93fda8b16258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b602d523509cfd6afcaf5b8bee14c5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d23affb95ccb608f572f9e014f47765260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e469aec23ec5d004b72bf92563bd4ff4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61dd8ef051e5750f8355dee2a0645dd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20688589a3fbc33db7b5912b9fd2658e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca777186148fa886b477761b1793de75264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a830776d007efbd5e15280d0d2821e3d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee38052ff316774df9b0d541392b288266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cabc399b9cfc3c2de3b319e3cd5fa08267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780185d473bf698a31c797fe12a8acb4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e959752fa07489e411398d73eb1414269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a74d17a110d2b63e271c7f06c6ca9d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e691cef48afd88355dcce9699682b28271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d369058c07536189369ffc972668a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7235a4117e40c75072b07932b779875273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca655ab79d8ce77f514267eeaa97ffd2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad66c9d137130571defc3e2819e1c8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342dc9e0bf453b860e51a94cdb3342a9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26402e511c32fde2765f093445626ea9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c6b375bca6d2efaf70a9681dd4064f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a449293b2c233705a4ca4094d5a604279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f5c29329197afbe423ae2f78bb7ea280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1df90653acacc10c7bddb0dbc302e3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a126a2e8481a5c5691ff8f437b238282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488c4c06bd727272fdbde231748eb12283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c331045aa4c4e494592ca55abba568284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b486ca28c668f10f016eb60b83b0fe285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3065b9c657e95ef7ccf5a47d21e00763286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4363d9d372172562648f88fa2472547a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7102bb6254c45084bc16d17c5400371288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e42bb6d369a0cda2539002103c7729e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d936eceb8f2d12274364fe51e9128290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27bf6bea73d1433b56ae0a1efc2fac7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3039e8bedd428df964226fe34e1eae292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ff7f5dfdbd0100c849244d441b3f7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa99a4a92e18903332a531c2ff493fd1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2197fd40d8a3e3f03a68219d02c4e2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f16371a7630b736e35018dfb0fb5c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70526bd5cd01a8cd17f09c0a52db0f3f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5645b34a3d5039d24792205364078ae298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b9563ed1441c0f50381a40ce2af12299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177431447a977990c2a553ca38d64460300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db653589452d0d5bd4a175aed0c6072c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860393bfaf0139fafbe32b03726ae44302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3480586a5ab7bbca6b6692b73e9116a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea9e89ec092ae234604c9248fb5ff8b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed03120e62d6b11cf436a59d3f54833305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc29f7a2e2f7efabcfce09280d2b37306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f865c7d22f35cd3dca4da4d4fd76ecec307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b6303a326e5f5e6503e7bbd792d2c5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc8fb3c67189be4224d4dad7b8f5654309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04163274945a764f073c541964f6421f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19094f91d2ecc8fe5989df36b423cabb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27a42d9730cdbb2863d65b66974f8d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac037d4917d645fd39c078151c5daf62313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd16d46458b6f723851a1c58244219314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bc5f02c3723a3eee1b237f5885c019315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a015c2259d0026af082e4354802495b5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef62f3be1db3bac55b3e702d7b6f68317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd90aeaa97baef4504f457f550eb40e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69782a68c1e788206e21f7cbe154eecb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6871a61d5b151fa2dce48233dd4881d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91cb2b10413d66df3c4a5c932d56a85321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2df9a33fe1995bc2e510dab1f92848322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd3b07f680815316e281c02f7469a0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1042a22023f488f7d35e2e2ceed9d968324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b1f145f4bdb289c63aacfbbd96ae4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70817f190173aa683189600fe7657895326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf57551413c90c2c3078a73edd128a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28afe849186bcc010b2ab599b27eba3e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64753de3fd1a4a76cfcba3e96e208ee329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18541f3f3b7703511259a27cf202eb2d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a9c8fa2adadad639f20ed431023526331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99675af1d3695d9629357284ccab3c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555f815283bc13a2b66156bfdef2e07c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1820ff4d66b9bd7a34640ce1e52e4825334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9941fce1a2f5cb3a8b7ec40e6277fb4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e3fb4b0a115179115698f2f3d0b0e9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d6abb7999d06d4dea870553dd6fad6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33808857745ab73f381381f65b167e95338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32adaab244ac19f05e4db1013f7b0d5f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3fd3de343a34853cea9e5e9d16c247340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40add2e3660ddb83f4d03a8060392a46341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c206eecf4e3e761439e201afc7b9650342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06410aca8e28470fa6102fa6fd9e0fb3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e325e30d575afe68e72ad1742f1daa4c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff0ccec3a8f01a11432be4f127bfd5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60848a3cce71e731a0df4364953395ef346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f22854614f031d7b1aea1f4d35d18a3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ad515bc25d4a5e9fb25c3e0d5764e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567da0b4f16afdabdc9d0df761f70f25349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d55af2341d5e54bd113184f5d4ba7e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7b3e66a4944de64fbd97acae246ffc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c997fdb6f4764ab6089f1c17b49fb7b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b0fe2ad46332b18e1bf6459b442e0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f9eb596377a7b1934fd7c1acd8539354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02922e100bfb968e22171657d26c8298355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca13ac5e25afa7aea42592b6a8e4de1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7459c690d3242c6d5ab87ed6e0b9e19357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf0c81faa4fecf544d23389e4fe977358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a662ea6b507bf25898a2212ccb816359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea706fb97457ee1f6a5a5c41eb1017c9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d81be9d02b1620d850b80f2f64c3f0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1911e6260ed11ded127f0f9f65e58362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe5c68b7ee253a500e38ee70d5caf1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9021a415a7f5e8b4fcd1bab3597d23364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b658e00e61fa91b55cd0b97306729365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e67dbad52e0d2ea8e4ae83524747c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4006ad18db6ec0c89463739b89d6e56e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce8cc718dc4be196c3a5daa0eff709368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26db242d3520c5b4200bdfcc8932ec5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb47f43da7cebe41f545d3c979846ff370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c5c7c8dbfa4c53a48e567d0e9e0ba371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2ff7e357eb2f0f254e03a7daaba6a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c12bf055e26657f1517b1a8df49a26373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a06c5665ad83e1c295d7d6f5a2daf24374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f5b57162ed76678b9672f7faab735375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad664066de1655a8180710d07a39f4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575ec8d9919ebca6b5be4ead5138d89377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da0c03b76f5064da4d6c6746b8714b2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e58552195400c0dd6df5017bf1f44379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0b6d64dc2d3a203b362f894392713380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17ffc78e60e1ab21f33baa8b5cd18b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e288b028350f97ad95b535da51b0324382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4286b915495faa99184d834d54d21ba383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3acb7bdca9e83d1b0253ccab295d6c7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5617c83c644e5b41ec2f39dd630357385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca01cda0ca71dcdfff7e80f472c0fc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039070295185c554862e4f3d4322240d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d82e71fe1faddcc14ad634024cd7d9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b538e3bd0c8ba3e9d97cafc0e629c755389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d62c9414289cad8755732b4b887ea23390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc99298d9f067d1231d28e9a3c01ac391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f7093a9d38cc38c0363f61555da44392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc2df9ac4e373ce498764b999e51602393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d14e90fea299fb83429e829637c878394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df14400e05f378897257a74ac106fb02395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16635ebeb24b54e956a234a2e2c67d57396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911463eeaf1d966f3a8ef6bc5dc75e2a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a00051703114120aa22eb603023e817398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa144e9382af16960f270d11dd403c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a175ccb720c379ff3a8cc7b1e000b0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be2ee93f845e705ba8f764765fa8754401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b2a8ee695ae418cab069d68e16e3f3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a10e9dfc8b08e77bdcaabb939975170403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca90d49a2396018f01930a84ae68c2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2924f22d5ee31fce9866310afa29f19405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d317b9f80742ec8f3fa444afc3044406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538e5cf4b76f6ab3b680cc47bd3830d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2639279d2a9544726c5deb6b0ea0402f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a170139ed39048f8d2e5afb84984d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888155f253c0e569731835706e7346c9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a26d40a4fc8afbcba1944b44d103089411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2667526e5cd4494b6fbd7d6a8730b4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4203a59b17659ac6551e780327b32ac1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b949f56405356a400417201f0d651414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43063ad3b216bc16e1602ed22b8da8ae415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11106c08d77e138a9683f4cdfce4a850416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf7832833b826dd47ae10a6fafe76c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b742a5e27fcbb22ef3ac90e5307b01a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bbf33345b962211020483d1a9cf77e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb88d6a5cf1b560da4e5dd6a32afe7e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e1b6cf4493d8843ce64181a3eae89421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d59f876e7c5ad034ac90df4205bcb6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84632ee5b38cebdefa0b2c89c9a95a4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e520bce8351c20a5b71f5d24f363750424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00872063ff3f7ee6e213b68714090783425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b0d61639c98f1a83c1ac4c7f40c74426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c6f6d6270c4c78a7858a44f8bbed5e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca85cfd9970759f2307b909ddd30eb2e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50444a6f4aa5e8d5d1f135f28c4dfa37429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a886062073899d96f3a443e52e04725430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a58b1d2190d25ab3bc14b42aaa6c4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4238dd0bfef3133c3de431eb5bc3529432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f292e41c6212cf5aa5611a41a9b07433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d548ac8a0d4c08db7d6d4aaac9117434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057f85e0588b19334727f0895c11496435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e4c3d3ea3b7cdfe91618b20a7d115c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc6146cf2691beae3c1e991d2c87c8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f074c057bb21bb319994ab9dbad066438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb0612a342cb15cf1aff83ba3e512a1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3218cdbf193f12ebfc877a731f1e65f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730fb0dfd5a847c5cdb3f70003928c6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0548144e74d8314911701810d863a78442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5893c00ba037d4851f3aeda5babf365c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52efe2608080abccd7087cb0e79244fd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08717c4b152c276e062bc2a711e28b4f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a22cdbf61a241f5502cdad53641dd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ffc2c4dcda09b56eebe0aef0350685447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0920db18abee3af870c4f55d403abdc2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa5a037957f78662f05879eacfd125449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba8830da4691deaaeaee8ef7c2e48c5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf174621b3dbf5d75c2e4a4cab1054451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e694d3b933e7a70da404ac93ff0ca452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56894d4183acc6df12b28656bbd56a0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b23234bd626b6a6cd2470bfa44a411454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4500fccd9ac65e002087a2e46c1aa0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a6454d32aef1179221f75438546ae456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ece193a22aa5cf6b55958d49621b0d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceef6bac8d98ec51f4d50b2664bde34458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b463ee8f6b713ae1ba03d4ecd8d1db9a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ce1105796d1135ad172eec3e41629460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79327f7d5e0d74ed5e4579c3a194f2a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559129a7aeb7619da06dacccffaa85f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c490adfc2c0b5716df1703b9e6932463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f021e4116c56eb5df9743874e6b710464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f5a8933906af87b43a25a20468006c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49beaa90c70e1dd575db54739bf20f4c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd5eb2c060c7c4646c1d7061e36ea52467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ed052b03903e17122586c751f7580468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e9350af5cf6c7b589063df581a5ad469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d79596e09f49ace066a209e3d868f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25adc510c0c6825e45083ae45d37a934471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b9706cdf9970acea50eb0f3d557dd0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc244a19978475cd6818ccb1a8bdefa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf3318326d14bc148fa78120431b6c8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae02f34b6044439543374a819b6c6c95475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25189e4aa7f761c9059042231ea18bc3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56adb87101afdd04005b4953fcd8254477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b30182b0cd586b4eed6bc6537da8fb5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201bed47a32600a80f5bf8b74c98a487479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c87d8491047aaa79d215a0bd9b29474480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dacd01d83ba415923e749c24562964481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a94fbfd1cc20b01cdd6c8ca93591a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf08f8cebd866c743f31143436b7efec483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05703191ee582ef7639537f6cf7455f9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e79f07682b3aceb8dbad68f3f1e3ca485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e38c5d2bab3789c0244474e83a846486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd43fbfb585e410b482a88649af9b822487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9038e98e6ff219fc550797b7c072ca488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad47e1d17dcd678387fd2ee8523e9b2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a754a07b8e9b5713d5781d17cceb4f8a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1711785e086aa51aa343d8c74e51b96491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f85d8500f43837bb06c310da0774d4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26839a7c7ebbcd90f5f7e4f97f38201a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b92d2acc1a068a92d7d5729caf9ad494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c8c72c3b995cf4646997bcf2b46dd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adba0245ca074eaf6eb973525da26e87496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71998aa2ec8e673f2170810f2e934bda497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e287a00f0278b42d40e80cade667887498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df51abed8a02f0da75ee6f4d9edd7808499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee52c71a7e20e8b48d5db522fd55562500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af72d2707164918635d4c28ac12c315a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ae4de3a2388f22f8333ed3b3001e7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e813fd26a79a50b962bbda5515d84e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d014404b9d4b3eed3813dba18c9ec20504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f86b4a7aec56cd1d27e1089265e24505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a0b815a131aef04d9bc7ad04feec8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea4d0e9266a43358c103689aa0586d5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284eb82af08c368022782fe8ba206f0e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7e0db05b8070d22732e9384a55298509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec01c30275d8362f85e84b10987ff13e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783be37d9c28d747ce8664e89b9baed6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880daf54c782c00ee2fdfb00c5610d00512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213fea510fba81d00e7feb935da9c5b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a355c7701ca98de7690b93a1a1d4e5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e16f0d693de808a8bcecfca6bfca8b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c584d2e8c8d1e3e10e525ee6862d8a27516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0146a94f0ad90d78f82010a8bd076c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24cf4acbfa82dc78b124a9972b67f0d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673cb451709b55bab18514114d076abd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e12f7006092d9cbdd828876ff695551520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a47309c392747961f41fef984eb03521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f237a0f1ef3bcf9a32968fa45f5860f9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9507b196a4ac2249c4bb5042677f4c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934159b6012b7cc5569aa0adb9445e46524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b768242453a97954c56bdeb6127a5b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a2e3fd4025cf218ad596d9c3b64cb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e38270e89eff5604a43b8b9830e5f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d1d58d5bb31a084dca1983bf56162f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd2548ba5ac545e02d5180049aded2d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9845a09f12a00e3702eacfe12a369be7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad93dbe42c2afd99a686004a9babedf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90bef9fad3e0bc2324f6697f5d04726532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de7f4edd92601713e317900e321f7aa533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe37a2f2a17fcfecf315efd340d3d7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d0cb90e0200ac81ea40771d7a2c40535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5828d944d757848837c3400b273121536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b9e4822dd793041eb9de92388b9acd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d7a1145b80eec561ed3d9853ce735538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e620126ce704f060459bc5c96d5755d3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca091848176a770867e9d37fd68e91b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b116cfad43bf60f0a18a84fc18d14541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0be7611cd47b6aef528e2ed3b3eb22a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7c31401fb94d327e7470e60cc9974a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f197dc104cc7261358bad4760f83f1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc7693dbe759eb5462ba3b536599df545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f875915263f9e5c53419a2ec89ab57546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d895c616b05a13239c058f676793c432547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a66d5bed2b9367513ef7cde7a3267a1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8cec80fbd03fe37889b125597e19f3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab34d34ed5bc39cb8a98fc8c9daf77550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733235d26db2430036fde62bcd6752f3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9abc10f888a79e93475978b3032b91a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb8e8ab99efc0f2727c658f4fc0427553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec1f376524815ed14ac4f91915c25b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f8d2fa2f522731fbf3daa824dad31555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7717c1c69acd29ff04ee47bb6b296ca1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b9fad9406229a95a74072089bdce27557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4c5d06de2966f0071e5227c50efbe5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a9bb98aaef2235bcb7d062df8e5df559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa2fac666fecfc38ee209ab500c75f5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad82a2163cb76086b8ed2fb596a8114561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc59305e94838da5c40b4a77117bd7c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8b52002ff482209dd040fc083ef44563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc310678721dea544a681b91d60a4f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236cd2c6b8ea35c89880a5f385d998d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8907b28a3ae927e90e1fa2349e989860566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465388ce719593cb4ec8b4df9d7e904c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3453f1da6f146fd9f76b4178e936a649568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b88244b57b4896e9a3ba9c1971e8f2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2af34224fc0524bf2246e1e618f3fd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad303a589bfdaf600dc133543287448571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d42cc6c7cd95849334214d7f4d8c3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e627faff3199921e99de9f029c040631573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed40d4f6ddf3ac1839e0c6a98781de574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa631af98a8cc6db8d7cc8ab725c04575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a44c0555155962672f3b6135cd75b9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc0c0c49fb81366f765cb72a8a7212577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb067b8012afee3b2f449f725cfcb5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae6a510eb1bba9cb5cf105c99c762e8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7100a9364a3defdd08732dc7aec478e3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0355c610d8ca46135990d7dc131002c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e7f157db5c529fd6edae63aef1c28582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92efb59f794bf02aa662c694ab65226f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd7b05b287993438414bcc5867c482b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da234fca10d62960bdcd548c488f0e5f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09044ddecedbe277d9014579ee4056d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ff38b7986906e5a529fe9b463039c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0385c0a0f2c90723f6f43e1ced0128588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48455fb15d9a33e810516bd8e5c890fa589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c540ec5db94743254637f0de7f888939590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa72018dcdc23797ce3f58807e4567ef591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e9dd4dfcb8cb8fd7cc3f4c497e9093592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f21bf1af66109f1def19b04ba482e9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac7f28d38254161403d5795f689427f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e713c327711ff42913d7eaeebb9a1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f690b23d385dcd4f4786fc9cceda27d5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae016da5c8b6832e55b205440bcba5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bed60ab2eaf7bbc7f95c79256cb538598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716600b98323b58331931a3f05c03bcb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b1b89aceef48e8ad80189425a6dc1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2965ed24d78bcf180674e894dd87959e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a543020e67f02a9192a9e9599316964602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b217587fcfa4913d2c386212ba12f07603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25efc078b34f63bfd47f5e618f23677b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a481ad5c1794155955be951e31e81911605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc9b7de7b58b9f0a752c8f6c010f38606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04010041f4f79b9e8f32949cb553edbb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db8af436c449c814ad3d3c9a06e5d82608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ebe7454891440aa7e20400dcc77d22609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa8a19ca5fa8a19df1427d82a56f4b2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801e41b6bd23172e02b0737f27e078e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ae296013b8fc5d1cbfec70073dada612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069e18dd167983f94a9978d66c80b37613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920463a59be19f0bbad3184d9b06e50614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf20e55ff7b25e412edcd1c540886d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b3c71a10cae24c2e5e03967ecad787616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55de401c7135e0c07c8b45872ca2957617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f53af3b3fe0deec535b5dd889479d2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f374a9f7c02c9b3f454389e1e505b8c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f4c0089fcbc703ac406081566f6d50620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489143d0b3f63589bbd3531a3caeb883621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eafd272024a66735ac13887ab0e6e06622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c3954a1cb4fd99a7e35529c531308623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae7eca35faee1bfcb342b4a53679d0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb438b2c6c1eb29bd400878f0bc5e63e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c390328cb3cf99831060ed2a5283fcc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef908b5649b0a870c0b9a0735e7ede55627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0807250bf9c61307fa70421fd3e58d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6722a8144d8a4b2282e0e9be1704659d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af3cd0bddabe50d6eb906fd449a5de630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8feaf239e5e6667df5b81fda95848d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189953bdbf1db56c701376d6f8615910632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9c5a587be5ba4c5f41f0a26c227d3e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a1f58160dfea25fb512df6b388fcc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a78c8b599a5c75804f485c3a13cfae635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1feff985f5923710eb492bb842b9e7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d90fc0cf2be16bd54fd927a9dd38b7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb774d5fd2b609817d9e40e4ffbcc1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469f4cce9200fd6e0e805bcb4554db3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f30658b78be16e15e1c8f9e7c199b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb3339a7fd60d92bed485d9c43cbefb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a8b892c2bc5f53ed2cfd4158d440b5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6310107cd0ce3f0bffa6631caffe4c1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d0c6ba1bd4ca19c6df4151c8db1e7b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d990edc9ffa08928bf312a506e4edb1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b3dc0811a4a19563392f43da111e5d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438289fc1e604e42e3e15ee026a53c7f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d2fdf4b085c2917668dd39c0e3b370648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea389784f7c1594892c63f04d5e50b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5129483ad4a56f6e5c80db2e8ea7a8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b17eeb48dbbd88d789c983f361c300651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba78ee0231ec6209da155f7bc6cb36d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b6c88501960ed282edc51b48933d88653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e26f7a6a6497e1b2a5b097fb5da7b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6500743b61618d35e8f658496713e23655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d157ab438105bca81570424ced295656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1214e7614c8b727c70b78951929779e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add5196fd04bed9847346c2712194ee658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1033a839967d11bc43e17e98eb181b8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b6e7b0362d00626a3a78f2ddd306b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cbc9c6c23b37a26134a946fbedb251661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35abcc7c5fc598ee86bb0277ceb3b164662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa4d211a122324fe7bf1a7f12bc7887663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d156da0bdc0c9ac29fe559d615daf529664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680239d98ee097503ea6b451a3e747b9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac1fd065080bc08c919397812d7a04666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe1cc156399ef079c6bd3fd252dcd1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db62ae52664ee1cefacbad45c0d488668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8616d15ada795e3b944badfb10735d37669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4785696f9792552fbd0e825142ce15f5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6060a50a083a6d4fa88a1c4fda5dc031671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ecc85969bf0802fdd4c0cc08450538672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b326577095892096b0b0da9375e3f58673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48924b35655968e2afe42832f321e958674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca7c93e8939c6974d270e39bad164f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05490192fab5497e35fbae3e5a1f01a5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1481ff466053028be04f3c8419555c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e0fd4215ef193b21937b138a79f47678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11309f88048c807e86ba33bd293a1573679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f5f842ec2c547e9473ca5b18e3d56680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ccfb30e291f32989eea28314f98985681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0564536303e54f4df943cddafbfa13682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c4db1d1e54398b468faac1051f443f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb50e90ae71d6a9b25ab08e0a8f380e4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f50148ed0dbba205d945793e9ffc75a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0aa27f0dcadb76aae5da2afda424c7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d38c99cfbf2eee4278ddaa96edd2d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d4881781d934b6f9ce3b5f202d96d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f9491ae9956609c81735558aa6cc00689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07665baa0cb82135750fd5be453c70fb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec08217e8f9209dd83ee81a692597964691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d465002f5fb13240cb9d69439c2051692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaeb8c6e5f05a78e8fcf99a7a81991d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c91f4d758c23597f5ceb29c56c1cc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7de342023ac2a460eb0696ec5efef2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d349c60dba015f122e1fe8584ce2dd5f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa5eb5a2be9e94103738aff2fa2db07697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a6a971be2743510013eda80f8a901698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d843be0831bb86aa07187de4d2898699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0131419fa1210d8764794ebe3be944700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa56a679f6bf0cc6d6717f85e8191bf5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af84415ee243cf0ebf1eb4b7d27f0ded702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eedbefcdb137908e15264885c72294d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977296b37ea6a01faede5bb09bb81123704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f85a46b10f23932ae38c7f7362c2b5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729e2d8c968e6a35cd59e970f4bbac20706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63498ab83be5f6947f99fd41be01f6e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7618dc90c2160557822385d8b457fe7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e7a2208e64e111ffd4e3b95b39fbc6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acf00ee620dca070cdfb1dcc306951f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741fafa2f1ec0ab1f6a8818f5d0d6ab5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38f790bfece3e2bbe2d0a2d9ed3e3f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e750e0a484d00ddca8952a6e3a3e6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a4ba315fa84dd5be09fddda6b7e88714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f80514389fd8db7892598628c252f1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e911078d1e47131b382bc6d6a996aa4c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0433c2bf7efe3af80b91c0d8e62c7c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63524a3bbc672b60275ca0ce8ff7ffc8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91526b85d50242cc49fc15560f2b9244719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b1c8845b217330daae12dc5215bd14720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a2158b65ed2fc242f1088f6cb7ab67721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae86bc3909b409be7d655852a83fe19722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e23d3471e97192daefddd810f8966d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bcba78f956d7f83a75c21080ed88d4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d96f4c492d7e15c7e85efa717f7319725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a458d685d543816f572ec9c74e09177726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0424e6851c059068a1e2b1db38e8114727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc296bc22ee1ff897344bce0a0804a3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d26373c47d0cddac5a9d04237f74010729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f746937b95780b2f4a02fc6e416a07730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71024cc44da038811020cf1d8373d24731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b7eca4ef260f40a9bd63f8baf2bee732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1894dfe717631df32fa1841066ad71a2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf40a7a40ff89799d3b807219263ce3a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4605ed8cb4b47949ca96e9e207e442735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf245c9c2f91f492e0b2db5816ba26736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d13e8bdd2472ad3fc60d78c541ad65737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce73d89015072085d9345b760c40da4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e9393e221868348df97afdb7cece1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087cd7bba766bde4327773ce94af1f08740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e9cfe50aa7bffbf05d3ed7f24b1d9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3df98eb2ebb473206dd57cd302de8b6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc441650db3c6748b1298e9a2e83a4e4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a96d9a9ed26a5bc7b9878f510e63b3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95229510d122a2d15feb45357aeb7d60745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ecfe0f9280cad4a37043300bfec483746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5f78c1587ba453c5ecf34c01202a14747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b47f46613f0e09f77b5a14002b5bad748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f630fadce96da1fe9f548e98363bb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d27c136c549a3717b5a50e49080a6ee750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78dbc0a42281a0a9fa1425f54bdbc3a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb001e079b18bc141cdd4b924a9228752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71602d9007b3a1a179e635867d60fa28753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23bafd84f72141762dc8ea159cde449754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb17ffe8d917f34afc0192ad6df78a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b107f150982d427f25611f9b8487dcb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923fd8b7648338aa11e6f5d3d6103a6d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a4c629c4b136ab6d5efc18d5abfe1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ddc8f3b56876beea226dfcfb96c08c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d84f0a6b86ae9670129aef6d6222051.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ce84a7472861cc7b7fd80cd1b187c52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d629a7ac47451b42732e2bdd3af2dc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99fe40efa167bd832f6e058503b9dbb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cff43a6ac3e2338d8f978a8710acdc85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a1d7a99e6748e35ba1186e4ac5a4d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2fcd773e1ba69565f0dc07a394a3cf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f668615a51c53c868a60c7d81322edac8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606fdbfad12718eae5f302059b0405b29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb27a771d433cfe26278b41a8bfb8af10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c40f7dcabfee01284965ce70e7464c611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916af12958cdf35619747f3afe5b90a212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e09a489ab98f65afa1d7e7f87c2dc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ba97c4130c92b3c73d9aaaf7bc7ea14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98224fa2bcd2062d98016999b7b9c0e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b2677bf7cec2210109c0c87b890f316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a4cdc7d06c955f703e6a74180645017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f06cc259ed2c9e445ea33c6e20bfe318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8346ad538db168ff607167620b5c81419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e22cb35efae9af4ad85733a7a2b6a6120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3d62b811e0af1e85c95f8e7264d0121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2603ada7fd43ab170f87120021e259bd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9285f3fb30849a392f1fb8ee9549b87323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013d78bb347899016055eba0716114424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68cb454ffca9ec5964096a8fd881ae525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfdcb246449af8f4d01eb1196d9397726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79a36e90d2069d163c4ee0407edd0ff27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a91d7b1028a2eb925875e6dd77f1928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b92b250c8cdb2f139d6f3100714bb0929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef27591e84a1c942cce956a29e93e3430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e506e0f861700e08778b93ab2118bb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98bd2a4d39ed76e2560472cbe098c9532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce84fe514b6af4be0ab7cec27fb4125e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9509fe5cc7083d59b26dd6068141ee5634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d671fdcb01db2ecfbc43aff4f95ebc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be418ec0704237725390d5f55c282b8936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05434efe5f03ac53038b3c410fb0ad37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6449e7f630430b0a5c3b76fc71dfb8cc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2177719b741714e77b3024ea8bf41b339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62161a93af73a6fd2adc843be33b417740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0bc270a574aa913b7db687e956e87141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dc13fd78ac78ea3a8780f871711fa442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb803722affdb7cff135922807184c143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293536d69e0ae0cc67903bc05b20aad944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a9d3f30f49fe7a9938eba3ba64f7f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb85e7a85051bfb2092af2904b8ab9146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18aef4f4338b6bb5bc4c60c734edbf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce828f2e73726cf8fe528adce03460948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90dcdaec49f8c6d612b6edea71f004f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ef634b994c5f03e0073d81580ae6850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ab785c78c2cd792ab434b2ed732bb651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c4d96731e7dd06f923408df9ead1e452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e717f5881ca6231d57cc35f7d8d3c50a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f0f64d2d9c4e8963057b94b718e0ee54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be68830746129f65e6152330e732abba55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf68af2021a0ce02cc4153cc5cb58756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afdd23b6979a0e76954bac099d98f4a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f47d7c422d121b402fc457a51d8ef58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de46b3f7f3ba526ad8dd3cd5d3c6c759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71015bae2dc84108646d35ac888bd02660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe106a96c73b52689f3a8dc7046a03961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6455e6457e1055fa33d722b2b9c6ecaf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b93f050b0b0578bab08597b151b28863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a9767caa0bd38f5cd85f27ab225d3564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09727865e70708f85ea02762bde0acb165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a1419a3a13749cc9e65edcb2c9c1f966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db295c43d6e414860a527c2adf7c313a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a772a5e9138c5afe516f7ae1d1e0bfda68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8af23c41ea45ef464e86d466b7833869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26add9bd98de5894dc0a5f21a617fe0070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa9fb1fd2972bbd46c108894cf2b1471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbeecb4b78be8f998227cbeb5d7ae8372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4eb413a4756e66bbcbb6280ce6401b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052371a59b3af1b159fe66b546014c5574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c99c505b3703e2489f430df8d44a475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c825e3b88000be67ff0daa7f5bffa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e7a545843ba48c22c89e6e47fdcc1a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d42888d8aab69804419a553d621b1978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d059335951c3e44d1a56d1c87e303779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac278694a0b18d358f234bb0773ea980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb891b61f8099f2577ef4b28d05948d881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6489142f4e9424cb7826a0349a43be382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25acc527fb730bfc52bb136ef90963ae83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb969a0e49fc7627bb62b30841a860084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7981ff126f0a8e1c6c819744a46d6c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace4583c06271ca48b2b296d43479a186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f658df50a3b33468cfb41480990d0bb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122b77d8e142d88b29727771b20ac4988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a3bafd97d37f972d553db1ca154f1c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba0ba13148a179a283ba06d6948a4490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad799692ba57bf3926c50a7e17dc742d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0be7499e610bccf85386ef672401df92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7419a1c54b9e423eef0f7471c472d95f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab1eed0b19ce271f62521494194daa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1963be1e6f58218cb92092e07fe257aa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c326682e5ebabb122088124adb10e696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cbdbc6868868ead2a4f9f62048fb0097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f6f4e0b5b70afa8bc6133396bfdb2698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69998e04e3193fbefe69f25cd3b4bbe299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f28d3a1b690c00c0624ee6e7471d8c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e29be9534a582ff91abbec6608042101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b271654db6c8e2bc868622f412e44a2b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ab02abe13f3c2e07d475f7053ae4c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f235e7d9070d210b3409da8701c55104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f8880e81196a48f3f02c888cf751c5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399879aae7d9523782f11bbc4f247c6b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a126ee92533b82d08dccdcc82e36a3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac6a77bdb3e14e1f30197b6d99a547108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6377b1207111e1426475a675920772109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f81b0278410eabe6d770b450e9f618110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d560422d136fcf514f2c76856dadbced111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e4ce5e13274b59af31764bdce3f93b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06da3b0778b69e55b7a221d55378576113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd2fee27cc1f9dba164f21e46e808ba114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3242ea497e52c00ca920be495d586f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a2f762cdfcd15c34025e4dba00a495116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e3891c7b3a2d5d48a0c0571b36484117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea4e5fb7847adf3eae98ec5f4b5b481118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea16fd60b2dd9b04b567c4d43b8e7f37119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e696fea6b62dd4cdddcf32eba62d3c6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c691264b10c1af78a8f97b1bbcad19121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13cfa429dc4fa665e62ac6f4600d35e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdaefec2f232554ba90519c938dc433123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ded6447ec479f3ef92074519f5bff124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685eda225d17c0975385dd22b5403fb1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c4c41c6ac6c46745c279ce7eb1456126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cbd78c3698e920d2a0760845e871a6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce28bdcb33333e3a90702d9411ede5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1631f91540905759d3548cd55023488b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadda206310bf0107783d9a78143b826130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205fa4f2e4abc09a1037c208fd031229131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c4f854fc0a9360693efdc3eed7f1c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da62cf4f8830dc130981af46bdc1e9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc0399ec400f9ce38fade06612bb44f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e0ef62c8fdc1210d7d75c809d93c5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d0214a7656d8e24a582f0b37a0ee4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addeec89bc52f4a410b4f5e0ac2116bf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f1fb578cdda1af6859044cf034c0e8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d368941f8ea28e053c05c865be2716139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0bc514cd31d08f6d8ae8557b574fdf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d7e7f0d38f83a7978c591eb0b99f21141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f3d0031746da95717acc9010e8856142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab099dcd55e1e690bcd9040745cd5f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e4d851f39bfd57bb999a6fd3174a37144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9836d6304d1da9a526e5c691e649f3c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5421949d5547f41056b597b9ba61640146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e799875f016bd9094c44b13789c980147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85161861ae1f5e72abcc4c391d48488148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee77796f68850039d61f0310b5e42fb3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a784c621abbe77f62a58557b7594a27b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d1bbb0454f64ad4ae098986918d991151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea1804df75942a44945fdad8405da9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760e5a1ad10446d04aeb850050ea0431153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f9569ab6592f07802e08e0b0c1704154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc272d05e70db72878dea4eda88a28a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b85bcad3b82b5bf80788b99640d68156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a4c20d9ac83cb3346c40b7d799c4cc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b2e8cef846be2c18958e871aeab96158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a795f953dc4e4dcf6712f629b6b97483159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b3299f0f4899e1b71d772adb03db14160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc8a9823b56fcd4c0a6e1b4ee39a9ae161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3571beef062e6bdc74ffe43d198adc51162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda93dc78587767fa99d254708c2f53163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa2e3ebe30d9475992ea6fe1246df38164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c8fd4e16f7ec6a87f5763fd70472f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dfab53d6ffa6c1c336a4531b8bf92a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a7bc4d3c3ca36e65241d424f1dac9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb34d6c0d1d1ab16a949f9875907735168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23609b4e206a499e1042ba8404d87a08169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc504156b858bf5262636c208912bd51170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730b33a114c1b6a3c724e5cdf9acf44e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31c755cc83ac0a71a161f78e6588d69172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a3bf49812c184808610d85326622fc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8033c6ab00b0970398112523229d4e3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd2f7ba32c7e50db78fbcf043c86e2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2829746ba701a804229c2e2a5dedefd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8848aa9499534a49cb89b2c5b996bef9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cc53dbcd9db5c941a27bc75f730a85178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab91c8bf6f952cab23233d4e23fe337179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e95863dfc4390b9ba4c626b788da2c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6960a784e66f321d66fe4c83b6941536181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5074101e97f298b4ff627786e109ba6f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c57d80aaf04b2217e116494ac8d3bdf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff5ce24e2fa2c23a32f62dbadd0bdb3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cef286a53d974dad9d5f426ed446ee185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d5a341babfc948634e72c2ea4012f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d369580d16bd5e172749eee0fd9373187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e8163314d49083c603d4741b95ca3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd7872e6ed7105928d47b0cde6133c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b307655bf1970e5f0a05810a1aceb1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14996479034e8ea001da693f2ce0362b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc8337767bdea2d3e7e7e989c40245192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb777d8ccbd521f0b243eacfcde5e085193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8cd9bc344f05220572e017801f8745194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca297855d400e437df3a6758b02baa4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb784b3b07271f583d4044d3c7fea72e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c560c5f27f6c8f75291a2d858b4a35e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a8b2301908fda09c1707b04a8b7e4b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb536903c028badf9676a41fce0dc06f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e543069e9ca46795accce1821fdf631c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944a7fa1c436434bb52cb5d8295e141201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af832cb69b8fdec74fd8c85773cbbed2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a303218b7ba1a42b48f728b5c57b0e5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a486a6a1e6792de53b835ec660ee20cb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3df2482c627351178d0166170d06cb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb8787cb0d9e93802e0cbc16280690a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d14d0c392781cb391979168b41279207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29bdfa3a3dd735034c74ee4e049fc2a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2744329b5eab782a4c424bdeb2c6c7e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9fc1421cd57d7e76850089c44f0ed9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796ed6e38944b427498eb9e7a433b25211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4692ede1a1a0b89951e41c7357c01be1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d48ba8416cc9de9bd2d67c7f3be34213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5012b130e1d21f964bd3defc02ace368214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a4ecc26a25dde5cfffd403a007dc9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f84314b0b40b605e534c46a96663f52216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ededc3b77a1096e83bf1fd2187f98217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fcb99d7cf41230911a6a1a2e0228b0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be677f53f8d54caaf948236dc69ac551219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a9a6dddf19eed31b11646ab982377220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd7a0545393e5044993d55ef63e2739221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f3174814fcb589cb99b86fb913921222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83103e35809140dcd3a3f71634a9d36223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd5a01c0c2399b200a1db5ebe19de9a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd18468daa7ca6a3e29312f33b714b64225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c01f0a9b724c3e42eb723151a92194226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c1afe3c560b797fc16cf0ae6a65111227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f38653e0ece31c45766d15151e67e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e64bb686bc727c6d696b92b916cd39229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa0e8642219b1fa8bae4d9e4ee03178230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed06c4cdafad04608296e619e1a751231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda68d3fd8e25b706af573fb2530a6e9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91835bd5018dbe978e13a5d5398e99bf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ee87febab6cb6e461da37a4488728234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9eadc4d7fb37f4ab1c5b4599b89bd0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247216437836938c80f440771fcfedf9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec36fca97590b3514c94bc678dbd502237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ee9ad671214ddc606875f1acd3fff238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5614899b68f52740e36c0df3578367e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc87ad8711b698d47a6d66644db695240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0784611badd5a3606f12672345fbdd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b3bde0332f8f161ea78bbf02d42f3b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be6f649f8b26c52baf7a5b04ed0eb4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c959efecf919728f6fac6a60e148df8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf5f135e38ca15ebd88ce701a5d8f0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ec51a9f022a179c88cce17b6b436a9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14b7b85303335f58823e0677a5f2d2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd666be760ee7acf1325f44c46e554248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3cb572390a4cd9cc154a7e2dd5044c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b923a7d11fa96707e11f3ca85b6442d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8c3788f02d0a64e2beed26bf354d94251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b4b0a00452cd49dd9e6feaadba8478252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5656821241ebfae8f2117a8feea2f94253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4709ca02f867ca9488633f3c8c06314254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48bd0d38ea51b3ebe4c8238cac870fb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acedaa4e25f78e4fd50c30298e30228f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10546d0fa7daba69753fa8542fe2a2b2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84782365cb29e70932ce14cc5f414e3e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e394a8ea267a76ef52b2f9b85b0e43259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3194031e92702403ba2d84fb762bacaf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6151769fdd1d8e28b23c5075b4ef6c90261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e656f0f4bd60f95fb74089b8bcdd9b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ee8a328caf34a7ce4a7a593c427c1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da62ec4ca597d27e19de9be8318f36264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5995ac2b0cf5ca1a19fdb1acaba68299265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f10a5d82badcb140428461999ea48ea266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba817b6313c279fe741e5ca0a38de511267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a57e0562c13bdad3ccf26827ee61ef268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c530d40061f19d4ebaabde4e7a8b2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f17dc1ce2b1214617116ccb16e3b89270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d6b0b7684f33fe4640d327cd4205c9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e8eb36d8d4a7964126cc69abd6ca3b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef09956d1819360fa413df6d0b1e3ece273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0c06b2465e12a94395c43091e8d93f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c13bf39e6b08358471ace4805ba5fbd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20416b7fb956b70258ac92b2a7c47799276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de85e4151b735dc26e23877229f219277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9143346ad4c5caaa43884e08658c3046278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c51bc38468cbe58e7ffdbc5d4fddd1d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e690134176db036737739923341de280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726460964b13981a2b8d3537e9cb83be281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b098c8c75690e0a0ef5c493a58c41282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22661a960953fde02873f1c927cd2e5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfed92241500d78debed28134ad73aa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba946616375b54fb4de65cc9efab8148285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236df36358fc916189a8cb7da13e483c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ab6dadba662af35deab4bc7f72653287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d0d267914a1e1ccf253f17f609e5c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a517eedf74169f48df14c9111347e8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6fb44df8ecbc1de0718d2a53c15d20290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0902e99f715b07f7140c6206f2b98df3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6227e8651d599e02e0d83070d0b19c25292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08251bbc0d2949eda580480a7457aa5d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd520e520b583c75ed7c0f0924748c3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff4bc8a99381deb2cca55b9e9b8be6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f337ce4fb1c0031a9ca3f56251777296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf9c5d426792c93754e2c7aa028852f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f284d9cc7f29bdc311f7a9c8b28f540298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff4362260bafcc91e6d53f38c26db9c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcacf81f32c14bb023482ec36b955296300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6af087d73a53374f7af8ea133bac72b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd0815e01e8b7fcbcda1e727f7a452d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8570feedd62b11452673a4e2a34b156a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86240887ec034f2401a23d9e47434518304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c2124ff55bbd65efdfb9bd00cca753305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d3dcd910a9d1a8e555554a73e132e8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308a60d47acb7ec0d8aaea6c8f1c7213307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aee0b4754a1310068690e68297f5c8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e9826057f0f142e71824343eadb62309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8655f3daa5e2e539a8969ef7b5cc079310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdced79485088d00978b3ca5c1d40d0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c6390d5fcef3254d7207de47c71ee312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f30b820e024b5e634a56833c51d1589313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b179ab326871dfca2ddbd8a3fb8048f9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83457ce7bccd7c242d6bbf6317d8c12315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592c09569a87219861cfc17e9f820b40316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeddbc8c2e0b5a69c99ae8b17aa670e5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f0f3218e6f6a46fc018495bcd0ccd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05780e1838ab246c1138d607eef8dc4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a87d236e6c02dba6b69a5f2ab6395b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908fc6b06c05b09abbd5174c0a5cc663321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e50a58c53143bdfa924a0a2fd56a9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87283efad30b80d306ce87799d44bfd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beed2cce50cf24614e1efc46122278a9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d2fe94a11399ce42aa0475a4a6f1de325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db9dc804f60fc4c03743df76b5b0f4b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50bdb8bd4b475f903afec5d49f517bc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760d3b66a673a6f5604374ace4e68996328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80720a8153077c0589a84a0d453bb8c0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff1fbb75597d055c5e6d598ed9ca46330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d7ce43c78fcb93c5e22e110ce18a9f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141068bc74fceabb973f5af0f83cfac5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08777601b936c4d587cfa3813ab1ed03333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d88fc2f58eb7d68102961b0f1b3d7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca5cc6edc675aae09aa0c592917922335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e95686dbe01d15ca74f180c19c60684336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc893f8a47f582d8246096ab6fc38228337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f83a8181bf93a1103a22a32de1b16f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b6f7ee4526f40eb905924dd86eb4cd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fbd6d40a55f8cc520f2011819cad3e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1353b338e01ffbdd50a919399470fa341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc826419ee625f5fda071903edc5bec342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2553ed4568d57b1fcf6f6a89d2acce1d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f7e376c9622e55e46fc28d5718cf83344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a3621c2085f693a367b2c2ea350fa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7330b5cdcc863694ccac5768273298346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc35bd6418c87fd71cf97bc92fb4ad55347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5120d4194cefb845dcc6c51122413bd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf26af17bd457d17fd8bf87dfed73cb1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d3da30f9be100af5080203f888061350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59d1cf8c6561332799470845ad9977351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37359c07322477d6f7dfb04ba9e1aa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71cfeec80ffa9ff5e291aaf9474018f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a05b797733b38cf7ae5596d93a8a0d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0554ee33f5fff9db0b8041e1613610355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42756b66f03175a2b782139caad2f77356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57216e6808063109abc93bc2587112f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e008fa7dd4c9d13637680f704af0f53358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b30a4304614e41ba0a04459480cd4b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e8e4482dc994d6c014c55f79cb4dfb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03956836c4b3768a4728163726e4c806361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4022564953d232e962415d0ee76c2f2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4dbdb2778e589b8462ab49ea86fb8c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df1fe55714d47157cda89587a57b36364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aba3c4b890c826ded195e46487450e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf79f5f30ce26ee01accb932379664366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1d0843533ed90ebf26cdbe4df4a4f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd068116ee98040cd7f98415768497b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b9cdd8a0054b05849bdcbd1ac7d0ed369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6a9dcd3051d6b992799ab0a6d1839b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe14dcb079ee9aa180ea9416423b6a8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e01f665f4382cb2cd45514827d2c7bd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3da7a98da3de8f41afc457ca42738373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a2595bbd62dce579446fff9f378b34374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bcdfbbc8b2993902e708d0b141cc3c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b36bab19d27d064f91e95ff7d948139376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c7dbd78debb770ebce455f739fb06377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652f7f8642da3f3940f591445f2395f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9664ade6cb4b463e272bb3c25292b6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c431b42bb0604e37a0e25b444fd88c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2535b225f260f9ffee31df9b3723b0b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dcaa5a959d0b17f233375295364aa3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e9d2276fb134f2946d74bdfab4460383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89bccc451db152ef37a231d863c0798384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928200e8d55c9fe14219dfaf6f41cc1c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a8e921eabd9f6414f3f9a2720eca4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f9bcd490974e8ce3d8b6183c72e23a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e55944ee95090110475c611ee9593388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f969458d3f49b0bfab6d2f2b87f7575e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37cf5614a6432dd2c3c5f1e53b9c32b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4e5737a7e9b97f58d06065d2519eba391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9265d4c7a0bf9f676dc8d09d191635a6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6366b0d48068372959bab7c134c6c31393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c003ee27b55b4b0eeb298f5b95db44c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75fca6def6016bcd703a07d32850800395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ec4cac229248bde080b22fdcbfd4bb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f828f8b8d8130fe1cdd1fd532917cffb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee92cb1f41086b36ce74ed0370086a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7668f7ed9d6b52374426ca008fa6d64399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8dcd85a749e4b0f36727bd025e22fa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d577d23f94c2db03a1b2cf9528c502401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673193ce3b54b21ea212cf14a943883f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b6017a0d10052f01bcc5c51bb1ad41403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27a2b3d9e1418c612c36b69348db29404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9881c5ef7fbbc6dc050832c70e9abe405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a766e036c5ae9e9ec3892525a9625406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c4cc343f81efcc85844c20b06c505407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15546ab6379ea3e270b3ccaf0a83f0b0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87966e6be40a780d8dea56fde2555184409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d8017013a9e978a8db80a6a7ad764c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e57d712e39cf301d3b5c79ea9d7d7a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e752c4cf52c52bcd6f937e49f08f7a1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79313097eec7071f4c5802bde250278413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4337fde46162f661ede339393d70132414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dcc6a28c48e0ab7f1d3bc5826679e6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc79dac0f5a32b0408997d3434f317a3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f3ca37b32bf97b22caf951e1217a5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ea206989d30c3cb035d1a0c0f2abe418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045f3dba182c5d7a46f8dc2ec59f0cba419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac07ac4fe7b18b5067e2add2c75cde95420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fbd06bff74ddd2b08eae5c0c76d36b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc890ac73e10af27367e92713c5eae5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a28535a03547d53ac38d44dffef43423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90353ab1a558ccbc4a93f19de6c72eb4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4b34d8ad84c0269faa4354eb09517425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da70f9c4cc8d3440734b75ce49f8172b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f23d29117e0e4d10b683ee49126cc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b1ce078d10332e2947ba33d911254c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06679efca1e480641a8046d036a66e32429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141cdd63fc52de542b85cdf12ae336ec430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48078b4e2ff06c5a39b24ae317a44ed0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e3a3960082f24848d5a30950a05aa4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d958d3e357fb36f6f305b942c25cf14433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b263f366046cbdf38b02cc886a950434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ead874dd49dd79b08fed698d1f60d5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39961dc5ca30b78708e9648ca37d2715436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c35bdce859a252466e0cbd7ef39ff1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d038927f55ace40dc823669b37a9f3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21691f7dbdbfa2a26a8a08a1c58dacfb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79baf6b08f80edc952424f2ceb3a92ef440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a945356bbe367aad94f0a7ec6c74cae441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5250c9006791cd5ef2c75f9e62d33fbb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2796f406ce921d3cc09e7d9e995637443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2d842e3b7cf47e949840b00ac9cbd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879ce5cf8f573e34b6401982a6b4b604445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa425233e85fc940997c3058e4f8c67446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c9bde68a597426d92330dbade1f73447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edea161a7084616bde87aa674bd07b7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee9deae5d485ab10f3a0b085627535449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f737b9a17fc587854e68b7aff0adb2b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c874dc607b1b9509b1f974dd888dbbaa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f533f257887e93f44ced027b065be6d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e26002e114a414e6a237b56828f080b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0028ab3032146b20a3cc642d717bfd11454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd98ff39b5c9eb6d4ca7d761207d09a2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e3b2a080798a6a79f3ecba89670e79456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda5651f7b2feebd2739da0e27527c0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f83c6725f9937ba3263f2abf84ea23458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b1b5db99ffe376a910071e757b9ba459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2983716d1b6fc6f83bc02864e13a23460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b25e1c87e19f606f7ab8e34bf56ad1e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088afaf23f1166f0d3effb9c0f6bd5d9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d0a2de13e660df5473ebf4627d89e0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2513519180625e166c6531dd40dee805464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be3f4fb1b8eea107a7ab6681f37f87465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eb49b3759443b42206206a874257b1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b763619c395318d68b2d8a8301a10c4e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d43e6433441ad1a67b758f3bef70785468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c679f2194b9805b5949450a6bdb374ca469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c7fab844e942de00cd299f4500e85470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe67502c78c3fb7753ee8b5ee75e3dc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b790b62ee6bec2fd1c136f663552fc88472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e00f15348a6e81251073357376cedb5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb5403d6e9c390a8747d160062cdd7c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba184a1c1b0bbd5236321db970997881475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a166f2db132cc084362b87704d2f2c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ebc60c0af60ebe78e4c49f1652220477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3366cbb43252275c8d7ca9c9aed9d22478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf51c6a7c59da012f64e24992d460a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f12086f2cb434b64f53380ff6b35e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006f95a5af105b415d57c750d4b98c9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed36946d5277bca51db56c0bbd47c948482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c7d3c0f8031bc8ad9c585155e0f31483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a818078280492e7375fbc3b34a2730484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e5ec9a1a7e2b4ca6562ad0097aa226485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad986ec55c6bc5e6e55d35152221b9e0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c3330b1acb71a0c1842afcef47871487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf421998fc9880fb70dbfea0d1d3a0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412779c1b747c44dfdd07da3fb52e27c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ea4ba97484422d3a68adf3bd07ceb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b912c28dd7f6dec013368531439d36b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe169a4e520440d2a9ddc8416d739b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437fb198fd39f321d17846d18b7a323e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab8139b6552d526b6a162e55136b2a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb377ea5bee95d66289e5e8eef13a9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b7b4435c3da38743d87225c33c9be496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026010b400ef54ec9fad5de7c3b6df06497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cad79f619b41cde62520d75b6857c4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dbb46b36320b8b1930c503b9e70ce9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07829a349581217440a4a7971d091f73500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850876af206250fe9d9f91777fe1199e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aecad58a8439f73518687e28d18d4b2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab8225b9fbc9fded2c7e25a933bee32503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff8f7379ddbd531b601bb43019c036504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9e83f8eab9f5f7cac029fee6b9dede505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a421591a66a01ea5d7ceddf5e7911682506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d66abb2679c5bc5ecc7476f147b8b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1752207c00864586936516a025e1e32e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63feef9cceabec89a495344d93b8b76d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d361bd4fafeeaf5fe39379db9ee7e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e96a7f10d0deb7081dc9287e254596d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f36a7d0aa7b150405f38accf36d97512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1cf1eaee84873f50426152fa4f90a6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a477dbc944e8c94b73a47451f2da8eb8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756f08c2b606a4c6a5980002c207975515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdeb1f72ab2a0ae2ec965b1f5a84c65516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b82683dbeac2af2988fa24fd8df4f90517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a44b1ad31850e8442bc333370ba9ca518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90db26241614d2fe5f3a1f7484b0008519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb6bb94b037ad403c8c70e361ae56b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9199388400f4b5283995f27eabf3e5f3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0922478992227c52df05176b36ecf8dd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce340a6b96a1ee05e77d4019135054523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff799a3d2a9d01419f7779f20b0dc5f8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b376a8c01ecb7787f88a729ecd461ce2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248e826efaec335dbf0641e0e9d872c1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44815b40551134d345269a6a10fd716527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ba27e0bd2d63d23b46afcb45bb060528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af93c510514179e4a553ed57ab7fc6a5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915eb69632f60be8c4d8e35f45a3efdc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9c87a93b41915b5271e2d456b96cc6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd974eeacf4c585e11834ba985a41af532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13400a756ff121cad4e9ad740f6f24b5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee9251f6b4bbe089a358f6f166b3387534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b55cf3bd7adbae7e523590a964699c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de2c0137338a5a58409f09ad3b1a5f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07324d7e86cce076051b12a530629043537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c0b62235b0e5171525c715b1966fd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf2eee93e9f616f1f6f9550414103ec539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd3eae40b98d3c2968310671d0ea747540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47526c61035593880c31abcf694619fb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dafa5a20c21ec2a1456c3e6269324f9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47b5a9ac935ec8db81baa0f33b51bf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c6a8873f931a721deab123f551794f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d943d3a578beb6b9fb59dcdbfc239545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6be766721265a8ea360b0ed1248da7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0108fe2ac8af7bc24ba01ff9f9694600547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c812530172831611386db524702ce8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5538ddbac8352ada6a9a07c3ae74ae4b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda5180c5f833e26d881f13c3e32585550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36175231afcba9afc173f914326cc50a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b49c914b05509d205f5defad2d3590552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08643bf31fdc4edaac97c4190557b0c2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e61cc3fba43fd9d07185bf4a1521ff0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d57b8595841bb96c193bb3b4465fd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a1240aabb11c55a900a33c12427e45556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7901597c45365af3555812d50dd79c9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c735f3b49a1974da6c8a3d5e43b17189558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6831032cd3801be9a3e81ea2d57d2034559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df02fd5b21e19f2be7456393ebdbc4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9756ac559aeeb3019cc6981b670303db561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b581d4f21658cf2e56bc73b6074083c6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a6fba5cc40822fdc43b0e1bf1759a8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d750158a6780af00be7968c07637eed564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d391c53d7346e59b1df29d73148c9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fbea5e43e8d810c1caf32d6c391ca3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f23d6c5cb852194d615ad3aca4bc5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dbfc26d1ce47984e524ff731f4c439568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0812912bdcebd55b5921588cb09c9a38569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18837953d8defd947e46e307eb91d224570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec01450c8d45ded56b155b6a3eb39ad571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2595360d0c004b0439758648130e0292572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192fe0085001329d25fe0c21cb7dad93573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb42ed21799e13f1d253d4fce25e2d7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3304a23ee0ca79857ac00cfddb61576575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeacdd35e815907b3dc8694d71a5cea576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251cb256d7741318f6b7cf5658b62ae9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b313cad5253c004a46257961691ba6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ac8d66431a1fb9f938a8fdbaf3a39e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8292fa8e47a34f34ab7a907ccf6b346c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e387f207074644e8360e7fd4ff4235e2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb431a7bdbed50a76ea220025a789fa7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3850f02e5e97691a7f7b962d1abfeec583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a014c33cbef92f0dadb11881569167584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ff0ee91a2c8d2ebac65b290208e25d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf06cb67d58f497dfb3977adff6bf167586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328cb69021d3d44af957db6b8c88220c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f274530d6e1cb13c0e4b9d2858d47588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd3670f0a203f2a4bfa1cfc5690f27f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68e52d921df72ac01ed18f19e5145bb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f30c2b3411533f57b4f49eab519cd9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee1a66902d1e5eb3c0c9d4267ee522d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc97474e4c61e951682d65bdd36c76ba593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c032dbe403f4c214205458ce876cca73594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba6ef71977dd975338be83ca825f3c7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd91b60698733cc574ffb2e9e9206901596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1871f54c9899dd6efa663dd7b49047597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043de76ad9563b7fc0cef3eeca3fa3d5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f8a34ab6ba70ff887777ad3e8e1e1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a4f88f34431feee4ade7749650672a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713fa2a93032d3207c3f696989723e0b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d7ec903db76e73b16f177132e0d4a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79af3a7accc3772188bf7b121bd1ec603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fafa8ce54e7d63424f666406a0e50a6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154cc565d3b288878b778a675d2e0ba1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0961a2a49ded51ec260110cb06586606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808cedcaada44a06c5225459829f3ce6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c79a023e4930c2e63dd129266f6fb1b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e950021505ad46c3847db5160e14a970609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3285ce20084c5100cf0a98539670d28610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca1813d3dbca7039115e78e52ab4ec611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6dff9b800ef0a1c1a8139a6bc00a17612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f4122aeee89f5aa0edb4b44191d1ad613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0885f3a25fb2efdef67b547f0217b24b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb868d50eb552f913ab7a54dc10ca15615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96640fafeeb3800a9782685a2a9c4d15616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb76eb67de136cbf45034fcb603452d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c16d5cd4e0f4d8378c3d2f23f6b28f2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da85e707a80bd2cf282536109568e9f6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8378aea631e07ee858a6e4d0d7bea67c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c316246640454a2b54cc537f6b7fb2a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1896d7b1f36fac58aed9196ddc7d9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f55a829ddf38be575c0296242c46a3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce2802d179475b4211a28d6de34c6e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e798023334c581b26888fc339bb7eaeb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d68dbef1e072759612d215e6bc80b2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd333947fb4c97755c8ff9a2b68f07a7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb606fccb7272512db035757eb38ea628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f8d84d4b41f286cbd4a486d8bc95b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d51bdf9cbb2bdf1b25c37b5fbb3a1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d8701f4ba4d5e22a53c95a15257327631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2cf0bac03ff769f0202a9a89d25814632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04070c10dceb1393498bbbdce8864c98633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e82807b5732badaf474e84bb429b6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb0d8cab5ed9887b2e459b90ce37248635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2414d8d0a74cd93e99885ca37be999b5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac97cfc35be13cd8248d0dbef0c29a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c366b49d418c03118022461a1628b073638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994c91eda2f8702503e3c57add627f5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ea8dcb0e4fe86d97a8ecfaafe8328640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd3b04c9d7b4ff297e57e09b9cb938641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de835913d6636983e814e8de7d9bcea642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ac1fc938ccbfcba13a076cc661afd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea7b5d0fc6272419a4dc4e49d9fd46644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59be696339587655baa25623b2b96325645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf6cdd111f45819338251d42c50c718646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa325aeb4e253f34f66ff3313590ba50647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d30280d92e532b6f9194be7336e7668648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bfa6ef578be5610b7e7655227370e5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae3005200c9bae478bf233a5248c3f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db06b195f858e26928a20d5acd2b84651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dcc81ccb3bd1610a468922f941a7ec652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499fe63b71b8efb842721a8ebfdc156e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1955cb649adbb0208d7e389035e372654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf73297a5f83d2e790cf7dfbf5604e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec3d67fc3948c3cb0530c5843149bb1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe4027f03100eb094767fd958b151a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08419ac0c443faf2634146d47a2f581658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f8b538e913f8b408b87f65ade505b4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03812b9ea28f6f27ba79da569cf807660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f827b553e864f49418dd9878b6bb1cea661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d320a25791e0b2e74e9a8dfd1e5644662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee624b300884b66375516e12403207663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a19304139af59b65e519c2018affe80664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2954ee537f38a190cc8ea71fa037fe665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f2a9391456c4f7f4ec049312b81fa666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c785d1a75d94f21009962b1a9ad19de9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885603b825aaec8a3674cbf1452db04e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81634924ebe32d004b71c287b1d3f0a7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003fd3926dc3ff433b3d191f53100fc6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e1b6e2226ed97c54c62dcdb6484a16671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b237a604734817a57befa41c20318fce672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b559bbd6258454df368263056aef9271673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d450e65f6bda5319f2bef89158c0095674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aba274b35f5542a185faa06a8d5007b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c0c38ad0c3ad654b038134609645b1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a6a2a47f58a75a3f585758a8d725db677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28278bba16fdcb001ba8f249d0d489f5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55790574a96348e10a4b78b7bcdc4ccd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b33143db14c67754922554409ff221680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b4506c588f5c587d1bdc6b7deb81d9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa04e2d1ab2dc65fa1ed09a40b40b40682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d502fbe3d27e82dbe9e609b4040b4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ed1daf0d6fd5ff7ae377b0979c931684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a4bd96bbf9a5c1567ecfc634c7d38a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbbc6e25c8c6ac1d4a1f66760fc2a4e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d52cf381fcf2ccf04bbcb521db73ede687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b88b22d829333ba2313d2549a38875688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d3c964a67fd03e343255bf25ad218689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f87b9928e2e49015deba6aacbb21ce690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc2f94ec33a3a51a434cf99815667c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce21ae690a91d413a49a4c929777e7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41763f6c1384c01968d03c17b691ae28693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e564e59c32e5a2441e69474cbd1dec6b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e121e15d170934b5bf21d342a55afc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad988815aa77a94b30b0fbb2490f6d4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdea2ef59decc1b6b3bda674f7a3c47697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c829cbb0806303b624346bd5a53624698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f428f6ea20a2a9300d5503af97c842d8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3120f2d0571758ca958c86dcf7d18f4c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c94f9026b4dd9165f35b249d6918b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcbf2dcd62991612b1e82fe03c64aac702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b202c80d503fffa2e2c79a003f393ff5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7318ebce7c668c9b91c91e35bc9d3146704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a204927cdedc4f405f0ba80443b5a2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dee0cfe97c6eed2c637b401687571c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3612e52697b97d0d669e12ee59c0cc35707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e162e67c0472b62ea7885f29be30a1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d052cdc06b6c0beddfa4a3357e317709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f84d93d2beb80981d4d1802ba90713d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebad1fcc70514a7675cdf06395b4bbdc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017f77a2b2e1fdb28062a7d5410f9f38712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8d24ad39b40f6e4b24d8ea125c6056713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b907bc3a34807911da9e9d7c8c231365714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec8fb334e07e83950153e631ef59fa5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ffe6fe3494d529eb13f53e46f2ede9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee3a1b7d4a16be21659f96f5f340d8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f7038861cc0ba05d35a49cd505ba27718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80831e9ea73faa75122aeb0b4d3c7734719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb1b6c5b998f93f8ef081530eda0f91720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a9ae03778eb186d5e42ad7f76198de721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542af764495b06804ac4105dd1f1c099722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417c9cda2cc28435e077d10ed90eb4f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb417cc33ddf00695cecd4cea9b267724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7f0a18c0c0171d6252860159221dcb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe069b1efafa2591ace4a631c7026f25726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3568e3910d1e6634fb5b91757ff53f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf523324fd78ea50b4a96e3e1a5b9df728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4a870f4e7a400cd167b7ef9cf2ff2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae17c6391bda351a2950c32df555d0e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d73e592eb3bc58fc2f4d2c7c5d0872731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff5e02dabbb9b60b277156502f129b2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b92e7982081e9ba31811501176d86ee733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd0042f85398430e0532026005df33734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274bfdf459d39ff9998350bda9a644f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd7ecd345c39f88f145c2876fec5ec736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24852764be179adb83982f5322fdba6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d87186713906aab2dd2f673b7ba91f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f5bc2a4b644e230766321a44d19a4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0136619aa1837995954baab4e84434740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c03e6fa431463b9372fd77935faec0a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf676135d2d3e2a00711e87cfc4e13742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f9ee226792ca893bc63b0005b7c386743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffdab309aaa9d381645b6518e889681744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fda75a7d2e17a46cf2f757665b9ce7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc3edd167003be351e8558f79ec8fd7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac309e300c01ae3d5f07a3228228d7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4be343dd31e577f2eab334a18c781fd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab12a5c0c86a7053b6f721c9f44e82749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09191db45ef242d6906e2daa9e9c3624750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a48a356e160dc06a573dc8a6f3b65751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4e929faee9f34e024e8f8b03b14e55752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84484a42116dfffbadfe93a2e63d8fb9753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>