--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be0be1df34692812fa5c94f6da0f4081.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc3e41018b7c5af0dfe6a46c5a86a352.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ea152156e55f2e1d53781cacf52533.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96fdf349de74c653ac9fc7cadf2a5e44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1893f15a2eb8a669570812f77e0fb1a35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d534a05fb9f3ca7894c14cdfa542eefe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0432dc7536f57994588bc9e1a41ba0b97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc511a611e2d4abc5701f939e2167bbe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804917b035b7dacb2efa22074859033f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff21245ae0f7c526a2dfb42df7830910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df272393516d9ed78bac6e173ced40211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37fc7087033582c542b326d47bfca7a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd9e83b0eefb79085a2daaf613315913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24405c574554c9b1e4733a6d02cf8f514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdca2a520d66fa6b050d9fd3974b5bc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ccc17c2a1fc0085a6c64b916aca34116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216dd05b914cd3bebddadc206dab74a317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d59b1ba758800dfb854556983b09c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5312973fc2e4e87a465e026ccfcb1d2a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd3207b120212d476bc9c3c2a8ef0220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc9c417e1cfc270f1fc1a7954858bd821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5391b8c5a39d1bae45919a892caaddf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4dab4824fdf98c65fcb88fdb02580c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7757349b1b1764ed5998b64b6268da9624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7150da52971f64ce09af8dae4258c58d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c03bff7af4810cc8bed0d4bc40f8b3726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5657992c4a6f5459b0739653c64b96a327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b3c6949633cdb39788d5d06d9b61328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab71c540f5cc64f66fc87f413fac0929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79bdb6df54a5eb4f1230a389d9760a930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca152cb41d93982935d637ba129d20231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc0ab9d3ed708bec86dbdf9926a330d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e24af141506cbd5eb2d1ac9beeb0833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf7da8de2193d8346bdc3ca4da5563b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2178055f5ecde2ece7090444cf99aac35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429be278830dcd50e46ef0743746a8ed36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79a191259532c6607f98b15004b61437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65265127c2f0750bc65a6c3e285307a538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd418298835d221fa635bcd0baaeccd539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4456e9ab4294a0ab4628e99d198c140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6aab539d9ca8368cd52d917e84c7d141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70efe56cc39ef660d15468b3b669fe4942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbd69d6ec6fe3a8c74881d5cff39a2243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa01ebf75125d500c90d667231b698344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40efa0ec649e3c300d601f41302c0da345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15cc0878062b725d8b2d4ad7ed42afe46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3601ad45e866ef65503a3728f8ed7a0747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a22f48de050d752599c002e67ad6fa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7322b22cc69251468e2cbfcd0b6a9d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad414c252dd3bb2778dc1f7ffee11b3450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0612ceeb3dd1785f2efd979026a4c251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008892825d091cf79ad8bca2c8c4b88f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4a0a45de43ed59ab6e7a46005a648a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a6b391d60387e094061e146acfaba854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bfa132cb09ae183295717cf0ca235255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c2105aaf8b1b090efff21f0a5c458656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453629e71ff9c6f5a04e9bdb8e5f1c6857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc3fc06fc4372262bc3737df9c2987858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9420e518f9f8e9207edad357ee8b88cf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2df27ba764c68119596c3bac54c0dc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb778a604a731277a9fded6002cec0761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab0f0df2f35dae869c692226529de062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed51cf421e9347d8ad428c529293ff63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d322a53abe96b3aa92e63e14e6693f764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c5e3f70bb1b5dcf41d3f04600808165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7031952ad2da3aa07e97d8ca0c1469766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21ba3796936561045fd2d3f08cc6fbd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a5cef3578e26af56bb5f6027554baf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e3b17986875e3343da7abcce1df5a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd717361b0e1ffa61e0527e657b348c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5624b2c79a9c74b361cb3496d27b21c671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05619d046762999d973f0f416c8c1ea872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb6411fb9e8f621dbb37027190bd07373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f753472dbcacc68ed338976a1f5123bd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff698663fe8654e23101dea42e9672175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79759e5e0f5cf02d99c747523205e58276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e390aec5f912edcf6ba39ae0c1951977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a01ca3395858652617baec108b11f378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db1d5c4a637fd37d79b52a10192f59979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f114c69a87c71c743f3c168d0c360f5c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022af4a858c9edfc6d00a84ff0f6dab781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ebcdcf9733fd704c34c250ef3eced82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e5fba0fc3237a142f5012f488197c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f1f482a502196e7b28d802accfcbb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b57aded3d7831b095da81d1c611a285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21c63f672180998e26783c1f5eff7886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf2ee01cd861fe2c2e13191d7be32b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96edb29db26337708e3a19e6c199df3388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda10a24613503175805e6704075e8089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a79ca87197c9b66a9e6bb848237d5990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d8ea42f770b86f5f62b4145ce0a2991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcebc0d3eb54558a42af45b460513c692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b13b452ab12d292280e0802f670bbd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a360a6007bae8fdb98e3fa6555c2294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4e1ccff695d51dfd1371b5ba8518195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098bab91a2c60f89845365a38e0a7b1896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e107a8a46c9ca23f6935907b3730b897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ebb27f1d19c3ef8df382afd31472b698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8e2044031c134ce6922e35073988c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b557d6683ecbcb19d18d4328c694ad0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba979ee5518762ac1baaceddff2d7ad5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17876cf21351de8ecda5ee0ad987fb28102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2181cd76be4a7956b737d64e7556e8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e4949f15cad2114415704e8f0b584104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0df6a98ab287bada0e972d5c5af93c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e28f6a173b10ff1ff2d22db82cb9f1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e54e7d1befc852455cc2bdc38673b5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8383ee33da4381b8268164f6bcf7083108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ffd1cbcfb4be0862164020e983742109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bb37313e83fb564291bc98025a5d03110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0955a8560c75802c781d65e54ef1684f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564e148c0b9aef20532345585686d410112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ac677f8f562d79220ce48f3d38e7c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be3f2b42bed80ea13a9ddab904bf59114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb7386d0de4552fcc376843532c6a0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc49f620084f56c5d3bde06b98b337116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3532b684045aab1b9d9da1f1a61d1191117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5714aa1163bd3f4d95da25ea49ae3111118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b9360d8235e4e5f1313585de8d0c48119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d26a77f8e5f268939437c23bc5e00d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98402811cc63edb0f145d8bc14c56fa0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c125d88edb8c8f59bb412b53900ec0e1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd6a8bcce77d5bf0106f061bac80790123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cefbfedc94beaf68d0b8ae4b748de5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15736275b9b74455e3b1e0fd162bc48a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e9328e77a8a63a641f0696fcf737e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d8dbe105070c7dae910e5272a0651127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac53940d00323776522845152e76ef128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3378681c3ad7c346268d1dace61603a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee74466d1dfb80c22426f98aab98dfc0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e013a9494cd42d7fafcf6e772d4505131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e094e5b28ef5d03d5c27d7f86bfdc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e1d24384824931e81fa1d0ec3fb5d3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96e7fbccce666cdecc73895bddf7b4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c882f447797d7a3d6081eefde719c6d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615066dd1b2ada295942644d97c35c64136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af582318e7755d805bb8f3ab75ef6645137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a75cae786a6703da6e56b45c6d3ee138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f6ec9a1746ff18b5ae86ab300f5460139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e272ad85969cde398449b883eed23eb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb3757b6441bc2cf74584902ff789af141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961e7dd4212d4063ef714099075d318142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e2994b32c1551bea1dd7fd6eb0693143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a07b707b4cedd4cb84b7ecbff0d572144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18893ed6d7b9e77fd92d1dea2a65da04145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ba602ebb6fc2b34d030e93dd8d8d7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe6307d7f5798731451c84c66316df147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08881a7c28d876a60f929652dc94280c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6774c47879ed4f836089af3d3a26d02149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1482dce3d115671579d3b9d9f72d1bb0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98115d358545b02abcd35eb647cc408e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8e34148bc1595280c83e9ae35c55a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d83b0d90be732b9bfcb5f7eb1ba208c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5265c4de5aada9b61ac7c051bf2b08ea154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a3281c4c6a46485735cd6bf3929ba155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47238c77766e3977f9cf9df2277f3b6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5086a64152991066fea1f7a2f941bb9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ab37180d5cbdc651505ed79ce1b378158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3958902ab187d83eab16405f346f5f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccca96434a8b74878974e2f458c555c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8ce32ab598d5340f330270b1d0f58161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5c9da9043303d991619b40bd556c13162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8366c269578a76c0ba13a91446b229ab163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68115b4082a18cb283319a0ceb11a257164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dbd56801887d9b57820bc144130306165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390716e97ab78d1a3e3273c036f0109b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e993e573861fcebdc927425447a2af167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b42467c3e021bf383e518cdccc2f0a4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af874044c7f0a475c820f19f4268cfe6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd37a3f0309916d66e421faac3696e8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6736aa32ff4caa9d1cd4b4c91c94e00171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566ed3e78b65249423074a1160b6ded9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32ba02e29747b7e6fca8a4ab6ab945173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba672a2414b9af4feb09b9cb17ba63174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ccf91aeb1d1ebc41023e09858d2ada175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a71d9b8b488787b70f6d8356ebae60176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea93887589bfae72192fc3ffbdc72f9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b693bd0794177afb2391e0a8d7c2a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7bafcaf3ce13cb18ee446da0351746179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d607386c5c46760ef03c83408e1e98180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa7d97eef3ed6139b0e4599e2ed9667181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3620747429a3d9fd223688e454582cb5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa553ba0bec9fd3eebc6635e63c4137183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b433c35e42f275a492ba881f2ca309e5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82057fabb0552d30cb41a2a026f65358185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e09b438fcd791887b9fc435bfcfe57186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378fc673fe120d34e581281ee7de0d2f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a8f5e9fc565b7aad12bd425753627a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da260d8774b5b3056a7bc784c053173189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f37b51e2e6c8de1c049b0d11b53917190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a86aa96b81ba7ac58f108a278b5b2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c313ea5eb4cb5da6f2b3566686af52192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2cd0a966655c4ff0c89f3c5fbb1df1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542dd06e44bc739b0432f16374dd591b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ced4f8dc73fa113927965e1be4fa497195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fbd92b53a6ec505a277eb79e032815196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a627cde28e59adfba5fb532b9ab64627197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8206d950796e9779eee4601041eb880198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0542920f9bc8d2a4dcd46ce962ebf7a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b31999dc3a282a9cb7f4da9710c11200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af9d4b19d0ad54e981e86f0483c24c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c7567dff4c767cb2a64e77c62f8cc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84171f4f5f597336135368871ef58a7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490cae8bf5a7c222828ae85791e80b1a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a243ae9820e4d077e11b728207cf1a2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f9e9d49cc99d0c75ee88b907bd2dd7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d8cc583947e93be14c1a6dc494803207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb57a9c6b396c947cd438e051e06d5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991278c6abc104a25d5a8d08e381649d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e17e6cd4c3c3c6296951c122ae2a5a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b81131c62f2355db5deb3b70f963bf6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7add13a32ff6e179eec25b0852fcc26212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25111493dafec7392991a039612c306213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fceb908daf38f9beaa7f4e97f5113e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61393db84fb10823edcf9da7c225e108215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd61473a93eaf9955a9ae8ea65cc278216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71235ec19e87cb57166fbd15878b80b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021404aed095173024c7edb0ba1dde52218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e6f5c39e7d01529e8c57a91b0069aa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7633fc78472e978b11cdf65fba784933220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237de143ac788246aca12d7642e2d327221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8fab5b1eae5ae433ea05443501503222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c8261e9ca4b0fb8a36981f3f160c25223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079740f940f8a647e1df46448433ebac224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ca5703756206c5411cbe22272c10c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e6c79afccccb61d4f0a6dd15511d31226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86449b8f96c31179f89fc12997092a07227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f633c86a9f9fa9dc9709bfee5c2fd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8970dad9dea71448cc5b5044dc31328229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5dddf15c70da5920de6132b4021d66230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a9c0dd79e293710bc1c3817670aebb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d75b533aae0c4c835b43b66a642249232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae501fd38fad43b1fd3fbdaf188a29dd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f23be91ccf164ecc12b14a36cb7daa7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69179dbd334f0cf1844113e6664a3b8f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8174e7c4f8473a58daa116e0947959d7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f345f929772b730df555f1546bba68237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04382c71817cd0f703df38524116f89238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4666c8a6e4d0167ddd589f009e8ede239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303908f533e19220e1c16d53fa67041d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48933d28ccebf178add61dae86bdbaa7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89957688697a1472447a05a3c00b29a1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973180f398d7f79a70d58cd799baf5e5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c25e87527a644784321417079db9b5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd76654eb977c4eeef3c78cb59cf85e8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524574f878216d8b28a587505489d709246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5882eb3be32c0e5927c335727b32ef54247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a200e9b5df750c2d04ca63f893bb8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35896a79d48c20577b744b5011516d22249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c735f3f867da6767f52204a4fe5cfc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf4535de5c8ecfd48832d80f68d647e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd22dc858e30362984be5b6cbd696c7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da0cbaab524c93bbbac76ab64936147253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d6331f5a8be60ca7d129991f72c413254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c15c6e7f7ec7b83ef50b1f8a71ce19255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429accce650f041dfb01fce687f7f429256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d0b052e2971c81da946c8ddef3439257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ada8abfcbd3e6db5568f66ba8ef1cd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e759bd0bf652ebec0ded7b0ba7e18259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f622cfbe70b1b274fc8f0bcf1fa054b4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b39761e5271474afa69a45d5a704b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d0e77e6f474aa6a9380bec6a23ebe1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e084623bc53a0428094ae1a87aa230263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58056d1a6a11a782eaedf8441ef0777e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40adc3b6ec9e6d869d0f39ded85ac20f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6573d1884b832a0b54e1e459d19b3e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d3dc1b23c31f7fe8d692bd45d8ce6f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01566fc1906f8602ecafdf4af0bb7e71268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c390deeeace4e5a473b3f3aa3de8ecc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4343b89bf3f100105ee8305793890d95270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f61943403487fe0f0076352b8d88e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac50edcac4798ee98a4770e9222b82272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d1b3001f0c27a51790fa3e3fa3408b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac4b882b546523fbf42ce0391e9dd26274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894291c9bbf91c1375f2c2e734706567275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b9794c4e88907cfd37ea348f9000c5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d889d9b042907dbe836f2c46da8ab277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee78a6261468b761b47bd7ea0fb8b9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60851402ca1fb5f8283d4ece061d8c98279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a90312a09661f23eb030cd36ed1bed280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90324ed4e492946cc847d962d1490018281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235fb0efc3fa7532187384190e462aaf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc3bf813e5d92f17d8e991eb6a429d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42545e1617204deddd2630247eeef605284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996094357e6ae1799c4d48d090f4292c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41eef0d8fc4e0a0ae9fbd32ec989999286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad33d5006945ce62f1ba21f053d7f1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db521007bbbd1fa4ed5bf090e5069f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c70d6294f36a6ba98ccb6d5e5051a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355944dac778f9a1a3d388210bb086e5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a205a8f3b6f5a178582d93748c0c56291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48dfdd2c27aec3601432bc4c2c962b4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c635885f4b53c75e9891e64bc515d5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259692703c887de37667beeda4d3a63d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b7a6c6dad6a2308c558af4aca357e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e71d7a8429a5cb06a30484ddda696e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f55ac9aceb41015ae6aed242890fa93297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9177d8d8b02e001bd47c994db1001e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb7244d307672f4f4472726708997a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214a899cc09d07f2f4a50ac79ad9ec01300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab344a896616c8eece45c266d20b3d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f17610abf5906bc58a9745bdc56cc9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e1b271aaef64f090698d2653319d1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cdac9f5cefe0307219e17d4542a4de304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320dd4b76f29a695e9ad164fba92d139305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b959d1599511a49c72f932ac7cdd54c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa8cb3811a64e88d7e08c52dfdd00e0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd6dbd415afcacb266ce44d58335e5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af5b299ffa9f4f43b1a4374ae1ea6f1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecbb5bbce57972f7510180a73121e4c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a339b5b4d37d0a8ebe8dab288f220b8a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1548f717053f11d83e63e504455d7c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ccc3bc2cc1f4ebf46e1f2de11ac43313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144890de9a03b05eb2a5c762c144202f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5535c9ebe7e5e065b0381f136dbeed315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e518a5a22887a9587323287e7e1a6666316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ed58516720bdb3c17caa80c4e4dfc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a133c571f0c5e98208d39f3e8170e139318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370c44a04d142bc59c9ef3edea9a9cb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f418917e99af35128ae26cec995a7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5542892fc5d7d76e0a79d90dd418c09c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314231867af17d06876e29fb6cb5b325322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0897a71b762e3dced792e212a6f7073a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8789829e5d22935b84f5598859dab6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa9a53abbe24b64bb04d1e205c42e2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8febfe516be5d32de45dcb7e9d0a5c81326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a0522fb09a9ee0a85e7b76e9987261327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93370f5a783c7bbe9aace0559a59b6b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d22c06636955f91ad99377cde78ca3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d51d18f5f4f60eb3edb16edeefc89330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb85bd06ab989a70bc5b305717158a5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422cb6907c8b66c8d8b131086bd3a040332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aa4d1a5c65107ac06eeef922f0522f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f86fe2e913d68a760cbc2e7c5ab405a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf822e6bc4338f440b1de39500defa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f7af5d85d829f08ed7838439d8617336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c99d02ab86eff9c5fbd082d4ab0f46337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6547701f62d72fdee9578ac405fad13338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d948b9328219ea6d78950ffa4dbcc6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb211ecbcb7b31f9ab8bda69490c10340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081695ae132b88926e6bf6786f7136bf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef058acbb3e236c7a36f4bcf8839bbb0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80cd881192542fce0c3436f9b354c29343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9586a0133c99b27d8ee79a6382372f4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e5b51d225f2bc84c046272655f701345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d22310183ae81a7179b2683d433e937346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c645bf1f1889cc1bb8cfa32886f259c7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a19a055f869d6d4f58f802afb70ae8c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a926145f338374e5a9baa1dde59ab7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b692965db976c97e7620d764e8414f53350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8533c697f722cf4ef724d6dc2f0067cb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1d1eb6c8d1f97374e364ec384b78b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5762770e6a9f43d4dab18f3010d9835353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd58e93f4036bae97073d72c6e99db8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfabd2445f75978c7d235c5490ec5e0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1cb57c3dc0fac1ed9b107a6f76988e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986aa49a3e425df86d46ab97b3a67491357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ea12cfce767829fba027cb1e510b4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc80b991b471a75365e74022c00efa1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea549e0adc57d805c263c22e655cde9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a828a3cc5215b644cb5eeb2fbdca3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd17500f1f53d397f30b6f281ca8ab362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8161f5adb6aa4072fa347081b5f8a54363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d08b917e49ee1f747636be377a6a207364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764331c6e3e63195fd740554448ff955365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c35923bf20add3106b5194eaa02cade366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94685747ea52c39656da2b4c4c89df9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f45a4c47813c708fd8433afbafbd92368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef482e5e0acfeeeef191d44035a6d870369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e83d05babf1ddc07e7a2d85795fb5b4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb61eced1967c797541dea09914e98371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d655fd5081641cbe305adc87d5a498372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610410865a5f3b0c5c5de57b9dc848c6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80210a3d7911b1f2c8a52d6d2b4dc929374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beadf79a2d2cfc6f0a26424df61bb3dc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7466a54680c90a4562563dcebdb461376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ec61a47f058bb2e67ae57cc66f977377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112692d960b6229c4f63e1b5ddb72431378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755fd54a54f5cff32d37a2a2b2b5a8ec379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe4f459d42d882cdcad00d75a038e2f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec31ee49b4a83814b621817a1a465ef5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2132ad7bdac3704171572134836e046382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9fd3990a4e390b2cde99bbc4adff3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a1e36652b6911c7a51bfacf1890a1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c967e23333364cb6f5395cc6b9434b7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65480aad2a1bd473bc9603920a3316a5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a326c90db6fc52cf1ea93651036eb819387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f91604e88d0f43fd382dc03b3e124b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb19c00a1a9b27a8119cd0a7c8c9dfe389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b56943f9499c1c7cc432410bcb795390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d7f60e5d24f67f1806d6d2371e0a8b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807bf82ddf1310577ff01a897f27c8de392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e9e7889060840ad840f4bbc78a4c7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b0464c8d53c1251d25dc602aba7cc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90764753f67380819578ec4e0867a25d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6336762db39ecd08ac23d10046acce396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1641eabfe047943df013daebd2dae46f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8705dcf908cb0183071a4400f734c6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c5b6a128c9f6c6ee8e101f9cb26b1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ce21ece487fe37e079fead3f82ea0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea4c76084dfc935e7857783d35aa2bf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bcc82ed4eb1905773dce23823c821b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da3fbcd02766423f2583e524abae03403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd42cce751d1331fccec40faa15bcc1a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e15751e5f0546f5fd397e3aa987a371405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffdc24d5da7ca3c7e6e8a1ceaa58ce6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc1191b4590e9868fc9a5a0d7088f46407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f57bbf44d7e35bcc0a590a03bcd8e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1766c9f56f3b1d531dd3145154d0bd8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b03bee6e92250d6b867db73f5a757410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411302b71b3f9a5740ef81c9f79f33fd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b0e4778b6cfe5be7c1af1fd62ed1e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68b58ea90ebc4b7773f10d414fc17ec413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0dd28b4114125457547d36445b45c3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a47fa2b4833ee7209a61dcc1343a7b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf8e76c462bf50fe7c4bdbd91c4de00416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece432b3cd47475aef20d62286ca7b2a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5229849ba1d524ba01bdcec826e8cf3b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4f20d70bdf98060df9d2473cf7b9a9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c33d29bf5cd6ef5cd6c59b0ffeb22c1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7558c9aece17c613f0468fd7cc7e1509421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4154e356a7024c61ad622a92649817422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e68ce95366be68f7601b12ec62d063423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10cba072227c94cf61f1e41fff08272424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f45e82d9f71e20976540565dbe1cb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b3485b591616e42ae2ef07dfd3d8d8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af19870dd82734d31fd23f5dd149ef427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80827521e9775b443521eff76e029e7e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f0d1312621d39afef7b2fa8f97296a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15674c40c7f917b73533d2b417c7f08d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7fbdbd7e52e46a66972ae77f55a4d2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e720392e4c900ecac121e1775e64b934432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a4e20fa312f763cfcccc470fcbfa04433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b2ee0151067f041014809c38bf86ce434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6e9c1d51340051ccc8963633066a87435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ce1e9551d9a269bbdb810faacdb51436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2685ada8bb85c83d3920f359aebede6e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab170fcb514cd786ed8fc692c8d48e2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88316870045aa853e2a8ad06400a540439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf11d8418149c559f36ca877b2b39b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf0c745ffd5714f95359db9a665fda0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04099a4069ae2d75d74705d66808de2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2717dd719a2180ae61ce27635e18eae443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06405115a70269d49ae55cf4e09fa70444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9224677528fc19ca22c9cf652d69f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec28c9e88df6717c6b5e173e9d21aadb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca4d863fe285ed41b341278131f73a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aff4babe9d3c81e11485e9143dd1b7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d808f927aca1cb650836fb26937120449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f222e81e26fa356ff88f9d28bb893e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4921ad8387e913b70bd4b5205cb35d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4569aee2434c86cb617a44ff7fdad0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac740047a89e7d032ec6156a56752581453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b743411a5dcf6e3c35015d74014f5f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb14b0d8ee73b06556c31690f9c4b31455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f39731b91b9f435ea1cbd64b0515b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b1ae3804b512a64ac62d410afa73ba457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637062fa5215a84eae1e28a3af5a1089458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d428060af6d963086333b36bee0cf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c32f4ba7386ab025126e06f82c3808b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7207d0c1aaae2c91665e1d06734f7ff461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f0eeba1d96321f7a1496342514dea7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c215b030a1c8e9dbcbe0a1a19c09e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceabcebe0e9f43eb298f533dbc4e678464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09dc192ab4079802751af3ad80cd39f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c7e28fb8bc81510ba909690261e11466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb0d556b9deaa853a44c162c3fe023467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f971e2eec18f3a33cf780a2a96402fdc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f94bfda17dce2053ec91d2f45f1286b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c3e22e902b731bef70375a649b1d35470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d41f946bf5a1fec5df5974434d917e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff168cd8a7cc394502f37e0da2abbd9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846d53b432530bd1a2647d05d27bfcc1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f3cc2a9fbe04e82c51608fdb1324f3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab1f45c200bcbdd3fbd904cf0d391ba475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c142123f7eee279337521ce822a7ce5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6bdbdcbfb2de228a09505bc53489e6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8bcd0e2b6346e7a63303ed2d1428a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda98118b517470847f14f2bcdda242479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa6aa477e4873890641a8da9488694480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a7470b086992af9d565ef3522dec58481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf3353059a51f69169537e7bdeed88b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef8876d90bee15e0fe2044c2f3ba461483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb173ee3bd30d4dec3255a511ff13bc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc6c48329f760b0ddc903a6d8861f1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4cb080c56898439b9ecd804b7677ad486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe76cd3f3bc5e055047c58e4fcae468c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2592b8e2bb9501b9f33ac7b66e8019d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c090614932d0c217b51d84365d3d267489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74ce16d816eb7fe4855e1ce61a91e0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e186e3fbaef9ae501915fac875c74713491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a9b19d5eb06d42fda50ea1d90a06a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03571681c98531e8e6fac07a2185ea08493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb7ae9fb35d6034369f6cac436aa72494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e989ea1e04df75683de2e12d4923d3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ed757c69603da769b08c94400bf2c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe5aa5a74d7244b869c7845fdd71cfd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33095cfabc93d57f1e8c997b5d38008498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4fff981033cf065405e8a254e4ab7d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46582574358d39812857749db5b90337500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3bda12ab41633d0f34fac305b53a37501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13a29ec8310ed8ecc325585f713da23502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ad020d307f79eb3936a48cb703ebb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33197e57814b9c0560f4878de9164009504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a2fbafabf5926f25fa33887c781db505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7293121ecbb91d2bc98297030ebc1a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ee7582cd343fb71cd99043c048224507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e41e662c7819efd89525258bd3fb9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f1c39a1e370e93807463c5aa2ca35509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e7e37246aad4d2c13244a5e6fe2e78510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c125ab96e056c5a6f5baac556b1101511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836cbfd8a98909d3a4c7be0cfb9897ba512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a883e05adb2a4b321a3c8106b12e60513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66edef6714978517ceb212bd3ee2c618514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a7a2c96516ee5fb393fc090723443515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9230e84ea8316e147895e8708314cd3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8693417645c152cd9136d03a5082831517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cea3d5f406f6d112f00a3be7a5988f9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf96b75aeb7d5e5d82adb532a55baffb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c672564ddb402c4361e26cd42b2ec1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9c445f738fde7dce15789edc02789e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a0ad92eafa8d01fb579b97a895bf8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c49b7eaaadef7b140bc01b5c418afbc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b2e5f05e1028ad41e558544e45521524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a17dab7c0c389eb4c67b7b585ec4d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e026358ef65b02b24e50bd2ece659e37526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1231f4ede0b9e9ff9400d226496396527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28530fe79135531c2e9ac804f3c21388528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdc73f1a650fac160de6701894ff5d7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3760cc751aaa93d56829cb2331738c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974aa8693d9772aa31ebc2a97807e572531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead304017f976ccb0b79983db52aecf5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b228d948f2aa9394f6eba10051e92386533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e772fb62131d5f53545a6f4a28658d5a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d99f69abcf7c13875623728e37791535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903dd38e5d8975fd715c17e57e9b1354536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaac6d11ef767a6d47cd486f0c26b2c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84af55f75f6cfdb3481a619104ba178538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ff80f07d4e961ccdc13566e0949b30539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b136a511b0e4ff5c1199b4a2c6860f10540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb935580555bfe5c9b67f2c40fc8bd2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e479ecf6b9dbc5714d9fb87cc56cc17542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b834d53f96e42948e5d5b833aadd284543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6965eee187f2eb6fa7e0b486f0dac852544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd55e0b3dca5056502bc69c3583388d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca119906e3956cd393ad211d920e3be546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb45e083b912b5c5ee18c7df355cf10b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c0d3a8661d2424c52ccace76f32aee548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b815b31c8a8a182f155de85bd0d67549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af43989015cfcaa4bdfabcc503dcbd0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3daf3dacf3bc232dd859217b48a1bb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8df9830b32bc7191febf2720323fa2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f1549de2f762571b4f03786ecf40a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7482f25b4fa64abfa90ddd2ca225fc74554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa17bf8fc8dbb93eb20fb10a0bada40555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56431de8d48daba28f28f8348e3bfcdc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c973941973e9479d1a9cc8666d900b4d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a860b4426c43e82ca2047a4f45070558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c1825ad41f837c8d3e06c1d3bf80e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aeaa73d5a0b4df3a5bc2431b31989d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73891e3a8c558e3769bdd30318f04740561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a16dda9df8d917cac0885d0bb9000562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac97ee63f9c9f9b1a0eea2027357aab563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c462883a05444cd25755d1a40f7b7aa1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b800d7bcbda8ef220a66ca315dbd8f0d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc12346878416c92ea596b0f88e234566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f82d993eeb24fcf9c05f6c94b2ca2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1b1baeb8df68afa16a0cf07705a93e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d619a390ee33c096f4b28c9b4f0e5ecc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2811c11df77fa0598f674ee7888f628570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe3df057fd40c9fb7a3a8edf03ad3a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1942a990faf9ff37eb9779e758f2c8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2062129fab1d50cf499c3845a73b2145573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83fec3272de3700362839c7348e7fcd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2557a8e058b5ca7c72c3bb83c3cf1edf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62249d7f939572718b1242aa28783b9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af40a85ce2ceb5f7f5438ef6b604d40577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcbf58a2c49211f5bc5d26a440918e3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dfac4da1f1fa5386348abb9675fa47579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d63989055c42aaa41f35e6e1fe02b09580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16da8d0b81a731e2240c76614d33c25a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f19870da7a912310869f7a05d1393582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb33aeae0b58610b522f36c8cdf470583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69848e35f4f6545b60d0db60164043584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5d3fac93f51265315efee6c566a982585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d448959e75c0310031dfcd279422e665586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e7267b33c876bc34734d41f2297472587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2a7573e483767f6197c4035e8150f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9859456044bf3408641ea1bd4b0ddd53589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac1bf90b3e35192e14330c31ef0578d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ab9ccb72e5e8e511c8f2453748e58591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12baf0b9bc661c6237b92e9d6b991dad592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7edc3a9d89bc67e706e825e130fd63593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ef05a056c64d0d40d2485a3d7c0d5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec825b75458a772a67b2ce3925bfea595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b09a929098f6d2d7aa978a49af4a6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f2cc2754be2e4ec1a12dd393d20404597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac7d2e3411478bc2932ca549a0ecab3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff01cac70fedc0d37888ce054480b23599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1aece06d2f824eb49f295e9d4a0bea600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1045e2c543d023c9734876e922df7c8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ff1146e16c4459b2d556bea8576f8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd63317bc401ba7ebb883c9b5d03c20603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce193d77b0f6fb3852d60b5db8d1b81a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d6a9bc4372b09863422560cc27ae8f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff9565a0d8e4fb85baa865411192d3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe53907a846c59b669dd3da9a6510f3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8176cae1e555ba7e3b3fdf31c18a1e7b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38a598dbddef1a5addd6ee6f20eb796609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755423ae104aa56bcd397333b1df2ee4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c0a39c0cf38043275666597a2fb039611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7421e4f2bf321ed76128eb1a3af98259612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d707d61fe1d49f2fff20f8e84098f526613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f52949b187193e7fa36d5f3611e10c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0678c0f66701da3a16b6d6b97c5fee88615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8295bc15a3068512d5df5bda158de9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3783cbbc4abab618558de9ebc3116fae617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa860c2e2a1e331849530e0d0fa6bf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8eb50599c28f17b2725c2a289b963d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed43cfba32ac3916ee29095300f5d63620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ac3878c491ba516570be9597f0bd2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e9709fb1846ba92abd0f7bb8e7a9b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f20b9b6168fb9615669c8c79eced53623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d606a4c61524cf45ae03490d11462984624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd869fb0227fb2f7d4262cd36272c258625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132514e4bcd154b1d0ba07a612edf37f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee9afd5d6c5b662dfb6fac4108b684627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0492cb097e98b1270be3281fc88d11ee628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f3761fef95fa36025800e3b01a1f2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c054ec06529527539a4d15081c98e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f2e64dd9be6fe60adf891435e13a8b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c8567370f74484de35630374585f83632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687039d0addf54fb40472debdc59716d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec467411fe63169b85c2ca3554cedf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c3091518ec9c998a7a67dee18ace0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5eaad8b3f18b83a4c993cccd3c5af636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d974092c58d01ae7f927ac8f581ce0a7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ccc6d5e1a9228526826d67f1eb32ff638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a173de9910e87a734d27642d286431639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a036daecdee80603f6eaf339ba825153640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e623499a8b5019ef6c8b8dbfb06721641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c8f48f8c32184f718c86375adf6dad642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc8a6f2b34e396e2279f41734cbd09a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db4844f52cab5d8af058b093366a7c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35439c021c7fe413e6de4d5bda28efd4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb79f7dcba859f381658f5d0c52e47d4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad829ad7ce9200861ee429a893b55d0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b230894b9f5ee0bd755c68c52676415f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bcf2f32128a08956bb3f7e9f7d6499649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf278c2751dc75967d640f43c6dcb43650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf46b778ecf59c620b93fd0d744596651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a10b947361f57cc0eb797651f9dd7c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a495bf0bc80b88440a20e51d635207653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1901b2018f29efd53c27041369a317a3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49639f20a7c2935e5635e8400ad3d301655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a60cc816288b881bf81e4e3c349b5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1707448d2774da2e14c7c11b9a76c7e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa7af7b755654abbd3a6b989adb4094658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f8daff657167e06102390a40ea34d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ad1216e7366880e1158b489916730660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b0cb51b4e6e3a135bc5f7fb9f1197e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a7fd24e77552fb4a6f4bef7a9670e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055629f53f42e664000eb669ba9d10a2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29062e0dfbc77afa882352995cb4398d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7001b71f4c9b309e8700be8858b04960665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef6ea69db154a38901d403711dde760666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2695bb3ff04da15c4faa46309d77568667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfbca4993d660849ba32f1e957dedb9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04824a366534e1f600eba6b2bb9a9e2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02fbcadefe588ecc6585be049ee0df1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d57083b900eae7ba5cc03cf3582fd91671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91515a9db04e9cdfd54ca8310162802672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d3b16bbd9eae1746e68da4005d624d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b5106838a49172b65906188ed56045674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b9cb89a922a0a3e713a045d8b0f556675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c22a8ba6e59c545edcb1bee9da943c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9230b6d51679088542f53aa0a1ccaad9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102433b96e8313fb98b272eb416e096d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b4e37d1670fe31c9347451ec2eb21a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b59fa1e41b803a1509b5abe25f33b49680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f891e50a12ad51008c090182fb2a5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa3d455d1eaf78fa9d1621513f16803682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93577d54bbd031d07050ee8fa51c7277683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac3c5fe312ecccc727b8c5daec6581684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4578e1776128f87a7fc2feb68b8c458e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db89107762d0f43c11e5fdc92ebe08ed686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822f5914c3e85a436d07d46a37487f45687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb3f4a3e0de87e2850c9e16af5bf9b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a238a7b6d166a2f8f53697b0d8dca689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb8a43a582505bee400ed05bb230340690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b00d8a5cce3a589ce289a0810b084f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e494f07b9533571e9e42a334f1bedb9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b3abab8bc63db2d634532d884da67c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee1c881451158a565aba5d0577ea05694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fbd8837e16627c0ef57f4df4fc3d76695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e637d3a9a8eaf52d58103d4a5df9c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f93c895769b192ab307c3a496ef60b8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe030a63218e5be3f428b5d460749e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caafab6a3b6d0e216b65b8c2ef07c86699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b3330d27d244289136c579cab539b0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f941d4b79093c7dd1dd14dcd9982c06701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303aab604e2fba743cdeaf501b47c6f3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e6f9cbfc419b33466643838f253783703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa37511ceb4737dca90e9402d703f69e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a87d96a7e54410742281c8254824c23705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e31f7ff9b0734d7a80c1c3451f02116706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b06a9fa4c739629ac4e9d3f8e2d1487707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f1af69df7d65b10a946bd6a7a5dcfe708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5428e5982e0b6ede2c2e348289133115709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836b17996df180dbb5ac3fc0cf2603c7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd9218c0e99f5f667b1f5c7ba475be711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d3f429195b77b7d672dce365ebfa6f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2453d975e529d0feebf5976a327d36713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73792ee5d3510e67d4a6aa054e8be89714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abfd2ada9fc050d372ccc651cf680bd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58249c118de7d48c71f2eac1a38c58bb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a736bfefde4af30aaee5b70591672d7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3a1950e19326d381eb575058755e9f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52caa0610dbc1baf3c026a4fb411430d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b48dfba3dc916cf88e38b966f6d80cc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438696768b0c814cba6030a81aa0d761721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3316c91d45682900725c12e755006eb0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a0b1b2334dbd92ea828f2329ec372723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f36a7891492df5ef6526d11c2fcfe724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaebc7bd257a83823073ae6123825cbf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb5b5310962a1ee6d37a5a175295885726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034cd7a373af0082a37b712f2f55b78a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d725f938af71012efc1f142757944575728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a335e9e871a38b649b5a2e77852e0a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14ead662adbc880f15a26b4059c6a3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc62f045512bc47a6556c31c632c73c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec7fc7c33234d5cb3c1f77977b3205732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc45cc429d7d44b6a0507897b2f2489733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144fdef4391ef296c31b8f7ecbc309d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3501294ceaecad2073945e45a6f3b323735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3825f9cfba126c4e2e1e08786ba558b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa8e08ed868368247b094343e68f82b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f241958adacc33e3ce7596ea8adbdd8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dacfa6a84ddffd64dc3c14bffc07e06739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0b3ceb3d60455979ea139893bd60c1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae5828543d5c32f54c2bb6aa9ddfab4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7673c0ebb2a71836509baf31649f603742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db7a0019ccd96898ce3eeffb2ab1cb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f67f836eb8b1e9fbc2bf626325d0e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad5edfe1d85ee4e2121dede709dd0b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef97012e613b88b72cabfb0e8182f3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b2610601aabf16dd9269676c30f49f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07caebda2672d8a3d78cad36b341e15d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f003bdf12d861d7318d3057491c64616749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f92ed4bf5661b653d9263b97eda889750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71a7b80f75e9f91933e05cb8f18d582751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a4ff47b5e363131602257b27ec5857752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d4235c3f29833ff8c603f6fba3540c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e286b9502bc6536581c3c9436e3ff4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13382c4ae047952925ac85ab04fdd8a3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a49e69ee6314fb0751421bc0a086e72756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c6920a5cbcb6f5dbf73c6cb5f759e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf74e85145d121a9952a798ea5c2f2c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7057898414629eed9b7618ad6ebe7ee8759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5876c846f670a2ef646dda07cdac5b9c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71be4c1219565b454b32ef6fbd47d5402.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaedd4c15111482dedc147a09a7b7233.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c271c862bb5a1a6c4f43f4cb10df04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a111b4a9c2c741e90ff6018b83ea1e0e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d838991ee7b6782d6531bb903c1d13196.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae0b4e7aaad147d36129e9b0bb08fb27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d715c1e6d60a866f7a0b1d812d4d0c48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60988b550a2006c7b5699d6c306c485b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca8d514457967816a05b680a633494510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f2957a544971d012a0e1bdeeeabe6211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ace298a2de9d6c03feba5f0c2fdff812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fea40d396af12cf5879a12a1f063b013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f257703cec9fe790d27aa3c5052ba77714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17482d7452a878448f23884b6af859c715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a450c96f3bb42e2e0e939373f62babf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d0c568f36a336cf118d9fe62a4e8f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac11fcd4afa19b4c3d1ff2abde6e56718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6762245b952f39a4952d56227c94b9e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50761f1c9947b3152528d84f0a0054e520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a8a3739bcd5255ed5d211fe766091421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7bc383903125f7adce06da0cc92f0f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3633ae47cbd2cd621e136d6b5490029023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a496458215b9c5c74f7306e496611124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d6f7d937e2a7348bf2d4fc77621c6625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb522d797111ce4e11e029b2c8822026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365f77436d5b05470f0f1cabd5e629fe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f66bb4bc9add164a8b1d49dcd20c8e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a32e5cf85a6b702a7b21f91122ce3b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ccac22ded49b1503945173765426d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d43f0c497b361c1a3699bf0e0848f2431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe1059513831bc758fae88ea81c622432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1659b86efa1cd1287712a13cde755033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c2fd0973b92762074f16cda9b62add34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f0f9a6e91835b4a02d8f44df46bdf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40ac35d990bd57c9e703a2195f6bbb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e107740c7ff090cc7c119a20101b0d037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df84cbfdab78e507c69ee7d74466bffb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0257399bf0f7d317b6d417d77486e2f239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c6065060b336703ee334d097ab71a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a1d95589e3e9e0db3affddb53a738541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4973b92b694719c8894f87ca6728b3242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55164d2894d06115aabebbe92f651b1a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f8bbba2526957ccb8b76a0a73f6f8144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7952c485c2ef7c6cf8ebf1d1dda79645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c3e2d88355525d4517c6f2531a2fb946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8822ee554631ffa3ab723e74814cfc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5717ced4310805ead03a08446fb4353e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee10f73bc486be88b2b8774afa143049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c091c772775f6d31f0d8e7825aca4dc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f526ad658c7e2ece560847dbd5e2ee251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3793d02e56ee0333a70cd246bfd8501a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d99b0a44961de26628a5d2537b620d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45587f46c66f962c2f4fc0500f308ae54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e3a6c5f746cd4df2c7497d7e0426955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c8f8005945a23799d56069220abc0356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a18878cc2b7949d44c98da22cbfbe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21855b78a3ddd15d9063be28a740db58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b51ef457b9653f161591f51a7a5a5a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed3c6712c6f387300c102cd5f4d11360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae116a141e6c442f4a98077f016d5ae61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c30c86f278be856bbd96db8b0becc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e014d372df4b01c377b46f20693ec63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb891d24c35a235aff400842db6b9a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90e6374792ab2782fb72c942f1cdc665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f99f7eb3e7dcbf5a2199fce1ba6c6e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781f52e47bf626af60817b5bf7c7907b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e94ac572224c3f7e917f16b5b6e9968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a258630a2b451d8c05e05eb3442e8169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6374d0db25b6aa2eb3fe2ec3123f3370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf48d72497f1121a09095796915f12871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc7ce9d0e8ced53ac3a7eab5c5ab6a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a198bedaeaa40cff5b3fcc05aba352573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626edc431968ff7fbb0e05e73459e52e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791def32d1776f5c731002387712d71f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b97a7f2129ed900fe1daf169430f7d476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa28c8c363dccf485d6998347c23d277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a15ed9007a6e075aff3efa0c75b976378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff76930a14776ef386ca169b671d77a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6501518b3c8b4f83b0b5915c1211764f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe50ee87e5efcbe6b0b669a825696d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f033c1a53b517e63eb209f3733bbf66982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae20def34c38f1228fd2441de59a6dc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52d02166c5bf8f655b92abc1fa6bc184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5b82da4e6caaf84efed0e0178019a085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2b22a3950afd768b63b1464acb1c0886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a931f4af7141dcf6ccd455dfc30ea4f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f615aed3a8c32e53f69b27caea5e89b188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f61b424a1274ddbef265c6b65f4eea89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00554f228f2cce299f812d1fb649b6090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aac8498c082372b0b17dda649fc47a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50362a26852a76c017531fcce99aba0192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d12fe8238e2d493ecdcd377692f658193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f938be2042e773943638a7bb5ec1d1194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bac626806f2e5668da9e70642f23d695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601adf600457111e48af2c2132466a9d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb2d2e9f51545e39b552db581dea0b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a751dce843e6286bd8ebf2930205623498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f430102ae3762120dfc1b12e8e733d099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b4d93f10b1c110d2ce71d8f1029e0a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d69bce02478ed33a7d528ec41c0e3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4efa75fb201c4647e11d9798f064eb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e94eb30920dcd70e4cc132692d86efe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d97a1eebb14dce0cc29e864dd27dc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c03ce7efb3f61bd50d9dc88cc486d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb6a5bc93abeb347146810a9b19b86b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2ffea9a7e788ed8fedc98635c1960107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1542870e87ed045bbd2d5a96be555108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd6593c79678843123395d4ee1ba2a4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab57fcb40a5b989dc548be38791c87110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2012d202f642b0ac8fba3e3d1377fa6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5921964a083161ff634b3d3df2f01fa2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90cd640da8437cda2dd822da0ff4978113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c369a4df1d28d8fae0e8804e0283cb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be7c05a14606ebacfc65d655d5194aa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b9db2f7adfcd2aa70bc1c0913b2ee1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcb876e099b4d2d582d4ed41e96bae6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e881237f1ded9b3e3af5cc1791ccb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e43aab63aa5cd5cc9bff3906343e35e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f66bd335159707a2357877e6ebc5a1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c80a5209294a2b6d9f340a63db3c0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b219f955cc5ce5da9cc2832c2ed8f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d498c5a36689a007ad83c3a9e17bdc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768e8746e9f5133293decbfa4811a256124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6bc7a919aa303df93301dec67d53af125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec38df26f821087b81e5883edc0c2751126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2590cbcb97b383af91de3f5d8302fc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5086d073fb5ed76d1eec2d431d751450128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37969786b04de46547d87285f62c1fed129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf19624135ee22b5035048fe9a42d5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d417e00b9842c30ebe6c382f078ad131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f2a6d3d91c5a8aa49c2a57e03dbab132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89b8e8caf3a939df2ed3f7859b29b26133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b572b024d8b6d3d7b61b78691de80134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7277aaacfc7471f594b7b7cc07ac0dfb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2564d7fdfdd1c7c3e3816bf3825409e1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed55412a6eedfcef4e9996553303200137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c16b6660c90c3271e2e676cb356e7a6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a439a91586b9b921d3d4b141c1b6123139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b14d37a8078f5f340ace44b9d00a543140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371200d742e4b9c2fbbd8a85ee1cb068141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e041c585c4c3eca944369e79c5284e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c96c4e88ca62a496a4cf59411733e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9857f44c6e50c092e351201c6048f1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074330830e1e74c379fa3a334efc9759145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b794dc29ad32e6c997219c3367b39ad0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b18a8cba3dbf9f8beea1e12cad3d8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6131f49bf16fe71a3a8fdc014beeeb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b8f922bd64622c28054c1d955cfbb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df7c9727f35057d8c0399668ea46289150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf124a80dd7b04d72cb52800113ed7d2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d212e9a2c654d526c8bc3e3584b265f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3981d9d0a7f148e05942adaacac29c7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5260ccbd478248d2fb7fd8f2b549c622154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78337cbb9b814f14194b0df1e4a11da155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501adbd4215c7e028ec9756b313c15c4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80011a62b3cd571c508fe7262285e8fa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d68ffbeb7ebbbd09fa5d4b1a85e415158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e48eb2f05b61aaccfece526f5bc3a6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a1d6c0c31eb65d19420d22c2444aae160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f9e312c3bd2587723458a070d8a7be161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c0d1958c69a5f85ac406ece70c326162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e13e30f1720627608eaedaf32883fd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdec1e05991c285e4cce6e8f1d2251d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c861815c81c76fc8c1f8af5065a1ce165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c63bbf609b5721ee4c13f61991235f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c208c8801c0cf203be85166af1812b8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f73041da4e9a7d07d80b018678207aa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deb7911fbdd2da2af5d054f7c88d8cb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04900f40c25cf582641081c099b8ee82170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62db1f866fb159252dc48bc11b659811171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c816ad72426b5ae947554da152f07a6d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944d134bc5e55778d2a63dfe9c3405f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fbb0d24be1c5ce35b476706d341226174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75aaf5616061dc2ec02d17e8ee4c19175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c91b8280e3a52c34aeba860ecaf615176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a04f998658927eaaf436aa21ef83f5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3597d168455404b0f935ef83dcb4b0f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa22858494a61ae122dd76a4659b5da179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac47d6b4f0cf33b7ed111958afe4610180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63493cf0115233cad8b5653d188c867181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec74b4fd751d1108e8374c1a2404d38e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45fdd617a67eb3e639a5ecb1a232a05183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f970fd83fe3a1cca999206956fa52cf3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d36628378b13d7c42bc11e83ad636185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8404e89d4c3a2827e6f7bac336e1c3f6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8007dcfa767934d9744b0c2c9d51806187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd0cdcadbb5de5a6b334369e1ceadf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dcb520ad7b28922b248bf1d0459800189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd667f8b1878cd1b8bab64b896ab4b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce748a5a36dd62961ff0be38c51157191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca3c4bc58c9af725fb7f009bb0d799192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dafaf06b46854dce2b6000d0ea73ab4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ae2075b173eb8bfad4d0759f44a57194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa5c87c4835761fd11b00229f5ff56195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea86751532cf10fc492001153f8d1fa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77511bdf1ec8178a643a49ccc24f669197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460682c0ca19ff1a43ed6a7fe651b366198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a857cdb526ef144ec1a1b232f0b74e4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e55add366e92e1ce5e9cf2666394a9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8909676801a0b7bfd714669216e23a30201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81baa96df4e7b27c815b3b4f31fe7d89202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a77a5e047783de5072bf86b17372fb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c355dec26eb47404f7c6baf25ce5d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1c5585d47d5e4cb2c2bc237eb4ffb6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a86e644416e41d2a0ede67cdf0dcfb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff88257abc27d3efae7c8ef5cdc2b595207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b324bc0ef79e1cc928acc2b5546d6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cbb573d98921a66481eb56879e3e16209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e0bf821aa9df62c02e6f7361b905e8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8f8233e618fe44529e95e525bd7aaf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b069f9aff4fee838ec1dbf4e6e7bc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c713d7d3930c8b76d04a0e826b7892bc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b267c33dbba80c301c4f5233c6006d3e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e595219f2d51993fa7275a22291438215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726dd2e397ced024ed18133a0a44cc14216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c84b91943978f65082a266579b39e9d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f6070e2007b1a01ab33703b3a8287b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1393a6e6a2c6e1ab789955ffa1af1778219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e3178f2639693ba28c0e6c41bcfbed220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7409887fc84ce4e7346bedcb8209b6fa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5586076b85caf23b02c69f4cdf4df6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c802738d776c5dbdceda63f1f8533ad4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b215d19f0c81fcffe26ecc1b4bc3a806224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e73b0a1b4ac04d896147e9938fbede225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbbd3d226e9096ea3a29717e9a36ead226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e14a0a9bdd848d746b794d4d7c74de227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a9e84ba5c24b04e39afce9369e1df228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf9f745f33c55e55aeb3824b1c64aef229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f169d63c5bd4ee528b25ac97a2e361c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d08969b49940a7bb48cbeaceac44a23231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48066eba6b7d2a97f2de2c0ec692d195232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea00e3c94b7d304a9fc10270d1ebf1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92438cb6e7187c22d673bc1e6c5e709e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1fda8c2bd9771269e12e83f91edbb1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e0660b9b550dd1f297939456aaa63b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6487d0875ac7334602773ace042bebf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1935b373f9bd6cb351ffac276835c1c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f553663d0fd7ad3187db92790eb51ee6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34365a086057440d0fbfb3efa1dd232240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a3021ffbcfffca97f11c9e14b1051d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f3b82b292dc02f18657369c11fb7b9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d13f480ffe40d490d593a51852f2886243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822d43047cf3a641c03d2b2fbb2789a1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe9c9ff9a1eaac33ffaf7c5b9e29e9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5e3cfdde58d0a842e106550bced3c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d30f44f7dad01c6d4a4e636382c11247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968210e28641c4d4728691faa566ed97248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e05a329f6510e36ebe7adcf10bedc4d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb2f01d233b09f3e5d13e73e7cfac66250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce2b060de5aad68c0424dd01d5a9fa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4496c9834ad756c24f0cbeea834919e2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f7ab7b6cb739aad98e42e558dd580b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a033d23e461602c16c8076a2156a94de254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204aa408029760c7baa41fa121b5ee12255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da636de95bbc842141ddf74459405b3b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c430dc3e72521095b790866b5139bd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f0ba28630654969497fc67cf90a80258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed0286e1b340bfcd05b206b219decc5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b49b54260a496c67d1b7492435c85260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ad44998a6ef5e09b71506747d3332261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d15f708d6869dbb4a14652e0ee4c3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d25667e342467f10891a6273f9159c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7740b1abd03a58e1510e0a08408946264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e3291eaa9c994d9b9e54e572e8f3d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd06af8e77ee309bae0fa1720b84d6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f52e9c1890f952ff0ab3cb25153d88267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9147fd282951d27cdbe3d954e0394113268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6429a5c50e84f6416bc36dd4f574efd0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa42b8a2bbe8a59a6d8d6a2ac23924f5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9693d464821b01afe2e524b1ffd070271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b88223f6a6d16e2b4cada4d7f80c0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a5204a339c9bb0f8f672f44167329273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929f8a623ff0156231d138e301aa8fe274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeea20303aa22a3b912df2cb80f56e8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f718285855632c576ceb348aeeb6f2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28854c4e391fb8716ef146c1b922e80277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069b3727cd2aef98b6329754c12e4c5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203cf0a79ec9ed6c29935aee196dd93f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03944fb4626e4dab843633a53e76581c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d2f244693fbd8a7b5bf0619999217d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d56077eb3ffefe227597e7553a37e1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae8fd10eaf5d07c4892b5e7b4f1be2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee669a54fd109b90000522d4ed2b448f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db2ab75997b9f813bdd712b48b3bfe4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171deb971de31295208cc800436922bf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bf46d37c7813f5a0dfae4b7d866a0e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cbba8fa6f92929322d002a3adbe1b0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a11392cac30999c900f21d6b4707d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f9621e3e206252deb9552326e084a6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753940c46834d5721f7edc1a22c9543291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e703cd89f0e21c612988442e3ca9cd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac3894d0c65d4d63ac8defab812d0f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3660216f94c18c4968814fbcf96a6bf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5751ad92663c786bfe51ec072eb2241295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce03f45c460638b54c63feb2678fc36296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89999a1c2080319fccfc33317dbace8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4505c1996b0ee830eb4725564d647959298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e48f3ed8f89b8025c618f56c9efb701299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e987f2cd390ca250bc7939cfcc7e7fa2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f92375cc77c7af0bf02d41a0c4cdb9a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56559bad19503f9d05ce666af744cb6b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d82a8495d3d523c0a045724726e4d67303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b916c280f572f657fd56d7ef36b38b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e56c94b9dbaabb4b5d36ead9a5e172305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d7204154ef0885893c9b2a8aaf86f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70892b744fed2fe28877171e44d2e19307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ea627b2b9bf80da1b75cb065cd44a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b01ba711f797651de3bd26b925f06d3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a60155af38ad29dac464bdd396095310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4140a5b8cf769058db4dd0707c7fe443311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e6b7206837821c9fec163f3c2ce298312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d3ffbb86ec482be670dc4c206eda66313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30695c4e7963f554808a5cb05469a76314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99647f12a63a17cc40cac8b0223fdac9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d78ef14c28e0746ca35ce9301518c8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecee5e06c61f9ddd3a037495ad976e5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9efc6037d1648dab72aa70f24d8ade318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a545c9c16c949f24413623285f74da86319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48db974c599fa7b5543b542fafcabbe320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89bd0d57c138447a2984df9d51574b8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8391eb2345d9adee7e5a2bdbfb6796322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca8ada57adfac441bc40e331605ae4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd254c9852ed6ceed5c2a6b591743f86324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb77c05784788b37cef3126df6624a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872bb30fe9a88a309d9e4075a52bb721326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd262ed9dbb69b6aaadad3816b32509a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b17b2a6a4748a8af1fe4235c1777cf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5461dc32fe5a9d558d69e7c7421b884b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d108f09ef5e044fd08c232c918d132330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00e5375b893cd22b846282267a1089a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c495d4d86a95f9734b89acbaefed64f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c13df69ec317c893479737139cb11d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97f34d69170a46708e2442e1ee4a00e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76d7716d9c0b2a63d71030811682248335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa19529a31a7593aab10d77336acd643336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e737bd3e41c29d82c8278d4f2fb7256e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1a56e7d7c5f249b94952153da217e0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab4518137921c299099c5a16446240339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e28b8c26dabbb527c0532df7cf1b91340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e962c2c84e96bb143688862852df71a3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d71df8a0003ca23728556963b58ddb7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef18d3bf03ed33b14bf6d6d63dd1231343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f198d19b3acb7b37271c26693dd6f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee3dac07e550acbf732276e6160986a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f49887959e0bc8de54d94aaab6d828346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb7a5b8b58af149b5f14a8c8aa4044a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc691eec19ea049f10de6ea48e2f05ae348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98cf7bd2ce1945801b8d881b4fb470b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170481e3e4435467a913138b4fc1adb4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b730f389d777066571200c90f9c17351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def00e7cabb5fe81d87fb33163e0a52352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548852953fd8bbea63598565460ab265353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb411798bc1bf93e9030c5504d9c789354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3482e9154549071e202f9059db7ab1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9236d1495fda7dadea1742c139c27a0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ec6234adac710f655f6bde2a2f7c1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa846472d720c4f4f7dae707ebddbe5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6335d164885a9b6931267bd9718ac878359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb4f782a2bc19dcb3dd0139f32feb6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c64d08f15a56054b3dabe519c59a1a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d7e48cb290f75c4e625358f959e89362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b39c81a42e1ef1bf836460ffdd1756d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d61d23b0149bd220ff4558e4e23b5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e262c9623c28f4b629edd3cd53a00365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a32912ded0da09bb49abd2608f7f123366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa6c542c0be0744e83ac5957d67090367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3080acda16226ee5a9c582ff27ff31368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f95c50b935bc9760f4b6b90048bf63369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f3b5a4cfc6fb9afc12d8299215d4b5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c31502d93bbdd613aba7745483fac371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d404d67bb3b6e2d5ebaa899277487372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5595b740e401f0ad5aa6f52d3a49f66e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1088730d2c4c3b253fc7534b96dddb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26463694e280865ea276c7077c49ecd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ff4a62dd75f41f6747d96c3116c82376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c04dd5de4bfaae59b48e41dc4d00e53377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f18fd909a23b05da8a3891a363dcde378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe2ac96a4214040134e51cfdb37e82a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a8f564e42b28644e116f8941868ae1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda99bcf622775333a31158d5dbb858381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb990677ef0c483b4aa1e0a7a9b49d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda4b2691c9f49720d350c9fcaeb9fcc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e3189f198e07a324d029d7bc4dc4b7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa79bde4629bbac232f514d12d8294385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7bf1d079d693efa5558f5377b8746f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f06bfa56c952a4e592264d6324114c0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b3adcdb10dae593e785200413b143388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eebb79763a319f365c9dce13b4cba4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a24d9754238d8112a73a654154a78390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6646c08575d733827be9b678996d384e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339396b9a555f3bb8e63bd9858a2582c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec0759fbf99f09bb7c38b1929ce423393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf709c6a5136830e55338ec356469eb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e9fe551a66a4044856511e62a27cd9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d14317ad57fab9b2f18e4b02f53c4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da73e3de76fd6431d7a58c9229302d3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2718e640d6e3c212091fd85f83e467398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a3bca809784747a90690c65b224ca399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e57b92d105aba541428a5d4ebfa96400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94697b50eb6ff7edad30559576216850401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f1205e269a8650dbacedf8ab4d759402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a603ca5ffe561236218be02c3e74e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ed45fc6980d5c3307b4f77fcb1424404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5245bed020a4f70c0a0e0e7bf377b64405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c2508c76dc4d7653452c17e8843f0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b12b07ed278583399a33a9c9ba9c6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c83ce37d5751db9a16f7d535191aa75408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c3e67710a644588af924bd7a737ee7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d384fb5d59e743ed3f3679b8b7f5bed410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6255d556ce37a72a7d7e7ddc2010b12a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b0a91f6e4bd53b8ef93b986d29cf61412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d223a5f42207632d5d3ea36891e8be9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8c1e44d0497e9e4d07a45763ec6b08414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da359a6b0eba7a58497b5d4c1c0cba415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4630b2e22677acd13720ea5b443dd6f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2429d03630762e32d82651d2b10754d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29bda323c3bf8d678296e48fa326f31418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb81f5f47257a3257e16327e1637ac419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a177c2d1f8e01c87d03668eb37261fba420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f5fcaa7156b21be0a9c46ae355428421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7639280330f25e6b9af95cd8e2f5cb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4846e245c44507d21fe88b9ac5626610423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e8081bdefbc5cd74198b9e4846a125424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65accd81f5fa54dc17313afc23f4fb81425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab059cb56e24c4a3c35df75d1c78d47426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651075c67c4397c789ac20040a9a97b3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92426af86f2977c338e0875fe81a5952428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed833e2cf1f32abf927a6da88550b73429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4009fe290ea2e3dff697cbdc249721430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a7326b3effe7729fb440124a09c7e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c7e1fedd0aa5c1057476a41a9dd3d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f66f0319e067ee7c36718da55f73aa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ccf4c20bb32cb3dffe9e172156a38e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d789b37d2bd5ff99364f515f6d8e6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04036a222081402804c4775f694a3423436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f400be9318b9ad8a5b68cccf1c27a939437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df4574c816fb42e6cf7d7d2dec683f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a1ed624fad02117a0349b060adcc5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a400b23915bb3b5199f2f12015417dea440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aba66c17cd2b01d6112c84e6abeb6a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a0f0c26c13f8a730694cbfdfcd282442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc807154e4576834ad4f58b12de9770443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc89372b3cdeb2a019ec31e0b552b8f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e1a53ee6d58afa896d7c1c1c697cb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b94e8f03ce0d998ba233be003a5eb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f69ec1459d848cc65ac8f896f88c29447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f790571149b10c00fee7ae092a589c45448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b09605893652df8af655c1e98bfaf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c96ef5a8f291aa97357c0d5b07b412e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b2d778e094beea348992ff5dc10afe451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a177362af692673c87c045e0d44ba7e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e865f876bf8a595b8884c9a785b79d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e71db8deb11097fb645f4cdb6ee2b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da8ae6d56169a98acd1e20da246529455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49314dabd464bc36ab472aa41fc3a6a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba2d430f350536f88a81734b81a5ba4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61275ebfdc4ce21c951df16a4f537e4d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a348ce87163ea25ad5bee720e7e9fe2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76086a0266a73a5e238f112e277ec8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6375ed9db2cb4023231bed85ea374597461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3335c6dcf61576dfc534cb9d76062708462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8828948fa65a702be8c5073bc1580caf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c55203d52c16e8a9ffaffa31a97b4e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0204cc3c033ab360040ac528053e1eb4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe82bffa9663e918d0df414868d627466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e80f3cfa311ef84a3f5052c8b94d9a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85327fa7acb0b923ed39c854c65e6c38468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40063d701d4133de83f63898d24c61f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ff9f05ab9d265483bd388366f4a37470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8163a07d6d9d0586bbf73d0d27fbc65471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ac03bd498a0c4dedea128749e5af7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b301d3177b47490d00a0881e353350473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807634f1d0b91e217bd551606fd6289474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d3e362e8e62e8c9b9f65ce8004abe475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a793c6993ccccfc5ec967aae37c2773476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303633572be8b6b9e8c2a264168c2951477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e077789e300bdfd441a5b2dc02be304a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45b27873f4bc5500abf95e1c5e931e1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e42a1482a9271436c16069a9187a046480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206eeb8a137ef83020a98c850f83113b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea0588a5afeaa67ac5711a883a785de482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63cd907288d8085c8685d73a890fdc9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0dff5147b2fbf74896c4fa6cd05d26484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b997f4253859d7dbdb56786be76fae485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d519cccfa1acb51700d952461193ced5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e100e10739c37c805a65cd4fcec3f02487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e9fea30055278fc08adbbdf81c7ff488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee02d173016502cef95a34cef96aac489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac63bd16ba37a178dce3c6abfd102f63490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677dbdd2b51d1a171d5dc330789288f6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e606bbffe2e620ab4ec5283861bb415492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc5485d61b56d7373e632522209d03493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dfd1c94a77712947e953a194b051f3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a017429d37922d92e07777adb6231495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246d95d45c569cf019fa6d8cf33c99f1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e1dd645869b1a47df43a68f30b251b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae34be41dc28326cc54c81b4622eca498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ce07fa4e8ba741a6f8e2674f79053499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b245c344e24fa560477f3b2922200500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62130f429dfa7e6e782fd368df78352501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f8f715e65c299bc702bb881dc7bbd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e4906523fba7e5d86bfcd68f2adea503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b385b3e56f1ad579bb3d748459e768e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f21292ad6b8f3f25f0cd80ada02e2e9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74063c98a3af3c7d9b71e09b9aa7fcff506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce46f96ba712fc2f5ed24da5cf378c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919db331b7829e01e48b9b01ec558fcd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e2c97693482b45d18df8b2a835c2d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a05baab305754059c8a6f5277bd1b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf8e6df8cb387efc27dc061bee796e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0f272929cdcfdc4b643a2734273e07512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fa78115e146f2eb57303f3193a9f28513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca69ec0263bbc584728a11a07a1bef0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc817b27641164e5d19e1a6361599090515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c418fa884e070b5c3daeb5164a98998e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4a4a01cd0e660c4e7b0a9b8dc8b592517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb5c3ca6520bb36ce72dc91d34df2e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca614eb410c1bf2000d27af7b023eb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aeed6c63f53d53a5d2c81840e871fd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2e3fdd3ac47a6c122e4e949ccf9ac4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e353857d3a4418b54bcd0852a0dbaff522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f00a0778ac2ea9c9094751c587e91523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4038525f6db1d906402a92299de75e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57924dd2864e493cca50aeff58b163b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b85ab7d1ff027970a2c613b493fcc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d376405c3caaba35fbac5a5f3181f6c9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082530cc9654cb02e2bdcd508f659446528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26deab7b29de8b763f7a60e46fc52a5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba95ce331eccf26e2488f0520ed4a3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332359d96ebd5ab9d632fecc530d3c55531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ead906be3ea2ad28d1920ce666804a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062984bad32833cdf64870bc3231b673533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d35e2d51162b6af1d9e48c9ad7efcdb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c57e468b3668c4074a00c1b9394d80535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca4a5bcd28512a20a16d761e643fd70536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731136927ff651bf899a09a3f1b9ccee537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b933f8bf3f2bd15e33542b4abd3df32538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0dcc0ed7d0f0bd989309fceb243aa9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc475e70adf1c338589cae6d6685765540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f8cd810586148b91477917c9adbac541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b506ee86bf1588271f85c8c8e38da940542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1403736de7a1a05faacc1a7660970065543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ae4a4ee7b447c0bc4fa663881cb683544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd889b26e3f9c89c506208855effab545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1158f4398b2d2c8583cfc27f1bb848546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63fd8e6574cf9f6d3e168416f7a020547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e27754397feaa4f4617933541a600af548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aff1aeac0127afa3ee145873456eda549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d37ff5df9c76ef97c31ff62330e9b7e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb0e1ea3e735676a2cb3e7d17a4a033551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b469dacbe8d57d449a58620070e7184f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008256427abcfcf92216ec847d502f7d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55921570248638bf83ba167abce7013a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0184928bae9855465ba7326e81e1eda555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d427815c336f47d13cf6b39a2bbb5d2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109750de9c73a985b72854bc3e6284d6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9cf233a3a37d473a275c392f719045558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032205190f897751f3f3ca20a76f1015559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f4e45f87652b999ac43961ed1fbca560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3612769952b756cbbc8d3ea2e4c946e0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c9077969de5eec3d811d2a0df3e867562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ae5e5ff8981ea419b8653cadd362c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec01fc62153abe000566feecd5cb76f7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea57f6f44e3720ad5199a2c8b86e0b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1157a6767fe5660a6f84615fcbaf6e48566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661dd87978f23bd5dc8884612340fc1e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9be0443e73aaf8340e2b1e8f0d4286568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6109e242072cc0dda1010eedafccb0bc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59782c9368f8b9758fab9d78e14a5df6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb84b6f11b87c5cff1abeb5398a42d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fef8c88ba23ae2d5170293722e696a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d532a7dfa29ec17f30542d848fb69573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b142dc4b8a8b1a4b351723fe854711d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd03a4d525319880cb6a79fd22beb0f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfabbbed08fb1d5b0367173f28fe8895576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe70a7cbd9429c4051127b0432d4379577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6f32447d334dd7d33bb248ceda263578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839adbbd1bc9e530ef55722679ea88f5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cecdd8fa5d7363c2522c1cff920a486580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc701b7e47588838713fc7aabdc89b3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e85972b8768fb4870c19b90f8c1fcfe582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f18e6e33a3b81a3962cf72dc4f43b2e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5227bbd56aac119470e1f4f757d18762584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960727670e556efeac0e06843dec2966585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b163558e07889845d99412908faae586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17537768b7507d6b8810ed5562680a58587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb10b00a529aeba84bef169f872f1fd0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa07c65887817f28bdbbddde944f330589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ce5561fafe258d9cedd54f2cf01402590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ba13ec5d4652a53517377a3941737591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ec918839fbbdb7631b66c3058cb8f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b62f985f0a69970a982b3332b449a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca82cf33e758971004d2a2d3f7fee38594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a349830c8da5cabff5afd70afa463a12595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32626265d528d25c40458a4310b9871c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086cc1b919511fc0b750c81b97e0a078597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b65eaa5930f2f81db5725e7f2ba58cf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed9a7f163de18eac3ef061f109699b3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ddfc7da4dcf2aea90a6aa21ade14c8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a71c18eb2b7883de0b63c137aece1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2489543f0bffa8b08b96af51f41e48b3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a9948a876c356792823b3025f83eed603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fdcec6524f476c93196b020558e811604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d31728a6d7a702ac9586e5b8f3e9954605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f8f947044224e7ae8c50267805841606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a738eb8a601a9f3328c66e42ced13607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ab0bed1fa736453912fb72a32cd9c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cab3c6c48ba227fbebdd2bc9152be3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087633d4767e9dcdb96e58a4f3e22426610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a0eeb4a8b07b624289636d4e47e1c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee4db55047bbf82868047ed408d127612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf20d47f6e24328d20e1e189ea815a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b34fcb2d650599a46bcf4a05e2245614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa2b62928cec3a52084a78f2554728615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea28f58d912fe7d7329babbd79adee9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d66ecaa100b583e6d5bd772373076f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fffe547d39d05ff8e262f4c6e593e37618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b3efdd64901a43d83bc737aa525b00619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efffb82f58168e165f310ef1f8e2ca4c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005883a6466d17941a8980fed7c20a0f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfdedab4ef5f61524dc6bc56fd07247622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e3678f25e3b774b4d4a4b80a0dd84623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de07163034d4bb411194745e86e29ef4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e050fc70cd2c3bfb2ce4735ffbaa25625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63297b1563aaa8b8a9f8542acf8b25f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1345405b50794163e62f8833b4865ed8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c2bf35f848164bdc3d80247350c48628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7772813b070ed8d40879eaee759a90cc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799987790290bc5b4974a3c1a8f44b85630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4db46155839956972251a41c361f91631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ecb430175bdf225cb72f9b869cb87632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ff430a2a0018da89ba9c9a389f4ff633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9926de580696e261a726ddba8e0091634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a9f7bc5df3368c82e388dda6f2c6d3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf094a2a7be120875f80b2de45e0b78636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf175ca2c53ef7c67068773f0a930ac637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac16256ed2f328943cbe77d862cbeb1b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb831612f1782f4c6a7874ac38308d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e553632d5fd05510356f429c8e23c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a3ba5419020112227d53a5fdb9f9aa641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8269a4742a2ebaec2c67bde25901e3e9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5909972e4ae975fa2957c4f007bac966643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d201f225f3b962dc4170f3cfa840e669644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03dccd5b1f9a7b973b5f54c28f02116645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0217cc2e11c7b23b2560dfd256956760646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab807a43b807eb46ff1447760c048b3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1014e5959388eba430b77dadec6ab648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b82ab2edf5e64f9c10e367ece4f5ed649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c8c3f5a1d2a692b8e7468a401e8a2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a4683d23fbc8b06c55ee659a8ff506651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7cdcea8ca72f7917078b9dd7decb21652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98699723238746089d87dc35792a03f3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c2397ccd9ee891f797208fa0308ec4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a87d614ca8ae9f919731a557ae1708a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48e499f2f33c35b77de87b8aba2e5a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a7978a85ae03bc00473b2dffb370b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd9250398e6546b9c531618f61c94d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db541bd29df4d8593bfbd7610f7c117e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95baf49b0164121a360ca6cf122352bf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a3de1244b07588c8aae1a6a1ae2e6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328628545081e06e6967f0d8342a195e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971caaa77127219872b0a318cd1b648a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cebb930355f6960c41281ce9162adc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc9e7c17577ee1349b6538e7259ec1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b543edebb17dce676f1497a1f8237666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74985e20347af460c31a9c60e68c4eb5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfec765e319d96d1eb0bba483027cc20668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6743fa0e538b3fee345d6fb95b71903669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c86a6a6a8dc5297f9b4daac0eedfc0a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ca2bea8b0686c9d918a7b004393ff671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ee1f59dc43de037a83bdd15ec1d54672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af459b3b987acf1573974601c479434673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826f4403746748cba604cf90f77ba33674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7eec7f12e096531ff81f7abc4802c4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd25fa27c0302d1f2550c80099fc70a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b454cd8aad75a97d548ebe9fc9f4f5b5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59230e353a2540ba71965e83ba172d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3a0b6b0d341998b8b58e87bf7abe51679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd00300fe74158f447c518d87d8e325680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9674154b30d97b9860f6fe3dbd8054f9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fefd5adb521945a98b3bdcd5dea5fa682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893fac569408f287f0170d99a5703419683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d266bc5114f8a1f447d61476e12eb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9e5dfad8ae1282207f361827fb704a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddf190a8e0051339fec9147b9ec740b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81196500d84c21977697a0794a16ec97687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b6dbe8d203b0324a52ca66365a5993688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00465aa29190e24b492c64bd37def05689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9867d16ee10016855f6261728e7875690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23719609e654c40f93d5fcb08e83961b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba5408f08e94d29a51f9ff3316114b0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5133a9babc2b6175241be8f33812f28693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671bb13d2a5540298d17164b0cc06c10694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3428d2bdd06c1d8a4fbdca1405f322e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce31052f9dc70f5e9f128b7a576346696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e516fe44948fa5da99931ba9ab8370f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7f09c84801da42c8df1ec4c89c1ca698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc6f85723d9d8df5ce5f7892383db3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6fa52f02b4b3e2409f3131e8314ce4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd28eeff84ac1e207f32cb58ab3347701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867766ce65e950b6f10e9e1d2adba306702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49161f4aef761019825c78e5dcccac31703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4dda28a977531f9cc8a94e42188541704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1089cb8e1d76ea0d814d2ce440ead8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6ab34089f33b55b4009850e2bf105706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01301633988045dd87a047fddf7a6a88707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e4e19e32fef87707b844b661a35452708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fcbf380dc4f8c0246e8d7ef001c25b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b71bf16e67d632ee3b800f2d0295b5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae39c273ff2486a9892113e7c8028d40711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e559c2c7db9f75fb71b8c7185e3291e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5677ccf0186d869bb03da5da5eb867713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d42c8ed2ec901c8259a6fb1cc21f56714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed4d55036ac6cd89f03d211a8bc196715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d77458f4c003f275b04c6487a35dfe5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d5d646c64011bcb82aaa422df64a8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bf7bcd91a58ac81f21e96a26d32660718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c1938330716381ca279ab553047015719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a043248190a705d29d351416c979c763720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c77748b66476731570c81f04fe7e95d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bead9399f67039487efc288e287b43722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb520c8fa186e559820b51724b7e65d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6358a7872b9d81bd37231dfe6a01d327724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f0b38dbb5a1ee50f82f992bf2b276725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3dad482deb133a3f9b45200105ea6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d139bec12ed8bbdc62a85ddb762245b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e881225cff19f1505cb8e9c88f0f56c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28443fd78245d9727b58430ebed2659a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276e6ae83eebae27d97d3b7872ca0c8d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f4c701f8c3e60f37790ad09b5ba72731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7597641573c58b8021ceb5528e322496732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9202442c597fae24587f17d7fc98c2a3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda514934713a72bdbf999f4641e84e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79109ee1c6bf3c850a7b9f2ca25efc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce10fc88b2a6b362d4d9a1802d88d29b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a738b497f6f3f7b97dbc00b671b947737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a56f4b57de619e98ae063c0c03dfe738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17b737e09a23ec73123273a061639c2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a8858b37a8ce5932bc9eb18425115740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17debd36f3065dcf7bfdcd6bee9098a8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0222a3442599b205f790e97d8a33ecc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4545d9aff9b38b1184bcf5d8a8fc30743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d8872f0c123f49856a04173a8b78b8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9164c959a0be6348b374735526c6ffd6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc29b51aa844d92088a2ff6657b754a2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37352fc028ec6f3729416fdb95cf2e2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb34185c4fcee7f930fa84fa8f4d1127748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486776e2a1908389a987a3f6de20fdac749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7099f1c317e98e50020d1041b11100b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3221b5e0f392013743397acfedeca0b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cfd13cd6a49d297dd3b6bb2be496bf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a33d31339a627792f555a1a3cde0a7753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>