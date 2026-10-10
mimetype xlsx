--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1628,59 +1628,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa58893a01ea1f45e54c5d01b593471.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec41792533d2b55136a65e5096c2a42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed4b1d8dcf65e8ac4229f694c367b23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5476f84277921f52e10fc2250f761eda4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a280be1e6e15198eb58879aa9ec035.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e512cca611855a39a41b6b84fe9e742b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f9591d4947409d91500962813d16647.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda0575a453d643192d4224f14ed26c08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a8ef34f80bf12a52ddebdc70912c49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ba94f486fc2903c36622e31b92f0710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832140b149b0ec9648b39fbdfc25ec7d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a49a29794cab0343cbda77ad298ca1f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee04d2ddb64e763f39aa23848f19f913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a4cb3c5541d31ebea64e0a69c8202814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d6791dd0f4467765f1890e955e2d015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b44877f9240139d669c2b415896d216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bef628cc708a928d9c3f76f97cedc1517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f539be6d45c34b95315ca80465245218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3627971e0fc9cbee4d743a974fc5df1419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d57dbbe76c5a25156538fe0f63434120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7234e6ad37ac436f28906c81eeec7b1221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c82c60745b01ce6666950ed9bb392f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c775c2bb85dcd892e68378826b23b92223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3684a3c9ceb2bb61efe9454107c15224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd817198a18ebea835f8c29e941c7d525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480931b20eb96b78dc13a0f86b031b8f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f9bfe2b2c2fcea7f0803fd3c9ad51a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea122dfde342238e861b737d835a598628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc9e4654e17554108f7b018255f0c8b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f4516a05893ee6acb42795adcb8d430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e3a302c45b27aa9c89a5b1084d563f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e35e94c766a24b4304a35d81da16b732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be27116552df670e27d2d7ebd4bfa033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c2bfdccec80bb653f5e4a63c7beeb534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9786a0683351409d2a2b678483ceeee035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8848ce781615c9f9b653bf58235e98ac36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed32d7ba8291cf9ed0492231d6991da37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3045591e704b7b56208009eadfda2738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e47f9294314927fb4ab92d3d74e681b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf1fb6058b2fe447a9c6e7349b4ac440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacb0b2522b4fed1bbcf3547c64d759d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc206f2c5a82b253198070f35839d642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563eb6d3fb18c6ef5130b48056eefaf543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113a534391cee2ef6880750bfc67caab44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b8ef7adf2f19c575311de485edc53e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a970bb883cec730cf17e3c817214ddea46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f789daa314c602f672573da2788918c647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f205e981147f3b8f2c308a9a5129d1348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a3556490cd5a09ee1a3b5155c429149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda54760114d6261c0f3f06812d0389b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b41554800ed64611ddca68692b33fa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89705acefd1179cd8716e1680ed0704e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e7c3860cdce04c72114dd5a0a9aab53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8162114a3d6ff76ffdb0869cb054176f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb486ce598d548a7dc33e6b75c30bdc555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd30a3e82bd5975a57c82e7fc501a756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0588837304516bf21496b95a7bbdb3fb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d943ab81149c06fe4eb370c17e298b4e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b588ef38f6eb11ef3a283066ad87a27f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa86b8f16e087d4772b488cd27a953360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c35ff6322e344db085bee15a0de5eb561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682cf4ebe499b807e9226b1ec0946d5262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ac5b757f9639257f7164a88f3eac963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce13658a464a55363655ab57422c818a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d4390a63ba5c1e0cf90df404b07f965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810611b67912630a4f469200e6eee80566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d0f49c152fd781ff2e3a47e82762267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7928a357999ddab1e85b1d12bd15367968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f42e388127513d5280680869f189ffe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f9ecfc264bb94058475634447fd4070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ef89e771df417c30ee48f1b81779f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31604ec4afaadf1d698b0d00bab7c0d872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c46bed8593f975c25572a9d592e47273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf9ff2cf88c08d896af5df6b6c359274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ccb2be650d4f74b8bc2135bdeadc675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7937277d0cf6bc17857250f07d76840676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b2dd7142968539607116feb5de26f177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37173d789ae70c00896b33b2aa76303d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2089bc1011a5de5d1c3afa368acc123679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd2e5754ad1ca8ae9ba0d36c0d8e0ab80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d28ee716fe077fb0a4ad23b5165430981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170c7d1f5ba067b0e954f42e4b896ea82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660512430685460f0feb9feb2dd3823083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455bb6e66069594eec051b7e7e0e7d1784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a8d8cc494bd840772f852615f533a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0059c6ac242185349230ef9532ba092b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b538efdef5cb1937d4eb14d560bc98087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f75f3433964879e62ddb9700e915b6088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111e2e520067a66c914b6b1b487986fb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d240d450ca07573101538410ee0acf0190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c10072eee2bd7b0c234a7fc4c710a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd7ed49e14a30cb9d0a785a80d5513d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a151e2843ae557d43424ed5f8d81e1993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa09681efe66dab4f0a32e4d2c2d12b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a94b65a8f8dbed81e419094ff61ecab95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ebce1d050aea41f913657cf5a1df096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5131b1bfb9c98b6ed4fb4c3be32448997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4536cc122f331286335b7a4f0fb13c398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c75f11aeea80405e48d5ffee8dba1599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75143909acfc5c1edf5516fb11b78be2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae99b530cece021cc4d44fccf21384e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc1ff72d5b17a8d57cd9a96738f5cd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dce83cbfa0479b183d2633ecc9a049103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b764f7c5e10ac63dc86e828b41c71104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afdb17a64946fd4e8c4a96016feb6fa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e5cd480f811da716ddcbfb959ee23106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf51b96c531c3700c2a8b9b78e755d2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e55fe56ac045256a9382696d27129108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12af92eb835340c269a683dbe7c1812109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf02b014c983c2bdc68d97ce5cab4d30110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27472c05012915a8bb466ea163db8cb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d79a4117b05265fd72ba86b5453d7fe112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e156156d8e17fab70803ff319166a97b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8889732e77a583775f005384a6d92675114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d3370b5e0ff2d5ca4f5a6634395cc8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82490bcccd0f9509abe83527b32c211116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3d967273f8fa1b85df06f8bd17954117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b32a58b8a8593bcdcf2dae525beb78118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b3a829e7ed5adce9599f33a17676c7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9454f8c194cb791d25131e8807fa2c1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761fef0d49d019fcdb9abd95af202dae121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa7ecb13ef6cdc47d288f4d360f4a1f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee4b3dbc0072e9ee9d952fde4f22df4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a501718892364691f909736b59a997124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a493eed3a12a093e1a77fdb0e2f73991125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a0d287cad56861e8684014911fc66126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b295d0b5543b9dd1f3d5c45c89265067127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb999906339c6056f50848fe73537372128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1cf2649349cad854bce40dd520380129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aeeb0cc6459989c4c9e82db2fb956a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c2715c3c96a07f141bb509d6bf842131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee116aa9047d9c98c613948c585b5a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7209797dacd79bb2c021a23bc44af133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f7c895f19e74a57147747f56a9f0e7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c5dbef597d89eddeee6aafc595e533135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1f196703b0f69335c6de6f98d95fb6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e1633431359d2e85e216835b640999137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6998252b55323bf7d484e6f839400138138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec781cdbdaa50a923fe1cb7e0e338cb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f7d59a421f643323a038dfc06a1c8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de57f6b7623af1fc92e1b85f83c24175141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d86269ae0266440d1d1fd5195cfdd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21bfff51fd5e6a0c9b805c23471baa5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2691ae2779e26ce2804d24bd4403dc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f5e6fd752ba715e92f7996ff678ca145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e8b1e40070721153a77539f5796e7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1fe36eeb284dcbc07ee7175d191c6f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f0ef573ed0ceec80420a30f6ec58e5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d4476ff26102f3d777af5b00122526149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90da2aa0be170cd1cd5d8d02bd9df047150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07324530acc57590881912654b87a47151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc0103d6a8cae0190508763d73593c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3135056f8a7d5d95a59a530206d2580e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1870f8a9ba4b8f014ee0aaf7c210ec154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef44c5cc25c6d13ed425a4329bdd668f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2794ca1fe901ced50001c76fbea981d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a6de40c0e3712c5a6caaa3459ce44157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3119f6ca3782d70ee812e2c50ffe58df158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6868f7ded767da12e2892d2e0bc6a7e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb9f5957a92e80b166961bee2d105f7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87404273bd73e5fe8c509886543fbae2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14086c26d320567675451a08a816cbe4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2353b5d25401c5e2796819385c7d58db163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a160eb1c94036aa8abee09a252f960164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b12cf0a266dae34bb7b5bce76ffec165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996eeb5ac75b5c15b474314e71b4a7df166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c3a89079587f7d30871bfbdab198b1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b7519e20d85c436f8ed3bdd139b867168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47618a3d855230ae94f29c85c7c0daa5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d95babffbc1a8daa8e8b666eab25040170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd649b6deb65a44127882fb66d22b1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c8c0b1eb4d35798c730839670c1389172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc626777a4fea5316edd4937496badc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1117f5abd94bcad5a67ee1361c8452e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791100c85bd9ca6c6bdef7a4ac324dde175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea41b1a8b7e74e007ee4fda914da10176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c386a536bf88b5c023b8fddf783c3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc203955b50a4e96fd4efe253f129d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0330715293cb03bd33092bb2a1b160179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a1490ac713900f3c6fe1985607c29c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f28d2354cc1399f6bae505a3fb39e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f03741730d03ca18b63f2ba8bf18bb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6044456f3eec16216660ee40bdb2187a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec7db85bd87b5455dd6d0bd0517544184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5257d3acdb350cabbbbc782ebcadf4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9020ee84c3089d1b9a742824b9f9feb9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa49186b9e1ff9320900e42fd00138b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d57746f7c54c8f084d9dfa188c3f48188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5174906dba24ac3b0683af899afd4afe189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec0890d850c33bb2538977d7d1ca0a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73dd0166aedcccddc8cb3642de6001e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74dc34d27e0fda67cba99d7017ef42f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ef39cdcc75eb317f5dd6ca1732f22193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d092be3d057efddbef2ab9595d37c0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d98ab689c4ee0e66908ff5d75f9a3d9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79114307e5066cf75cf358ee1385017e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19224393df7262e7cc41ee9f9c476ecb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbcfce2e435eab352f0186615e9e494198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5c5c9f3ad0c7bce26a8edade127d1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa7285a094d6b2b0fd9a0d74cc1e53200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a9f925dad5e3cc34b4944aaf742fb0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d0c90f7fa81fa745fbd4837120113202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f0fe95d8c23bd4fb1e449802ac4a5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c510c638d96fd0a398b782a67105a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c067dbc73a37ae8bde9414bbedd1e93205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e6ad3c77b31a0c26383144451980b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2007d9ad8aa254dc3267b4061e1999207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a801e25c72c1cd44148bf7e99ac3559b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d62f79fe8d9b47ceff8d99a7cc590209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e004dd93e24db844a283067694607593210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024fdfe5e9261eefb0501bca332bde13211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c6866096ac634dacda968f4558ffff212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbea15db7b6fd76d3584651f4fd84ba213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c122934c11c79b134300bd25ff4b2b70214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a7bc2a17dcc24ae64cb945ca337fa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4453ba54b193f780c1d4efc108ccdb79216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6dd5155b84e77715ccdee21074713a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d243ea2de0df2a3711205b8594685218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b7112fd58f7adf736661def61508a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d501cc3ebc0893a42c7e54d6c43b1f9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c878051d33ab51e9854dc7cc80dbb17221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d869d8537e1a39d14b7d3e96ef691a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e50769a33a13bb9af9689985cdfa50c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c18b3e50af0ecab5dc594d376e06dc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7788c202a7dee2abfbbc97a48f09b2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb07ea70949f2bbbff20698cb1c546226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6915183d7d6f6f738c18481b9ea77e3c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9da3d809f6eeb34ab8889b45df73b24228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d8469625b854eb0bef054956eebd8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb514447698b077f4b711dd445338b7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fefaa419aa1495787461d9592657c45231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dbfbbb2cc0482c6ea0ef3b2e096204232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88feaab5551808870eab0449098ed15233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee3e5408c050f65583891626adbc01234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd8116af5c16aeb041e0a69447846b0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc0e244d7fe81ce9aca8e7450cfedc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc656651130e6a33548bf34e28db05237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eea9d3cd1c3023dcd7e9b55451d677238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a30817d1c8ccb72d9ebde5ac92e7c0b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b09bc72fd7a4d167462cb393ab4a4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef2edcab661be69e971e087eab84ce9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b854851c37882211654293cf2e2589242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f81163f5a037e9eed1318b10c528f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f613201a22fc7494f5c04933ebf05a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781ff9f12ce51ce22bee8d038844f38245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9371f801abc7c8b637da237316bb3b0c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddf6f222a5cfcca8b2bb37ea1ee1500247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7469b1a3e55ba6922b380b6d524a55a4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ae8122f3e915e8d1b99407dd24114249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc747d54a8caaf1d46ba444267bb9e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c292fc5c5759faa54988167b4ef06c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5036024805047f982d9833948339e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f2c0b07af5b4bc871cad27028f52cc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d2c36a6fe4f663672c96e1ae1f8c0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc8c8db26a7fa3eec5612d08e92d6b4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a64e3db60b0e6735cf042f09907c74256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec086a1138835fbf208dbadd15a80ad5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ed941ec313aebcea9f560e9fe4e8f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c8f23d5e4ad8d8e2c6e138e7bedd2c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce5ef1d74bb750167b72550f4c64a2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b96e61f6d724b982df0b1be8e9101b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e180891b30c24ee3e1055340dd3356262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5938c6d54533926e86181064e61f3c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fa392d63fd338ee33b1b1afa2842c1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e288ad1324f95a6b25bed75ab7776265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485078bf723f484e49fa4f471beb4ff8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26590ffc4ab7729a268d0a7f3e48f4ba267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f8538677589f56208e5dbed98a0c34268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10935937d66cad4db9601ed8465d0ba269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816d4bc31c37ead8e7dd6b14fc06d900270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c2780feb206f18bc0bb6d3e944a9f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac8f9584e7449ca85a64a7a281654d3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f74ac0ac1395e9f26c58c3af5ab6e41273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b0ebaa1e2a0316dfca16cbbc5d9f4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bba0ffc0dbe0d8ae022253a498e0a2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b3168be9d8368a8cbd1d388452ac9a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5899939f0f05de8d4a56829d3e56fa8f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41abd11a6962fc15a2d1d41f2ed4f9c3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49708f3d5ea84c09bcfb9516289c7975279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbab0d8f3adc7fa6dc7651f21b505f8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294a52ff5448331260539d6300ed63e0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f9bfefed70159847bfc864865eae71282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c425d0c5caae438bcfc26eba606e8d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4874d03f0302eb25d362690caa34c57284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9772e8714d53f2763e968cec7268b2a2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5cdaf81a533de0c1fae145f80d222b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb6cb756a3361e6ff3cdd7c532c985287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e44c5269f097d6eda6f79324b3762288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e955e03ba69b79d888a54d0abde7e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453365c53362583086c470856ac38c5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e7bf52bc6f3442c89e3579ca33c18291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c90396fe2d9e388831779635901e92a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc31d56f1c44f10e82d49d336ae97a9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a717254fdcaa36564dfd8467db913294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728aa3bff70c428ba86ae574c5a049dd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e624e5750e8a21b669d99e8e20989d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a40ae3737befefffcc81a1166e820297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e07b46cc687e876549f8a5ed4a1c2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be44304c0a73f8a22b264f6e478777299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f478eaba6a970e6bc24f746566316691300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa3036e7a6bc04eb227cc8aa8537c5d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750ea5003df350df6435465d54ca3ba5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f024c4b7c8eb2607b8e6b91aafac0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281cc15ff107b8c2bfc0bba5db660f04304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef3015be69f51ff8cc5d0ca8f87d512305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5473021bf0ad54d75503f3a8d0169713306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a5c697a8b84a09bf3854c9f4423e65307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b27f925f729f22108e39402470a8c9d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae974d8668a10130ff9c1a6dfb1b61c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9dbf822dc01b226fa9e183a3d535ff310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e14e3f5907d5d32f1443cc084f252b1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ceb33f081026e3aaae46f2322f24c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d08f676e9244f5d8ba1618975a01ff313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e7ef55e1e4c03bbf134cc8e9c3fd8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4359faa72956a999f9b19b8ce9e3c44a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b3fe92d6eede7a40bebf9f6cec8ac316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2ac4acee6304b2f9f871e8da735019317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf12614ca033a26ec151c396a52e856318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cedd055f36491f334afacecb69c811319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f63557f972538379373ae89adbe95320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24686ed1981a33b265b43ed5a1991033321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c21e75ad60704ff06a20a6c57bf0418322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bdd56ac7e1ae08cba1779edcfc4353323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7abf34c72eb883e173b88c771d7a849324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106d900e54e10ca8d88da284885f098c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d4847929c4bdaa8c8050aefc4d54f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580280cdfc6f317c1309aae319c979bd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638095897e284ee1ebeb67d35478944b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a9cf535c1925e27e57585ba2c664a8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e832f09affe74b517be550b25986fe330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c4fad332efb6f83557ceb05130fea331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458de486c8ac5dc02a026dfa2b32fc3e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0652b8eb356c4edc33490102c8373a20333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc32a7f58aebd866d69e4e36de9e67334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac394202792f7296409d8df4859625335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c4050de4e18494f916ad68856a273b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c86e1cd7b53bf92809a59e7a14cf4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb64fe232cf5ac4df084760f07b259d9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454285383daa8a6f5f3817370e95d369339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8821571686ac0ba49f43bc303525b867340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a5ef3ab8abe0281cf40cd35f7ba05c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ed9dbe339e9ea882049a6df07baab342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ed761e35ab4179d0910932369951f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff4d7538ce2b9d77df2a02969d1a90c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4011aec9506825bb603afd1e4308657345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de18b0972a3914c08276b5744aec0be346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1198e2f2241cb856e65ff5793ea505347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f8ff270e6cfea7e95aeee3024b75c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7040aa1dad2fc489b24ef7bc3683e3a6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d5d160b0729ca9265ca578a51ae457350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c403a3c5db97fe38e9a3e1a4ddd1574b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addebdc6ee541506ea147d7eae289d43352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b638964eff2c7409b0949197d3a6a44353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c91dec04628803b1584165fdaf861d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d08a5bb6aa8b851553b83e1bc5038355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e69dd4c6408ab4412571b761e6cae7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4fce797b3e259c6d20cc846c20ebdc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d4175c000dd716e415585b03cbdd7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb9d1691f0312acad99a57948ed4a83359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72da0b61fe66d4b712440dacbd6c80ab360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb23386482c72aa00993edcbc4a5fcc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf1cf122ca3b78e442ef91c0b41cda362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b16a66dab218221c87f15fd63d33c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1aa33204ea1f0771dc7aa76f39ee30364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc997a5f71124318bc5d2760e41a522f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df021c1ae2a135834c2e900521a6041366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36728ad4456ae15d6cc15bb39fbe4576367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b848d2745aadd7f1876a11edcf57b3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c76477b6009b65712d284e537da986b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4938b8763577d7b25e82ffd9543624370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4405d39e4ce0fcaeb33cbd5e979868371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3100345d0a9717aee3d714874be9653c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e28e7516415cff716bc529425bebcc2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e39b9424f50ab3091f6ad79074e08374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a06b06c999690e91ac6551309448c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82fd9bae31c5b03be35ae123f8aadb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f34862b2614e4a812dc01ec19b29c2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea2e4fc5705c75bb8c2722479abfbd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1338daa8e650d7f3d433c53421213c4d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74461da00dda67ace0b122f900837c02380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f63381a56adb788c458eaf15733d49381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be866c878c8aeff8bf342df1eee57494382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8452d13912cf68789bce6f1c7864a4ca383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be9b0206b749fa4a651615239281021384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cbb1179846aaa2c8546899d1478ee4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb6de985933f968921a0a00c1a6fed5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7361a5007e49d4f9a5cf138f7fb23b22387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623a8d5b44c33b5d463f26b2f90ecfa388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6047b5b5bdcf6af80a78fdf471f357af389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9583a53c41f61c2306f747a13cc08b36390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8924a6c772f4c8162edbdee151f117b2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0c52ba7d2dbab6006e2fdd7dfe287f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5904fc74e8a2b1cb048cd90838b78e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e0b0dcfd9ce2f6c21b1ca3d256aa1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d852f80277621b886d86c5a44f246f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ad41e37cec1e488889712b10d5d78396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fdcedfda1e6434185aec480fc90a21397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e4285ca72af0f8a4daafe1f049607398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972888c1779b640ff2d569a721cb31b7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acce86b1ddfbde7612dca1c93e7a3d2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73163939d72d22993f3eb9883c8d6e92401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13652ec9d7cc1a7e6e8abd10370345e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73222d962bd4c528a6761634253c19f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b9ced3e2401a617d1941c78a52437404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b19ceb63e70f784b8d27c83e7ad5aa405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a47b37ec88ff80fd8d5134b8a16d6f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a519cad601389fe7697e15ee5a5c3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e597b0cd2a53b5347bace6480d8871d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a46f1631afbc3f45f1e003e55e68a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c41a6dda5adb88d332f4581cb0ad8a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff6260c3779e8163746b4938d5654af411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb032dec51e4ab6497d2ad253e3011a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e73e153642afba5c4f4fc93828c3c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8646bd744c8bd977540ddf4ccf1dfd90414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d68eef69f8435966cd83ce70e0a077f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f08afa31c3fb7935d0882c2a7537a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04309862fd82b3f5d951397f7bc17af3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba37f594665cef07a55288db60286344418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab09b6ebe741fab522f7f4be9995da419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ead6f33ea94977b9d0f46d07e2b27420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899d1260ab1952083c4cf4db3be3c39421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e139704069fefd342fc22bc41a29b26c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a44667ff6d400b373c276221da662423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a75c9d2f8ac7605b55f898dfe1caa5f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc4a1026bf8da1c89bb02edd996075e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b9dc1b8779ab81347a1fb67211f2a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702938b02305b7c5c3ace44640db9696427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9aee9f0f705dec7d3077e4667671cc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba3ae9795fbabcafac4864251dc9f2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f5aad1a5647eb6dfe21e90402a977430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037d27b77663f8d7efdc9207908c09c1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4b04f0430491b4d2fafc8940beea17432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba33c825e53cc9d9a7db3dc0436f31433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa13b1a8781d2c3a04d41b0e452fac434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4541ed4a63b557700713cccc954b5f79435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1840eb0389aa5a87a531bc8bf5b6203436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dbd041ccacd9ab64049f7fe2db806b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b9441649adb91894799f16084df0a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ca68091893134f26edd33e9f1c7e2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5722dec56f22b551b7d8a7860df175d3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78582040936165111f10b23a78e6346441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ecce39f8857fac81d3d7f25cfe79f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb993e1e16fcf389c01c4af132e2f56d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc387c3b56d5f9d194fdfde351e8ca9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd361196f91c9c017932c4ce23033a2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41738f3962ee73d414b683a1a826999f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8852a8e4f193dde8ab97d68fe70bdeae447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4905e02f86fb21b8613eaaf47e0cead448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a147d58b9686d591fc22c85b8f848c2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7416af5d31a624d843bea226ad4607450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412bfc59f6507bf1f015f2a35c6a9d88451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d833509f9ce8a41c403cc3efa683b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b816a8503f07663b48c63fa513c560d0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14509694e8b07dc32d79671f759b0c78454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d2b3a9e7dbc74cfac5b7d6a845d936455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da5869663fec1bade7cb8d08a6ad9a3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e552e00efeb99ec943c258ab3a9d675457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f27443407971e1b90da3439977c50458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241442e57d80b7d472a44614400b79a0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9697cd6f62d496c3945a676e2a4a4077460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c158c2f6e11feca9495b0eef38015461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab4679d902033f4246cedcc0a06fd99462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db6d6b5f525968e7af7558b62af5ce463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fbc1499dc870cdc4e1758e9d3bd118464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c56c0fbdc224274de2ce1ce1a83d351465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d5b90200e3b3ba92c9ed635650357466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef5f57ededece271bac6713d9c16bf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86ca42a724cb4eb291d3f15ac0918e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a24e5ee3b98940e4d2c28010b7f9d6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76da90cfbd08e72418f524aa1073109470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db5514e553e61094ff2ce51c09e013b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59500229aa7c7928b08c4fbec09b162472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a8fcbd37bf1d7b6b5f47fb0594fff473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c2740f6b3cf322d58fcbf3f00c16e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a5593c1f5fb421d3b7e012310eedb4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c90d86ebbd82bdcd364e7422780811476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d2fb40d0326fa3354c5edfd2d15ab9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df82e42d5c05882796a0cae7309d37bb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1284af6fe5c33372230c86b09a67fa2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f8614ca199d71f20c747b72066b683480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026b29a1113c89589f4659f2074ccf1e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea63cd24e8939b38ffb05f86011f00a3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243811f1e05444a926a467403ca0fb2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccfc80b8f1a86566e72625f06039319484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec5dac1d2727e14499a0377508421d1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a1c6d9920c44063e502faa5b931a9f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e1814cf98cec32d47da91d47b6914487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c5da82ddf931c0dd8aaff08a92f34488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b88b26f482280ef67606de9aa74b98489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a008aa053f14654e11f82b17ddbe2b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0fc0c0c863beb692558348a40cba66491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a27c257e5a4bb30b7a098102e67f6e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c834253e2b2f91f6391785d00fc2b39493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94548c905e47571175b04d169efcfcb4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe6052d4cd65903aaa3ea7516bff938495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8657840e318e4822de81799223ce778496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9b8f5fe34666751a537a5398510ebd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0956037e4799b33d195f4ce41b2c927e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04711bb03ff73744bb3e766dc2d75d2b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d66496f323f82c0134f626d1735b15500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c4d5e062ef318ac02b87d49ff9b48501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada01f2e9365406e02f1b757c55bf67502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e710e006f97e101c65d7caa73f8857503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7311ac79a26568ab6cfa5bbc603af5ea504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d41da0677b23cdc4f333f126d2361505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a4fd9b4ffa285cd1cc2f117ae8b32506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa104493cfe9f0d95fba31032fc8f6f5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757135f76fde05417ca15edba1d6886c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7353bba1476b621f58b3edfd00686d98509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960c19d13b3e269ba6fae46ecdf8922510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f20a04a9a1f35baeb9cecc827fc7e50511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8f88b4f79d138f3e621aa1e1156fde512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fabb049855d464c789b227fce08098513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35768aa75ca9e0b4c9b5baeb2950c59d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e9797b15fca2033c22916fd623e85515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb20201d0d152340d82d827ee49c96516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4008e6397ee69c2b3916a2fc61d9d3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53faf5b4934b1f08e92d20a7080207f5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84988425abf7083529787585111ff67519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb0ddb20b889bc8699b4f81db19cec5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03620644b55189e2e78f5ed071a26d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae325c458096517a25b9fd0e088118522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5789bf91d0f4e4cd255fe00dbcd0002c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd49c836ac045d59fb74bfbabc171aa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36710d1e245f373456036e8b836a5499525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1940a319a360c5ccf0f5823d062156526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb4bf406e65bd73c94303a348d9546f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70867f68eb8d2e5443341d4265445259528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d2c1572cd9860fbfefb4ca90dd7f9a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c439dd1767dfe40ef35f5b4a7461899530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2618acda6bdd7c536e32ac1cd79b3a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f342a3256e0f85e22263ade3c25d6a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7e0cd4c4f249cb7ca073f227b8ee9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12d22eb6fb1ed0a7e06652c524d1a6a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662532186113c0f6b3671d5eee05c699535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b187d2a5434820efa673cb770bda7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ddd71132c2f3573b9dd74767068d93537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ebd24223b9c3834de1c53443deec53538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c6f04b3328e1a0b9aa4e6659d45fc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8f0709d9ca0537295e1e0884743cd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b6a83e9e7619d398a3f33d2f2754fe541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8c5b3436cbd0fd0b7055ebf3addb52542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6fbe73c5ef10dfca36c6902e6fb9e8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217e14fd40e8ad5cb285caefcefc09b4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44627db02d532b86b33007e10778bfe9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d137eae5c6cf5496d5ac3834a7c6316e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a4ac0bcb4fd443820110a098e91471547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beadbf7d513132af916f2df05f1d3ea2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a9266abd3e361176204a503d9151b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d2c35ae59e67e9f1bfde069ff5f57550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbddf8a21c2b41323cb0fed55220cd27551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24704715bb79ba7d24cc89dc09d2d458552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d333f139156cad523e640ff1321d16d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1101cd0516b5896db3f0c60ace3ef6f8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c73590ecb87671ade18f1ccf769f7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b14f495e847bb7760083875f303c847556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12893ddb1ac4f236aa28085f75947ff557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8649e11dfb09bb57d8a40be339e22298558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba1b0a9a796fe39612bac9746fbe8a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8567f63b8dbfc0a75a01585f8fcd8c76560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56879802ed5b0c4e3e96b39752ba38ea561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce0a43cc9de9557f76f031879852abf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb75dddbb095bff7aa7e107c2f2a47e4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8fe9811e68a296861945a118461dda564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb10bf45629f57e9804d6f96cd044c44565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c0233c9d3769994eed455085e0a4d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deeaa2be5f36bef288621fabadbd096567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e6fc31d0bbe1a2d54004ec9b7ae966568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9695029f04c6ad237d8f2390d3a72454569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d74ff922bfbbbeb5847fe998b382f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de6e5589f5e585385651af78dd6fcf9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41db7e11863eb34cdc31a8d860f86f3d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3782b6b61e532e8d7d6e4b6b13c685f0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14512ba4e825c74dadcef9ae791d90ab574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872d8c465ff421f5a24d7edbf225547f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec5d61e0be6b9079655ace7385df41a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80be07f4ff854d4e61b0bc82948d43577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa661212f272b15a27a21ab3c7cbcb8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc38aa2ae9d2206fb48cfb100be38665579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa5a0f70f9d06fc7664148fabe52c8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8933caa6de2ae2f1e403fa0cc30513f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f11f943ad5bb4155dcdfcadd2b8db35582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e75e6d5c2ce3ad69786ea8f527c6ea4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac026fb9c9331d4f2751c928d4f27f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279bcec5791fb1f1cd98e1d40dbb693585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3021683426fc57251f49de15ba83c8c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f04da26d8d14c40c9c8ce324ca43c8f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e01696c631ec6d7e3d7d6f87bb1f9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3de2adc6ebb2ad8e6c01481c7946ac589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61653544b259f8647e987d6666e7553f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc5c2f1292146a6bb9667a455aaebd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1007ecbaadc20345d648e2a03c372489592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d385d01f0c92ffe8bfab1fa443d6a276593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8509a3b635f7013523a8999a2abe08594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396fd6892953e4b8a748514674c22edf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e71a8cf01542ad7674cb40557997ed596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1922f1659c53e7b52de955dcaeb572ee597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c857dae0a1ddda3ee3b97364b74962598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e7473703d80fa1674d2c65299fa35599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca59f96189a7bb557a947b5992554f5e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6c860ac963a13ef818e247e92c663601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5781902a52575783a927a9cf02bf3e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4935beeca9a45ba7a6b67856ed92636603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838c0a90e4d25349c6d66ac6319422a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca0d7e04acbcb0c06120bddcacf9677605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e48011f30b1ea59ea859c8330558a3c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd91b3d485a4972e6fe15be4edb6288f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b10312add532124fa0e0f0fec58e7b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474eb06022c42bc8809e13be90e5b1da609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a77e38debe46747a96fd5ac92c2de610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74950615ef3eeb65d5155d56df25851611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90779bcd04c3b4f56e849e3512009b23612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad69a84d56cb0ad2a292f2aba7f465613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f27f1b431268e73a8605767eb578889614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec4af36f3399d69c0ef1e92d2240aae615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1487120adeb14ca1f5abece2b2c65ed6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05182831494495ff1d4bdc35748c1b11617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94bce06238d253da8140e0b810ee3b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d33ec58950139d2f5057eb088e403e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c6e00d8dc7ebf9b385bd18fbe1e56620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827971ae66e12623cd5b3732e2a6d2e1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416e72cedc57e93ae29d6fef8c39656622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48237694a4f9be2d17a14c4d57348753623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba179d783e8034ef77ec0ecbc51c23f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6dae3144bde6e211d650a080a2758d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d16f81983bf72ae4306818b3f3c8e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9bc0ed04cdc61c2d4949f550912232627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3875d76db3a1d937b56ad92dedb4bc6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6629e2f198ef85281b29f51e7c647357629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07a8f9a8cd1e97d64006f1a8a63e14630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fdb4139d8a5e3a0e4341b235f9579f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48aec80caeb724237677a7d2b85b3bb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f89a28fb061b6fd07f3263143e89fde633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a1f19f3bc7b0a62adcdf40f160dd8c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31bc16a863e1f7a0b02a667c04ce1cf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4635ce0cada15daf1bb212bb4edb092636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48434e21b35e47caa7b4fe8fd1d0f231637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3818fb566a9455260e585507d419fc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e54fb55f4833c1ff8cac12016f4603639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64483c936173e46942fe859786c770b2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed33a84a90d55db7ba5c0c99e79814c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadeceeebac33d02f6e898f248a30493642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be083647387c719deb82c86201aab39643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c8b8717231a7d8ceb9a6f5f38a772644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befea3526762b26fa4a2ef01c68f2906645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d15720fa2432efb1d687970ed1fd97646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf9823de653ae194798cb28ba757879647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f87726ffbd24e18f7a68316bb77e9c3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09deda2dcc4365d48fb18ee5c73cae98649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c65d9d3150d02ffb0f8d549797787ca650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c730cc61a0546270a161861e94a0a5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9159cb75c437ef0344819bcb5695329d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa02ed72a0b157ad0a8585498492669653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d58a5d42007d75182a1296b1cbe5f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6264d73df845a255a458f18bb113bc44655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f0467ce2b1faae22ef463b45ca841656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81110c8c5dedfa59883f7ad1de5542c6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad45c7ee91a6d1573c87af2a490e2e6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e109de7fbefe5998c360bf19be6932a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8ddc876cfe926cedb1f92a57ab117b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b229d22d1f761d067f1a790c3d9db8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c75162af91ebe9b469fc4714c33c6c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e7eae74235aaa0ac523172580c25b1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7732f8fd59aecc60084b921b9c237008664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ac42082f93fdeddc093023ed00e49665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145994736831cbbf5d8da07c5b409c30666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d6a2811c3202566e820de2e6963e0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff7a0846af3d18d9d201ef91828ef3d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b6c57feb83dba20241bd17471bd5b3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1449f88381065ee2305340646839182b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b567d0ebdde316e21b5836c46a8fce2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c05a1172040d642948d2fc184d452672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed75409998410c04e6138c4af9a1c1c3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d135cc6b8ed3f52b0a280c895993a75674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162bb5c7f6ec405d3809139243fe9adf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec17a8de172ce9ee3419b2cd4053f252676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e061dd168ef06cfa4b6cc90c6077903a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5378b9b202879d5459cf068cb0e6e06d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ed426f5be900978e079788a3d1b99679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbd27a419b0e32ddc4ef3eb4bc1a960680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6508ea336c37c84e83fa41c1563b5797681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd1f33c0374077938ee5f075c81f37682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b24de322c0fd67423e058c9d77d65f1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac57e0c178c7729c61c35a1e1369f91684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5125fd6e00b7f20a48ba46c470ee7e51685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e10cb1ee71be4772996e7b910f5d2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4238008db84a765e727388e2a1c4cfd9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da89de298defc389ddb7530806226f6b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ffeed1f33ede88793ac9238764cf05689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd91ecaead76980840fb3ed7aa0b3a4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c178f842aa763bae3e5e06e64b2fb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3107b48f1bdd236e11a2a011c9076d00692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af03683fcea1eba50f7fbf0855710c85693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35eb3ee30d4115b911fc18fc326020f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e7888032fa703340a15c444d37118695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097104bbec87dd1ecc10712401a934fc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcacc4f61ffc0c0dfe31a8dc026db5d2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a679f5378d94aadddcabfca82839169c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64be9bb95effe6eed96b3a537ef780c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26acd57ee7b62e2ae21a24955724e6fe700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a6628fbf4c59aa96f32eb2b0d9776d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd06fc56afd5cf63b25a1d4d9997ab0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2402e63ff6b5686671a742e054a6a2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbfba6f75298f96a3fa0fe54d7f43aa704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82edd366842bd10b77623ecbcb5d14d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e85602b81009d75b8272cc8a4827a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd336879630b710bab47010a82cd918707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e554f3bcd303b6343414b34adaced93708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3089b34b229eb4c8aefaf1f8bf1f71f2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f132fc50d1d2b9a5bd0ddceb5d6d2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5486eaa3d4dd24056cf4f3cadcead7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f49fa4578b19e2fddd6ce36f6ea21f4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa4bdb8b1bdc11888394b650e62b9c6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453bab1e14004896a483f7343c0097bc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140d11c4b465eaeb602d4966116c4081715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3186586fefe28553938e79c8a4b4b24716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673765a0c0353cec749a317c1d05eb48717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbca578807b3c997e956b4b26861e4a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a0a55baa820553734bed240354ca67719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77085b74dc7676c9edd53fe97395eabd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847454b22723a748b96c636c8385d642721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6f0dc8bf2700af39c63622cf30c66722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcadb8e4236c245166559e0695b5ce9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10dbf9301880857773e6426ddbfdf91724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa4cdababb081270339ce138d2a503725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db3d357e42298f01d73d749e7c17e3a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97680b6a058fd9d667682dfcc7e1f37727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72260f93c4b97d711fc26fdfc00f96a4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13619b24ab9b515eeae4c0e7b1adf50729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c87eac20e5fa1aa30e72c91a1c2db730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebff50213e057ea2d6fc3734f46a91c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1cc995669ab0cd30b58d1e47ea5093732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c4d78f6664a3fadd59d7e16a22d47f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839887621a303afc28f9b6eeb7f27977734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318207a0535cc126e1f589a528ed848d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bde216433c45c519e895db5a27243a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95a049e9eb0a5f5b6a4632868421b1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ec7c62900915271bb7d0077f2c444738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b863dabc9ef2723b6d7d553d2730a8e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3ded2e822b8e2e3d5b11d9eac6aa8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7159856ec292375ca4fd7436cca28bb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec2abe5f1e57892e39e7c17f8855c57742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe60e81354b9d1dc7a689a106ce687d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa47d0062e839f700b7b3660d0c9a50d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9969aa5ca8f1c327420d8780b6b1c5cb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ebb7d15114a37c00f33a187ca0dd8c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7120dfa9bfafc63f9a28eb020fdeb240747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb2825f25f54524447180adff468c89748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b0152c8e7efa193b415afbade316aa749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f02430d5fb2aa8e06c91284bcc7ec750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a875f84b353d40783682d498e111c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e171f0250860936fbbe6119df7143f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c6ce0d5b95831f1d28a0cd4156e979753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dcf3f325c5d7f80ceb3061f06b289b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4223bdf1c43848bf8b3cbfbb8abd3ece755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd732f307147fa182ab9352234b4122d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe383f5ed73b4338b53269d2f2fda46e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee90428a56517f7ef66b02e47553b6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00dfda1d7159ce0e126d207a94aa5f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc5eb7033b8b4379f3907c6a5ea81561.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4014deb263fe54b795cea79cb0b3a4702.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d815b5e8442442da85b2e6da4813d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d7f2523684093a8c4d7413bc710d74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a82f33a94d11acfb45cd4138c0ae155.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c54507687a64bcd446cbd1e458a5f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee9769edaa52668a60e5f29d274aab7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e062d4be933c1f8b5c314b083389258.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7150f55ca0a0e4dcb4382dc7e91666a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33d5600036ca7c6d58cf2267a7b1fa210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8992aef1b0bc78f9f786ff0ae91743311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05c3c12336ef4b2f7029e1390ab31f212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec234aed898ed8c4f2bf7ec49d8f1813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f85eb4d7a2b9ecaf2afa7f313c4cd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a95bf15a361937b081919d8730a9e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa2634cb25ad5710efcbb33ff1dae916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba20b2e25b611046e8a1bc18b68d44b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f3cdc2ac109f97a2663c1a85e119c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a97f0600ac8e9c35706b339dad70719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6943c66b62d0b0b645027fee9270e52c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c382aa4bf809ebb0b31c7a3bd4d77321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f36cf056946bc443e18b3e23c01d69a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b0d3528993f6e3d11618249a27abd423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2db0278e23e2ca40c97d3c3c3a2ac8224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ac59034bb444a7bf1ea69f4227cb525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e0ae63f2a4638ae95024d0b6a0e2b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9c8aeb69c71a604d43c26d937246ed27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a52bfdedec2a4dc40c11fab1267e7628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c547f6eb7569d93228703a1280742529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce255d58e6fb9b8d3f5d178888ec137230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6818577e1a0dbfc575ddb4d2c6ef781131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673152d1c8ce1555d1126538a81b5ebd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac20a24b1c1834c083a8401eaec41433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ec0e30ab745b5335e21cfc16d5442234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7bc9a98d1fd5f3c6d659bdbf88330035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb7c008d0cb5a196e827d558b37e4736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c1ed9d3200fd2375b30b1ce849dd337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be41406fbf0cb8fbd53ce56fce0a8738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001eaf9dbc128f8a9f3659fa8f72967039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7516ec0d182a99c0a8c27e381f56fd3d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3fc1745c7b652b66949e55d58ec16f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc276f76e656801412f832bd58f416242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a4c6bdaa84deeaa1cf6ac6d9e1d9e643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f57ad9430c182bbd65abb3609055844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00658448d7451f10d8dec5247550be2b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d579a5bc22340c211337c0ccfbc3cd9846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cb49bf2c8de6241a28d31952efce1247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc961f9a62a5ffc4f79e993d971e50348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d63ab32c538f6bc1a55c60b6aa68a449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3642a291e9eb02d91cac72ce8d2f86a250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf62b09a9651d1101edad59c1c260d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb316618377ccc7f120640424c2f1ea52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5c2696b3dbeed069356787212ef37453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a43bf64dd046f2dc31ea17d2bd2f9cd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d884d9c7d01973ea609015cc47611555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453a7ef861c1295600b864050920f37b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51ae82f0cde25f12fab6eb90a10f7357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf12208b3e0373a8a323c2b9d13a4e458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e8042f5fa37ca295af4b25030849a259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4353134fcd055b8142b86f077b61a2f160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2115caa610625e1600b23842bb980b9661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4954d4007eec647b75198afd291c762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ff4dfadc2a7a518a0f77c5142f8e163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f0640a3ef51e7b51238288037f339764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7abaed46c3c0d3169757eaeb8020e6665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ac4784ba97b77277b67d41e89d7f066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73701376c9429318d7ec1fed64ca8baf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc34efe850718f5792eea16ccda44368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45df35661e1f959e05208597f09e56569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb00eae65edbe2d8f9564d3722ca48c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a020829e0d14734b8ed1efd7dd5b271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846f1338b1bb492d7c911cc5593c73e272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb71e261190845330edf90346b931ea273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d1a5dfe4ab2b0daac8761a7b4506c074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b85dba4ccfc3ad872b5d12a5ffb0375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adccd1bf7b787e4bf9650c647939c17f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a621ed3fb671dbc8ecd89dedf6225f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c86c642b3529687c9427b66ef2f8e778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc49be4bca14f3de808d9ecdbbf75de079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f600ea6d4748146462e55590acd8d87680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11095efed3e2453bb8ad5351b0b6034281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc5d50b0151cfc383af253641731e082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047de5908798f681bd06e8e6434bfb9c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8f65a80f2f2ba3e31d53be7868cfaa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78bd88af40d6bd878fba9967c95212185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb393566f8a9fc3f56dc3bd5135ee486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893534f0bb467d604b8ee89d282d3d4a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de7090baddb445ef5757d8e1ea01ee688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561af432121ffce5a011f1272d32b02589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b40da496a58f2ecc2a9967ea5ddc5790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7288828e72f5f7e74a9342860dc85ee791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e446f7c3e891f66fbb6a7d088506140992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6d9a5ed3d815c908eaf05e53d7dca93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ed21da3e2d4e25af99b57357e75d3c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f584ba203d7b9db67d258135a4ba395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385deb488b4df44930fea8e6c0d1754596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d989e9a35548eafeee2f3c8e9e5d6d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab5f07094a64f0c5cb108c18416591898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c223a50eb4a52088d128952b32510599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d5f52b2a6b9f1659baac9079cfd9c2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b1d42c3cc038797174986f44491e72101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6fb8e29c8378d16f71131abce0199a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e593dc59e0ceefda5e3c812d3da9118103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b15230aeb35831ef5ada088002944104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8809c639db3947754e002cec3bab2490105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91630ef49d0dd7190f0ca236eed13f4c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc35a143c803fa8c1ccae3b7f4adbc2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e6dda26f8beca7f58ca8af95f44036108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3601af6d54ba8f7762e18cf89f0dda109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c98f5120592fce9c855c1a523a75e6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0afae271c33e47ef6242c984861661111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec98c383fde979f18ddffda2409fb5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8399e7c60545978ad40b8623b32b4ed113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd006d2e9a56869802b72b8210020cc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6baafb47b369ea20d812897e389c33115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c865b47d4972995af036d746dd08c583116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4becf7bf423addddf0519c55bf4c9a81117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca30fbc9954f909ab2beb63c25707e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a1a0075865c1f6c94e019f667d5f7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb71ed27a5297562dd472faf62c6b0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f9d025f1e77a6d914d83f4371d9b01121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffecad75d4d2a88e72f6f330fa2ebbed122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49155c02117adc4251e42426afe6a3cc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af41867016d6e528bf02a5042b9303124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab54f6a3d543264860de3a44a0e2a4d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4186df8d227b9902058c5d672675181126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1895d98c886afbf673e1a699cde5f733127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc6010ab74217d293b8a5677b1145b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a4d81b10967bcce03f8825b43f9d9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197850546561a64c75ec1dbf141d0d68130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a262e2940535039522cf2f27853fbddc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ac17d419118d333f88807ffcf0ea4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef409bb07ce7e580f7fe50a728e7ca6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00110f3b71ada0de3573c378a4ae164134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9578ab04363b816c46cb64a2f1cff7d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660bdc2278221d72b0392af214b4b2e0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af76c3d4234eaa70c61448fdb8aa98ad137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6793bc99e081e6d7b99fe7a64ce47d8f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba949cb2d0cdfc4008485efbb93f4ca139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874cf311a22140c36babec68ba997b33140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b135e8abe3e1d65ef7bfe2e4bc42d2c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb83091407853a2f6e7ca6b85f00cb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69ecc753ee432bd9b10372d7a08665143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2cb948c69a3403b9fd4475ece0f9cb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e64cea232ad33696a73b258d154f708145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5fb9d7c4872f378ac1933d31c686c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d5f8fa097785f3143e9c106e264ea5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dcab2fa2ff7de2defe95dd932c5e45148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d580e5d708a060fd04befece940afbab149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c869ce5313e0eb6abf5d7a5c89848aa0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110bd71f6b5307496eed86ca3ac9c331151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a7567af9c307d387c0bdbdcfcf0647152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f189ce50f4651a8ad37198b9691a033153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1df19d731d1d1368d36a48190c5cf4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab71ab8c4c8273d4eb71e23751d2f6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e558507bf0a8cfa52fe358ee42729156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ffa9f184bfa9e7ed77240fef97bd8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88356f19b234c63061376944b5cc585e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9343abc62e8afd07b216ab26302acd83159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dceeab25c04deadc55306b82c19c7dd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3062bb6811df2bda748c2b3f523e5e07161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b1878bb79b7eb3c5a5dd0bdbb5f2c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab187332bf7fe9e147a15caa65e6d6f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0673cf2fa5f0d757a9dcd0093982a8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d89e06abe9489aecc63be4f687bc9f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded94458802cc25c5f78575e7eab2e6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96751eae507608b26352bd87990a892167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7134fcecbc050312688113b2983efa6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c728bed3d0c20c07ade4a4357b66b5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca4981a20209083c29eaf4d667a81ec170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838bbfac0347d43ecfc7e46e200576ef171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1320d0ddcaf2a178336c58730d6ce7fb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d3f4db102a3653d5b59b2545afcc1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632609e5052beeca0dd3a96b7c63ba91174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526765e3c9cadd8e6f5db08cbfecba3a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c623234170eac61b573aca7f2f4223176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf4d0018b1be6daaffe0518119efce4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d54568aa300e03129803ce5881014d1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f6bed160251ab4d2cf3639fdd3290179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7cc76f8739237b74dfa7c55878c82180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e138f284e9a5a18d67150dcc948b9f8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c32cddeae1da38f8d682d7058383a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1512ad75c9c9110c9d1d48f9ca1e59183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d9f65c54da24274d6ada84dcc7f029184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f46004768768f8f377bdd67566341185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca4b6b46b52fd75ec2e429b46f44bdd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92dcf415a3597e949eb121d4a961cd5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46242263afd8d777cc069475c95b27a7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4964e6557d4171ecc69f419718e26552189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9886f0d4ddb19cceebc783050a93adc4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c856c375bded9d6983160d2c2ed8188191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93574cf3fe0ad1027bf1e8871f65ffe5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2797dc646bc09c76a813c7968b147c9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9805f39f78a85429d670e99e20232d45194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f12acb1918da51dcffcf5d65b1c8b3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d14a6ec0ec5e411b61cff115ddcb32e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f74d63befb2054c4bbf6b82112f2d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f2c90c02bd0a136d53429825da315a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f0a26343a00047bafc2d1eedceae4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b69551dfac9d6c947f157ffb775ce1d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e5fde8d8a0653813895085432e493201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b5fbd89a4cba0c8a40b90aab4a7235202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd98a7d8c493a5e4938cfb3efcb92f1e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bbcdc48f93a867e0da5c0e8d40dcbe204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e317e165a6ff05b1f0e68c2e3856307c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ebe391c0a31aeaee7814bf2244c2f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31522b44c7031aa701b59a573310915f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2242d99fa2b22c83b550964f02425b0b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becfeb9be4621496086b489ec57b82ca209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4965a90c1f8d59fbe7016057c0786d1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f6c5b5ec7e318b5c7c1a42be51709e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b320fa1488f429371c5e30b86b221eca212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e731b9e7b806991133c6d2688e129a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c9900776c3f226cdc970fcefbf496214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd95444fe588959cdd843719ea6cc7f5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd7d09a9ab956d39f6af40dce3237e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c50f3f9b2d3bb5c70d9afecaec746ec217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2918bf0d609c4ecd0fdc8c18a5a003218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154501880599947a50248f173ca6e82b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875dc3e0b123bd29aaade4ce4f184fed220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc74356904806ac1bbdf8eb5ee6d0e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ca484524843637897ffe1e58eed6c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d61da844a609481225bd616f79b612c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10317cd4bb2e69d4ecbf64ee39062ee7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda111de0baa1d3c0c21a58ff519c95225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da356ea1c411d8d60f33f2608a97e10226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9396fc1058c96d3ba292ba2cc13188227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb96628402b99eb524709b6b7d4966ef228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d969526d4490a0d87469d16a1e44828d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af973d0f1c5229481564e2805b07bb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e6999edf42947aab263ce58055cb3f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc482f660b80e98c522f43a24be172232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c8bb30109f8a452eba77a2c9bb5d90233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b5ad72a4bd420039c7c367a21a8551234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85cf11f382045d81fbabfd213bece38235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a476cbcabcdc06559bb28b04740926236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d76755cc055101681dd1782e8ca9079237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8587475181cd4f9e42d542d4f5429994238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e08aa9cc29c91331c08514b400a61239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c60ee7aba2c73d27660593c1244a5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df6814ea669a160afdfcac4653eb5e9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c954843e95e757607e2c45be103eef242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a67a278b051741a04a1938944365a9d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ba8424d391aa8147d347b9f7a36f5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa34d7566473bce7ddda4f9200890cf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f92db9e51821cb9c2656afc998cc14246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445434c3e3ca1321d283aa0db51242f5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb4ae64c46d2b6f0351ef4eb2062d71248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e33720ae3516518bd7f413210aa4d67249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafca22f650c0707baa3b712712d7722250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb8a5504c7bf9aa66c8a3aeb3ef8b9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda4874c1be0e5ffb6bd237ba53e79fc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d231bbab4979b8ab5b79e34559ca9b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ad7870d69f6d9553a9f1e9779be9c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c0e0188eef170d8094e58f9ee5948255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd2014221d659a6e2879da70aed39c6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59317876878ca1ca35f73ff399d3359c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5a2d04a6cedd8966105fd481a66540258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03094a111434f45e089afc8a67da155f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b4487dc355ac6a2b60c1639014c03260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762e74b673f0c07ba8734c411e9df866261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc2cffff25bf7e04a544b134198a9b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b1fe2299fe1809eea61e08c1de2df3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd78e81b37034f1975488fed80d6dab2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c97ba309b57a850ba99084f080194af265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab900e3bbf72bcb08fd8e6490ce2c2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a2218708ef2136fd56dec04224726267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f0ef716e04daf11de2ea84097e1b2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7593be9e2f479b0f885890582715559269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d15a771ed78697f2aa05fdd02c1dc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e82af640af88f1900765da3d374efe9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc2eb3cc3523a4852e666ed9c3b7a9c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2619c82ecb9fe1f5cabd7406d042e48273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aff263f510e8e857ab090eec190b7d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451821c2e4b0a597c741e0b6b57ee37275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d76eceaaa163c21484d9c9f7db386d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf6ba34d455db4478e0e228db7a2c66277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe97ac39f0af81e8f630221ed0fac19f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4867f8775439291b4697038efb12918279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9761b78605a6af8bbe6edf956d461c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eac8ab78b40ad802d3534c127ce9bd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345cbb9e78645b14b71c3a2a6d93ad07282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f544c9e557021f7ceeaa89929ce3d11283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb93aa244ce7f75a90a8e766e4ad425284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d423258f5c356805a1aeb420aa5d76285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe22c0ecb9c6eb1def0d4e7fbc99887e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e7fe41147dfb57c1140e770dea9f1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163fdcffc5752470d14359f6fd1e1ed288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f971f721220967e49411e89e9ce96c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89785690a49a2a62de3f8ea293e246e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7965042aaa59207d39415f46e5862842291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad7bc2de6857b6c1f0c1c8d8261b21292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd5bd5c6e9706a1630ca0153a85bf4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db796852ab9c10281a2b078558900ba294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f99d122ad6a62530c41478c8d065a52295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f6ba8e2172478d2a846b64461485f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e1fff9775e05bd0355c1cf308327e1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b812b9595cbb639666482d5972355298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fedb535243105501a9c46bb8cf0dbc1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8914cffd467f8d6cb7d2f1bff7281004300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce28ece4a4a9a382c54c5c4b0f08fd3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cbd87d20c45fd09ec808d016f67258302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2692534d477c74c7bb385e2c447dd8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7013bf3ee7b82038c9e17531fff0e4c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c884d01b438c9a1a26a96a61c8a24392305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db1a96e9710a3f6ae82f72d994d8bb4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256eddecf4e575c218b78fadaa7f64b2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2779273cda191ee315af4b5a85b1ab00308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde3348b67f9c1f83e93119a0afb5d2d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c5f1cfcc0302e6661a7fe7aec18a1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4477d555571cc8b8b1b0f3422655a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afded52df6a691a6525910031aaf8a97312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e581ca7ee0d68543b35815326c86ae1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971f243d536d6e8997206284daa92d9f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb0d057f0fa086a63c24a59be10ba86315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2bbe75130f2c7170d18c6a22d29669316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5bfb3ae203bd795187d9299cb39cc0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b360dfc8c3d2403dafdb21903a867318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6130c49f95de103b08ecc62cc2a7997319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f247ecb618fef7e66ae067461f6f99320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de37a141954b3162323ff7173001dbf3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48488b92a622a95c2b91356e854f3aa0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dbd5e50d70769a5db48bc242ad79c7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7125cc2f6fc5da820e4c6c0de3d3dcab324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ecfeb29bf8b33a63262e640c190898325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d48bebcdc055d2664d253e0887bbd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419556316836812cee9b98cf4c41babf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dee7466021cd2214a2447f150cbf08328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f56b3ca23671510016044eaa6e48e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a49655fef43412bbcea0fb51f34c019330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c63c8aced98dcd7f05fb72904937c00331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa6701ef598cb92a0a417d09b56474332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d29c346137ea72876c5bc986f73187b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c8abdfa9eba264f8369cbbe909fd2c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a944512de07751aa41da5daff1fa18dd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a66aa803886644e4f989258afddc9f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73041e9be6a67cea9df41967b6db1b3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faaccdff76eeef2deeb45cfa6a4f413338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e5e3da3ae59664cabab33444f45da4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93256db6ab0dc0bbd007ea16831af90d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a057083f3e800c1e642be71c6c4e760341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c007f83d2bf393b6a4c1766f9b1ddf0c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44379d2562534546e40177c5e1a9a11d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa7d7c6555947364212beb63bd44b4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d7a239a0b2edd88bfd53a046cb844345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b046032832a19dc8de0acb8f21c1e7f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecf36ebcc4d4caf43a15e99f452d0dd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6216c6a0ef42066d04f8a8b2bb1897348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf810e0fea61fe6d987080d7eb6b4d7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feea7ab49f5e7c06b7718f1970ec5cb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219fb8a48904959b2b80ecb416015306351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1fae5fa03e75209535dae522d22a34352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb74664c79806d169bc4912483daa76353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc99b772b519d185fb506dee00c85a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6878bedaba32617774aeb53870b0c8d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6369703383b30cb0de167877af3414b0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f8e12c965127d88cbbf44ff5b11b3c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75254cacdd7bdb60d4f2dc850eb5453d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a318033464c16527f88eca2068c8c879359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68479513ea3cdfa53dccab893dd67435360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5419b0fa54ad0b52c83c5f1686206fdd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d2e938a731bb5f3908a0f0780d2a3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc1e7015e23c203af405d0b604ae6d2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e0854549bcd02cfae5a30cf5bb9e5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe4674b545eb7df42d9ec016d880b14365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabcc19676f70ef62d550af90851b6dc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff58228af2db499ca67f3be9432a09f2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8da0565a391aec9fa6cb55920cddc8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f32aa54d5618ddc125a2fec4817f68f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6338f1ef24f7dca65a8a9a6210a458d7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf7cab991726d2889bd7311bb1398d6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e33b539c57ac02e228ac5b5ecf870a3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d946ee3bcc28705aae187ca3825fc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba65bbf0376f3ead8c4e10b8a062b7d3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2debf6ff934479f58ae53867784777db375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49720ecbdde1ee036df8ee4dfc16064d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eade1938fa3b626715b8fc92f06c5a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a23c9e263c4261f7d998d0ca0292b0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ba800b40221fd6f1c6d84132e7614379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d9d5adc936f64cfea250336894bdfb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd31cc947213d9a10cbffb1bfe36d18381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e82c81f22f6f2622432782801efb59382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf5e258d5b93ca004e3d5b374b4cb7d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d4d9f205dd19a9c2bc416b5965610f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d984c53aca1669bcb45b18c515e0b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ab1aa376644892399cfeba76479c6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd5b828a0d91357b91a85a8c77add5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc2f474393f6e2c399343a6e252d59388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd53c292ba433106db0b9982ced3b6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a39879c4f4a6bebcab86395c3ef1e1c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb14538d19a24eead47b736105a962391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674809ad09048afb20238d49669d2f7b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e2dfdf64fe0e87e5230079f0f831f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6fb3eb46eec33b5ae1882e2ce417cb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f18b652849431d97b3e36db505fa3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b119c0a73e0318c0a084aa5c1459b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab864fb694b7485eff02da005d4a21397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f51b5cd475cf5bbbe47fff7a2c1e10398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc8911b4018c4eb27123b27897fb35399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8926ad90dea74ba2a414760a7da392fd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06868bbb892a03b530b79fabeb7b3a14401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea401d0a741db97a8b4896b6e5b88a78402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde38a2cfd4bcce1d5edf161034de0af403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99361b94619930aa25a84ab562b87e0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8777d0294f55eb350aeadb6ae547fd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e127f53f4cf52495c9a6fd6e3a1c7e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da77d480e2a51050eb86c77efdeadfbe407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b873bed6c094e41375775244bf68e32408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93492dad3546d2c79ba35a28419e5128409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9219b7a2547807ffaf98a4ddc0d14e47410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce814be7e998289fc60f8e96df6ded9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f3edaf641bc1a6d355d4876d8c843412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b08cf43cd463e2536fbb6673a9fa40d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a295652f0933756c3027165a648a94bb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7137a751d6507f09406746da1161420415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a4d9dd6cd83eb3b0cb8395716f6209416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36225f2d560ddd0ca3e27047a46f2da0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0407826bef15a3bdfb3dabc393a9b4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2305deeed590949bc03eafe4903c38419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81575ec6061cddcf6cfedd3ebb20602d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7670794bbe324428a723e45680d517421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4409a236ac5c4acce8efcc461c8405422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bca9a1dced92846f0325519ef62149423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc79649feb9f34cbe0c42bba0a6faa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b954dafaee87c474d9a25aad2b609425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43233e9d3abe781033c48df26d1dca7d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d35e526d64976e2d2f3d2b692aeeaf6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e66c6195aa15ea47c49ce8a0c8e0a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94425e40524c206c5265dd3c04eedea429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a12ed20e15f31f6756736bc24b289430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d469637579abc8e5ee75306b9096a9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d6713b1e2edd8719bb370daa50dab432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d1c9bb1b1d974912cabbbaa2b906ee433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883219cf0733381070d9393dd0de26d2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54905ea83d007ae34b5af39c323f1601435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f740dcd20970b0366cc97cd0e96ab436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf498ccb2b63e0c8e519383b9467da437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b11eaa47a14768c1714e02c90d14f37438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eb594ccb51b83b3de84ccd125eaa8a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44579e12480736e524db069889ab2ab440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6da7bf2026c727f1170d4ec4d59633441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df60a0b9a656c3ed9c925af17d4b663442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea9f3e60d65b2eed629c828f402bc71443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5500cd3f958c2ce4b9309acf32026e61444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcf1fd431787b3d36bd614e0be3fd81445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5609df27d2bdc13f88af3bb00816f4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99316a6566d8f3cd25a3cff4412054da447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3335be6de7c24c9592bb16d42f3fbeab448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a026d903272eb0fe1e5f119c5c096b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a69d0a5c1ccf1b3d87088dfc15a0c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa68f7a018171be907a46a6e43dc05c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c98339520c2fcef9a6ffbc623abc3c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b0eb2c72f2c5401cf2147c3065805453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abfda4a513fa8782b73717730fd2502454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f99503051cc087b4625fdb75ece77455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902cfe14448a3f0e2533a89875756379456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e281ed1fac7884cd5b71ae0703eebda457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca8e77350935ea4aa08b63fd4695d8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b3554dd0993b59cc4d7dfe316d42a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f70f079fd1d10e3767542f38ede36460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f05b388894f2b44ec44b558dea89e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d828ac955b7e07e43d7f8b4d3ce97389462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a27ce2062617ff9bd3c0f9010f993463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe4b4b0b5caba18d2f033df6c28451b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4020b919c3de00f212eb9a08c4d80ba4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295084a1ef91af60141f4099750206c4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab877f152f1b8dd818792f978c2ba7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ea82a4844c1930d3da0b17cae294eb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce513ac7e346fb8ef8e7c51a60fb2269469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf4fd826f9a59c1dc28a3000198cf0d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e954a9a7159581e3df6dff742eaab83471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13788425210ab232e19d7223f0e50ff472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a1be1c324288bb4710b61a4f02b0f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9156e9790ffc16345eefd65e832b092e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f9c827ddd9e492b3b2e5b36a240344475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c085a7bfc4500f0c16d66b6f0ae8045476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e110783b1db1ccdb1877bd4a510de477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923c4088a6c6e6fce1c116ec8786fa1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20ad8ee5ed2add85c36de90a3c86ed479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c86ffd0bfd8147f2174c748cdc756480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d108491a9570d0179850a1eeb74bc78f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df396af3205eef4709ed63e30e2af30e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fdc1c656090689a313c16fc9717915483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df43ef39750abb1f574622a7c743cdc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c642d6338e90f6bcf48f185e51d0a0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea735810f2b80e0d4ccc7ea759de13f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b317b845bf6bf9fb12b18ebd161e7bc8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e935740c50037f5e9f0fe3021fe5aff4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b67c5db5d324041eb4c148776bd6ad489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b78d8ef4d57a617a1a3b42da33738490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b16dadca6b2a6853f7049b17bd946491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4865c1d309751a6c027cae9609ec062492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323afc51dbd3ce3238e7148093d16780493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f44d0290ab0af14b4f1e59c0bb7050494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa5c86cb5ec8715747a2ed4566851ea495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e491af3be811bbdabf7028a2dea36b7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706168b8a572b2727428e7bdfb804bf0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d8ec46612dac160836badff19dcf62498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e49f2085f773d094e0a4529caa7eaa5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7065106aac33d172a3d59f3e0f4c593b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7284d43f0514ea3fcd3db72587d098ce501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb77580b25ab95524c6b80f3fc46d23502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4685aba57366936c6e58f1094df4222d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a360ca4dd31db1da30d6cb6e8c259504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df341dae79e9b2f0a7d5ba943811787505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b086b96f04a4d1e43e713f3a64d33506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c81647073ffb8f61294d44c8ebcc531507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8efbbd429eab1d355f2e1ef9645f5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c152ef9fceef584d8e9b18db7ba3e95d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d8c5a5a66f6bf2ca9a76aadaecf2ce510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b74a4f1bb6db22415e3d8f3a252029511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c41bb94042556f9d99a31a473755430512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d873bca4508827222be3fdac7fce2a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cbb94583ac257d637de7a7dcb202ee514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c05fe8f05e24376d84e34479b246b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18280e55c9a7ff41b8ea3a71d0980c88516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62864b0bef045bdd5cfa9929edba620c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964dae12378f47d9b6027160119fda4d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c8ebda6e5a805fcd091230fc271ac519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf123166cbe81e24222e124ea0b399520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceec45b24a145680e5a8d1e240ec80c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013570672e4c3fe532c313fd68b8263b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e7824338d42fa43cc99e1d6f56f46523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7969ffae845bac414f09931ee682ccb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48e64c733e1bed4bb6d6ace8e281a6c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd08ee8e9e764afba96607e45f74040526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e752532a614488b110ce74e5e811ce8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c4eacabf8aecbb9c938c6dfa8f9280528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67089390625e44fe61d74432cf6b98a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f562012ebab1c9264712bd3ccaf22530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc964fb7b797b0e16ebfdbbe82a9e450531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda4e371a290cce273af638397bbee3f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea0fb19a1d9d6993d5803bfebfdefe9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a1ca371ab3eeebd34b4e9751051ca0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff77909bbca1dea2c193bc2343da27d0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ebc71a995773b3ece99a528de5f76536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796ae59a40792ca5cab8992b585061e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f4f191272a8ec2920066cb2cdfe16538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0578895da87585d827c89602f737ea539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dbe11c6d2f95ef053da0ecc37c5a52540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78fa6bf6db495f0e01f6ed8072eeec9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d43d1582e0e544862ab379d423b278d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ecbe050a3869aa7361a15fb3414a0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab2ce7bb8f0531340174c49f7bbebd3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b22b4aa6f2e9c4816b3d1eafafc85e4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0e7e47d46ccb2f654fde2e15a77bb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24e838b268c04974c6020aba3a54599547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a4f0071c8b6eb8d24d6e147090c82e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ab3d049215b16481759ee635d7546549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c2d7689d4d1de38bc21026ad78755c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15822800f584e36710146d93df7d758551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960afccaf948b037480c279276045a5e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc90b29faecdf2dd13bb922ca5bc28553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0109f2184231267625f659c93376ea83554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94bafd32b3b65a9f1623cce4abeba16555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7083bf629c9185f677e78602defbb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae01dfbf58103b837e0b958571cb5c4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c17dac5057d684501fadf8c889b45ba558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57bc556fecc680cb7fc8b7ae38ee7e5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf718417f55db982023b480beac158cd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae66be4e716114d51c2278b3b1d6296561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0080d97bd925d6cc9691d2b45336523b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c80aba5833981b49256940a543df704563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f97ad4f309e9c54c5a2b5610f0a125564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a11785c93cbf61f8507c53db59cad565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87279d0a19e91a17b4729178fbe2f7ba566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79fb51261b85253f31218f2651e6d8a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d2f9d2c1d94062f634112fae5c822568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbcdaa5338bb7655fc5455d678cfc1d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ba694e9c18d9598aff9a484d9d69c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a413d775d42c8d9fc08a5dfd23dcde3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad78a1d1d2e0137daf0ee49d02c27133572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e3f5127a8d1b932494bad4270db1e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85788d1f78b57ce4aa075c012b7cfd05574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede8b8cd1132b4344f57975581f6f73575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a16d7212f5c2a0e746f6da144ca86d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1093c2e0d20970326f64cd4f44c4354c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df610e8813938e83faf235a563cf9632578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef4e5bda581d8e893d54db8bc41b748579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80160576ab8d64c0bc671fcc57eb8c15580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b40262e23087ea122b4e91218fd2dd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dfef3b8972100f90974bcd87fa40cb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065962788fd53156450540f222029595583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e923e733bd959d693974d451890127e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9059d5c23aa781551b449bb47fc4e4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b1c719ce2c99a59871fc4378cf4a4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b5a6f9e08f1f51e73e7f6e99088ef587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed12bfa73731d30e666c25f1299de993588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a0a6a74431f3d0e69d74c3572a7473589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a01f324f418c25b79ba39b5fec1aecb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b253f5c87888af7957053bad0a63168591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730c79f076a91ecc448938832e9ba78592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d08b3c6acd1b9f7c6d886c16da7706593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d00883c70d5a0b3a55ea1974a5ccbce594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f6028bb0d76425fcff4361e05822eb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed00b04ab7c074ae888f0ad467bfa7a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeecf20777dda47ff14be798729437a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e6eec9ff2d9ead8e6a80cff66ba4e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102f52fd0f123ffc08b2b13936eb4671599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0296a792a9e99f53fcdfc7083a3768d2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df9864309aa0bde909548e4014167f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a39a0ca53d850e152774771c08496602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65386a1c4e967d09620e5b4dd93a8030603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c3be68675813c04712f251dadbab62604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a6642074f6a318de3b1f8679c4c670605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fef7f71e1fb650f070b0efe69b48eb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc59c9e5a7288ef2dabdc3acc5b6f9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3202999dfc876135f15c775e0d14c1b9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130beb480dab3b34ec5df75c570a722c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eeb8fea210dccee3756c913b3b8ad4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48103b87ef941e0530a016dd7ad6881611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02bdbacd13006dbb19de86d196e995b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea64652186d316eb709f0a78897c9af6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa118324ed1bc3c9c3034dca16455b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba13c9d617b1390118e34bd18a55280b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d720c543e709f269db74c9aa711f666c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60014cbb4e7f7ed585a8acc7a4e6b3b4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca7f2cccad7d9514d531beee7c90b0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37797887b48333ea994a860ae180e3d8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3436a05ca4b523a4d8cda92d16ab9fb7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff67fac83e999e2396601bb2cbb86761621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d12f4d0f4f43f384eb9a5371aab33622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae74e8be165ddef14d8b6c91b03fc483623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f0be4ac48e4443036a29518f6efcb9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fd4ad3fe061f5c54f48e55f3e6cb43625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d374f4b8ca7c75a106032f2f48cbdc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211eada43e5cb961fe1f9f0aed957910627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbf9eb868943574aa3427aee56e15f7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117985ee5daa2a1931ef4e61c3b2afbb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2047e209e02acd270ed8b60cd2b9d6ed630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811114be802223d05ba2de90bf1fe97631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b5019b8eb2aa38ac0c7bc577956c1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcccc781db2720c08df21970cc566054633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff114ceba4c3c3bdae80c69e15a332634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2b4fd24a96f327b7365393bf47d1f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b19fd5f23367202c7b0b62fe6a219636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d7b85cfd4b7e939913bf7071d0f64637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b630f979793aefc1ca97610873d3f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf38293c3d9bb2ed94babf0cf8235385639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db848c7a7fe0c1d89a8bd1dbade12d08640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c78645df82e1cf5272b20f9654249641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e4fa5e95f86fd2742ba6e97d4894e1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db295956cdb556f0c4f07b9e9a282b05643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2b6fdc3ae0570e11990a70432a2244644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425654a8f0bc05a4758dcbdf71ad695e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8966eaf72e26a4d5ec2f55a777b47b4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a4f7b592c5c16d0dcb11e1529b408647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff584dfddcf9bbcacd9ced31e27064e4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f760b07f1f9cba55061ddd82917f1a90649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0741db1a6de329e411aea1499a2827fe650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952980346a05444b7f336b9a5e149022651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0eccfcbe46c4246ed9b63a18d9be56652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f71d5c061bafcc5ea3ef8c71d03df653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a5a856ec9417eee2e3050f5b8a3bd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee38e56e54d58950bb38452a96bca1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86559d2e2fffa9c362ad7596d9eed82a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054786c2f1588bd9bd6158cb8966a08f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8296760b5e39821d20a05669b758103f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c2f5b9365d9e238d6db2ff844896f9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7d06d126ed3f2fff3ad2628c4414c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e257a51e149656d25a8f9f434a173661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e75e9cdc68ffb2cf94f4ca4f85be6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce191f08bf02c4252c746358153f48663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d0cd4a943be440b4dec6ba61b44450664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b502a3c1943c4bf753fec57433d53665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3717c9710355a514c36d4b52947f7e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda16c134f8406f11d311890a94f3a58667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f121b99a00784a285680f1475c5597668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa428a01f2f977985c9301dcb287263a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae151b05c3e99e0d48d0658d96199f81670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7581ed3d37a548a66963334154b1cfeb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f67d68c7d2ab8b97fdfdee2b050f64672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7899ccf61c90f3c87e72b6bb384ba411673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f4019ee21630d24993b96a5ed47074674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec7af48b4eafbaeb7011de426d9576675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff6dedde802743c3df683f77cd857f1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3901ff4ad42c9cbec584771720ea5ae3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c0eb9d6304802da0d6bcc7dddccf5e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c63ff7ecc3f8224861cf41c872d52679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61562d06891d2420fbc57515ddbf30cf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c4c004a63ea15e7ec54d9cf3aad27a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d790671555395c32e392c6d64dc981e3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c6813367313982164154ecd70ef26c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177205e60d7d492d21e4d19e1e8326b9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6ee7aa7334c90e364e5007242daa2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e813933165666ad3c7b57bbb4541d6c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de84546068807ad87b91bdae116d9e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9245f7e31f250da51e8426ed87fbe422688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695099bef582cc5cb9030d2c2f41336b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e591e599970e578a802fc2cfa4bab131690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a14c3c142596e1cb4f3bef66a891b0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53458f8aacc3edcf1547eab6f2dfbdba692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a6f2d29facd137dc082f81ce42f36693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2737af87f6b95dbf1eea89f736b216694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e3efa795ea28c057b7e7199daaa98695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b734ed3c92020518a8d80803c89eb4b8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e2a72069c8c013c30e83fd2bfb522697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ce4176294614c897fda46d7ffa5f2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b98dde6dde608d72548667f6c8718699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6cf91bde5026d05682a65ce66694fe700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbca3cec05a3589a6e582fe2a176dc5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd60eb81be777dc59c740865e97a09a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f0591e72455f6f865cede80d948c6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c011b8e0f4360122c2bc9ba76a0a0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91c648a892e37ecb99a719e33c7235705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432cd654ddba2b7d8afab219f10a3220706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b153c48cb53c89293364f749cc36bf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c50c32552ea175c4a154ed72ecf4f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e735d4be1ca42147dc05a19ad40cf0d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a8155a15d8a896fa494f1d0b780b0d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd79d02d1775639f7bcb4ac4477dd7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c8bfe30622aa91ce4c134377b86889712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37832e5409e00b9771274fe7139536ed713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3476fea4744ba90eaa705321af3556cf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d08c3ce33ee66883f1ef31e957d64715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d57eca1fbbc7a649f856ec69ee4c16716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1155fd6c47b3e48c714c92e3e2135f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59932ef0e94a3324327a39c570b0c60f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7253d43e330c7a3ab98ec809dbb56e08719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f25a7a4acb5d288a3b10a6dd16fac720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d740986ae55cbb1e479b90b6c25859c1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db64483aa0836c393bd41e955d39b417722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba2a0170648e40b58d1968a7fea5cc7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70f9b76079fcc914ec809410c9f5192724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46477e1b0abbbae561c583db1b39008a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45492b6228fb49034ab8940a79b65d53726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0653c3b62730b362f15ea00633034f20727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f042448a155cde98196bf2469e9fd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e987e73f26156fb413f3fa0ea69cf4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a56c5c6bd933cd70332c241e5b79f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8392fca4dba579f488313c030a859409731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f66ebcc2192e850d511ebf726cbe97732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eab89dd96215f87d3bacae2f6590808733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493bed87e67e6b16332c478611b4e840734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f272524f24af72a6ce2818ab26c2ae8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4076d96715b2cf239c8daba98667deee736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0510e7ffbeaf0b1cdac6c1be817d098d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c24606ac919b99daa22a92bc5d0a49738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f12fb8d3f0dfe377739f174c355c6d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1708f9b6b64ab360dc2ca6a2ecf9980f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c09870dad5f9392262a1f7b48fb7b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a39494a60ac156929b95e8ae4a4cfc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa1b0ae0944439763ca95f45aa3dd6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1295c255175ab06a9452a084d0a766f6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c01a1312cbf540cfc72c7fc967263f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e195ab2b8300fc224d35d7b1a3a25d96746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab45ea227601fcc8444c15709fc1c3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0dd7fcc17fdd37218fb0b665396bc9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a391fa7c4e2a84c9b1c8acb426a36afa749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574dbd76cf46feb4a493e54ad50dfa95750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b09c2d755cee4a94cd990cca68388751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624b2828bbf8bb0cbb4b74987a91fc66752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca38d60799db47f796580d00cd09cd98753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319ed09c53aef8e4e3b94ec2303c44df754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ebd4dd6d2e0eace95ac445af1864ef755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c11700e0b31f656b38fc394cd7e902756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd0eb2bf6ff5c282f2838ea02c9504a757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30901,5117 +30832,5092 @@
         <v>18131</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I179" s="0">
         <v>13.65</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18148</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>6.7</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>26425</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>10.15</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18150</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>50.04</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>18164</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>33.8</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>18161</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>65.88</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13917</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>554</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>13918</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>556</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>557</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>13.82</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>558</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>13918</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>559</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>557</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
         <v>13.82</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>558</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>26470</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>562</v>
+        <v>560</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I188" s="0">
-        <v>13.82</v>
+        <v>79.06</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>26469</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>20.45</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>18172</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>16.72</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>18173</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J191" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>26483</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>0.5600000000000001</v>
+        <v>17.13</v>
       </c>
       <c r="J192" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>25892</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>12</v>
+        <v>577</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>18.5</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>25892</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>579</v>
+        <v>576</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>580</v>
+        <v>577</v>
       </c>
       <c r="I194" s="0">
         <v>18.5</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>581</v>
+        <v>578</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18175</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>580</v>
+      </c>
+      <c r="E195" s="0" t="s">
+        <v>581</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I195" s="0">
+        <v>14.36</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>582</v>
-      </c>
-[...13 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>583</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>584</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>18186</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>586</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
         <v>12.52</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>585</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>18186</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>29</v>
+        <v>228</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I198" s="0">
         <v>12.52</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>588</v>
+        <v>585</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I199" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>591</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>592</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>593</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>26511</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>594</v>
       </c>
       <c r="E201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="F201" s="0" t="s">
         <v>595</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
         <v>15.69</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>26511</v>
       </c>
       <c r="D202" s="0" t="s">
+        <v>596</v>
+      </c>
+      <c r="E202" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="F202" s="0" t="s">
         <v>597</v>
-      </c>
-[...4 lines deleted...]
-        <v>598</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
         <v>15.69</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D203" s="0" t="s">
+        <v>598</v>
+      </c>
+      <c r="E203" s="0" t="s">
         <v>599</v>
       </c>
-      <c r="E203" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F203" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G203" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I203" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J203" s="0" t="s">
         <v>600</v>
-      </c>
-[...7 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18199</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>601</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>602</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>20.14</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>18199</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>602</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>597</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
         <v>20.14</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>603</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>34</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13944</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>7.71</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13945</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13946</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>5.3</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>13947</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>21.8</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>621</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>26538</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>621</v>
+      </c>
+      <c r="F213" s="0" t="s">
         <v>627</v>
-      </c>
-[...4 lines deleted...]
-        <v>628</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
         <v>11.34</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>18228</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>6.95</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>13961</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>10.61</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>638</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>639</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>26549</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>640</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
         <v>11.03</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>641</v>
+      </c>
+      <c r="E219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="F219" s="0" t="s">
         <v>643</v>
-      </c>
-[...4 lines deleted...]
-        <v>20</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>18243</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>6.97</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>26569</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>12.1</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17100</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>5.89</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17103</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>7.72</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17104</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>12.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17108</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>4.25</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17111</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>5.26</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17165</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>10.34</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17166</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>19.22</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17173</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>6.13</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>674</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17194</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>675</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>676</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>677</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>678</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.91</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17199</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>8.94</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17229</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>684</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>36.43</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>685</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17230</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>690</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>688</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>20.99</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>689</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>17231</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>694</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>692</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
         <v>16.84</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>693</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>17234</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>699</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
         <v>32.08</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>700</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>228</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17260</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>24.23</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17279</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17280</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>1.93</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>716</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>17287</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="E246" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="F246" s="0" t="s">
         <v>718</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
         <v>23.65</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>716</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17295</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.91</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17296</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>14.64</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>22041</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>730</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>13.17</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>141</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>734</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
         <v>17336</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>735</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>733</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
         <v>29.88</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>734</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17362</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17365</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>15.15</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>17372</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>10.61</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26678</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>12.69</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>752</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>26690</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>754</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>752</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
         <v>11.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>753</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>759</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>760</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>17395</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>762</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>759</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
         <v>30.97</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>760</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17407</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>19.66</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>17417</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>8.51</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26717</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>772</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>774</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>22.12</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>26725</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>14.64</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17447</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>29.22</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17460</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>1.54</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17461</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>3.73</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17462</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>8.67</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>17475</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>12.43</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>798</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>597</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>799</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>55</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>800</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>26739</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>801</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>802</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
         <v>15.98</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>29</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>17561</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26765</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26766</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>26768</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
         <v>10.38</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17509</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17510</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>6.03</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17511</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>108.2</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>828</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>829</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17512</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>828</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>11.72</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>829</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
         <v>17513</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>835</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>836</v>
+        <v>833</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
         <v>24.59</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>834</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>836</v>
+      </c>
+      <c r="E293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="F293" s="0" t="s">
         <v>838</v>
-      </c>
-[...4 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17514</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>141</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>16.84</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17517</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>4.91</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>718</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>730</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>730</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>730</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>10.67</v>
+        <v>11.12</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>459</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>773</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>718</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>