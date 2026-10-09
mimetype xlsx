--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c68de776ac064ebbc668afeb362cf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bac56599162d2acea8881273318c8e92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec3d7e5083dc6eb284228e2126ebdd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e9998abb0fa872898f769a7ae2f214.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da150d3f7eed6456f69847aae2bf215.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab271d38b1a1cec0e5bde2f4a72f806.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cadd156e609cf2b9055c446ceff68847.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c35877d827028587d06cf94ccac168.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715397dd2c2d3de54754e5c2d555c65f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff9524d2f0a13f54ba03452fc02a3e710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca6d563f154cd1b9f3d84f7fac0d7e811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7507616610ffd80e428aa15148419a612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1192503f18f3ea5a825f583747c2ad2413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb73adb06a3684d7c243a71f67911514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe29919e3390c17440c223bfc2bd67515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740cc46918c5b8c45d817a86605fa05b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4943236bf62d581ee295d558956611bd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f7564d97ec84cc4e9e471f14f83ba18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a257a4e928c6783e23ec7c0fedb7719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae75ed58c2a04a13047c7233ee1ee320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9caec431b2c8d1500c2ac6ef1311ae21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c4d7b9043031257f2f88acbc4069322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d63fdc58b7f5c6e341117548eb457a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec44fc1019e0190904ed1657b6b3b924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824a66c0bee15783a9ae8b0208693d9625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a3a6bab84eb4085c7c874de3c7167726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d056e1e06ed27f64d1250aa103af6e1327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f04583cd66b1e034bf2a6ffaa4fc828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16bde7a68dfabc44df64fd57c5ccfd929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf5aa4103b804b0d663aa16151a3fd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeddcbbf6ced1baf02de817d7c8147c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f9d8a2bf1c300ee6ab45f21326906032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f699b7f63cee094cdbfe9e4a7d63a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810dca0d50f70bd0fdafc3da196bfff834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f7c01b76ec6a46299f61bda3f98d935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f63d3771fd9376ceb5ce1c49496f0d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bac742538d76f25fa1161728ae77b937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df164ef2f9463726d7107cdcd7638ca38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f729a963694933b21ff01db6ebc47039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde15627c4be8c91bf41b740c3f5445d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc75689a1feb281b65d17329e96ffd641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c731afe9c30764f2415057c192b350242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad187951af2949c775fb49d12517be43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b764034fcffa5c3185eb0b4794635d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a4f6144c56813f07aed7f076fb68d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb0e854665e3d1458f76e9cf9cf2bd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0be54105885690a79eae550b10668ab47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b00d6474cca51d6c98aea6e23667bc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c3859d284aec3c55954f1cca4b1d549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533605917d416477f91d03dca13ef7b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b06241c1da99b814e05cc18d01551ad51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188465284e7b5e6bffe98384e950241d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da54cb8db5cb93d8979eaa88a815bd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3045a6efb306612973a0d7344d5b34b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed99ffd1fd2b6fd6e1bf3245b34613a755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36269fc38e5c6554e583943c0d03eb0c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b1758e251c00109568a79967d067e057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c337c7cec4a33278d6333be3137702358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a094ac48d111aa78a8c71e8f64ba1659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2fc3facf7e6cf33b60ec838ec6759860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a34a64bc65b8e8dec5c6b35b9f0a9a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26130beb2d66c9bdb00f84058ad01beb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c76c9516ee608356b1d04b494fd4f6c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f613bd8e0db4d1cec66fe1e24b3d8564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e83359c8ae03d2bf296dac6d1eb61065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f91d6b84ea0830a5641a6ab7b4fcf1f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b5dae09c99190920699326a71dba2667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab618de93c438283dd5b742d0d3ce268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6578f65333a88a4ed31865f44a9041e769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29faaf9d3377cbd8ad3de2d87f15fa2170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acfe972e03985be4d37d163d931da6571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4190efe01413a9f40da56f17958042a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c721452cdc4379310802350f2080564e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc19b0df78f63c93b17eb5392214e774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cebaba368efcd20f99be4c0b2e3a42175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393fb04a787e4997d2bf191aaeeebbc876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c880fa4e688308740c04ce59624fda77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442295cf343884181190ac67e0b18e1178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5935af9fd19fcbcaa98bc706363e779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c38237ae630d1f8fa40873fef10f8e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700bb09775055a5729724b4a25cc1f3881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae1c969d3fddcf022419246c3e2aead82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b0bc7e0c6d9f6c82ce528bad7692cf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a4ef0a6bf1623789b2daf1fc9a41b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d580e90b67a8c00df37beb11ed3baff85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdef71ebde0a80fccc3258c8b8d1e0586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9400f97aed8e1d516bcaec4f8a26e56587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf1a0a3a01686287af54efe0c35f2188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd2f461396d8cb7a22aa57e474031289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168d280b34781218b1223adab99893ad90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4786182f7dcb5f8eee15e8e559a45fbb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7a6f432060e903345894377184297292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af746e3c54a4b6473d109c6570684c493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f826f86fb31834fbabb3bdcbbb88494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f8683c0b2f1fd941bf8ba17283c9695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f71e2c03a543cbaf843f8bfe8d7114d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f8cf21cecc15b21d76de57780568897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccee6414b3952b56e5c99e3fce607e3898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30583b0ac2a1921fe19cbb1359dff11099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cfc2b6205660261b5805cf7c265a06100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb6ffc9fbf1905b8ec5ac4f67cd3e7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ef200e7df642341fe76b7ab9f590d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c603e8ca0e6a99da01b016b5b9eeee103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2dec1479bf064d6f52233c9e3155a2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d695beda9e74873c890bc4c725d50105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05676e5b5d3948eecc91d0d25b3db303106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f70de87d26fc0985f8f611297da968107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6017764b54a11f7286a5479003abfe32108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d051abbbe9e01f1c8890ccb41175b02f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b2bb3d9cab9bb70df44692cb44c91110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a8d0d3307e2885469b668527afe61111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06237bc8e8f8fe5b3e14bd548a09ff83112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791e05edb9cfc32f669e5f1d6c61a3f1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b176a8f03f845d2df32d5d98d56a0b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da471ba6942ed8edfa5d66fdba25f36115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0232d9cdaa84f213eebf2d02acd4ccf3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bbf6109054a1e808f09f2746451e6f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba976d6cc142634736dbe3fbb0d7f5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05bfa253e0be2a46148d3adfa6ceecd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f58dc04388a9e6ab84006a5d0a72e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76211a2564403943a8afc8def39d8375121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28d0fe088dbd8fb1d6b2f59f2dda068122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd994b2feb28597b79b31852fe44b76123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7788e0ea756b979c234a2ac8174a75b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c014de173ad18e4a325f7ead8530e64f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4dec024cf2a887a2749bba014cf68d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee74d0eaf18d3ac408dc1f2c4ae3ef7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee097013b96ae5f6fc49fa8c869db302128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba9a28aae6717ad7e2966d8c058a28129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4df3ca04b24f5a16eabaf2197a0823130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f982c7724b26121872bf61b8acfd2e02131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48cf07693ee579828f16b13b62a73cf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b12264d1e28d87f4a153b1165f1b0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b33bae3a5af14528c22e1ecd26188f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed89d54b26b1750e3b40659451a69610135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fbf823bbd81c1871b7691ee9b657b3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028aae0497e00bb956c5f45df2601b29137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e8d46f625c78a4b2fc39eaa6769692138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbfa2da8fbc5f318f885389b7f72368139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bbe2f1d4026f02fba1ea0506ad926e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d42f1a16cb6ae8fbcf4e060bcd26e8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8400503472519f38269c56cb187d0351142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5745f70d99d819fbfab5f451176c1965143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d54a1ff3bb357854602ea0638d483b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb79118da844cdd6b8e718bfd95815145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44a017bf47942adeea0c0456f0292cb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e551e6a2a7387130b0be3a37c14e0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89811680f0332f0242f7066a4af61dc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a448f873c9fbb6e44eb73b6489d33149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62496d2a2e71faec536a8c36bbe0d3f2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a0f4f0d13854b17ddb228585f52e3f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deae134ac802df689641a78780730ed4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea0ecc7b064754fd74bb5d02f3691df153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca20a639112b979d8d6ede042097950154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486e92f1db595b686a262fe665b1584e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b855e56ef175f2847c96728dd0507156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a03bbdb5aff5fc985ef605a3392f2c1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c88bab83e65def2f4297c23d6a2e5f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc13cd2c868783b319076f067676b2d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a7bad3c81c91091bf77a9d50c44bec160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d879f1e0fdb7e9760fb97a0bd9bd75161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c1ca90b42686a919fdfbeb51f5b179162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb44e191d829bd0b1c0cc13224403a0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a09d25f2509497f7ea2b00e495a940164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551b0b5f9eea02e3c3d3f59d0cde65f7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e6205b8751b05cd49a3dfa1c8802d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b0f3606074e6cf4c85bfbfcd580d91167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa7ae3032b6cfab1a5582b935bb5686168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341e21a4956427e72421510e088c2ce169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c5e9ecb2d3b5920a5a7d3b26f3d4d2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d692d8825a93b9cc56d8270d655e42171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88706223272db6ac5c3f38c29b7627d1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433b33593f4f95c90e8dd04d14caf68173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762eea8d1f48681e51e7f208c9f1f39174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0cc8cebc42c681d1b6cc90f4c4011f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee07d5229b2c6deb4ac5c689698b665176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5823e0f449ed5a95f620119ec379ddb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d60e1cfed1668d3e31ec1409f28e1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f83ffbd8159ff2d237f2cb7a4ffe9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4349fd1967236011c7f458541647657d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4f75659b01acc34d2988e27671cd22181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f821df58745a0159da931f955f081cd2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a94ce8eaf593087385746f65ba63d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d46c4b0a6f7b34bc19db02b8bd76669184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ae32b555050b04013d3e0f4176bb7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b581454a484f23a69cb1edb653c5b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa11914aee65e3b7d00b5562461d8c73187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc766abc712aa913bc5f1b9a2906b6d2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e2a0d9a71bcfb27c4b2afdbbc64241189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ef2d94d7ba2c75e7ed73233020a16190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e78c1df89b7933351e2528dec7f59191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec90407ff256be272931720c5e08b59192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9498e607c7e7b5ca14b1f277535f9393193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0527024260675c27cfeae5eae31bde3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c22b923999a920ad737f23f660f22fc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b2cbb10738dc5eedc01327503c882196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2266414be3af6290cf59c67e37178f4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a88ecf7c72e0d8dbf8f9c55553d62198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a891e725447bedeec11358160360e21199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d404390fe57ce9f262a4867a02fecff7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc6e67d5476cb8a8beaa19c3cba4a3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f813c0199706dac3ba8a6fa27a5eb60202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ad471860366195501e51d0bc12321203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3461697674eac25b692d1a22fd5da32e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcaa21b03d692e26d8153810cd10ac0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b262595c1c12d7015b0be30d69cbd1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b19cab95ca5eaee32eccdd33b62dc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e2b131856554ecdd6db6607f272ce208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e023e5695fc0228e0aeca55cf619d1fb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c2e32256eff52cc45f1eaca3410fc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb06d8ce1349ff4036f9db06facc2b4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c5cc1acfc95c6116bf98019b8d562212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b812757bea79711fb3fc9b1fcf7e508213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a83ba3b80a4765b123c8362b64fa84214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a4d7411797e820fe3b4f97203737ba215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9dd430be55c91b4b5fe70184c6d381216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44408af55f3c642252948eef39d2f82f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a1b0e5fd60b15bce0e7268693fa1a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edbe6117f92797b560ab758ce413d31219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a13fbb36d2f1025fc805519b33ccbc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74025ac11ef812cff368df77c8864cae221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f73d914fd23c68afbe61a6f7e95bd84222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80468e70146866ec48274d89cb0fa00f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b7a1de51c3ef858d48326081160472224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c7059dfee7c38d08c5574cb605ae4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831775f16df35c16634ebc7a6765ff29226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a05fff99d0c2a970f8d74df3a30d1c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f96d57e5e3b039e46cdc9b3fa8d986228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e88813f0778cfba2fd9f126271347d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d258a0c647c6a8093e9fed5e5ee99fe2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543a32d279266f26a36aed38357e23be231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178fc0ef47368587870f59d07a2a6906232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a8ca57258874e714c8a60385de06db233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65fa3bbc54b5f84a5bc2be048beb5c5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cacc0b17ca25476f9756db9389a80f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a7602ae00109e3fce669ec48d6a09236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a8f3a713db61562dd82ea4d0137813237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb5a7ce02ec2830edf41fac8fcbd5bb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66a816107bbd483b48103483acecc0a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd5b8df1ca79014ec47912fe2e6a52240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8002fb6ea97ab109f23a9eb7788cb89d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f8d36f700648496b62c95bb8f39f52242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2278a96120760abf17af99bc4128e209243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a86083c7b3f09b50f3e5cd574cfb5ec244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f53b46a8acc8abd5dd8c2d63e5fd6bf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b99aaea4526192b880523a1a0753d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fade29c513163a338d94f6be729d95d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca38a7c516b0e10fbe1c43b18b27d5be248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10494b01dba38e53c48678609f1267a4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff18a35c9478a6a7092999cf1f49513250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50cf99fc6d29c87cdbb55becfaf78c5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3484febcfef8838ee0043aabfaddd641252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f29cbd758304280b8a45abd6b663a0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d9150684940b4c38528454df38acb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f388645bcfd04cdba877d3c7eb3ef3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c81b4e4506d3622bec72e6cc4fe72d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4880f3463a93f2ec7c2db34fde02d6cb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11798473fc4e5d65be7202b4577bb87a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d532ce06468a7b437810749fbe0b8fe259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c4faafd07af7c8342b9bfce4bfe85c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7322cd5fb58fd282dd2b1857be9945261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e39fe918b910133466b90c518ad71262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c448af6f64bac46804725214234c3b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c788354b4e52190a2422a30f43600264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0042ef3a5ae61f3341105d15a0caa5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14334084ae2eb89e0e06a124991e7f17266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e8828fedcb71b0fc4400de6c94e1e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ffac5b7c3b87f7b42fcb15a4aa7c3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c1720b58eae477506714c465948c2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7315cb2732ee1cc9850392d0ac3f8315270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb099f1417c92ca445891a3f7bfd68271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4b4305f103c36aca165baefcc7f70272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a71cc6e333882b91ffb8ba7965dfeb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169cce604767c7eede77c8fdbcca2a97274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ea2f3c76aa213857a4e0875fbaddd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6a47bec405d6648c02d96bc22cad72276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a5ae9f851cbcf1dd01774fab72d3b4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14db8486c7fd90bff4f15e654c497b06278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47933cc28b828fe1aea09a22cf16bb5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c519081322e5393d7bda137a289752da280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae7b6d4c3c5f568c17792aabc3a88cd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686efac72c656530580ab547b0ad8891282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92dc8bf7b3983874d9b43ecc133969d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d95985706ad2e2635820257f8d5580c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222802746ac1a75dfc9270fc47473f50285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b25b5259051479f1121f715e0b5931286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5aa3baa89f394f038927b607e6f99c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dc2ec139a7b865531462743492626e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb4e479363f06cecde9380df836a1d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e8c86327c387cc7daec9bb0baf7c5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e3bfd6455d449d4f278f728609897a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7148d435a325c8a5b5f038f96b9c0fec292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da15d15fcf120a0982b5655498aadb6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c2e5542154114e2133824ac67b682294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f92890b537c5571b94731f33eed29295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22703c10364c2273daa8dfa0dd0b790e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277baed04dc559e77ecb585a4233427a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e9e3af33fc118270bbd4d07eec2ac6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c631f36f9341ec003ab95c7b01f4b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ef2e95fcabe90da84738f6cc425cd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d88eec7540a561461c5b6c416eba3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afba245fb7479d32c38b7491157f4be302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ea335ba002be506891fa630801e2b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b787559c815cac79574b8fc6458e2982304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a0c5181680fe54f444ca26081a3d8d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd0768298ceeb7291e75e7f5676a8cd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c299f1a4bcadbe989902707d76031307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa4786d00cf0d3dd9239ea4c33ee766308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04426d1ef3fac264bf279b6cf655de7b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39577bdda60a6673cafddb5d2291a063310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c93cbb581471206b10857689a9ef2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd95603ce20bda957f0ff1eb758e4d57312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8403e0c2475359dfc9ad8719a29ac113313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f546f4dc6503d49093721b03ade27cb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f441f611a5d2a04a4c83d895f4814315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170500fbe05fd8a69bd58f790580106f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c91272586c9540560c823074efa3b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f419c134d186515121e4ef933fd41318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82683dbf5e56ca5527e7f27e68bde193319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cd0bf758e2b11d2404da1e149fc616320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eb76142f6b90a87573d6713a36a1b6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f739aae755dad8883cf9051763805322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b75626a22e03af3d0bf16c814e4e616323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8996674a2dcd072b61ab404d423a75324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed80d68b599aa7e5e769db683c5c622325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d6899f38d548d9bb7e9c24716129e0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28d2f28f0b3e75b0eb449c55cf89b6d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9859ca2298422ad8ba162ed63c8ae05328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144fa0d04b428d46ddecbce5ff9c6b09329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725dbe5ba70c6cddb3daa7336e06370d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d352bf757d72aa356e6ef94ca659e1c9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db82690e4e0f2bc6382af14977befc3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba09b3a70c49eca011838abf0694303333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4440fb57f57298aa9931bafeb0c42e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d4142637ef2a69f8bbc2fc6a46a379335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf1f366d2c2457ff732c9765786dade336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f273eef86dcb0c1b02496183b436b5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16046a4a4539b37668a7217942fc1aaf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0281b554b8780dd55185c9e780bcd1e4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef4afa11b99d02cfd58d7f9d27974dd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c602b2c89e68baf98f9df3ca6c760356341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c9a8e144c9bb8d9f8b1f5542f174b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb68578c1c8072d23b19b9a77f55263343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51101f33104e316b9486604e2f4ded5b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113046997d3314d6abdc5b7a02a11cdd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df1be6181c72c82033077ef7ca8684e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b2255fad224b7ba9514df37aa6a82347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18429764636af919394631ad3ee2e7b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1bcfb4296c793ae7c72ff7a1ce1b50349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d6802589267de14a89e30acaadc535350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e09213ceac1df5040e74f04d742dfd1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a265fe54ac89ea5256327375e737b9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81350e40e100567b053d718ad7e8891353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76021daaa95851413704c1cd64f8bff6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb3812c74f2ee56ff4bcb51f20ae63355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c619379bbb0df65f94779c5c92ebd0b0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae0faecafd4ed8d370f665abe74d6b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe537da41d3ad93bb1fae7cf770693358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c4d0d341ae90839fffe8aa2a6dc9a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9229794fe7dc3b41da6a29bf4d7feb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce769544575ca86191be02f84c4e46361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5778647316c6bf9510ea6221c219312362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf5ae315010d6fedde85421158ea6d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6285fa91c8188da22df52a23fbc190364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635186cebc9f3e6c0bf9444b996c42d3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c0e672b43a86c5c2a65181029fd0b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ca90f4d8c693187840186fb184104367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d84948d21ec376fd9c2ccc6e953668e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e4bc7b427591090ba9cb8ff8c4589369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5936ae03048b63294ad5d15f48e6e6f1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c7dcee21179a2537dcb9ecd9ba9e2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb17485cacc9572323aa64a0b642fe7d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f234f300c7e02edb9498548d8f2dc081373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea2448263b418ef3e401919fcbf89ed374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6308fd9be593584dab032c9a81f85eb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e862655cc743a5b8eea34c1181740456376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775fff036fe15b61f1b543721cef5a3a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec0bee0e18cf61d535698cd699895e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473f17f230afdaa15866989e4cbddb6b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a0ec15b0fdd8cef77f846c42a8b52380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c15c28236fe853122e97366068c29d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a943dc829eb2ef0b500f5bbfb1c5a3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b0cadab639813d798fe730b24d8656383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7862868a80c9d5fdb5baab8b0dac6d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dfa32e2bf2d02cbb7d4797912d2963385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe872460b0a98b656f498daab935e69386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda60252668fc2646b68950adac945c4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c1ab78871d4c38ff0474788d68c90388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf5d597bf0fed228475bb328ebbf77389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7713a3fb2293e91ab8a5a5c7f323f5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43206ff2df02d08882e7d3b496f56f91391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1819fea178a50270f06759fad765aec6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b228ea5977b74ac211dfc08a4cf57b8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07897fb93735fa4aa46a5e54334c67eb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57681cc0932524e4e01885bc7d5eb3fa395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1359635961fa7dbdabddd54039273396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0bd715b66d16ac03b848cd1a1e48d4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c3448f5141e288931901dfafb95565398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f07d832f2c1b3da1c9b307380eede399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2977983da5751e73d08c4573d15247e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057184f3354bf183c3ac96efa30a167c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aa7a0c8fa831bf542128115e9c0e39402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf7f02bf7a3174f69ece3b78021b14403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8805e2820502346ed9183a165f2f983f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e4f3f60bdc7e912b3af9ed4217c34405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644aa8f6d22d55c292a6fd0fbd498e94406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f1a8a9789cb2daeda55e0aab13cede407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e79c3abcc87ca78243a4c5a3e7979408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a1e2025d152c5a57811a680431be8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebbf4cdec916fda307bc38d14ac9df6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92122848fd236f3507cc474b3ca90f7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aed906712320bdef7a48524ef24cf2b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d04eddc4af9b635e0e65b2850f17943413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b674a28c3c53d2594a879f5c53ce87414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45729043863f0251525600802129f23b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ba5d38c42c73a8c4ff75e437d438d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3761f7d5624a073350d305ca4aab2aa1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eb62688141249bab86b13c5b52de36418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a636f3863fef66e5131aea195b1a67b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068def61a291e93e0e814b1951a47a7a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c56fad1346e4eac12ef8ce2bd689c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998bb2080640aa3c7588f05b576a7306422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c37c8d144ea21e31da7d6ace06be9f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df960f62b2dc34bd4736cf6c629c12f0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f663236aa34a0636d5306739c094a1d6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c9b3cb3d13e7535c26ddb027d30788426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12685cc87b7c6e01b123efa0c5ce8548427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f8433c81565b0fb91a2bac663c864d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0837f0b0490a1b2b5625e634a3701a06429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d7cb5d0e463adc6796af06f3a1375430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5e2046006b3564dfbde82092e20ded431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334317afeb40ae64d1f569ce0e4b8c3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b607e28c0950e7744fabbd9a3e537a89433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a945ef3732f137962074e6fd335e3491434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a0d49c730dfc93c286fd4a9606340435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae04ed958bc551feab3304a6a96558436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0461c116620f8990c96e13b953b6cb3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c181762f23766920bb0e4a1ba6aa9023438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1308af818c97d569b67b49cdad4b0b3c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee27333cbffc1b1857e08f5af3a4fe1e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1cae05060f18a099b6f81aa9ba5e48441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfbb83a35009f673b02348477ac6bd1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a52ce931f717cdf8e23f33d19a1567443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f89fba1b5003b67404c92a955555046444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10868b4fdb0df4383da5dabd759dcf50445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f382ed0396dac6737e6f7e3d66b529fa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad927f302eef6985f43943fd7ea230447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430671567b611a9c64b429d241166af6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1c0169a072ec989172e40daba5fec449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae396294fcbddc944a655954d4d5a36450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef26b6a2f61179439c9e07cc25e0b5d2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e968fd7d72d2235b8969054d41bb10452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7340b16cd336acff2e8e0a88e9081539453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4453882feffd0290e4a49f92a32cdf93454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad76e0eea77ef055089f88f6cc9eae2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb492dd1fce782f3c087f3496efe56f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02704b7890d5a23410936b7486a4d9fb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd102be9babbd5035c91e5998cfb1a38458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae4e616c06fde90ada9310c9c4a801459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d07b57534ebafd6c50fafbdb256fd75460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ea97b4bb71683f5fd45b71612c275461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf796a1879bffaee661df9a45f172e05462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2468afe773c56d6fadf4a1c69bca8d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d0f4b4094b2d66d1e496e2eda3651464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99228e8b53af20efe039173273fb62c0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8012e674872bdb6a923c595878833518466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b93375d3d36fb4e4e9ce44cc3ac5ee467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b2f8f99a1584f1453ecffd834a8f9f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a73ff44735f2290aeca67a8923266f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03918c022a19072100416984df63242d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0894f62aeba3955be9c7da921bf82d29471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657d72e58678174ec3a16c408b79616d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8634d0c90f449ba8c90753a82e42eb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b893c18e91ee30782ba0eb80fde7c1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5125039e0456c1d8a676596203cd31475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b6e1672a16400ccd2728b9f8b3d214476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da306b75619e42bef1e16282c3f3c1bc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5628f1ced4ef9c57caff3242d455c8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad21eed21b34a5edfedda509353081479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e04aaac712fa4d4b51e4b8fc4ca1f87480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e559687fa2f381601f90bc342f359b62481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592dc39ee7aa4bf0b3f3a186591813a1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38816ff7155b7905af6f383201a0ddd4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc470a31350ed1d4615fe39847b6226e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca8bdc570c15392316cc82e9028de1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3d67a126204f6d76d56ea4dc05e265486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c88ca4c121c84e7df446d3a0c27d82487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf69f5c3b6fbe8c58e4e716ef2bbd60488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7cbf6cef69fa144f9888b5a81ddb52489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b97952172dba3fbf6edb25e57e04592490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e397de2f5c631ee081987e570d34f882491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e051beab24f7a20e05415a9142ec98ef492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25b452ee4895929216133a2eae2d65493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e20b1c4522c4fe58ed7249d0b4e1ab494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d5b1aed7441a23bee6444e197df52495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c252ab7421edc0636f06ca2f134b3d33496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c17222c9ff6c9fafd5fa02bca3c025497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d2036e75611d2d2a63a46ad5a62498498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe1ffaf401af78d1ecbfc9556bdbfaf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74e63f458b21dddd3992848e51982d9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d473a7a7e8e711754184485918dea56b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4fe2e276126bc39fdbfbfb017b17bd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d924a5663d33ae994bc5411f5985e3a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0117e47fa3c55906ac1375998a9aa6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4778311ca03f789fca0e8f969a9d0f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f3719295b0d736c60e93367e8a3c9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d7fd78eb4449dcbf927e70a40c2d12507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cd4684801ffe0c3025c429a8569259508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efef5d3b16ed75838334ad57a061b5c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d8e8e0fe35db4b5cdec56eaeb366a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aba207241fc11e368fc30225cd900e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2805d7f872c0ff2f71d0eab956f8544d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47b235b8a96152248f7943aa6b1f9a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d7981a5dbe36e9619a1e16b49aa1af514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f466824184d3d8614e7bd46df90cd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eeca2fc6c946236f25b7542c27abc8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f39c38543d662125cefb20f0ba475517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f43d3fc3cd956e4a430dc9dbaf535f3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31120c4de90c6ec99d1435e061b2a470519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee257df7fb522bc5f9412c3b3cf4adb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e0a4bcfc2b85390a0eb62a6e54838f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ccb1c755232ee0d80e24142658fdea522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed8a8305400683be266cd2af7f3828523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c96fe9c64b38fdb23c86158708b071c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0123309b9a75f0f0fa7df1984bd41f0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab7e8f50688bfe9069453c505dedc55526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f1093846ff2b6bd7dd5d73be263582527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f849a6d757b25ba2cab599364c7dad39528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6709264d83a13d021ccb12b9d1036ea8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1fb615913e44481ba9f73b1f9c0c5d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a53d2c55e608cc3ee20e8a01713101531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be88af6a1cebaca542d87ddf93fd5f54532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c59f77166699fbc418be64c0b8f2df533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ba5cc9b55f35afd8f0a4fd3611301534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb900b88718c0665f924b73317bc3b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5cf5f2b0d4365bfc20a4494d4a5b70536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f51c0c94882185b5c23d4baea37fb1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d4da65858b0d67bf721bcef6a50f75538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c66a237ca839dd456d8a20a643b03c4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff5be66ccec6d807dbac1a3c8f79bf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9327add0b4332e2532c19dceae2dcd2f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b5b77ba6f906211bbc697fc91352e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd0ecbad6cafc4fbe6b26ba2c50cb8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5db95a513918fbbbed81bc819f372f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d2b47e8857aa12d741d0da74b0e42545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4262135d43c38468090f5392b87176546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d6c93d8b9081a98e3db06a7f5269e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0613da0c2cf4f7295cb741b073a7bb1b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1119145340ce76883a3d8a694c3ada7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a670fe40b45fb309fe16830120360550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebccf5acfff830baeadf81a98251d7f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad27894038bd10a1c873ae84e6b033c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed29d6ea073ee07ec58c08f5db0e8afe553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab800c030b9d69025620f0456b87da1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b7b71dcfd79469f370328799a9fc9e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8fd7d801f539d4303e24d4990cc385556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c23f0ef91d829925aca619395d7de49557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01aa22ac431d9510979ed39e0a8a275558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2713d248945dd88e132c9a8248ffec70559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccb8f35cf3cc7faa413d023bc751b1c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c59cbb8951765fbd0f7645fb6956c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb00b0c60f392ec275615f7c131adace562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff11991f8506637a565e2b63d19f87b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9967bcfc84e0fee8995fc558e88699564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a337d58cff1f0b87d044ded9a2d46563565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a196c343758009723fbf9ceab5f412566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2321efa9af22cd012cf01c3516048271567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2dfdc06f12e58f0a6f2d19672a762568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abdd3bd28397e67d904a16950292e24569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646220b0d841877b43e11404c3178ccf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0cfb2b9429b5ac7f959c2e37be751b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d916de5091ea006f2596b9d6353de572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c396ec9293c74c25418aedaf1a458974573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f220c20a7e30b68d2797e802a11bcf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23101ccf2b1071fe1e33e4482c34be8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b104092381f27c0c7c729bd561296a0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb1845ae70748165b650bdee02f1782577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cba556d0fee1af4d745bd10d12ef2c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7190e1feedd29bba6596e1feb65c5b7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c81ef0d9d201f0a7962a5ea61547ab580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a58f75e1043e8b1e64c2db695c14869581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f9e92eeb7ee1199c48b72bc08858b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c3a832286fce2693d385dcd32416bc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db8e3ef4592e0527755033dc4b1eb2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b2bbfb4918dbaa42b17eaf877ee3f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcda5e7cc27a6d482edb7067247ce24586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4df010ad8baf060181d3b0d88e1677587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d12cd25275af1899ceaf7b91add93c3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a4a271db2ebc6c2742cda70388c08589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1dbad1dda513eedcce02936499fa2b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090f0e11b363355d20fa35b27ed2753591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6148dea2746304cc9940aa3263716440592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f240ef4694e8a875eb9eacfcb1ffcc95593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ddff5d8984cff08ad96d7b1dd2f6c1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610af70c62e67c67b223132163866e3f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cdd0bd642c63b097848e6288fe429c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf25bfdbd5d5dc4299e0dc4c34a51e5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8863a191d67d4d0750aaa830103f91b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b136e9faa45195b04519602ca6df2f9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f5376a928bc387719ad11d241d057600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d975bba434b409e2920848a99a8aa26601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba0ffdb2e274c3fbe95d700d657b41602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41edca0e89fc5ba9a21bdfb1c8f8601f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce87dc1ad5464f322456eb337dcd9e3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82de255b548517ce82ae2e8c916d02b0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ece72f60ff230a5fd7422029d5c14606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df76073e51e4e3c507465e110e3c350607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719a34b8d5f10f0f7daa40f37be6c6f3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de105eb99a850a88e1cbed79c54d61b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e0d469cdc78a94a9227837efb23c85610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871bcd0d3754c3bc39edba8a042e25f5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd35b01fb533ee6d3222eac7b9a5a9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3202d80f04596c8d9cac2d99d6f1113613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a12867f58e49c0d8a8809666898ea614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb8b085a030c780567b4f45eb7df8d7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a71d200a4ca8435f0b778cbb66db9d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c051f75ab22a63090c9ed835cd6471f2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded04fb508541ad687a74a6d1475e1ca618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e9b555a629d2e58c7eb3e59d0e2fc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a18b3a0eb2366de1d10a0ef141fb3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf5d07609c61639d7ce8630ac2fbf4c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb06cf16170b97a6c2453780db363fc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c125b17ab3f566141ceca596dc37af08623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5524dbc435ffc8351367f2f7379178e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c21011ddc4c16ce6edd73c61b760db625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef83d94b5a4bc43665ac75acada8a41626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a159784e87042e0c7377ff78061088627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43315053025044c5c07914838d6d541d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e1a95907683394ac3097f51c967ccb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a1c39722b5838915ad3f8bc216835630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3020c6987f21d28c8a43a8ed3ba6c501631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a491f396b5ca6bca12010762db1f9f56632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902964feb691350470cd7f144dabbaa4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a16013195162618425d1176d7942868634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a735f2c7a82b5aefc55e7055f2620c3a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22628fbf109f8c0645aa3ab7092c8ace636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d805ca2121cbfa52645113b14bbb092f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93318f0128437d6e485dc23c74a88563638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c426ce48c00165d489a5fd006268b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18fbe5129c9c9155cce11c754dfe3eb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b123b5ebffacb6e1cdb61d43b0cc9e7a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4047371c6bc1927d26124dc090d592cd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd08db67fd5f8aeab9dc9b8984e4a2f1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c1f67928d7e666c6768d5f909db0c8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d91150a5883979d456783dd123c055645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc527fee31d42a28b3d87d636f3ac24646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e6e776de119534360ba3129a3b5ff647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af500eed61bb8c7513ee8872296e77b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662093e834b73e4d009aaa7283c54d9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed917bf3a4b88fdd1d50d50b464882c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa88f918f65ee63928e78d3d479b14651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce707c44b75599580d6f1ce272aca41a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266a47a46ffb917a5d52c4bb0be61bd0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95717114c096b6a25a93bbf04a709f67654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7466ead6cae3a0819d6998bfd5ac622b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb92811101756414e81e02d90f838d6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f539bb316fb8e79901bf2079be9ca8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb32013c2c261bb1d9c9d5805ae578e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5976b2786071cb394b553bd6c5f949d5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d391c156ec4fcc2b92b0c41a9ea61660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b1e09970d2e64f9ad2012d41c20c9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b24a5bd380615a7914ea11ab106af662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded88ed9be0be96457e7ac0aca35adaa663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b06bdd9701783a39cd86fb40cf15dd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698be518a835bdb5769c0fea450ee54a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9aa772a6911cbb647f548ce7a1aa7c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c43d47b6c709cd5cd12b7bf9384310667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b581d4ab00e79d26aa2df70d80fcfbf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53843b585fbff7ac36c1dd0e7fe04f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca0d86134025775af567c726ae01f7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcfc1daffae8c6a63026e2d88367902671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b81830f6a936591fbd60a050c13f4c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71241bd1cded4fd514f1eef26c45994a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee39a1603aa8ad7b31e926ee42436b87674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61294dc02dc05ab9f594937c8da9cb9c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88788739f248dff99f03494885a8fb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f043cbbc7ab84614bec084c25a537f1a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1175ea08cc5c34674b0ed7dbfb8bbe14678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac6c62edee8ce74aa8ac93ff800806679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67dc561ac95a4b806a22b20596d5b79680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b7bc0247f03cd4df152ab723d84eb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add096902eb324b6c838bc05a75ece58682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ace32a9a769c558f85b7f0418bdebb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21fd9cee4ce0c10196e55ed8cec8d2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c1df098d613564ce2b717a3224a96685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e239af64275ddb90f93f0ab0c8227686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131caca1e13ad30ba41410262d8698ed687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9992d2f582ba3074153e5837f2f492c3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8749364f572656d8aebfc24feeaf93c7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2f9508ea75a25fb11de355d8a52eb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b771a0348ddacfa4a60050ff538004af691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b126068c696ffe18a853d4d47605349692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1627d0166ec60d83d255088a2ef22d43693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4be5f604924f5feb5ab02b7727948a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f8d619b23616606f9ef107961944dc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e2d224201d2fee819526340497e872696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de048a51328a39ff02e1aaeed63ac38e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4307e198e1beb2d6aca82f928b768f11698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d9e36204baf5a1631c9fbde126573699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baecc9cc39adb8e5b5ef97e7a4baf77700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af44f18a833408c7ad1a6f55be966102701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb5f6376c8057c4b14c98edf15ec4e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc4eb3723864bd3c5a214b298f94e1d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aca02f4a2c4e0b3666879eaf38ba3c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8341d945f51a43c943ce4ccb591aaa44705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d410dbc6989d9451451b60d25ea2b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77734bf020680227b4e4835829147c3b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61635bdd6452e422513fc05d8c58fe93708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb80dd3f09949ec3dddb6047c8aef8b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7739988591625c4cc7a8a38c96c54ac0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd9d033b6df2cb628ec3ec19a449654711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7851982bd48ca4ab3b80ab993377717d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1270c7b48f8bccf688339d27d6eee713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca4d48f06417014aee1898f8941014714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb8be36d4ad635c36b1837217df65f7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81946a453ce2d37ca6248fcc9c8b19e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10870c8cd5d0a0ea53e6b65aa60d17b7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be81d6f650c77cda7449e59484ca90a8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8188c96b7a83046ae234fb9b8a5c745719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc1b7913aa3bcfa6d84906c59dc624720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c0f832a1a1b1438a17fd6bd261679721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e747686c9314252b690657e1fdcb2c4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992fd62158368675d1c285127e91590b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f84e43233e9dd4ab54a650668ecaf9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e077a7ceae5fe3c850b2a7abbea0687725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269276d4f5adad13d1acb3360f3b06dc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c88aec126ddf4749af47cc82da8758a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c496e558973ef43a950ce28b765a89728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ed82133435314ff404a29ceff432b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662120dd0ecdae00262b61d36758dca4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c97ee284c8fa5e7dcfe2734ba43966731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb8c212dcd8c6fcb37b048554d31a54732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92febbe1e0e83f4707743272bea67286733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a54f5217522f0fbe470074b4323d32734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d29f074a5613812832a0f3b13b528735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be7fcad121aca11cba29dcd8dc5fa60736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed8d22a09ad777a1596a517e5ec1ff6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da9e882a7da5f1586d2d635339dd17e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8699bc5a45c5321220623d742bd226fd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626204b90d7324a0fd6c04d31238d2e2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead71b092b63691cfbd54dc54adbaf2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7049582a574f575a7cdab19e5256b13c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc76ad7023133a697ecbaf56ca311a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e4ba74c8de02653b5b180740f67a8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c56fe2adb72744c4899e7ba01d1db4f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a887a55c7ff68774c8abf04a5f89931746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f5989cc89b0ac59d2f935dcf332bce747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c026b4d48958eeffaa844ddac775d35748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0209cc2e7a66fe1be79c2bab7a8ad555749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c762e3667a29a971f7f77bbcc04b1d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320ae557fc703c55c0720f9aa529fcf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f032e96e0dbcb9601e54c0668376c0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b098e804a084af22e9872760ee83eda753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8828872ef09dc7d4bc12665dcbcc158754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2108bb8da8a969dad741fc04392e4c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbcda0a49ecfc709a20d2d37365dfe9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d54b32a710625b6ba00623ce0a2c4ad757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26b52db76ea988c3ece2d7d2c1fdbc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d14416a3a8940147ab787b8d44ce05759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c06382bcba1ceaaf1c7f1fd8b4fa8101.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676bf147d47a8b440e42ec874b93294d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb8dc9cfa6bac3ad9b6d0c2e7eb00a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa0cfc62781f78be48cfcdf7bff9294.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f140f2ba9dbb5a8c16fca3d72d0218e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f13de2d9605f1ae0bd4bb5d8b7ba366.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1930f794f5c26d8158376fdb204ca127.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ce47abb1bd0dce4881290c452ed8e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7606bbdae7e7d2cbf2ee0eb9243e49029.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b50f5abfbee3dd010d55455eed6cabf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea66be98b6f7621511aadba3208378b111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b0dc4ab648d83833784cb82e0a3b5c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bec10202b97154a9105fba694fc3fe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45b58f8081660039344284fe57ffd8614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0919912f049ab492cce8e37e7adb46a815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badd457da1e57ba342cf6394ac32453a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cfda7c14fc5b564d7190b7245a847417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9610cbc4bc1d5f416aed4da119a5a4f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3281188877671ce7470aa6981d1f752819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe41a1dbb0cfcdc74dbaf5ff46504a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b744cf38cc4c302b1db679c7dea2521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782481d9453d36ea20a8d83cc45c06ba22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a9652b117efd2b67bb555a46fa1d223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764db840dbf76c30c50f42df44be6cbe24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acbbeff0e907e7e466ed23e52373be225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf08934d0e1519d25a9f0c7e74ea82e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1bf155ff63e192c3c0e32117a113aa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f48841b01aa7fdf248c694395556c228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7650197bdd4a97d3323b219feb9c64cc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b34f742e508bf6870f2d3db0e8bc1e030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad00d7962e909ec9dbdc9c8d52499631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b99a03558476bf53db7d1d9339f1aa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6db1ae0b71703c7cdc0017a1d587c633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0aa15fc297423a392bf4e64aba0bfc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567bed89640643df52a20eeafeeb2cfe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77db3716f47588e5591681ad9da980036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d481783f67637a809c24ec76615eb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87c7b46f68dd083e884357f1546efbe38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d26c21114ae33d4536dd51485c870239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b527f1dd4cc5b4c45b58358bd0925c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a206c778fb2b29bad11bd631763f5f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896da331c1969430b6931f18d9917f7842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9744fd74455a6027f19ea87c07a39b8c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa1ff8570e8e57329d88c78773934e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3040b78f45738a2a76c3e807278ef145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ce92deb88d5ddfbe81eeffbb7e5ee46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b550661f072a43e68f7d67ea6abd00c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89282f2e17c9f4b28e5fa479a01aae0948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50870cb5843260fcf8b42c057a8dc60f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d75a246c23e50751c92a42986813abf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f83d2b7ce64ce8d457cf500f746b6451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c22145e93a603dfcf23e48547140552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfcee07b11825964ac4301c7965f83a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca630aeeeb94f9b3e45d8ebfccf298d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3012aa72646cc96bd1c0e3d0c26bca55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e5b2c85019d2b634cbb1aec311ba4256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d6f918d2290b77c576be5ad89a28a757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9486fc31f91099a278cc19330743af8758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86bf0d80e97d5ce3acc1961d66b22ef59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa8374ea272db976db4b0d3f31e49bc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e19b0148e2b23bb40d9a5c722b4acb861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c8ccaa933f97180b2f7c300f90f45f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c1f9097731379379fc024335e46d263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6614e25c30f79748e4fd4dd785ba526d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3654a950cc0ead24acccd519b487ab0765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0156091a01b45f6f4eaa435f4c41a79366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77af9030419f98273a7841b49ea61d467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca9f0ce37af242537f7d44bad38206a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a2beb3d465c8e813bee71aa7f044eb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf1114ca7d3c0c3df9bc88b856c653a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eca243502bd64886668ac1f1a27cef71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f7864c9aabeaf5f58a306a434dc7572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d15d4330673706f0a8c0be8d5188ad73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d0ee3916116a7b4498d80b30fe844574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566cd8b7b7c60fdc49226a9d836f0ed575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a84e8cb659cb42632ce2f10f745fd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35be8adb6bd9bfb146fbaca017bdadf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84c1d277d1488d1924ff7237d26b2b478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0cb50322a255970fad1f8d31a739cf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415aa18ec94070cbc7b63bdc08c0423a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f88eaee58beb5965de865ecc0936db281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9634efd2c8754903221c427e17bda31e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4af28dec559fb4214cecb69b2cedfc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1c6899179d4cc1a7d8910124928a284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeebc621c7a1366d56edfdef3538e9885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d97b9fe272c99dc49d1c576c3351e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6203ea16c0b0f3733204925a2e4109ba87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64771dbaa6cc7d337da5f6d2838064cc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861518f79b00c55e2eed1ba3f1c0dddf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b83c1cd27fc219bc003f5c0019b9e190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7076f53bdbed2329032bb14e61e6b63e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b9e12f506e22d0d5b73465a62336d892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f7b29aaa1f2730b50166e1f3332b893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5754d27eeb05bc051551303b63cb86c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c89a1e0c30672b85da8115bddb736d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5647ae8ebd0d2048f375138b962762f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc0d6610eaa4092ec5eae052e269ca697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac2d9d7f1cbcd0f5d20725145b73c4e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b71b6bd2085d978fcf451e974665e799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df165c3732958a349abc4a482ee52941100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d1f8c53be391c6f80622c33529ef3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c61da5ca1fd9b52568b94ccd225c7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8b22181b920fc123bf2213f01b284103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd4cfdfd3a66facaa508bd613932df104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f4e277573ba67f1197ce507f14e8d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c15995ac4dac17f58551f5ba5dc2a96106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e919012f8f779c2080ee7678da0488107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3821b63fce508bbe457c2db2cdce772d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe2bc056a4de9595897d4908af6b7de109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4701ce153c7f5f8629fb53cccaff3fc0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f17b4368b2d48772f7a2ab442e75f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a4692fac3fc85ef285219c383c54f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8317b40053252ce864e76b61963ef9ce113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b749ae9a5c519ec01d32f2e76fe5fdbb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d55baa1fbf588db1b5ecd7117ed2b7d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88667b6e79d0b03aa640245acdb91e18116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ad07f80d7b04d2194be84513dcf383117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d197288d3cab3d6078bd8442c49da1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9511ce4301655a41b94dc1f788e45040119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08edb3c39348f1d3bddc18740ad6e44f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a09a4276a0f74c9a19d003840eb13121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08bdc9513df0f872027b89b8d340ef8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3406ab6a6afe126790df467b73b7bd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6723c3b0c7ab7559bba491ca416e7b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ce26fb785b87d8bbc978b36df3bba125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d0beecb8ea126cd0a26c075a2bd34a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c3024340238120829f85504e619fd6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d103e8f5eb01f97c1948fe494d1e3a9b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7395e91f052898040984062e26c08dc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e72317748767f547b02338e0c0f3c9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629e3814d067acc7d6f5f87021aa3e6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf850e76a6efab784444c1c7804c1a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d02d08d7686b0eca7f2679e63c2626133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ded2d22f18c917e7f541df3f1783d8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4158991d17bf30fc608b9e3bf5ae26b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a5a482042fd96317fa9d164061d36136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af53d85b0c75dfd196bc1ded0c588107137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615e437b31a77967bb593db7dfa1d78a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73545f0c887c0f7d94ae243a43499897139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9893211461f6bbc50b45258ad237fb33140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a98fae155a8065949c33896703b99d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c5308a8f9570787e0441a083e9e6e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abaa53225e123f1813c38d18f84c1a9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d23e81a9a6ffd5bbcc92ed1bf6ceb7a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8642a4968b1953a2896be19105b4bd4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a79cb3e6b129319a4e41e90e01099146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d0738819b3065a210cf22a4cc80064147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed82c7e8e42e9073e95d29d90b053555148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ccf1b0438b2127e7637b73c74e7dc8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2acc1e5d2c58c2ebef894c358ad0cb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91eb87dbad8863d3656d798d662c486151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3501f6b080d2a4bdcf4b4c35e0edccff152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3f98be90b6e2bb5e3c98b5b0717d00153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3fdf63f675d887ea1f976a0c8365e7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f734c3e274af61321cdf003fc36f565b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67454392b103705bc5f4b1306d7dccf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90df57ab48d054e61e4210cdf02f40157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ef40df1d9be2e35c117a450c1dfbc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aecb74ea493ed84ae56a5cb27c6942a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b596faa4766e76f4a69045ee4755c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295aac0f5f822a111f7f2fc94018523b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c5ba85b0f87f2bc2f372cbf2b084d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407efd685709a31dcb1dfb2825f8ee8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6900c933350af207c99d1d2075819fe3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac5fc7c31dd185d8c84c695e76f5f0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519acc48b186c17fd8accdc97d89beac166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c739fcd7da6a7561abd3e568a71d2382167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c10fd6e6f7f58516974bd72176e843f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e73ab94022cdda10948720eab1eeb4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee314a969282c947a0429d01d94956f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da73acce0e75874f4ac1df25022352d1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad196b458a39260b4e832161667a0b32172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c6bc4044ecdb7b16efb55735d9f1d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8da361b71bfdd5c804f12adb075dfd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f3f524df927ead1619f5906968025b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e225ec9ae17d8b8551f8daa1ba3dc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79919f2d5422c33aa76a8b9a829e2c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c329cdd3013b296baa8c789d784d2ab178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68025b76fc8587e0e88e9199d7ec02b7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ac596c334cb54b7b24e20854b7226180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba9ed0591271828d59da3bb5ee5a0ab181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dcd87cf453a131e06b9573ac413ee0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22d3e5abc75ca1a17bce1be31dc81b5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d89026906550474a54b6074fbca9a05184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9f9bd0e781c8361d6483458e1a691185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a62822a3e253c795ec50dbb4aee524186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61050b8d5152a5419f5ea93234b47f35187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b64ee8aef7d0aace04035a22ada23b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bdca2aacc1e4c7dcca90d66016628e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea0b831413a50d948eafe13f5f6123c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5994590188e95dc08f4e0971e7c81325191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c71c89dedff9dcef1c2f4ba00948f07192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3815c478dfddff5e1231317a0d3f6f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a801937b3921dfa88b841144f05777194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1366f7f9f785567e4eb5b644bc6f00f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c072a1cf10e0455ff35abd193e52b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb34a7f7c07c8ea7597deb87082b90197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03555c7399f64c569e5bf0ae03f72bd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6870799972c78de2b1a0f9800e3107b9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0377f97ffd336673a65ee14da646c8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f304876b20cbddb0ac6e317ec2646dc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20dc7ce4521e0544714e3513e0781c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a939f9992c881f0bb6717afcaf5934203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb88f074aa03d6eabdd2ecba616560a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553941c71706c8a03f411548d04bd718205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a04da01ef424294f831faf8bfd6f34206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1590fe16a56af7c510f139dc0ab23b9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d3fd812b181414381de1ddeae7144208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af3369605ebd311e5a47c5eeb4a5853209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b4c60adf4c4cb663b36df2492e8d0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa80affd13627c699035f784a499a0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ecb99fdfe2fc82941383aedd12579e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa1b203e2f4cf257527e99b959cf78213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb58a60707209ce1b0872935f7f4731e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c387e1ca61101bc6cbb8f86cc11633d3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca474c5167896d64338c55b809dd0f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974dc7b7113a7351f91f8685de43f201217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228563e7f1f626b752fcd62e0bdd0b56218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c2f1a56377fcc73a985a9bb1c7b17219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50310a7f114d1e2eb861035cb8344f1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1510b880d53d3bf4aca82d9765d9f33221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1891fa32df559f0fc3e3dce70278b600222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b92b130e747ea1a7c5bd0723445617223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e24639e251e00adfe402af706fe63224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a0bd87c96f4eb6175bfbad15175048225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bd7621b21e7ee1c38c56667bc38a9f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a161c2d690ccb859d174631f2cbb055d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff241a3f95756f9eb4abe3f6b5c9e55e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f25bd23747bfa851f4b9c06c30682a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9defca8c448af73ed94a9f419b8a8e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1159ef3dd07af941be265cac0f02713231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09413524619b12ea2de364b7c4116f34232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5be7f3bb5d5ef3f3f62a92517ad427233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c3a7fba430139da17d8d3e204b731234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d72b1f1e4caaa1396c7e8904332196235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c903a7ea5bf4778055c6e377500dc253236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753cb89d8a8cf9bfc8ef603758cbc7cb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ecea4e411dc167af47d07765c7462238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b21609618da8bb6759a57e9c308a34a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2cd48b5e63d8fa92527c3b63569c51240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e8f1cee3c92a78615af512f4dca63241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b0392aacb3d4b3d30f37b55aac4b0a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d3f8c6da3ee2957de29df473ce24d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3404c876793f408ae7103b081e751d1d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d62d149f502584adbacf758c7c743245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab3d0fc3ef96f8fba86d77d11e5266c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c67b914da885be2809a9fba057d940247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f960d399f7b07bac6c3ae6ceecdfe29f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b13c6740573baddc218e9be73496cd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c77e24f894167bf924e3ad4a6842c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d6c3aed87a981599488c230df704a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbb6931a333b03ae1a6873682c719f6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d028cfeb05ec6f1d0b54d7fe373beee253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a7a42d13cff8cabd33daaf4839d07d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b12012affe4bb6adc1fee10becc053255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c3f2b845224c95b350c72dfa36a15256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae42f0a9b6cf0d65c6be1befef5c8501257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ecd87af346b170847f04388d3d7c2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b6126ab2cfd12ce605cdaf0df7cf15259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7aa848bf247445c9e8fc3e3a88cd0b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff93f2fde3859031df07ac097bb78c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d5e35b3e0d2e7fda1dd3c44eb16c2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da658e469bd6d3d48d6ba922bf2669263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a91a050963d736ed562fe66ae8910264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae86a67a8d693a5330d65ecd21968d52265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc8765b472ca4ad45c5316b6de0a15b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd4775ad68d1a84384017779bf12b63267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a7d8d24374ea18700100ff2a41d79268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491eae6c9cf0dd1efc703a327293656f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b714c13266c44f4787dd8d1611a473ce270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a29eb04b1f2e89198ee36b4e72b5339271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c63047463712c752f9bc3447b28ef272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def7d314c56860c29957bf1f545c5e10273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c813081d2281aa9ccb025eead77d7c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ff5a0a26ae1a5a1fb042bb8e404f27275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b304a5811fef6d453186fdba262ac1e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f13390981ba173d630db0c6c702ca7d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b334edb4baf2c1f345645061fab0aeb4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b7f2cef6158e230e21e438ff9619ac279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a9b749344dbf1e916d9dc9ea2e2e2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a4d5e80abb2826dabed622b7a7a54281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb76868a483667f7b5c68c9aeb35a7c1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137e3689c3d2ba4a30dbb3cde70681c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71350e8d7ed63425a056b4330c172c8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24157666ff839b3f150b7f031e7ad467285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c5f125e6b3836e331e9a6e7e5a0436286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c64bc6d49c0d1ad7a50f50a6964b138287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695fff08772a56be2a442682bc8c2e3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ae6d396ebb52522b33bba8d79a8abe289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ecae04b24c4f10e3fbbabe83d5288b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27cba8f7da396d5b42ea59ed13cef90291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0548b340026fef8f27927f5d918f26df292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea1ae416a904a0ebd524bdc385940f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e34a24c36b8c0f638af73a2adbcc4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569fa3b4a4374c5b06b30b8c73d6f9ca295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee65c943a19728ea789efdc939b8455296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe56f0d40908614b263b66fcd626a79297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeafe0867081f735c8dcebe50e024998298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a4381eedb5a5646a839652a31353d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f6982c4610f6886896f73685f869a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d2553fb9b0aaabb8e32a007f5faed301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e562a14e5b6bdc8ecf7a54d86e4aa004302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06385399973801b50ccb7121f4a1737e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce771e74ff30c2727e365d6c67405c6c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184516d70d5f30f4a48b64b6ca0db26d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d0ce9efba39d7a7ff28b6612b499c5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f801e05546330d8959b600bfa650a3d0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb8659acefb62f0ac64b097abc70751308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde6abe248cd48683902aefbd538123309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d837c2fac86963809f749a611ef4af0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8305455a9e289771df9dc9fc440764ff311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d0fbea017ca248673eb4e0c37ab6df312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd50bb2e43d06e314b742b126ccdfe313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9464d11eb72ac86b2fd0c59878503a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab36dc658eeec183423c77a5f44bbf5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f4cbde3d4e62c29a5c943c41d4269c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468bd09dbf574e48d688e81203ce1d58317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6e21f4918d01e5fc460d9b4deed70c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e02c0eefd61680d17071ac10d0954e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5112ef274b92bbb529844d4220bf1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49790dbf348e877e8c95fe22fed20818321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae64c5273e9d1ca77c82b69026fcc3d8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8731723d1a2501aab25685b5f65ebd1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e003f12fe4b4515ff2ab3a61129d57324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db254dabfef835d0439c94380781b3c2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b048edd916991f45ebf0a3d37dca8e8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189a06e0c2bfc7a2933c7d6a936ab68a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce6472e380449ae7221f47865611436328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff395a4baddf476db83e0c2f09262bc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3065840f8a127d17b37aabecbb9eaa4f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4834b8810f1e1715c007004e12eb2fc4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff11a8a0f40ab2d7aba056f20ac7aab4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fbc41c6eea9ffbc2682933d7430cc0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e8de8141899f21407820151bcc5d0a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7834abda9f94c384f741352a93d8ed9a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949360682d3252cb294fd39aacd7325d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1889e6752c0e9645a41f234646a10b97337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007e15a7a92602fd00b66dc4d63c0212338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e0648fab127704c2f04d6e924b542d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcc69d490b4759a841c0a0ec8853448340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf0da13ef6b1ea102793ef8a5449355341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b46ed2ceef7e16b03a0f9a8c0e05f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6f320d13f90a49e14c86848e0e533343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b8ca4bf0cb830e355b5d2e585fc68344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f3276a2a6bcd823ab04c1f44f7f608345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1692b8e44c17da985fc0bf994c97312b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b585c3c9f7cba6de79f55f8f571631d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b6016a36e701765b374ab66338d7a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb8d7997eb45ed84d60b720c7635390349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b02913169b4fb8eaa1ef9c717cb0db5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c91e68c610f64da8e0897755776769351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f6d5615ed9753ac502e353c1d3e7e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd6bb0e2c69c25ce9b97a9db9519481353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7326fe438091806cc7a0a7588d27620c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4813d192459297e70d062e12a5b2f569355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574eaaae7eb6d642ae368392901d85e8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9aec167a712720172eaceb94d6b38357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1305104e3d21ce623561ff0fa65c64358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1bbee480dcded91fa6292032594c7a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c795eaec65c4ec7ea6b12d7a498cd771360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a1d4fd0143d821b4b211c7582ed57361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9793493cce4aa54da8b77d32a75076362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332e26bf0b822c45682b93969a06597363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b828569badd68fd020f3d6725e24e9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d77efaa4fca3fdddb05911e7394907365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b8bd085242408b119b50cbb8aa0e7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a989d580f119510c78a55165a580908e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d31616d6e364c8f8a33aa409aa25ff1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60635e1624d11172a78b1044d1f876bc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd093e2a720e142ceacdcb948557e76370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91834fb6c1147457b239f0396e2f61f7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd639d252dc28795dcc55fe98fc4039e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520364a625e0ec8ab41b45008eabe64f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ebba7ab6bdb0b2129526b7a7747f4c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ab02f7e4719c5a1d989e053d03b3e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4f09aa9d63c8dc61d17e89adb3d465376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd47d37b3230e0fe8d76e0e57a5e9885377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe8481c1cdef60b9bc865e44582805378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f928359b7ecff92b8b72f2bb28e1e6af379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ed473fbd93ac1b4ff3f1dbcc583ae380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b27ef4217eebb9a818b62fd6df565381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b639a4b4b96df7f15d83e99705779e0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba489c5740004e1eacaf74a85ed55c22383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0393f9a3edc9e2cb44f68073bfac1141384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df93262fc169cea10c97472eee10ddd8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e83b3438f69bf5e14bae86cbbb36313386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e54ba94e96294a33cb30444fb5560387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa572eb2cb198428cbb61a1eebeb2b0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f438df7e54317b9ee6452cd9bd67a8e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bbced3b9164929ee2f14d640049ec2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5dd90aa953f2658adbf0f34a83261391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07e248c39260d86666c01771f1ff2e8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b317223c72331fecff4a82c20dcd64e3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed7d0aeaf26098ac1c42d38b1f7109394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c7ae4380629b60bf238a56c3f1072d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d15665f6bd9815023aa07b4812b76396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d292ba9f70311661d3f6c51959d23a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae507a3a02458016f757f9d277e03f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882578563371cd2155c91c93fbb79fcc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3176362b43ecc70043429ddcfaeb8c9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee5091d3235d2bdd464d5e924dfbea401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6267da9a31ca371f18f863b384154b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa3f333e8c8fafac3c10da4bd41d77e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d03bfe751eea1584918a0c4a97883404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd3213479b09535d758b419f16e5472405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61afe06af2225f956a8b36710cac2186406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39be8e8dc7bae5d6e38709efecd6e4aa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82dc9911e2210758a45710455697f20408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efcc887cf1ccfaba215181f21e99dbc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3490715477855eb498e7867a0bb14f2b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d42f9c3d11edd60cd94e77a1815b5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6758a94c298ca0174232660a9ea307412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4231a9690e701a7947fe0f4cfed0bb17413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb8ba6e57a3f0b2ef5e66d7426bb0a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1114e2541f8501f60abdd3288591199415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc6c88198146799c00eef8c63d12d56416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be5cc269266a68de11f9691670a728e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e995ce88dacfa2dc75be90964ddb1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3aa51ecbe6ae09baa91825431c92ee419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7fccc4a6fb4b342f1fca3dee79ebb7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4643df26f8cfaedd43c16989a5306612421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b7c056aa15e811d990bec234c7eb2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd6155fd22667aa341367e9d86cc3dd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b997c02a78cf1b7d71fe77c1d92b773424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea34a958671147a85d2845ab1d09b6e7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a63d37e674f90dc127b0df719e30dc3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17be50c407e9ea83d257c9a82c5c579427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b51ffcc71603f05d84aa64f4433e0f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58521ce39c7a1fcfacc2e1b4a8b929429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131bb0f51b7a3adb4576f5b538e48f7a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f55db7f5f73f1517d19114053f9c0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d960f39da2aa90fa3b774253e1fa34b7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e1538a053120d148af312c328f9371433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf94f8956c9fb1bf820e54a10a83c7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb87f0f0b7ef5ea3934afad0d2ace05435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbbdca7396f2525d7ccf099c8ceab12436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54bcce086d936c2cd22711b02710bec437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e927fb05bcf39c53b68ee7fecaa29d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7276f0da2bcaf68036166d93602452f3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886b67eff66d7150549f7b875d1eacc6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d933c4b13326ae95130873cf83ff2440441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55444d9e9352b168c6200ed58576e7c4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc1d2c06fd4adb6232e9bd4474d723f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d55b2ace077c0adf4a406e74339976444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440831170ae96e1e9b029742de75c6e6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc8f405969efe8942162a0677f3cdc9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e17dadf919e2be9d5df8c17a590e5de447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0896dab02dc2f66fc1e6b403069165fb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b427e09162d7ca7ff10110690d9e269449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f28a855a2089587784f26b5b666c29e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0929aecc8b830e14c729ab54660ef80e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd08799da49db071214134e66d8f57452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e6617ea3f0022314540b8e96f1d61453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf40cfe3ddeed663e2ef8fb74052dd6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4adc7ec61c8f7ff2182d20c7ce6fd31455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe63c33696b622b8037ccc49f3ccd0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929cec2eac0f3bffe4de33f0e884e60457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72a2c5bb356c82bf13ae086679b4ea458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d79ca6f4e552ccf55b04cfe0336696d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b5680de8dfae478dccdc62527c167460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2819f7c0abeba1a8c21c61d3443ad307461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcba9161691f9794115e4e3eb43c4fb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769091fd99bfc3b6e96763c4cac568c8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206a5e9a2f4e5734f0527f3ad0e10225464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9178ce273762f16a8bdcbcd60930a556465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04008fc643c2fcb6d7b10ffaef32a21466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1906266c29e81a7bd55360b33097918467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa93ec4abaaea5ad81607bef030a35468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dfb6d5e14d881fa6475a445abc1316469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d22eaa21862843837b4ceb6ff0ef1b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e180585e4d49b3b6bd82674b9cb6ec87471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda3a985aba584576735febbe21d599472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e1d6b01b22cf248ff95d824cd6fff2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d2483f2ea437b34dd045ae0339c3b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4e07d18669c27775450d564e844ae475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a00c25e9e90b2a12feb718a4c9aaf2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffab972298378d72ee821c2f38ece6b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d605c3e59e47af2c25656de2ec393411478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc4a351d6403f588654db6cb0ac80c0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0927a0c8e3b1868c02f2e165a1486003480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208407aa51fe79b305305110b4350c7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c698c2764ee9da485a6554ff2b463940482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae05eb8bdd229cc8c92e8f8d97aa84a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca69a07daa3069b0dd370970d4fde25484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee98d970b41c7d987aebc69384f34f4b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925050bea6c2be3b98871a1fac738dc5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4990ce00d03fbb40a5829bbc3aa233a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd5819727b0efc403b5ea133594853f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b0c97681063def1433fa532b7789e9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7539ea2efee347bbb4f1942d700d65d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb74dae246cdf559a0ae9f1e7758dbf7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c217e08e0d0939555b18bcf3eb4a7c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d66b368697ac2e4c6fb84eee72e66493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00efd7c1ac754a82061d13d79f89b25b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f92049f782229e189151be45559429495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee2b04d01dec76392e0a558eda67c6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4240bb56a2729bb05eea9c5a26bb5992497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2263b62731e538a3db164c1d7c76b695498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bdf8f5e710c4a87e070602492da7c4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401de5190e7f77a09729d685767a413e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528dac69bda3a12e402724dce8d58a97501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e983e139901ee74c07f9dc66427e0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca55af75af1037d1b2e9f5bb850465503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25570b28df981e790c7b5c9286ae00eb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aedeb4cf155d5d81996223ae2f32f7f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f856eed556a4ea9fa5816718f9275a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c629f76418bfde7e04b5f497c6eae507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32a6115e609610e611f63b56e79d8de508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8697288ed24bba0fa114e028ac276e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad353a966ebbedc8b7c003b7a1153ed7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1dcaec9b0ca575678b134fddfdae77511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b222598cd42cd2671c18c168343da512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f7a7ef0ad7a01aa9efd751978390e8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39792c4e6bdbbed907340c896a12b6c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b71ae964bc1a6bd0fe218442061f655515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e798e89d5832cf6b5b032100487bcfc0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214690efa3a9d8b9be7ed95bb16feafa517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a612905a3cf94cd4759c0e044264f2a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3780e23b872052ac12f875d15698f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821021caeaff4161dc7a296ca9b4f60b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cdb54e7317999ed9994b6fc03a6e8e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c43b0d2bd554f55a3d27e66c6916a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b630958683600e8733128d75602b1f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5919760c92d7ccbebe5fd7c874b6ac524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad2404f2c41f41e1d1233a9e0b1a4e9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db77faabfb43c3f1e1a90baeffbfcfe526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc743df931b24cecbec5d39f28e5b62527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e041ec85476dc67d58f96bede79468528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fbffcdd428a07eed373987a2a065e5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17a86229e5f6d54dfb9807d6762d1b7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f017f9743054e2402eb5b6ab34b4fbf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61cfb8c5d2e8bffa0fbc35fafaa731f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f600a0ca0430dea8e05f30c60a519500533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a39fa554fdfda370c2aec938eb196534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae440f52e6c4f4f462df59f806b3f10a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484a23f02e318584573e0ed43f440ab1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c070b4f377e9b45b2d64e1b5ad32f1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5648a04d42e27acb26400f4ff6bfe4ba538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a0d30363df9630defaacde45482b5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7853aaf23da5264eb3f70f12cdc4d73f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f89152094ef24cec80d00ce334abbfe541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de90f8067d3b4c721ff5a0aa8951ed9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ec173e75c2d4fa97299e93caba316543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d3aed01c1beb82cf50fe199541909544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9524ccf00e92d56077a1b1449ac2f84545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37334d9b4cac89c6e9b89ba2a6c72c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce8772987ee440628c8434f31243e6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f765e8428d21da3136e1e7d8a53b1524548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce19bdd9146b0ad727b05fc0d472ee549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a2505f9ed63c29caac288e07751de550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178cc1026065356e4e67efcd4f39a387551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65689ee64dc25308ead6e69eb72885b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177cb3ec913aa2cde81545ae712359ce553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7db752844839f6714a414c8ed90ae4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628998a544ab2f8dd05a8dbfcef9c725555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b881cde09c63435aeb8cb3ffdde91f11556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b675816091e0ed769858bea80a2eae9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a78cf0696aa181f73496e85391ee4b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116199a69a34964bfcdb809bb835fe86559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6461b34afcc85fe1678b5774046f3d0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e2ccc60be77899170d0008d3444f0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941524fd6fa76c582ece7ca53e870824562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d38e99d8b1d3881d22b1562ba17ef563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa8aba4e58282f5aaf089cae0a3930e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e2f1067587dbfc82f8816ffb0d615a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689bf789c5156e40eecf307e8634c82d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed8000c3112a2fc2b77ee58f3062691567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88fb496c32b7efc30cd7d46e03833de568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02506ef021aefb1f78b875cb10b17a72569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db16a1924268bea44d5e30c67f36773570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e700045ee4015b2a6a13388b29fbd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822a0c10cb11285aebea91409c881dfe572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62734b10ebdbb58d227ce44da85c39e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef318eb88291435f3ef00429a2267cc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb1dafe62277704ff5d91c5455b06e1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699bf523b27de78c4a172eeb94007de4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f332129bde2d4b316c1af693eaa634577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80307453c04495aedc1ab7f518f754a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6efb2f30f38fb278a84bb0113142c0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7432339e33614c897a624bc442c41638580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d3196847b2f6a23f3a00112ff758fd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8329d414efb3c68ebf559bf1082f6219582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3408ff428a817b65a4b5cce62aa16f4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2974fb2435a8dc34998ade9a41ed86be584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf03ccee5f47af4285d3c3dd15e1bd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927cb2b691a30f8da20e020426705d1d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d051f169f372656f064b71bcf397c11587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f23fc1cce485871fe5d0251625fff588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615d85266dbd3eba2ad7c7763d32ef18589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d542ec21f4831511c7b47fc5a5297590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca572263bc22ed29fa7607946d9cda591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea65ec23a8d5b6e0bde2871bfb822f9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f354a0da0e06a97212453d29780b6de4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142a2c937db038a7248daff08be8b5f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a05804b659b1ac8970d3ec6efc43b85595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f32bc929f5af8c1a08322fd6aa40a1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd99c28071f7785a66d960d08eacee597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac4f62cbb813de8038ba74da1791878598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c67006e3e7c323dd21ac5229db0d5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fdff616f85a9353c574027395d83ff600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb72982e9cf81946e6469ec5897e9d6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb089860b67bc101882e56366d8fb7e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1074f5e34a75f507cbb677dd8342f62603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc15c707a1746506a0228c6df22494604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6543a3abdae3f375dd5be6b9b7e73371605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203254fa39d9d5432d5c838d64db5b66606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb596cce607a87f3d56fa36b40ecf256607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb78c0b1691a5be3f799fa32c3e08a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d558972e98e59dc6b0d49dedd2300609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdcbeb870a00e5d93396555e45a9892610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce0c3dea4599584a2bc434c14968c60611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c28aa4d42eaee20c7bf9db6c664d4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c64001167f6119b9cb62f737c46fa03613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed47853454abfcc301045fa9affcde8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fb906de0b853074ba02870cebba6e4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98146d002b6fd74ead68eba1972df7d1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d36df81f6a19531db5868cf9f118e1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab93da01dd5d393a2e4b56cb97796f6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad90afeef192fc3f720b359fd25ffd3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ffa36f72c3c6dfd3b5c06a3d9ed60e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762939414f9558c89885c892a346ea91621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f631fdc6416351fa4442099e903dc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685977e9a4ce97dd2cecf41743948b73623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5017e03b142dac25e8a30eddfdbd6d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2748c003f4299498f6b5155236cbaff625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1b7290813589dd55f3f5cc30ee779626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8fde707974e961859912a675aabdfc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268086a71e6a56e7f657206fd97cd491628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f503cd892bbabba550191170a36b2cf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b78967df122bd5df11572e2e7587d4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3813d0a0d2f890e4f805f7dbf523b2d3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f854966dd24e5d3291937b6a1b0393632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f0d12050805c3c07dfca6c4047776633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9dff83042df374cb3afae6b150544b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09ee27ad41f1589cbdecb5bd7624406635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8f009cd3af09cc021e6c57e39efa42636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa2bc755bf79122523e05f0f841ce6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db0aa5324dc193af8da0f8376cb78b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d17e90e67a4024779ea923f9e5381a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d3c227c6fdeb3ee15c002209633ba640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01601c53844b3e09255dee3a3f4c9e8f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53a1bc9158664ffc0d11bad397b223642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6645a7de65078bb581a162831fd0e7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e70890f3bf05b94c5ca2653422bfe5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6444d74ed85a590af34811e2056c4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820735a89975b07da5a9e0cd89c78e2f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a96b2502e1629a144513dab2fc5a8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeab24f7b5f1b541ca2d64c91831ac0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe18b85d40f2cfa250a34ac69b3f085649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f954625b77f101381d2ba429e0601d3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb1f636eb210d964e412e540269a401651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9303bd34440b2b17da69e2f3b64c78d8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92aa9598adf76138c11aa5799ece6b0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dafad2795cd0c6cc9697832e07989cf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df6d7002c735a25b0a3bd2abc268e6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e051daabfe9999844f70d12e40ddbb4a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9315ca632edfa15a3b14a19681a678657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f239e14e418aedcf4af79de5be815f43658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41737d60e7a2f417e58ccdcf393eadc8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a77a5d4bfef080fb4cb4132c840ab660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd42da267b408f5d51c0fee27dff6f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca65db71c14365e4625c091ca0baef38662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeb5e31fef46600724fecd61878b359663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e24c436c33daae212275de9e73c91664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d8844e0b9fa5d601c88a0550384e3f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b6043cc31566032bb6e33decb74213666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97df67e7d7dffc8fa1a0b93604efabd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f496f963051afb5a12578ea98682c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadde2f3387050c7440a31fecdef2601669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e33c3b7cec17d5886f73716f2cb73fd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cfbd8613c2b26ff47b1302a5abaf47671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eded13eaf396aaa23adc8181deb93aa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ceb1ebfcf7c0f1de8cf263105cb51673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e29de562fa1fda56fd81e3dafe7062674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c5c47bd9c7aa4d6bf2ab4144b21c0e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662a03e84cf3719750f47899d137c85676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d8bfcca15d69a9409665804281858677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b66f3fccae4c50326d0ec9bd5e35c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812e2e5f9dbf9e50d9c966486b2c003e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624aa87714b14e1e9953715384d9f763680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e356a5bd4bdec03400158d023d24469681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5727b8aa5d1da4b061836bf5928edae4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac851d20b279202afe6bb31c15dcbbc6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409409eb3b7043623e32e58fad3611f0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f863f02a026eb3bd96e3b0864385a91685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f6bc4dd8c1fbd1ef401eb2c69bcfb8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5debd377df91af838b03d79e64733461687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c2ca0438bc2fbf985bb89cc630c8a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad4e046b390e2c0c17e94e7132d367a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6be0a056e70731949a07fa0cfe68f99690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab622017745c122a754a2f86eb57a33691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f085ffc588fae9463180f57773845d1f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38abebbe1d3515c9192a338d7995fe6a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3346777174b769fa2fefc2cc6d91302e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8064f319fc0df9b0b0ed0fe20e583a8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a9d4df0abcb6e0543c837786e1279696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ec101e552f269c86319ce2f2acd8e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b60dbf8e165d84ccf7b589df76d36d5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b9f4ab03e92f8d33da45ba97285664699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf3edefb708db8218cee83ab97fb66700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae1d747dffc133821bd449f891b82fe701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e5dd6b27052a105095c3b228e936f6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e5bbed6ab8a34f64491aa548ac3a0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d9888497224526c557d36ab7ba6e1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588cbd4483042465ced261ed3bc510e0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336473ccb4e7ef27c8fe4d31dcead75c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb28f2b5cb973869655f9446e800fcf4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b93e896dc6cc12680ce9f1a2c467ab4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e3c29103aa6c9487e0399dd355df4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d726b0f2c6a070e06935c01babd9c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ba15b9d3490cdec2ce970995bc087711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508544b169b693d77775affb1795f43f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5bc14d38382d84a2de0a012bd54cf713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec4b979b044353f28eab00589aabcd3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f148f1f3e758290b23bba357fc087715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad65ed6db357885ba82ec3792cbe22716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24591e896f31449faaf643b1dff6824717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ddaaaf4527cf790531a7386e6d383718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65c1e672a87e5192e8984ee381f9d0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c9e4dc92015ecfcb652b25f9415837720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69340443b8b3c9260a33ada784535171721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ddb0fa570bb3c8c2cd7c61e07b76c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76819cbfba5fbe5731b2d580919c68c0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb13cf2e2b0e0d243eeeea9721d5150724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e4055a4fafd59783fac1382c33d52725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5152022c3e573c93a104a3b398e5fd3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339acca3308e7662f34baa25ef46d607727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61158d42404b9af268c7b86de1d22935728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc716f9771b71a3f3540963bed3ebc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b4cdd43c41c70e25651627041a8857730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5907a7dd55b268be9e22e6b6ab2808731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f8825c6706cc77071672c478d1a01732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88f47c455a5685f58893fdd4345785733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0a5d992d69475ebd583d5693c1cfe734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d0e85089f2db1080c4c0eec8a4f40735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c0ff90bef4228330ec1c71bf3aee8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c6b89790131fcfd4d8e10eb3882401737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71192b4d154c5a8b67cc2126d474bc43738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae70023bab72327979d16f060b6514f6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27932f0444496598f95953e34f9ef87740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f428e5bdad338a69fbaa5fc08b933741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f6b8a3640f3cd151fe1446ca524db742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da6f8db16da15bfb45b1c05c5c5b161743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad73afa4efc888a6f4d2756a2f942fa744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549515f5008d1772a2220f98b959a4b1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe7bb5d89d8b3ad34df4fbb2787169746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8782bacb3aa0cfe37c8a73fec7b9a41747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f07ad86642214edf9fc8b893d0522e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a85f90b86042470d64d8d095146a96749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc54aa3e8b7cd44f4cf0a222f0c5cd4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57470c212ad5b23f0d8101c27838ee27751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ee3a8cf44909fd33f61bdacfee020752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca9e0a2cbc8970b50995cd9e375a295753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1477b40c97f0ef3902f52999d68f44fc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f346a2844953d20cb590c64a3fcb4c7f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab517867fa45177593e75de25441a20756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a595ae38f5a90f6e94e4f7b2c8105f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6cb3b6e50bbbc17f64051eb3032611758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7742cceb47afbd8dd8b0291e70168bb0759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>