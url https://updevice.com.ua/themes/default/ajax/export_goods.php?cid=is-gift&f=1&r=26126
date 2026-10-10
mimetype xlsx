--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa369d292c40085fc75d54713eb209231.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9418c6a69218e317e96fd74c2a78fe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8841b866a9689829e7f2ed5f8720bf1a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f307b12497b090ff25a380006ab9e7a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee100f276e60139b0bee0281bcb547da5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e5e4b639fd58829ec1e9929ea1791a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b4ab4ca641b628e1018bd527def617.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b00c4259ae02410a1d14c94f5f351d48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0dbff0f1d729df6fa1ee088b5c8d919.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f906aac597b7557788889771fa149e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed394a4d35170a8b0c3be39bbe5f4811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a339a41ab971fd55123fb62faf5ad5912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5514b67d8e26407c9733fb45443d856e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765949bef70287864bf48ba644422a8314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8af0c1d6245272e4751c9a0ba90609215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05073e4e7a68a1aca80e9b02a1f36f016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09837ca481b18efa5bd120a8fe03c1f317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41baf72aa4b6644b4a50a1db4b1129f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d4de9b0b6753f5fdbea79e842aafe819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808f9cf0892a5781c6351f53e8f12da120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9439a6aebc0ac61a1155a43cbfa864721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50090165a913b885312c846bfc16d7bc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee40bcad3bea17995babef8a8afb2f0f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74522c1be051c19d3072bec45fed3df824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b5ae3b77083a67b4bb4dfc6c0f3a7225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa977ba84939e282ed8302501d820826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a46bfcdf08b6207d183a31c3efe00ec27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f128f05acce79ad8a588fa6012d3dc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266fb95a58d9fa893aa85b1279ab7bd429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b152bd34e5a096fcb2afa7d4c9e5e83130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f3a5b2a3e15bdedef15bb5935d23131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5847f81a27253ddf168032395fcb1432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d2dbafc7a0d69f162f2ba1edc45ff33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18589abe64f65b3027bf4537c7dca0a734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7edf8601d525c4e3d8d45e73e601ca35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f046b8d2ed53b9c1b9bc3a9fe0e890ed36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d956f65b16227c904aafb94d262405d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed2a24f5f19841cfe54bcbbd64580c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc6d3243607912aa205bbf9d0b4fdaf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d341d01fe5212440c1e72f76bfea26340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8d1e67e00048b844a870e393beb0841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7441c76da8db6d4a84f0b617e0121a0142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4119a2af5e3409e7abdaa786f261e1a443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ae9306c7facc82e700434c6be731644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93caffdb511ecd5ac785c582cd98e66045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a5e6c576161866852791d33bc22dc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5959860b8846e2f33faad67fb1db668147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de11b9aafe4ca2c4bd1dcb38f5a318f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665f8a729bd93054e9ffcde45c3b866149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e3aa9adc4abcce3ef05e57ca0965a050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e28f6e7f57f2dfc85a356c395bc98c551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb7ac893a28c0ee34944a3871d17d7b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b72c5f795455a1096308c8703b71c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e31ba7ea6ef67ca2818b1c8f22ef5a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32820f67755159d1d986055b598890e455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4609eac2dd8a9b97e47ee00fbee68f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f5cebf7816d1cedc92cb8cd00eef2a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3745fc122b5fccb011afdf7c2242d4a458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b19805c4a11b5a0181bc8061e3df8059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0900f596bc4bdaad697e35911ec2f27460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3df031182d974b08c2d814d80a319c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab13e1f1063e7ef21f74e5e597c1332a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfabee34f84b68da0334a18fdb1b86d163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a0dcee5fad12b9085c36b2a171171064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140d42741350d9836c9eea3cfba5bb0565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb16ae2dbec8fe60cbd55ed004bccb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7932d8f7caa209ba3bc07b7a764ce267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc9d02e4bde4e34370752589077b3b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac48246152260cd45bfff55dcaa03369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ec24ef04d9f823be39fdf72ed064770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2896a3ebd0db6e36ce08fcbf27479371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a9c55c62ac75047b96fcecf88c639572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15cd22c23995952ecdf154d52ed118873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce42e94b1730b8babc512eac20c0495d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b106f845e944f179d7c22a6e2c269975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d030c1e9c7f794c20478b8f0297c6e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3105411166417424db67cdd777405ea77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414e5aab28145df456524b78cbdccfd678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab84ee092761c562aa78464b5a360f1b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b44afd77c2d2347a13a2880c926c3980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40594cfb4837922e0d1249f7f8d17d381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f451bb0b090da685cb98457ed6e761f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c286ca314da58da74109b1ffa1f0683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21402b29808354705fe75ea070ef9a3584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6d74daa57b1406f3c67f96265833ad85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb05cc5640b49aff006fde2ecab0cc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f379a3c9ce0e1d7c4499e8f0191d787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3721bda23cd6593029700fdfe730e44e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9153dc21850e69c8f2600a03b5fa9fef89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8227128647942d9f9d1fd72f45dc58f090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c94f9d119577460a059290997ecb6e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32669c5f25c7d4de6d86306d49b6fb7192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1df9b843689d6da61496cc5b4f57c993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b0b272881b45419f9c5c94462a44194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab04e86313a82e02bcaf3bc01dc62195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed92092f7786258153be2deafa818296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9764da13efa1e319332aa977f61b597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a535e20ff8e12ff0f64366e44565998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51b55a612cb5c2eadea58dbb0394c1d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d5db31fe1c56631df61226240b1f8e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0589d429cc72af4af6e362b3e7dd739a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e465014c6234d79368015750f9d04102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e22854943456d23e783ae2e97209c48103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b51e551279e68689e77378724d34f4a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a315b77a6d0f062ea27d9cb3e4dfb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7899015a4521402d58a10d804e34471106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59901d52d2f9b29491c6cf57249962107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e78862b6efac0901cb39008b8af57108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe80396c080308dd0df01eb3263a3cd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a7243147bce1c25729761828e2723110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb53cb96df1dc887455e95a4859a0d02111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb124b3727df33518d3c79f30a98257112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb36df387d8e6023a1492a77be88053113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a102e22d00c9cb7bd1e7e5f41c39e66c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a67f94e1950cc8417ea386c3892a72115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dbacdabd7addcd7c017c7ca84ad16f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e9fc62eac58e53021182a118b9f150117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d2c0caf88d8b25a36e3bbd68486c8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953aadf304be3ba75829c56983456eea119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240977e82f541a2d0bd065bf27457a33120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3447fd9ba81e7bfc00e2a82b5d3132d7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c389f94da59a31f232b8f4b4b7c71bd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061eb795bf62c303c511404e0e84c779123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888e1f9bddb9c3e62dba10a34e63af1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02005d4451f7edf848b9e32b19a3f25f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1640859db6e073e72261532f1d54c3c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d29d39ed7b2213b79efa43d0bfa788127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a4952e190efd080dedf05ccd997f6d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe26614a82459b64a4605a2ac71b5c4e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f67b1182ac53ef99412edf1f5e891130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b5d74479957cd2fab1dc54ff25c7c1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a36cd69b8c29828a23039b1e4d923f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71902651e76e07273d0d13b5b7b03eaa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cde2d5f585f806b560429e06fe9edc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aee7702d2b2826425867cb2d3563c2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba8a1ebfb393071b701ed9d0c0ec2d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdc4165290cfabe6b41abd72ee7928b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf45ec294cce4f4995fe386c8ca1ad138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c2ca58ad6aca035cf79c0c8d014ddb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf80ef8b6962e558535e041bfc52b30140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cbf0b09bc37630412ba6c64690a0b9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ac8674a79a1bae491315d11c6b454142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f8d72a3a87c77f225581ac09dd9960143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a357ddc895cb161a2952a50cd635b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c475ca6996d4c94c75338af0d3a5374c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99d810ea489a3079d84bb9c0441690146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24cc6bbd24affd2748b634ceb1d5c48147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05754ab444d24f357bd3fafa26e120b7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda675c633e81754f92c852bfafa1ce149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90154dab63b947dd446e3c0cd61a4826150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd5d491beb7969972fcb631b8020cb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84acdc7b9f3e71fdf4c2d43ed9c8eea8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb53e058e7de63eba008a1352c6f00e4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4856c5d00989af89039ec5533fc3a50a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e3c109eb175895d8903f9ee38d9273155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38afea2184fa65820e097b331f85b496156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c29ef8a1cfe0c98458563b83eaf0e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db0eb40ebce00908549cc40063ed5b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f56a394cbce1f70992aa5397bbff487159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff0a97d67b638ce613effae74a2cf51160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb104cf1cfce4ee47607ce756ae71d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f68e7c442705cf336aebee1a4e0903162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e8f88e0299e771dbe93b1c0822b188163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08bbd1a3fa4cd6e8452beb545ff7da164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a630551c053c3b37bb7e0098aa4afcaa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd1819cadfa3a427e313dc8e36e9ecb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c78d72db3f7165c859e9a557099b67167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f9195f28685e00f157590201f7680168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552cf6f30003e363102573063a9d7f3e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a0406d8bc84da5f060bc1cb7700fdd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68a756e9623e57737ef42af403bd786171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451567048014823019f65e1d35864875172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17441cbd8d853d9f830344279a49266f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c351d51637ed0164c79b85b004f2c62174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c3ead4ba79a8d238e9a1eb406b869175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0d663518d154ccbeae2358e3f3ee1f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328516bf360bb019209371bc28f55ccf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb6fb95592b9af3fafff50f80d02bbe178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46631896564b3be4781fc5516eeb07be179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedeeea97fa284ca2cf8d5ca625c0045180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230c6ec62bb13b4e6bcb72d4b0761d3e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad148b4fc69de6b47bf868a565f48d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7816a8766a22c45bc5542e398f083731183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12516cb93f8d609e4c02af69eeefca2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d26d393d791c6e01efb0a465173b1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe07ffadcb5a1c51bc987f5aed67a982186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c4505904711e8aa3bde036145c23ac187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d95c71eaac2c0f9912d9d1f3cda65bd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3450da4b3f5ade44e14e46a43a7f107f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb1579addc2441023ff2ac4c00f5a0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29299b17a3949e760c8e878cc907f200191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c92ccee5bcd3540f8835f81112b3588192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9014bcb4ea2d52760e9021eeccdcbfe193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b84ccee92342c1b1d3d0c177233528194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50e395629c8b7036db65be352fc1cb8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ca3326ea961248d47c42015592b4b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d471c24d6bdd85b3c1c35d9dcfea8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b3813d283d236148ad02bcaac610c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f11d3f2b837718dc31d86a5392ec886199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471bdcc7f452ba36e1bce3b4453ac88d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4369fa7c75035dbae39397554f2a8a04201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b36f76793ba7867c8155f75f4dbb9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94505a66dc5fd284879aa4f6bb075fb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc58bbaca21856f577db77676309264204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa085933cdf667e2b2144e149bb24f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f269821f6898f83a82db4da6b06cd3d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e578933f86d1a4b28625e7167a4e396f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac7e45f3b39ac7f77269fe3602282d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abaa93163ffed7013ea6766914ff3ec209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed2ae787c301bade41b15c5441b0a47210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f589f9918f1582df1c42bfbfbf2c34a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1fc8ec75adcc22734ca902d491301e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51300ae91a4e8da3051d3c1dcc2d604d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839fe56572646385a24845eabc6c14c6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c12548664f46e5740744777fb5ac3dc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a785544b1261fa6f09e65f905ca28216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2199518ab01139161078a72c21377a0c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0071cbeca97d37adf1a38fc22b843ad218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2130088f5219ec9964ff2d229114bd3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c609f77c3a7d936851f86c1b63aa4dc4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da39172ea4b2b23a5a816ad3fd4de1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e7356575373e56710fcefde900f22a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8370d10f43526472a1401fa31f3f73a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1655fae502b4710a371a8cd3ab3fe0f3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab8a5f06a07dac70a55f2917c339f3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b656b2a74f798f871b4504c32ddfd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ba78e3a7d65c53e4e99b1b6776c27227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10497f12fb15d4ea79f612f530876ceb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4017cbb0800fcc2b774be0647178a2e9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a4e0303a05f11d81be72ae03dd4634230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b2409636f50efb21f6df984d12c4a2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8cde50840736a79f78c5a6eef210a2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c30b27a6ba47b05e3d1d50d2f48f0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120bb71b45b99d267e1777e4149ce4cf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba8cf21c817adf8ecaf134ee67b111a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb0dfdd5bfb521289c5b9384685ac08236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ee6f0f0a2c4bb060d308db10d4460237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea7d127f824ec28736ad230f57fb75238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5039bae8b0ec7f46bcbaf88dc9bdc6f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f87ac8579f2bb1c65e5512a7af518a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9753c719c416076cf5c0e6cae8d99a75241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc4e0db99a43ea89fc4e4e57b249e9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ce6acebad321982f21f4722537ccf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd443d6fbb698528a5a761a5bd7e22b2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41231416cab9ade409a1b4094aa5e7ae245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9842109babc44ef1ab2696eee98f936c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b285ce05a426eeb088460f1d98e370e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f25c134ab582f1cfda3666f1560ace248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f3ec3b4f188cf249693985ef4b62d8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b93c2528dcafb24df3744b7f2c0b7a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11236b59e7a8cd756b33ae0f62e4a9e6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e0910fb8dbefd6c5df04457a17156a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35e4b3ebe71336a568b1f97ac65b9df253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb0ec64f0e9d13259b62f4030f980d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73639b684a0cb5136c170701d0fe32ff255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b657fb4cd3b88556424c73602413b666256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda9e2b60cfee90eebfdb480a44b5cbe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff8932276894d7da7d69e8792ea56f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d99c189c3f6ef6e8586a82102ab8029259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c24e61c050901c408de86a06eda68260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2698a70bc8c96c72f592e5d7ab23cd8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1547cc7321c62bbb998ec58547dff5d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d00fabe59ef21d5b443f48270f45d75263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9719652a92fcfa4ffe8800b6268dad1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ead6383d62e8b62dfa381c6253a0d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6015066535f39cdd368f8948cdbc7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31265d00538b2856969deb77b5759f17267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b0d3b1cad016f90ad82662573f5bc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fa312bc3a97d022df113c50a3660b3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79cccd7d2436a6f501c0706cbdfbf9f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f886ed7b9170805e811cbdfc62f5ae45271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9924db1dd46c591066b75022c2c81b35272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e2986d87297fc1592dbad288255e14273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1830f4747b8af92b5fb93e97b8a4c02d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b497cfe3f327472ecc5446c9fc635d34275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca82d79d399ee46176b3c0b2656d869d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b3132c1bffdbd0caa1f5a601f5e0a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23093469d7750744e74e3d36cf4b8ad0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f626fab61f88ebcd3b92677b1cfbf1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8051aee84f374043f9f5ebee71939d1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb365c844adca939470bde991bf204281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4213f23f789872d4d7222d38ffaf40282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c253ff9335d300d6442809545f4a9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a68a4be38def9bbb333ccf8177dd2d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9156d7259d0608ac0ab36de1227e64285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f1de87bfac2fa9a47a0f0f248ee05a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ccf81fc126a0abc1b925e9d466ace287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c6e047c84ed3a94a0d556ce4e97d0d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ae19d7ac9fe3e905f1722b81680882289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1668663c1bd93d26d8ad537d9c97f5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf80a7e1526e7890b2e8204189d245291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e910f596da91ddc6009062a463380317292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ed05ead2c35fb745e6fbd8ed0638a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea064e80886511bc51221cc96a275351294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d564bce8481e5c052408fae6050fb5a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71808f825495ee29900d30bde6264cfb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c579f9e3b66edc2f2d4e5a7e38080297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb2eaaa32f5f0dea1692782985fbf7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7445cb068d1657a751c67626da56ecec299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c90c27929d104578efeab1314ee092300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903f72fc2dae78280f4a988d2b9eb9b1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da54167ed2fcb1c0cca50dbb6a424412302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f39e8478a9857c4b018124931d0562303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1916d638bee06525ed796b9aebe119d2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2896a7c6b751067a2665ce17c80bf3d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74cccc9400caab7264c270f69c3eafa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6db0001a07303496399e46e740ecfd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96d9db1c93269aef688b0b8329c2088308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1917a175a679d60360f4a5b04f5bace5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e321de48fde70ccc53ae769b97fd0f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db580bcc8ea677b777d2feed6b5fa5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0368fac892c9ec10584134d5b15d50ed312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d7b15feb529961212f2cd4cbf2dc6c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cff5f5ef07cfc2e2e45e763d04ed92314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e057da176d1ac0ae0085161ff2787837315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec96a9b29e1292dbfc0369a9439c3fa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2747320875b376d4acb0c01f29c9442d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70066fb3eca2c3d84d13155474806677318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2dc1d28e7f44d869cce07ae544f5a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6721a0cb6dd05979c34fb7dbb3417f8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ae8c14ff5e75eff2ae8c9a7457c53321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb42b734d57bee9a4aa185f18b8595322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ee3e0f7106cb969ed2f9b8ab72f32323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e1ecd21558a1895e7ac2b747d5cbec324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856b36bd63dab5b5075b03528e444fa7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb740d4560486caa1d1231c89a005ae326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd06653ff689b63c8f0871ec8a5034d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6001b99fc8e612be2f55760825bd82328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6284d950ad43f134a40cb7770f073f04329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dccf06ccd325b67f4a4ac35316305c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34392dbe6ebf4a69eca94e04cf90d6fa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c60dcd5bef52f167579bfefac8fa09332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264cf6774488820423ab7013579be48333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e9f3c9666e6151b1c764b8a5c539ec334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ac2fe5db874dd22ea4d7fc7481a35335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8792ddfa52438ab936e5221ff47042336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e04abba97e80efdd32388581d6b44337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeb1c41f24fb987d99bc06c6170c034338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeda3adae9b191e8df1a7a6498de402339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e48f9622c464dd59f7559a36df47d8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d7ae4d6084f7f7a9d0f7480e9c07d9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fe0db63bc7f367a9d92d0ec015cede342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92bee2cff50739ef280c58d6e016f56343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f525f0e634a88d88e4cab5206a558c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca603abb1f04902267f61b76411a654345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b109abbb952e8ff1b1bc71b3f25d9422346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae169dc8915b2fbbdae3b2cb512a505e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e1e788b633ead5235a9f2e5160b6fb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd0c12fb39b48d6f6e8680b0479db5b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b2bbe49ccc09da55c1ac8bba63550350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a0d50e98c5cbeb81a8109be0b3ad1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf30d843b658fcd649887d7906a008a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b6b0ddf96d0df958eafa673e874bdf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0861e368660794e66aabe564f5b95c89354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a39a94adb7ad8133353b6254a26bea355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a66f66963bee9d08dacb84e6081420356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c2b206806922fbc546475098f8c00f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f86d885682e155b34e8bb09037563c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58393d1687e2662008c7ad17d1ec2453359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54872fa37f05acd5a374732af04ee3d6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3b0f244d21956dba036867a6b92935361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7968b4988b42e6d8919443e0f68feb9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d002a73bcb143de19ca23f392b997c6b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9876888c5c5732f107fbf4751c19f6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b60c4e1437c701d524285bbfecb7b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed2b3f939350a424de97fdbb815b19366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d96b3282e69ad132762ff37904ddf36367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3baeb8718e440abfedf689d9a43913368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b463a931ded30379623fad618817363369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea44000bdfba7ccf8979bc7474d26346370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381f8446f50f7e782e43e44ec3aa9a9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd63857f8747013e96351e31e6d459372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a455fdb1173532412fdd96b38427919373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b1af5f66c9fc5f89e760f00098c71374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d45d0d3a1cb8b317054471ffe29fc35375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fffc9a83b7e76ab8b67d20a54ff8d72376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab42e60751e284997cb7b010f3997cf4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c58d443a1cbdc94f42a1ac7757e2e9a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a525b4bf2a1efab743122a205cbbe379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3979a47c7ab21414b53a9d46ad931d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3fe369097debf6844e72f7cfff8830381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0608ea1e968b0e5cf403fc6b3c5abc8c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219b024d9883a09e9f13ff695aaeb74e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c05e9da92268d4873a58d450d946580384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acaa57a1d06e78bd3033c8d21363b41385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2050f80bde5a578f58c28ec11897c8c6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc2fe2b4a4f3ce9de5c257227e0df01387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053e6272f492600f1d53bf343b378c1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bec367f9d4d8512d35125162221ffd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662450b0a2891b087640e6b09064bd3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7423959f3805e8a63c201ac7e85c844391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a9ec8472d49393e4df09a9a2eb4992392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e7c86e26be9c3a576206f16960e2ba393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e131b15e8e244d626b13470ead9f344e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad8e7cf6b94a876221c595e1d3d087395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f33066fa526cb655be149c290caa7c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a601e3d565b32e8a2abc33467cd97f6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bdb8c0459733f4cb867badac36cb88398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e756dc00234b1b026a02e787395d54399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df078caf3ca393b280e8d6e512431d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d78c684fda411345714aa8728a60226401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1813b20488afdb55593607b11f55f6e1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ad2e592d5f09d0a95b2758a13143f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d93dc8751892e86bb35a903282106d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1772d28629f388c89cdacac6cb2015cc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a970bc61a7eed250baa3dfbf71d785e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb593472ad9d68bd1e10473b53e81d9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b5b616cbd59f00169a5c6761857a1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e234c6bf3f3273f049903c325ece4dd2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c525c8fe7b8f61ce8997b68d7215f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67221689732416f7c93b5588d78721b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c405d99d16e4b9fb4ea6e231b5a060412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d6aa242d0411d9778f7486a41a3143413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d1a3a865b7f727671604d5dc9b2a48414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f34d3ed8555eca1deda191f0cf531e8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e57d0a70d0bfc0a20b0cdd6767600fb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1536e7786b683b2cba5e50a5ad590ddf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b87c416e197de4b0cf70fa09fa22dfe418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c0f01638b6409afde449c595e76173419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da1edbcbd777b5782f669f46b8e7e7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c77e207bbb22a58c80fecee6b54b608421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e065389b540817b6b6d7ec72e94f4fd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef596b7803b17c82e2c78acd0da3e5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd80a32eef02ae6a02b020989befb57424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1eacc57c5abe4ffad8b860c86fc7f6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99690d7c0df39a765735c1744f3d1803426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ad61d5e1125cfc58ac3573dafe200427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13bf19b5f4fffbb5bcaff9cc0cd72e0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c5cd3b1b83bfc6e7dfeb736414b16429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d88de5f7712d93bf7cbb2434c5c872430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feabbb02ade303dc27174cc90dbaf2cd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156217bd0281600f6b77e487b2e4218a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d771e6cf2cff4c32b1d11eed406b67433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf18fb7fdff2759b2bc3fe76f4aa6f3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef14c66601f0ff4b81d515cc81161a1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a6db91b23b536599da7c431e5d7787436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069d10e9e467a8659f2979e2f2327847437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e7e9bf0ef2dd7b59e2a15ab83a44b4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e4d8f83ae13b82c20ecdcfcbf99fe439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad1fb59a0012f2c35872c95256ff3a7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe77144d1735e0c4e9642fad745ba0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fabf7afb48c8f7f2a257dfae83e5d56442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29fede13f7bc5eec21e8f37356bc6b6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19e0e2cda9fa61badd19e28ccb32c5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855788968960b812be4ae886d170eaa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb0d1e645ed5449847b33ac59b04af446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443556110a915b348348b85d29e69a67447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae57093a8e7dbaa1f2e696280b64e2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9247f25db9045dc84782a197d0c75e5a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b6553f873f4bb2294c80bffd45bdf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8410df6dc0aa351acd9188809c489574451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db5d07af20a4e930205a7077b79aec6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dcbefa4fe3bc1668374c2221e48e30453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182407d8dd3ca1549ac9f8b4e6f5359454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ec809c6eeb3bf4da16a26442e85ed455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10834cc471fe64e1587d1096857968af456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a51e9a6c21cf5741f375c0daa71c38457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b24e1a7dda23463a6d61d279ab59f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4327654542ea8823a06ef6cb77ac7e55459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e70e3b293bfca1fed868860f8a8a1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b6b05d0d08e9fb13ab6f745bc7e8c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c18aac852c6cb5416415a1ca922da462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b16cd8c6cb56621221aade007056d0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925651b8d6a80e7c5c06f19f42e9786f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab271062822c64e30a9051c8e79336cb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef4119daef915227664ffe97a4a910466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9037da8ffe333da2a7fb38f7da6d9cc7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d182103c698dd1d02b395a9643b5546468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec953a425f4b080a70774a5df01674469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c33bd180daab741bb44609fd4754f4c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdcc989ea1b1d6847b7a62fb517ea20471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18482aea1ebe35b99aa33233c2853cd4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca9860d74f96f6e06d4ceae19dc6468473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9447b30dfc48ec6b47462f13f154a571474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e394613950012378dfbf168645a18b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e513465e5c8bec88664634514f30da5f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a4702c0ebed2ae4295d86073132a5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b390456a8a7d9b686c419de1683ca6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61eaf4736331ea777d34eba1ee5d395479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cabaaa6675895b01e93ca660577fd0b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621552e6fa5db71b0ca647e8ee8a2283481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd26fc75e91ad6ef04d06ed462e58d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a26c6e67e3820c0f6d5da51277235483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d524e2fd3eabae7dd06e35e13576f08a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c866befbbcd9775cf40704574f7fe78485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ad5e9a482daa6bbe5f6e8e5183769486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fddd46a81599cfafd5aab62dbb99fd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb3040ba0006da6cebfa3976aadfb5d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68df666a2e4c55ec8c4a83541280542489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d5671cda4cb0826d5c9ee67c580c04490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b246e4a75794a9443e78b3bffff53f80491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8293d9ae2a28fa9cb4c3b6d4ebd5f4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5282b6a0746a4e1b37bb5e2aa53a4df493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd2c2dd0eb5d25a9ac55888274c8ec494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3eff8cac394714dab945f72aa4a84f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2970394ea066ffb668819cece538c076496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd3b9d8224aa6a03ae9f47e8c9b94a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23055f0c569a62f03e03725f3ec5963498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac6a722ddc019f9b8dd0f60dffb89c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e8b1132748c81ff0409f7afb0a913500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e4b8bd129334d66c5e5c39f5c15848501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac65a8f89e7e403f27624d1371df559c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee38ed083c1b3ca611a861b343194b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ddba35d21c7a1f6c788e8e4dcf8be504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf4f3b35ab674ad31314ede141d2641505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95912db9101cba4e38ac7c56db13214506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b00db9713b73bdf130778cd9f7ce63507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3a521761322b3d5194cb5321ffa5e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42880886c2e4684705a0de2903af2b58509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a128114d009104610eb5490166a460510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6bb7bbfc30c0dd92312ce446a94947511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4611dece1af1632ae63ba9deb91538c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c22c17312af2e38e4077529bbaf209f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa633bd9d05e0d502613192f90e44ff5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f2b60fd7f9db0d130e447002130e3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c6a8449b820f46242ed25a9bf05b59516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca7a3b613cb54b926cd28e8735d2f2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b02a8662e213cc3d21ebe319eaa81518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c9c92432a350792ea929f3266587dc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb994c313118298b1e44e51077c3079520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978859e05fcb2b96acd596d4abf223b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9728242a9e41753ab92fa28237c7f100522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1155e58daccc42fa7394550644e157523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f5f4c2e0372d03bb761617e866ca9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f9d57d53a50f630b1044718246179b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ba07427e8457b20882e6cfb771673526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa2a64384dd16765a1bd2427715a80527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f08c8a64288019a98c16430695464e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d4f4c9bded8bb0d515b48366680ad529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e475356e8999bc45aed482ad4f492d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e24cdc882c29f48d01feb2cd4c1aa2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f60fd8ed94b18fd566d655e26c4f87532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d525316f3f0a137f8b3f8e98554d49c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702377946ae37d102cbeed3d2457ad26534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b40ddc4c05ec363eed2c12f9daf0b66535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53928791d942d81351f32e9dc3fff8c5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c65d6a5986807c27335052c87bc4f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f09ed4118d28e42f0fea98fb5da9a7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a566589bea08f890da5a1c8ca034a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af8211dd6dab4e09bf991626593b5fd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72328e90e9de6d897cf601d755aaf41541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb3af7e0ed5af46b5e0c0300afbc557542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e692244f2b609fec213686b89d1ae49543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f0744e2663d954df14a50a907863c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f676863cbf70b916faca04c791ffcb6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca639f0ce40a248d8da4eb7409ac99546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b7075c43d40f8e76e60c49dac8346547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e3d355c0f52679b08bd0df40b216d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f87eca3d0228a9f97a15142d1061f33549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5738470323b1fb793f2d2dbd7a4d5500550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add3327b3b31b2c000db0db4c40fbdf3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8568bd29f37eaba1b45b62dabf92f8f4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e338fb14f7006dce429598bea26bc90553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2d3febb587e39416cab983c5365328554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc5f1d097acb0ac344fc7bc40c8971555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935baa909dfd93a491966375fd951263556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc7f2fcb351b6fd5cc17a19d4627267557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ad52d6c06c1e1301a0094af0bc103f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee8afacf6ba5f326881c4c7a60c0bec559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d6a66ab73d852da6d816fd3cd9a51560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b9740a6e3cd96b2e1a58dce810133e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e281eeac533173313e18ba139939b9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbde42c21605921a09dd8966ae610d3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f66d09603feffadaa7dfa168f5aba4c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e5c96205ab14ba9ec4f1af51da18d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae07913d0fa29c6974c42f3b871455566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a393b945157d559a3ed788d65f7e8b5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cce8fe22357c905e67c44f0d370ad5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97243c92e21501677ba85fdabdbbf341569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a05ad776ff79a595d31110247b7298570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc499f38bd113e9c521e136582d8e2d9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae9215a7fdb5ff351c3037743611b5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd52f7f202888f072af5d75b752caf55573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4234520d87d0c2bb27bf52892f2336cf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03319d6743c92c26a1120d170858ec6a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb1d0bb2ac6ac17a8a2a23031a82fe576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d67406497ce5467f08ec46b927a15a5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb60c9fbfb676a9c87a2f91521f9fea578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dc593f4b45bcd07674f34dccd6e7e4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa0e8575c956795380cad74def60a6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb209a92d6df498a618984f6a79e8df0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc995306797254a3ba1c1c9e666a752582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7321fff90f51b19a689e0bd8fb59ab9a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9045623fe775d031ea9c586d8cef9b78584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779dde7fd312f665cf1e01666a441c02585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9fd4b50c312eec53c72cef5fb0bf7a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f897861a2c382a6ad3d2f1f676baf6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f584a5294c1f6b605dbcbfb9753edabe588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e53cb19ff29c72203d3cdb36c55a9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32de34712eb4338ab7020def14046fb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd9788188d9b3a3ae341a032264fe45591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e8dfb7913e93f65c361aa8a2461662592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c8d04239691826f020c3ac814c6963593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0415f0920b5bf07c8db0a2e4dbee902594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd52e9db624c0a2b47cee37a1a81b36595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5b624a5d62994ff77afb28836f348596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dff6b741a51dca08e64679ec370f93597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88da6439289fb7ccb4daa1b6a97cc6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3089f3f50832620d725b0a7c6ac82599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683aaba01d4f3b0f3824dece027b084c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5059b14d9d589234622b0824af2299601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9039ecc7bc458674cf55d1a90d1a0951602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56344b49f2bd908f7ec2a2d5870926d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714adeb821454a037606ee46e85bcb50604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6217e215390c6f87c74672f38c0aefd8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa05f774b156791d763ac2276312347b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77484886000d8b65ce53fee27e6770c5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14261fa7dc4ad308a4f79bc07ea06099608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c06ae66ff318ee47c4c95bec1095fc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e379ca852ab9fbdf4dbc5bf4d67a4876610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8713b25410c8a2d2f7752bcb1249275f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb0e58786302233fd876afbff560767612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fe256a821dd1dac87e8b88a00aae84613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31044a8284d57a1b6abdd34c5bd3a5ee614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf24c88b60853bce33cdee66cc3a685f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f04df29a2ca013755898e293e1a87616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f3bd584c93f87c232ff6ca88744486617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e9530c1535dd2d4aba4618e38cd9f7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c85721e10ae14a59c377595d4f2d7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d04c4f407c3bfc810c2fc76d445b154620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6324f84146cef942fb419716e62e087621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3b820b3d6a8f08c08c88b199350316622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c477c0e6a56b737936618efc3a5cfcf0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff0ee3a3731e29109048d8695c673c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd781e7b7efa572c4a497db7bc9d660625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efabf55e635c6ef148c54d6bd38e1660626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d0c99b8fc6b33962a14fccb5d25f2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696048b652c61baf5cf9344be4ac3230628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18363a1cae8b93d243e21216d1c7ccc2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907882317924500c68c4d3ef2ed5b1e6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2448295907e0a8d6a118eaddd4ba29e8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41344ece4d7f1b682ca96aab9865a22f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af4167505e1472350c77a214a9a676c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c582bdc7c330705f88bbea3c38796204634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f0a73a7f8b206dbf773fcc62da08e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34f815af8b284defa00eeab0e32203e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e79a65db331b84b5bfed91c8d711c9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918fb0868aeb86bc8c841819473ac045638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116d1fb12f1caf6177b4de6cfc589cc4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce71b4ed9d6d51730c900f289c296667640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa1fa39306059f00b9429b8d5ee9459641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ff54e764d0c88366eca21bacd556c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a39ec6b1e2d09ffc4cca6397999a91b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002cd81a557f345048c4917f8db4cd35644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e890ef4bd4472c5957d26b0fc5039b53645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24eb19bae8447dc9cca3425518be433646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f0287225b159d0a9d34c3b6d042e8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d13f733438e956c3dabedbaaf9bcff648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e29f313544f19d9322973642090cf43649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84e40aff78dc20d29a71ae7b42873b8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67959a0a1d4066dcd78445aa4830522651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e6a6510484ae15cfb5af248eab3c2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce43f9982a2a7dee6e33d21340eec05e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32395e523bbfe7c1fefb805179de39d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced6d9b4fac7c3fa043b72e18ed5f18655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe557272b0be48d16061ecd66f58199656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d171570b94c04ef0bce920390de1dc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4221ff6bb5b91cedf569fcb1eae920f7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac615145aa3820fad15416d58693e7c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2373f04d858b453c3021a1505a92866660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbded56ffed138cf5f249e62983f9f7e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a54bb50e8b91d663a72b40517b592e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64cd5ed17494f206c69e5e49f74d56d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d2f66793cc041b0e9b033c13daf55664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b805aa6876c532110a6edbcab84d2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56150da88aaee7c378f8122a42dee63666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe95d4bb2772514f83b537e4602acc7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa85789742a24917566c0cca6c7782e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e02e5420f4e555b64392e93b1a6cc01669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b66314303d6f28ef651a3bcf346c606670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce86c7bfe6fb3c4cc81467363b1b6d8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4dbd4ec6714353b8a92179b7954286672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada929dd3c1e18f7d064c4433bf44783673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e840d866963047a2d20771cfb1cebe6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b6cc52157f5c4d5d5228f02ce1f654675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a95fb2049a99edc97abb76a5fed9d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe98dcb90e1fbf0d08c7fcc57825db677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd04b4ee6d0656d32d9d597bb2899c1e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc02d7638c564588b4262b2e4f15fb90679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a9c451e45319ef6cd51eda07c9ced680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0305adad1e9267330a300a61bb37b7d4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed418d59703f5d88aa5035b310a2ca5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0865be5e6f98dde0214f004c0c23c495683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868753817d4c479b74ad63009b5a1b7d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd804b29c915b8f9baf03355a4c048a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e156ad0623765159be707f9f9823518686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d1a14e33441ea215e6ac25a616fd0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b880d0c33bffcd305945b98f701272688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09556d3b0fd9c7c58169528a852f67689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d440d96d1b0663a0aca1d75bcbce791c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf92a48a672384908528b33ec22b5d66691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9115974c460e10005a5ee0742a22dff3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e65b4950660d664341202695c9645c0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132666d85dff7ae91495d73a30f740a7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af70ecc6791ab4f278a8c617b351ba695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f594bce3ab27ad71782e61426bb3ff696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c8ebd3ea64f6de72f058c20103ad7a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db95aba9f3dffa954130549e460daf47698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c972106f4ec39f46659c245cc395c5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d1c080568e7eaa63a9fb0902df44c8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d419e877c0dc22a4849ab2b36763d9d3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe1fe15e1d65816fa679d3592af221702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60178c3bca92281b117a05585fa7f20703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ebcbf884b44810554c2d685d17023704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf68597117bca69873391730cffa1e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c6f19017b8d5592931271a674db51b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc24b3645278b5afaa79ff19d55bf4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71084c2c95e55da4bd770c97b40db0af708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f314005829e024f6dc3921a05b5b2f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f359b1e871bfee83632b19dabaa30710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273034419a963aa9ec0b2e61f012f6e5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d4eb18f3e958c7848eab96a811b77712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a672abe977dd3d7b9f579ebb6762c7cc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a44aa7b45bfbee57dcd5a966ce94e7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121da0ee81579fd0140f4bcf8b5d2f31715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e14d7c3742dcb42cbcf09ff3e38edad716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5a44eda675360bf436f76f12cf9e5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b268dde22049a2f7646592f04f91e37718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a06ae0f58adb6b3664253903e51e4f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d5b684f6cc47e465f9d699a26fead720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5917cb1554322204d6d477d3d13145721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e74cd0b7803475d2d4824ab7c8e8542722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa9e740c0264090581b330c217aaf3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c99357b94a94e1de9c6e6e58962e53724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bbe35796e7902d6d604f41e3dadaad725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b5a10a9996705c0e53cbd851b5c10726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb7772f7a25eba3a8486842b47868d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa25bb41d717f5bb45dab683466295728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77d848c55fc298f96696ac6ffd7829729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eb250239e662c979d9baf342f9a987730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3220247ed3707317e1acc74884076c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f5cefa99de00b70d30081307f99160732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b425fa3f34dd3c7f6794bf5487899d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ec35d43f39af05ce5aa57533c096a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e1e2458b11e0696999cad395c3a3d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f923cb1d30376e192b7b9750b34323736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f673fe52ca10422660278415f079f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defe3445e3325e2ec4dedeffbdf1a084738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f1186eb5c85c834f687dfda5f8c61739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886566f49352b49843357837641f974b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2193430d8589b88603ebf45bdcb38288741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b50eb24be1c5bc1fb07d4dba8731a5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620ffe86a0e2109d78c6345dd62dabb4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e01666a8f56ffe9877e9ac6206bc71744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d49375b1c7d8adcdbed81d8ba00ef7a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338edf32abce5df4fe4f17a969fbddf746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4674acec3e96dfcf629c8454525c86b6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15188539316092d3f8a76bc97e6cdc1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e21c0a5328af1eb7a2593ed5e8d44a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd634e4005c982a345f8c917fc2365e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b40e5bfcb7f3e4d7d740944f30c781751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4423ce4534b9d93e003cf21c6f96d7c4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83a6833bc61c58a1ce9de26c5be7d2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d9a74815e5902aac31704874e75b7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f93a75ed9279e118bef54dbcabc0edb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2df0bb334b7c5de5cfe1ed9ef2140c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3847207b69b26898f80f217ba22e5f0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be9f6e41fa4b9c2e2e9a0e8dc44736c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdfd4f5c80e24e41c89ca04dfd98dbb759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2362bed07e3bd67679ea61ece939381.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee650fbb9419fa3249fc6cbf58cf8722.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0411d25dca2bd91072c41df3498b99023.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca5ce4fa3f4ef0aa99928d8f78cf72e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f5d1df0c46f31fbd8a26b6975ca6cc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f49463ea742d00bb49bd17d41e41f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a09575146adba643f2b2569be787e887.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8558b9a6727ea4c88d7ab57d9c6d9c018.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5626f4288e1bfce6441d53b36510f869.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cce66a28250ac10e24c15c3b0ec13610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f79fa586986ceeecb4700fc557f5a511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98aa8f526b6f404710abce1b7af4c1d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5339ed6a76e8be4bea43e7a1147d6a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff9b142a321a2159862bcf9159c491d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c4ddcd3b76856626f8d0c7e5ea80cc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e07759f25f0c7d623459ceea2f2f7dc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3649c4fee8d34a427596377798a6c48f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca0a1661cff2ef5fa991d3c65e843518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b359dd69de311beef09c096e8760c3ae19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f9bb504b34885380c0f708f06d449f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111433b0fee8314f419241186ef8fe6b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51387784072870117dc264a988e499b222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d0a64f8740d7c5260b1922361cb4423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c886212b560c9c486a42a69d2c79201324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ebc87b1d23b340bfb44f488c22cb125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450dc2c8c7023c5002021426252e728926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5573d8c168839b04a2f1acbaa85a0a227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cef328666daeb3617460b7a42f837228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2603d046500c520c2880c62f7f89f66c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5bb64da3e6cb2045f665d294437d5d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473eaf257e39bde1935e9548c9ea8e0d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a2bc08181fa7cf7317b5766a75ffb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d64491c4a42fd4f64aa2cd627292933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebf7f5259f65c19db54750602ac6e8a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb6f159573f330ded4f000c9b59ae2c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a600df4a6ea7fcf5efe2c23125328cab36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c03d798c3d16b0776613c8a41a475337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6eabae63de0e5fa659df012ed370c038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8c87f344af8ffed427fb3d2d101ecf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b8af8bf3afbe75ccbc4c0bdd8292b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b9642a8157309672b7c9c0496c4bf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8507128b7b87d0a214848577141760342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad696cec9011a2752051e8adbb0dd2eb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e876c8be13836e7e959cdbea0ce13a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69edec960ea089cb2f4dac3b22e6cb045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e27c4b49fec9ebec270e54f8fc5a4446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a6ccba807872029c170ee316c4b5bc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2936f07db7a77c33a2059e985121be748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d83b366f40c4d96147c767e7eb2dc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a545806a9d2873e75a2bf24f9f52250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b59badd0b24923c30a6fd1b5bd3eb751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf4591e70ad827ba016b440677c61752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af71467cd52eb9de5c788b8c70dd5453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3427e2ebf1662f3001a9a8583f5f255f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ccb169e8db75124676624415fd50ac55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce43bccbf3217cd1a121e3f464ceecb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9512ec38f8d98b2c5cea652b7fee11b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f825b2b4e6e555d495fabcb32424bd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d42eaf66543e57a8954adfc809cdd659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316eeef07da33e4ef68d17427dd9227960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf759e7ab98f20d600a8382d9e7871361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760fd63d1d85472e60c0280c2dfa889262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f0052a7251650b8e81020eb1856bde63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272fb237eb6cd306b6c34152df387a7864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac9b43467848a1d156380112b8b16c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c26234aaab9f57d3e83432c406d5566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f697c93dd0291730c19e0c6bfcc6467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d847f8c35033a4e553fce0d28ee5a568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7dc69f7554b07bc7ce875789581e6c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf7824e441688e793165595f50b835170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf86e4865c9594854b980e99c04a6f871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c165a8a10076137a8a321e69a8f23ff472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc24c2f403603013de8ded7bd55f8c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b1519969003ebc32d390396391d0574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d7ab58137bb3de36f131d69c6b1a1075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604210c99ef65d85dbe2ad42006b16c176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21ca34a2d1e4765988a8e4aed6ef3877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7362e92d5c9473e1ae8ced34b9b25c9178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f27c633e357c68313d24377e1ac45f879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f0962ed351fe4864d6a321af887c2880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4fed85bc8c5c1ad2d1120e6aa9f07a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5fef46315971a862040c7ea002b83282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234903ae6c763f820c300bced442bc5b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28249eab1164deada55d1dd66ec84cc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7004647619a8fe90ea0be442d58bd07185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef58e770cec4da52a0da2cb8b2b14b4386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e24d3459687bd58ebd35037e8eb696f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24696f3397585574f740786d23ccf388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed94abf1f878d45f3b3707ba25b3f6a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b46ea29114a9c285d9b44684687db90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82812e847f53b6e42d087bbce33154c991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d63a804f707b169b8689d9918ef0e7892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5086a31d08ec8853f38c0ffd0f11736293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a363db9997bae0c61faac81a3832d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf87217f94be0244604453bd54a9d4595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723403664c0b7f98b3265df3743911f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9019297735475c1b5c1888bd11762ab97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a3a2d2b10fb889caf0cb6c25628b498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe4133437d9231275eca591e04c1e899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c359226ee7a961fb7b06dcbd8ba8e3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711244c77ab5c4ffe02570e70a0b257b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e87f79e0015819e20b9d797649ca81102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c7d57f826f1ab77f9e74ea8875e68103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7675807ebae215c20524598a96f43e90104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d448943c4c60a608a5d28afca53cb8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8a466acf3a4ca8cc82a07208453975106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eec76f0fa206748c5b88da6aeb3a80107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e077f7d8c7513d8c66b529d8f4117e6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33427e770be3f8d14326ad957b2bab8c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbaebcc3d573728a223119a9f729e57110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000f381257a616091fae00aea2d4d04111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558071e24092bf2712e3378c1fc5d31112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62495d1147be0efce4a11e7305a407a5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c11bbf5e317b49fe389ccfe02468c03114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a15e9e8463b4cc0b1f564f7e7986b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe1ac2e2bd3ce44f4629877e06020ad116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f22e69fe685d2323a3e2f4282e559117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60784f4d5c7635d69177815a43138624118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dda806580b29ffe7538b443e320f8b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6990d9c152005ef45b5255c809de26cc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e037cb87d0b05dae7ac69a4fdd37bfc1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82213ad116533e89455bb1e73c603ad122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b7470cabfb176e40bb7e938838d3b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde3b3c8e5081bed9f3ef922feca4a78124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07479b9d958ae63ed2e2540acba31bfd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860118fe446a642a432ade795137ce2c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e22445c20577130dc82168228c6e62e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2995f3dda6228be01fec444383d6432128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf14b680c79ee155610d23032007a4e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c1ed8b92d41d6203166c42f60315e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c928d0ce4e15f6b43f0003b497408a37131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e83735c6f9b2c8e861ec6ebe03c1ed1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33eb9a5aaaacbf0970bf4350b339ce2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48cae3ee9db734269fcaa4af9bd6e5d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5403145747c41a0b12401bb4efb80b1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9934fa4f84fc165f31cd5b855b5e54e6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0147429deb8ee401c55144bf177b6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b74fd4b028ae72c7fb3cee403523e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dae339394dcc73fe6ade44c96fcaa7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf1fa142cc4f071db83d6f24fcbcf04140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf1ce47afafd84204a6f3772e20bf3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2b1d435dea90c1b8e6e291eed2e009142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd3fae95cb2606f732b4155d7080a5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01eec597049db6f886c2b476ca414a6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9135c2fe5fedb9cfc34f8a65d6a1b022145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a138e9c9a71568b5a222ceebbaa2a9d7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ffb0737f995236f85433afc864c79d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8820e278814b18ac3bb3d0acf08a33cb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e549a076bb786ce38a91de134ed858da149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4efee42d6defafc65904d0197b31b2c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b26122c05dfa3286be6eb73bd35a8d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90718351eefe879190c8ecfbd47867e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbecaff38558ada1e8250a70b6c75478153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61dc6577ba17670677335569c803f46154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ef996bdb8b98462c186069f3ad5aa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d3cf54c20409287ae9fddfea0d0e40156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea3d71099873d2502cfe86de593c28157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2696b29e95a9baccc5165911cefafaa1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6842f739c3956ddc86e32395d183d85d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb62cb1b779271bf7bf5c18a033ad503160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91580798c7ad73a5a1e2e0940834c917161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa742105ad2326824796db32a6c6d04162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d726c9a679c71f79fd860a51166035163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b766fd02d37ad4bbc15f8c1e2ca9f1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb0853bccfd014c60862c0c72e39e06165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf760c78038a8a4109fe884e08068510166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b0c38c8a0beedc3d67a9c06f0806ae167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8920e590edca5f177aadbed7641930168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ad41a3162b019898f896b4fdebf80169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724abf37b1eedb9d5a0a1b60e79105c8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4939ad311903a2484f76070c09e4f86b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bde012bd43efac36e360b7b2e94e039172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ca5a51bc0e3400e9355a2f270f60f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961af5bce9b0c51bf4eb427d967e06d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d1b409577a75346d86b8da0c1c5de175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b2ed1524e7dbbb067854afa51c4838176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c50a5ef11af0d45c461d56e94bacc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd198475109d7ad93d117bdbfbac7df8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17808f86008fc215340cfd356aad2f49179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f835f7167b84b3e805aaa90a50c82ca180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c7f82c7c3b020f09d67aa250bb3e2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b49f1cb01484647da71538b80ae4cfb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17eaa1e5f6152a08fece2bdb541d7a3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f84142a9c628c41cb0b16b65b1454184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d42a8efa53f991929b3fef688809d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a7af3befa46eae8585536901d0746186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f15640adf33a1350e515f1751e43f05187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ce5ebb02fa91fb0158bea7d2fc6d5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83413cc76fca7587d35cace62dd6e576189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75281cb2958a0b767f7524b7e9a00c9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd382600eeedd5419a7a69dfec0579de191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ee48b5cd86720f3ecb4aec90d7402192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3018da294948676c972ee3ee47eb2ed193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf49dda794486edceb08eab5cb09c7b5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93bff35c240851fc6fe8a327231aaab195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6c620c5bfbf27431963dd12d7c427196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57022a26399940a0510b8c9f3ae8589a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1be6f9185dda84c75501672352644d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2565574c1b995350f4ff947608a2193199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eaa9d1f7581c51541d36c33b2a7045200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef46d92102151bc82be8dc30d4f2a4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df544d8648d8658db1148c4dd33d2cf9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4382fcd38573c8c23c0a8e3038e2096a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be81d6ef3579e1c59ea1e1b746b123f1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22286c936ef761607584aa51a63ea00c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c008e692f894b936b008425e811753b9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff04fc5717234c7151a253a21b3f21207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d972aaaafbdf9c613c17c235ff18947208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793cb30c5c3a22f1460d8a4a4eef67f6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b359ce3add0e587966132349a969f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788a82b34eac4e5b686861b64c97f988211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55922a1903e8cecb3796a39542f0b40212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5138f8c18cc50c67a3736fbb38771ab213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a085dfa98a7df9ee2e9579ec6f151a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d515a368463edf5435c8bc2974e498d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b5c8f0645be3898189844644c7f400216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca5990e2c4c4a4705f1b0194472189b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9466b4126e91150188dd828b4cc99f12218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b8a0792aba2deb982ca5b405ac3bf1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed09a2637def1f1973550f802a160e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0654a3db3fe687882eee2be8f574eb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212cf539f303dc22f915908d171a62e9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b7341f2fe34fbf4940007e288c45f9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27844637c9d3fbaa869aaeeb67c2557224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd27af1877b056f99f1550b502a9f6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5098627285d10334a55bdddafa7487d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c8e74cc0c6edd94f7fb048f0c4007227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3221b38f40a13c12f2055c1ebbf6ebd5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c24d2945b4d229b03bf36feb6d07cb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4949d09bb9b8e818e28d0880919bb06230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f287ab7898399bc0dd2312f0b3ddc6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a95ebfa58cdc10a51e088ad8d14b7a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f7a7d1eaebc7827cd54fb6d751b4a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba8cf357762ea3b9548674a32a5795234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379443d88d1caec5a5b5bfcf745be95d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b533fbce4c83b1fd67ff30578e79ee40236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24863afa61e70988e457b31d574f2341237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937daa9ddfba6fa9494c1a6d1e66ba24238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ec7cffdf2479b8986ec322945309d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b318b526467d27f027958ca643723d3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae49192a33c7d6e73fd85ec354acfd71241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12d42ca8ebe40e2ccbd895ba7de52fb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb0eb759f4f73300a423c5d846a34bd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ed5ddf74a5f513465a4c572e7ea74244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2200227c9489330e66b12ca1f5bc42d2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df2ea5d9dc12bbd98e8341a0b10f24b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a66838ad74b503b2c21ac03542b4dd8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415fcc6bbac1aca9a965e051c1907883248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be096bd4ca754cdece36f4b691feeff249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d33acd80abe5723709c0d7b8fe95bf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad5023c24019469b289ae76a05618b8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b8a270da735f177d509c17ed32a76e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de98e50ee278f83b25d82cfcb23f69c0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ceeae42c87cb19a0c2ae976f716650254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd467329e07f46643f56789779456a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7435e5e278ffd262666d86935301910256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaa1243075faf3f6ebc5496afe1229f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a67639f604bd0150010af10480321258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2fb2b98b99879c6a9f7cb1ba292b00259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab554f096aa0eaaad41d6a948f8f67d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d381fdb28b7b447531dde369a67ab021261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe0a93fa0132f3402f8602cb8ae9db262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ad0b0566ae8a5b6a1c7421995a79a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612eea3403be5c7698c7eebe0c00800b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e163ad7479e1ad230ba3017599acc3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed3ee04366f84e7823afe85c043c75e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19210974d152ba6d46a5f06b3094a6c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f332375a13f33f9dccb6a04d57762c3f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8155d3fa0822a7b51452df8335a16e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b94cf1b5dd33fcfbb542424f7b51b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269665d10710ffd3f862d2ca7acfb3c1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ebaf54fdaa2b477bf6299db5a2c53e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e1294b23e84597280418ab5ce5020273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c7f0c93b8e684d443759c9b51418a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eddcad5b771e54ebd7ccddc9a3dd224275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e035564523fa9d3a2d421dfbab6d406276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7483bd487a5e15e6178aed6ccb7c5ffb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03aba34bc5a4a598cf51201ec574e9c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906cf86d8c7452b85cd2b6b93ef4cbb3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a856372ec94816724b2e17e5a78450c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0016e87927a5c7737f287cfe72d3e377281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1280b635b6589cc5d505ec579f46d4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896049ff2f7537984145077c09956374283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d401c63fedf5a1da6ea01fe0e74cb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e1783254ac98fbc4243a49f1f4491285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad75e30262b59d10cdda0b3defd66938286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c874307065c5635e50ceeda1eff3c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86d83833477b9b6eeef3a570d70a6e7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0867fdbf5dae9c5d5df2c08c0eb1a4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a2eb03691be2f489d43f925ac7da28290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab22163c72d0a00e0d8c28c791b67fa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e66c2432aba153e6c9f9b2c06b66dc9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd76f38bcd7cd73a06455dcc8fe8c6e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c98ce15518ca2b2f48a318f7de17c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8afc837f36cbfcbe8f76c30b235934a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae897b5b99e61cebcaa69cfc1880e72296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b437e4ec97ee94614d98538481c6cfdc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d7ab70529327a8b4593d13fc25db8e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ce40c51b76286fdf4479b5b19afc5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af320d470ff711f8d0b13e1b5fc9d125300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c907f0e7d2dd124a216fd0f8d3ff16b6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa833079678e1c45bb72bc361b02955f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9049f99c69a058b00ac4b35688c3c324303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8962f99fc6b4c3cb23dea25b3bf66db304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f8d5c5e964eb7259ae89e0d91be667305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb7975e7632b04f13bbad3a2feb1c9b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82d44a848e3fc09701a844f64f3323307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a823cb4763b8cf397bc67ddf602e5132308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2732536f4a5c9262484906d2809e9b18309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d09ee31192f65f1da47fe4952cb891310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96defac6aa6fa3d976da4a3264fbdc75311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ec507faecb4798dbc311d3641d7f6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67de09bcd042eb7508172b6d357d8e1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66afbaf094934f94cfff7a2df7c1428314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e8f9c296189403b0b2369ec845ca1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f064a55b6ebc4ea051b82dd5d89e6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e090c74b8c7e9fa48e82bdca92d8d5f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e0b5b32a3e70e23e783e4bb747cfe318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae4f2b7dc58058a620e4603cc059e2b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472124ba88887c08e65258760931b87e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4374d5adf070d9bc1da1841e8eb1f464321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1165fd42e8a137ca27533fa6b6729016322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdd56bac233c9531797477692a76ca0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03907afdb7bd6a643dcbdfcdc2ce078324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ecfe43f2fab8c204bfd1705d914191325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a978c4b9d0d7925646b8117fe9e8baef326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65947417f8a1edb7305e04f1dad1f038327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2811ed130ecd65dc83dc6414ff26eb5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4faa29a75d2996956f83e44db0edff4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e9abb01b3f60bdefeef001c859fa1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c9acb3e2c8771349ccbd47d36bbe40331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a798b98292a02fc13d923ee00b07c6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c9fdf2c84b236a223fc8fe27d62215333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb22e61c7ba198a0131aaa0138fb24334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970e9948674bc292c24c2138312b592335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e998f8ce6b70717565169e6966a8e824336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d616dc54e0e44cb592dd8cabb6f029337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d5f2b9f388ed78ebdfe07c70517dbe338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a058e8846f4d31637acfd3560ff2f3f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5d50d628a8af2a11a4778dc2482680340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd7c40ab2765361184cb34574cbb61341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c13b12e16d63621a796ebc6edb82e3e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f60dc5cdfe1fcea8b6ed0e8dc91e67343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5875fdd3844eb9e1b87f385b28ac6f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6754fec307e26bff6329d660b3e07a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de58de5e7cfd9ed5f628e397e9a871a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e5fd6941b15956c61f21a27f4ea27347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff5e9e4e3429add68ec59f6a19d5918348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba789c26dc469a78789d8496415577349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f275ff1b094c044d2f8b9de491b2c9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da83a8e2102767e0c699bd2c99b9c5a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07ac37261f6fe8ac8f5546cab2a6caf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e175f8dad998af85cf63bbe8b1ee5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f64e722e67d100638d65b91f86906c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d9c9598eb4301665c2b67250090d2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbaac939bab74214956433fcd4294a0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c1da9009565cf7a39581f99b9da1f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf759d4893378450d2235581e7f4cc1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1fb97a7047c2a234d46b035c80816f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a9a23e7c448d6e6f834d125b06d4f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a3fb4e0ea2677a5a7120176732ab58361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4959e849f5a00f0fa0ad966b8434c993362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d05aee6db7f19e7e95f55ff5da14d2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ae2aaab39f869dcac5824890eac389364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef59aa75fdab08936998e9de581fe5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d34c205bff11db1739984a3526c36366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f78529120cdfad2a1183b4ed059df367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb475aff80d1b11702191df9a608cc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1963f078ad01dc0e81d7e38b57ebea8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd0d7d59ca690cd138e20ca336b0603370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45903510f9949728556bb1e65a49eec371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e7fc68c49e4aa692627facee037f51372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef14328f5804360e058304bf001bf0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda85f42c0cc0e542ccd5d0025bd1d7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410ddeb4fea5684b1e4f4eab4b9672d0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab753ee92bbab55326ef9e0a3c91cf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0da101c7168674225a0a7f01d1941c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc720da3b70d52afd8befee8e1cead4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d235620d61953299caf85d02f32225379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b37e1c2477e741090a4318a3aae84380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd4a5a3da5736ff976d07a77bc05368381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e037f81a9bc0bc9bdf5d7d8c7f5d1c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c605b59cd917318b7dafb3f43ed39b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31187e78fc4c17b268eabbf993e93663384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843edbd68daea631c740098f1b544eac385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7afde1a469c8513bf8335333788ab3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af99323c885e25a3e5dde9b2741193b8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a9847a463c7d1533da94427a54c55388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6824b8101060efaebb15c609a480415389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc2074e1724055f390d95d25fe3975390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e2210bb7f01ca19f203323e58d471391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2434aff514ac56d4236c8f12dbadc5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4430b94eb1488a4d64248d1cb29928393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2634cd08e894c0ca3bc3a6f6646150a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60edd93af2fc0b7d50a3741094b75a5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec43db3b07d9ed5054a4c649a7b5705396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baecb42d28b60eeb1d2e0512fbe586df397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0504a7a9624f9dba140b4a79c32c3dd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d7fa042a9901b047c50c415a47283a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b6fa239e2b2cdd3688984de509cea400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94bdb0fdd7acf35e7aab2a21ebfc1c1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a885b698de1a509983c1f0ccb9344402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eaaaed19b3424169858c1a467c28d6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a0651c3e36a4c1818252f3ae9ac863404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ceb0c6c1d830d9d24672c5071dd38405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d7512a1a197cfc40efd7e0ba69d4c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc8e7d280e7c620d4c40becd7bdfc5f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f58f1d21a929258a8e9a3d416433a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f9f774ab634e3bd3e92f3218a5923409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ff5455be389db2235e6232b33619b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c71fb3fa1f986589d25dd15e06adc4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf726f03be7f0629d260417ab02561412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d706c12a2ba86d90824440bd552d423f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459bd1ef27c045a14a40434c07963494414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0225716a6c4bd698406655a40f6c3d09415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b17b2ba5df1232f6c57a2c9475e0076416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f79e485036df42358d416581b635f6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93e4dfdccd4546942c6eb6d87422ac418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a48d5ae89401633529946ec1a9c8931419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec4f858ecef0eae8847aa99d86b8749420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be662dfcbe4fb4beaa5986459f54ec421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddc8d6596391795f9d64d6fb268c6f0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca386d94b06d4cfa6f87e25bc38a98423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71652149d4d879e7c8a34c1d5ffcd1dc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711484715db84f9922ab69771ebf55cf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204e109c9f98d12dc6f38223c8e5a477426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89079a94ce0e12257ec90f064d8e98f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7569a64b83039e9772249476ca5d4b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d885e43ef0ac36e1b1496f6b86681eb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255939e2879373e66e68e94c8505c6b5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796818432829858fd9a1cec45684f826431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0b9bfe38bdf732f41196753597aa0b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f15684829f133a1ff8004bcd9c214a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0845fabb29abb9d240a02ed636fbfd37434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f3c78d2970e23a48a4b2765999175435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9de2a1e3454c5a1a3b3d4985e29bbff436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb434023c2f05da0f6cc81d4fae3ed05437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5af0b25ea28300c74ccce37746b7bd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d902fddf5c765acb32e7ae0362861a3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b7dac20ef6e6efb186a1da7af9f183440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b3a1ecacb4e1daa6529d3c8c99ff6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb3ec242e917b97af0f7eff84b9bdc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ec838bcfa5ceed13c8c914ca506bd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e8264f838dc980fbc562f95c27bbfd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f073ac50a4eea4d82f5c326a5d33572445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c0d87994002fb2bff2df6ec0e4354446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4711c992cdbfe57cdccce40ba1271447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5eb6ecbeef04fe7293dbcdf19e7519448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b240d9b8f3c535e08a6a9f47981d6946449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f6508f65d75bb80f7d2ff1fbc53ed450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f85a848db2bbfeb18c01dd553b7b0d9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e7b90173f2e05dded94629900495ec452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f55b2375cb2af4110eee8f9159e0c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62fbb7d2f5afe90bc508d4244e91ab4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a718b51008154b27688e7b8ef0b8b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b8c4feae0d4acc6752f8d96e07c370456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb2eea4a776138524a71a1126282e8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5f0e23abf6ec36df2c1c8e842a7e51458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977086a623969d22340318b7438fc287459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc1c061faf32df8a62ca89f59f57765460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb7163aa0a58a0f85e12cd1c37f23fb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178e4508afe1b00a18429d635b355425462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5edd105faac475f906931b870fd868463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6abfa5d8b8d85235f877595a012ff92464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf931adda0e669ea3e82073b04667b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d8c373dc4191bc4c343acd1309c2fc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fbc715fd67fcf0485ba12a15bffc84467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9461251310eeeff74dec12ada4c99d4d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847db83a7a7ad630df44a9aaddc3810d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e3e309ad253c60d08e7dc078d8910470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab81f08ddcb7fc82602b24b5d2f51fe471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cba6b9ad50927f307b82433583f0a5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4fdfcfd46246a9e7bd95da5b983b0f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a33fb174e456327e510a989e07b8b0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4e51742892753ab9c38cf041e698f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f2fc7159e75674e764f80f0b73781476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2639f214687df2252097f2640635c2c3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af058008da4d32790896cfe3b8dfc905478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808db3bbbdac3336b7fd51c7001f473479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c86fbb2fc79745ccfc79e20ea258f6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca3479e71dfe9f92361fe13479c46a1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45523dbaed4f0ddc81f4f69e4100fb3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ddb76dc7afda600feb26e0c627cffc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b84cb1827cabdfd6e06135b01004ec484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0496a78e437b5575a34f9e2065379a54485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b54e8180f5c16db07b07e0bd098b8ec486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d02eb5f61e6ecd262fee0c36e545fa487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a51e9e2a28db3f1a4f6c1ddc4a573e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd7a372f59f7345e584c6a9f7003c73489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b58789e656919fba1e4e9fc5862333490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9fe5b25b1abc09170f5028e19a169491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a58c65d1e1e37a9f1044e59313eb64c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70cb1a9a4ecbe9032a4dd4fa02e32c1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ce8e100c05603197a073671b50e75494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5d533a7194fb86a0c9570b1e8c473e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af3eeb4a5eb1a3d52168082ecdf222496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bab58163a51f76731ec982285a5e18497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da18dbeabd6b6db97e16dc6767b695fa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b3043ef3d45f7bea43010c75bdbda0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f7aec832672dd8bfc9eb9c9254d6a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8002971ebc45fe600ae9762a111dade501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7fb551dc076ed93e73c8e7fb7de048502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14752bda9047a455c10b6bdac6744b9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e8966f53720a48a627c9d7228ed78504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c6abdda3d05e80a39f7695db38cbf6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091c24917930fda38465e9dcecb9009506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f47ce3699f8a53980341e9150918b4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458f16487cadd21507dc022a58a912f7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8769fef0c1834c97b2c04699cf0cd181509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fa7cf0de2412c403a37770930f7b1d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f65905cf44b67c3925aae3a9fc396511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc09e238c6bd27ba82915e0a9fb968512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9bcb34bd4eddbc9384dbc237b5399a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cdc260c6c3f52e227338617c0fa6ca514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f74c5ed036894fed949bb9156ccb4ac515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddfffbfc01825a1be7abd5cb4ca8e79516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4205cff81b8bdc26d0acd9f85965fe7f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df988082aa1e0f2ff0b9d46e8adc8231518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc357bfdeda0f05e83cdbf212a952e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d796038f0d9ee125833c5e76957159a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a86ffaa319a76e8aa84dbb44ae54f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ece3cead193d8f878babbc554ad5e5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f1be39c2fd1da90e795cfe9c46cca523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015fa1678a3c8d0e75e8214f8ad510f6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d86f0c50f648470cf7321512b0c4c65525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b70434df4791dbfb0bee8a5cc97aa3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427a0ebbb277505f0be944704cf3529527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f6aa5975e803bf9495b96b88a3f8a6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f3cdb7e3ad8d8503b49631b13296c8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b4e4b92c8cd6bc0a24907904f8a90530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f87f71166f336b69fbf5979eb462a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a708cd71999d041b054af2933802c8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489fc93e67fe9c63029038847e5782bb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4489054b0ac22c4c41f64a2e3b9456e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b223bf9b61093702670ca2766dfd833535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b642428eb19fd7358aecc32d68e112c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d5d1d8546f6a22c45e710c055f1d4a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9701ba2ce97d4e5b545893ecf00d284d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387ba463a68ee96313b6e1272bcaaca0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6440a3d6d3c59b5248f4065b4a26054540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8895e4d001c1531a9b209d62cc660a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d08be93c687c00f22fc6590c36e30542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782faa4da6edb41a34c1bd33d3b15b8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca869c38dc9827585e73a007936b9542544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7adecbf90a7b10668d1283c279a73a4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece84ea89c76f76f12884cecc924a3b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa5b2a5f4bf4d731baa65bca85e9fc9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe9a9149ee8e6d995a50d3dd5faa399548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52818ad1b704305e775bb0589194a063549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a6361add2eacbcf09f29066384f7c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ba517966936bf9c0ac8f8e18c8854551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c51cb01d6be6584556f3400865baed552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e816e584770afe4fb855e6c576071792553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d9d74801951013c61282c922d03a8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f5ed23428ca278b3a355841d5bc46f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f7d58f5e74393f5a208f23da5c91a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f43f94478651c43ccdfc426abdf31b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67070a602c5d63e3a721df5df858dcbc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4835517bbf830af67319ff74e4cc7edc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5124829db0a857f9b0ab2346fa4710ef560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc67f7793a6593020e40c65cd55e613561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b22aeedc450338b5e17647d891ad33562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c411d1e884463b928bb53e19e8a0c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be3b5568fa0e040ce8d33623299beac564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b744d7e96a7d6cc86b01771d1046f7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74926e428b7f86a21b07caeaccce2ba1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d63bb9d69945fcda0614b75c8ff4cf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5835968dd4495aa307007d3b059354568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738afa343611bafb03a15979365a84c8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c4d205d706c72fdf095e337edddab570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce5cba760715cb20e80328006f72b1f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f905a8f46c84c2458dd3ddc1aaf64572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d527d6d62f943a5ad75eb447383b5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f19492f66c6e0bfbdc4f8f3e5b1b66574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6936fbd56d07c6c0e0ae775970819575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161981937f222cb8a8d6bbb6bd4ba543576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ac3566b371e5867fd02df486ffcb3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45427bc1527a550cd98e912922f84120578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3294c980d3102e0344961de17c86644579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec920117c8b449d5229db8c6a0dbacf7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa0367be9b7d7ad4453f673b7901da581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f688114977cbabd3a21cf09134915bd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e14560d38ddc8221982a960a6d26fd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea8b25744d5cb2c986b1127d5ef3e83584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f59637790259e5b00e7ddd26d6ffd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db48083f159a49b111795385736def586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f906ea4cdcf568e8514d7ca28340bd3a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2525a9a758f60c1df05b565bbdb179588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db959be1da10290bfa8bb8ca0a0bfc4f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b98b1c496d81cf32d8aad3e8f665c8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe6a6e676fac0ddb4b577cdc451969e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a0b18d7861f5aa839eea5cd4be1b8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c75aa566970aa785daed5ff9f1f8d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5536ae856d302e241df2eed88d23ce78594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e81e150d8dfd56d50494974bf1e1a3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5be86553698ba7efa640325102b3bd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f446ecfe80eb8dd90ca60df1a73a048597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99071245361f36101cd3f92108644378598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e79f60e0007a99e990049faba8619599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dfd3082dfa659520b2a03dc2665caf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2931d13f7b6bdb67682657c5fdcc0ab6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b876adbf33649305c92d480f6a537286602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003cf4c8dd0c124423c91263773047ef603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54fe719acd1918b68398fd7f71709d3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb852ef43f881b794a8471c5cac68bc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6273c71f5ff6fe021ad45769a5e5f0b3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e783b9da70ea20e194c48312be557b2b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babbe306ac09803f47dbf642cac2c347608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e274276c99462a324fa00f1a30c43f6b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d35c265f6432af8f613a253cbe353610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5cd28e55378f28dc9f2da9e4a94f54611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e5ba0a6345c4ead8783d1a1e802cd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae184c9304197a7d138d1b907ac5eb8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f168c05788bca3dc62e04be33c569614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea4c0e846c62762e558b6a8a21c0f2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172244831319c11f59582d6b983019eb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22bce6848fdfb67841635fb42dff753617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7814a72d15a417c6e005c9a5facc7047618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f9a35e2dfec7079e6941b9ed71d7f8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0517f7255e71c27e6f14baab54e699620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10328957f382079964e5b3ede667295c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8469dc57ddf02821ebbabc442a360e3d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4244909f3d74595ec956ef80890cee623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf525bc391566a11422be7974a315a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7251fd574992283834182360f0a1a56f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974df9088c7baeca6249ca99dc05432c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616da246b1b9d12806d6216b7a1782eb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d7ce3a22dd77a321652fc207b5c2e1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bfe91bed4ff51d7cd2721e8438a04a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6be37b4709b4930cc57ee356730f2ed630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaafae3afc493300f9d9377ae76d4a3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927efcdbf3c4cbac68879cc1ce2abb5f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ab1d24b16033852e81910ea4f4666633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950583a80548859ad34fae30c1e84dc8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e2b24f3c0a7a7c13aa58b6a5344bb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc07fb1497291e26e7a257513c1083636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97fcc3a74e7ff4554914114dd02d7e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5429938767e43f344ba9d51f02a1e0a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb104caaaeb023dfcebc469137124b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958db58fcb8c880bed222d10921d6f73640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039cedee51efb450464fb128f4c95755641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82622d12e6da6c98a33ac39e99a7b66642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55342023b2eeb047e3e90f3eefbd520643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73900dc602e988f20c0c15fbd5884f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b16960d37faf77f6c56bc694101a5b9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12285d6da48ee290f707e9bff4573ac7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e79d9bee3b6beb732df957419e616647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab51c6825bec76ddfe7eb96acff34e89648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c10a68535e052c855a77848b6b8db649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152783e93ab4be87738b23a57d8ae4e8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a05d25e0fa3c9e2f16e642c919c8a3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90415de453287a136116325517d1a4f4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bcf198c11d96bfa992ded8f16e9c94653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b028f9a742ac3769d59262e8bb2b54a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad0f1161a5bde6bc4e0874ad9e9e27655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed81564629a4534bd2959f973402001c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd4762e845634d059082d118f96ea0d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70311bfe28bdb603792bcbc9d4c2f6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e7492ff6fa4fec46419c274292e573659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02939c140bf7fd5f05706a2d1971fdb5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d4f909ee62ed4c9cb3ba1ea4c9d2b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7315561f6938d7f2e4852bdcce5c9b46662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ed3e8e568c30ef31ce64d7cd343df8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d11afc7ebadc4426e2238da180d073664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c03c7300f8c1b33b68bf2b1289edb1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1844a73b28f9c3c1d1215f31c27c5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b133aff8676a3112a823bb2c4a4ed667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac8a57e3bd15916e31230311ad3c1a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994537996813ac2998ef0b2f54c51f8c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68356ff475171bfc1bb3b43d16f75585670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ac65e8a32210e014247315a7f77ef671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ddb9cba1c187c7cfedea404d7b7a4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffca4939ef6cd58d21bebcfce0a68d9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3440640c98c8aa94dac825efd250d22674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8576abee25f48f515dab8af1b0f4844675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22a4ce35f362678bd3979b790bc4858676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d1e563e1f436518548275e3d1dca4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079baf1301957e1a3cd9a3f7a464ffbc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af173f15d154a1ef5b6c22bc4e754138679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e241d1635e9305fbdb6c13d53b350e8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d14467d72866fd6ef32fe25c48eb97681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96326ca70c5e95770e6aac24a7ce5945682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e37edea24c7ac919570f9fe1e4b4d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b5b9e3157bec865de29f0cd5f0063684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e1d8c8c6dd063ccf3e185b16e6316685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0732ff115d37830e1be437265bfd37686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d90dfddd32cbc110b9c355ef1cdfb9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac7e2c0c56572f592328e15c15f43b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43558b10e081f1d4b798944ddc263c4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4cd9ed65d52440e82a769e5c1ae8e2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4884821d0b1be140f07f172ec5fc227e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc6b0e0e5b09b1e8b3723cd9a64914692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f9abeca671fbcecab8dd2864bc3ae1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8530efd1345d15d2753ea84914dfa907694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c955a45ddc24efb64576862c863948695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f60fa6d0cfc19131dc9f680471d6d95696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9426ff4e52b981086cb7c6ddf1182d8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c074bd08ecdc5d21045ac355f3d7a14f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6429e56a1e694643e92b0e1ef4e305699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44950adecba21a143561489a7bbc3b28700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2410d3a5dbbcdb179cdfa585faff2073701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d80c494bb35af0e12156fbf878f083702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b2d7f8cf63c0d4c79a6cebd0e0461703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9a974b38f5c929f3de7a874897e7a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe22cc52f5aa7c43940a3085ff764be705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096734bc25675225dbfb4274c2d97f05706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9417ab9beb04bafab7be0efc3dbc4294707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52313eff77af7920b64b84aac9f7cef4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dccd2c6608c1f70ef6ea58ef0f9e43709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b78eca0fcee10c30cf29afaf2f364710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f986e59b87c4025b346520a1b67eca93711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce780927a099b4a10daf4913e67f9f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a04ac2eef3bf27fcaef401715a35a0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1781ca881faa1b55c202f1a68ad8cb5d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858784af46ad32591d3e91a39f9dfadd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d2f8ba0cc440006ed86e2f4871a1c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db873666709992305b004573985075717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a3e3b886c1e249f9c4f042ff2e2c1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1700920bc3b8402d8b511aa53fa30d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2536370f85cc81306893e0df6248e4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c2bc8370308b6fc379894c320a25a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeafbeb55b7f5898962cbd2d45a8d0e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc83751ef3eb1533e37555ce6244a3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d17f3308d6b3972eede2e3e02badc6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1bda52d622cc21803ff468b3cfbb0d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf551696841c6a34c6230692971d468c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7746165aa5566f4d989adcd6999c4cb9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791caa9edfb3ea159ab36b4773c80a88728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96058ddc8fcb3b266c868c26ae02f768729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb842350204850b4e56432995797d237730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e1fde3d5f21e4f5ce7dbb9d5c6a277731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41bbf81a7898bd525bede13fcdacd27732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df087e2c0dd0f0725b36dbb614bf7c29733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b8236fd915675296ea2df568c35b67734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c629f27354924ed606b954bc5ad1ca735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29eafa53466aa8041fc75b62cd060c7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a84871dec94a9b270cd4985e3c860737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e138ca4114156f9e569fd0dd38f198738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df8ddece812b85fd6abcdccc33b83d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a595865abe67457d99787bde416d6cf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cc444f25058d77f40baa628e59d82e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d4abc993cab168e6cf13342cdfc4a9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fcca393167a0a462f620f08075e83e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de576ccb51af85182e63c26d0ba7744744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca25083bea9e3686da8ba52c7d8430a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b4a5fb2b1c1339f219401992db6d3a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd75504072630bd74bac24d6f146efca747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22774113a97fd81e8b7136f9569a2ea3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992b7b86d7e03a42d708a432550a958e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0396ed332e9d0a6b3b3afc698121f7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac6e4c4565b0a0fa1205d4b11af669751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11017b77f9f9d828a05b161a7ed36b86752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c30f0f3ddcb48f33b73466fb829fc2d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f3e6a3048a1772375601ba0a20f12754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f94622a3ed4e5d228032dbfea998b9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bea8e8b3713058bb6a8c9e5a9d105c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf93dd3d0aeafb5f55ab9937614542f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daedf193a670ff0cbb98218785497413758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c10df305bcafd056f391248a71d177759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>