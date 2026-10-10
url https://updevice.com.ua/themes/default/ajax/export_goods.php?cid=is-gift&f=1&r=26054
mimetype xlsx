--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0bf1927a86d711d042aebedb46c1811.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab0dbedaabf7ec75009f0fafa5f281f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f8d6edb53dbda4ac258852a2999dc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e13c0a088db6d32c07ee5cca0ef3c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ffb70afa6d371fd331d241a05a7385.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c76d406cb636903c2f767546b595856.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d796aecfa244ec6199be090de9bd2b0f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058115b4825ecf60250e41c09de7f5ff8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cefd42d80ca5aacb2590529a931ad4c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916739bfd6505a8da5641c4057dbce6910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb61077983991f7a8e67d468a65836c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3adff121dfded80f9040620136e1de912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a000a079a906d4aceedc9eed6235113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6a36955e1b3bd5b37f8694d1099c9014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df80b87fdb42b177a618fd6876fd0b0615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf1f646282b1b804e474c2ed44f4bf716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f4a8c7f1cc3bd2c57825705bfc10217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e0f8960b3cd93b687cd23e748bf73318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c52c85d8dddc5ae9594a6780cb0af819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9379cb3e9e329ce48b700bdd23e5fee120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105be57b4f99877bd9f562515291972021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c9de3e6518322019307886b75005622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec3902752a19c0160ec87ea0a53e4d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e19e92b52f7fa136aca81f3f4aa3b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055cc52bc21fa12c003f2e123cbbf2b925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca9de78d04f2e63a357b138b587686326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099af64ac18602185a9774211f9ebff627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef44e46478f161455cce347e93198c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0196ebe9c7bb1e8886fcb69b1e8810dc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59873ab285e76a9ea5417506fcfdbabe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b67314387c4f286b78b55ad02473b6531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc9d9e31b7b1da57ee698ac9e00e88332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f4415f11d5d7de7f1d19636bff24e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cabe321cfc6696a5a04be8c374358834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042da8cbfe7fe883ab37aa22c279c06235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09672d9e0c73a15f54fd45b4303a2ff336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c2c1d0ed0e96d1117a85991d8709e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd1981c0090808a9af0a3e3a0da187f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e5b9ac8ffb5d3aa4b4182e5355ac339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b618e63b7af9ded1a25f43c207e76d040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b607c105a7b4f047696b65c51e7511341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970004b84a0376396826aa63062ceedc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc2d2ca53488bc95b29f4797b48eae43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8042b66d1e79c50ca2a913a990727144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df6fff688d4f031b355a27a347f3f945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2709304519f0c2405c9e475fe03acc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e082278a9ccb172a9fb8f33b5cf996047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9402f622b11a65f6b85165d014eadd8a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e10499a396d8f7f88adf61b456758a849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2769d08ad8f30fb115de9bf218cd3d2150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bf03a909217b042736724314ff19ad51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a5bc484c99b1510313cf4a553e3ab52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068cf1ac9d7a741366a1aa6b09966bf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a9ad7a61a8b468f566ff3f234a91354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8159acde845021043674a0d5bcf1e67255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231aed6b5450b4a9c3e2dc07c5d0282356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cd58893662bd9831b63fb085652ff157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a89dfcc71205de9b76afb3ffc465858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75244e8db056865effbc525811ba4a559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4527b694123108ae0a95a56931737bb660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf78bb0f53c51c14609bbc5fc2a5f661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f5644182b4f4d1b4020bb353b8846262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed3c9a2de2a7523d3439440f066941f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f1483d0dc50b439541d5dc0983f60664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fcc42691689e862e5f86937a81ae7665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f1e167cad584eddd263c01838a192f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d277b54c4f63a947f20809544ebfbb9467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa628cb83627541771170398c53e4d1268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c9c8934db74f83607fd5a37f6894e069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb829ddf5a591d65df00893adb4e8a070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d6197f50c7862373c6252d31a7fb9871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d8bd2b7ac327f5ec1e2c537f43a04e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef34887c593fbcc5f64bcc00db9cb7573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a98f1f33bc7a188cd4bc252e293c074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abad3a12808747049be1e677319443b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fec3ffa82358f114a5d767c01423d276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9698010478c14032501cf49f26ff35b777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e5e28b9dc5362a629c48328f25a0278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6695cbfa6c2333370ea251016c6e51a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1bd3fd33d32afad1fff777cd037b4880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f301005f850a29093f234fe58b31d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b1cf5ccd2a4b2ec8ebb4167286fa9082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d33cfba8e36ace83fb56347b30faf3a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a9400f71e46dbed84e441d2e203ab084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4fc864879ae22aeefcd2adb65e418085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934bf4bea2476c152a31fcee6a7e3baa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d01a435c0272796d6615553f6c50d1087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2223e9bffe82763389ee8a61b5b775c388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea573ba4e3bc612e81c4e6d1805710689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4847e078a580c561529c33e63a6a73e690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6724ee2805e4634518ff64eced0270d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725ff1898ee72038228b89092f6a540892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b97280885e353847ce77ed49a25af0093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ab8f83b5525b4d43e9a597b0311a094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087488bc3fa08c9fe34b980d58c3389695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c413eee31d5a903ec73b62c4e55c8996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c0dd04e3a0d3300376dee77f48163397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea5a3943cd5e377556e8ba173f86f7d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f68898cd28aef2f285f300eabd5cc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07cd9554e6c8d80d647d5a2637d0c2a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aaac39b6166adaf1c82079e4e3ec7e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb90979dbaa2d3c7e7e93c42687c73102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af56fca8caa6e2d3e9f1e3c1f0673b42103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3757c0aa74780fe476e544475dd1515104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34c38380c3a8867fc144853b043ff8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73931416b6bb477ec09710ed736238c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2865803ecd0db1b0b4c717f817dd410107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99488df3e0544599499b838a8fc4f3d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b71b81845c88aa2261162feaf7bb193109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a20eb5020b6042f663c2c49c5a36c6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd5700a043761926e13acb40fcdb6d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94f4d5405a43d2a4393ceaa39e5560112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a292df9480420fc7da949c66f258335113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b379aad1b83254299383fe74efd7feb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d50b46a3ae8b027407900801e64b075115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e989fc299cba26495c7ceffc6d841116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6bedceee2d6a3d6835c6d0fa5e5ff1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464294b11a21d93db73d5c74cd9785e5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ed84212e8fdb633a5f067d487b084119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd76a2798070aed3618062b3341704120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bcb2a8f8f07f7004b9eaa4d87233dc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb8fa37cf1e337a821109827387cbe9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba78f0bcea99d4f4daef00eb92bb86b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c533406a6950b789d796a8a8d324f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2914b34cb8d9049f807f8e4043e0e9e7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a464168575dc79969a8c33ee06fb404126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b11f40fc9d9e71d956d275c9e74efd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8078c184122ac1a8fccc8835f5c1c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d13c84db1cd78d9844b9f87dcc274a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9fbe198bdf520426d653c130ef4f36130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c031d1721c24b83ebbb6f040c390615131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4accebc6b49587b1b75c7f938b1312132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d948da2954d4b7962142849f2d9a9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddac40ce833f3af422ed08413de011ee134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d1576369b8f38bf9a12f6c1a7617af135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46049764ade247a8b362b5599e12033d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36734ef3b3de4433e0cb01115c9a12cd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd084512feacf4a7f0202f7b38b36ba7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456e6631500cdd82cc54d9711b2cf8e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b00c50560185e6a00b43037341588d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80828f044395848a0299ce93598619f4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e99c2a86ba6f3f6008430058100f883142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c538b1c80e3a846fe32fbb38f88f30d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e74d8e9c4e62a9754d3975f4ea840144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23491618081573299cdf480318e50265145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d56e8607d68d5264422c8356bd1d09146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a7fbc95c4205eaf65128ed7caa6df9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e76518f35f4a756836949661c5dd18148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0437c9e21c1ff46894ba8712797e4d1e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea3f9d554b00b65995fa635278dca5b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f579566c5b0a505d021f6eb892a3ab51151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c9e2e3f382df65cf797b9de0e15575152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016e7f2cc1ed276b50be9ec0a211b606153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bbd687cc8ce949813709248c30f3fe154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a80401eda0eb027cde49957f058f851155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5245716b7d0b17738793f3da13d06775156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33d01e2ba5648f9b4ae65a7967c907b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f88fb176aa0d7a59a4a5c5fc83e15158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6647a5d41fd62bd66fbcf0343096c6ea159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c90baa5a8c6f3458b519345b7a859160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d64557129d2239f73f03b271190b963161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd25e9aa7b9f74faeb0fabf6b96a49162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3defaf16bbd099a4f88426d8d6e5a65163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d409e3900ed6969bcfe070a3591a92164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e760e641ff367e4410ac1fac00de5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faebef5bf3a269f42371e64d1dffac66166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee01241ee95737efed253f3b5d16b53167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1605a55ef1fb6585127560b99f8027aa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994dc9ac79f1c2db41f226a27e4823fc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01fe0b4a648a5bfb14ec1506ad070c6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca79621603a5453bd86b72b361e73a62171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798683cbe7b70a5c9a4c6b093757d825172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8513136e92406e09abdeb7c1b962b2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9bf379c7d1571913ebcdef17825f0e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0698277fddcb1d915080f14d4dea62b3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efae01c994028f5ff62f5fd72a27c6f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf4adef7efc36bbf1c4bda598253f26177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f47d3cd3c187d9104957a036572aa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38364ee17a00134e1781dd60b8d69862179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea17af7835124bf0b67eae95c2b173180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb9202bded993bc8f8480e8cb04f3d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d724842bbc0d93674f974de65035aa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc7cd3095549339c68ab698acab77e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b837a94926c739a514e171ed9a2cfb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69079529a7fdeb90c20e85391419ba3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5317cf8fb4fb37f3202acd98e20fe4dd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e436e3154ef460dce3dd085e3ecdc3e7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d2702259e4061679afcda1c990a93188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f7e33ffdc5c37bf41bff53d659f8c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3f7d226375402523a85b54c4ced2da190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb983161f9975b30b3d7f98c4ba26c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dfd37692f91bf7af3186e31fea2783192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d7f1e84595de4a0181c1c2b376824193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bed14977cd1ace3ff29387245f1ae5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fff29fb496158564e3d5e5d6cc4444195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ca71764ee82839f55334477781297196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9189e2f23326d8d07b3dcb61d1431b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca75c3be5395bdf2a267df20eedc5d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e75cdc7d2d552dc9ba047520e6968a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda773bf1a69da7537560a8555fe18f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2428fade0135caacb673287c83a1a0d2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960e0309f5f5079d869d9dc4da564de202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9879a0ec898f375c465cf6a94b0ceb50203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3864e8b9fe700b2cf2fe2dc6e714359204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb0cad843e639723d8056f05daebc6e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e692adc63b47c71320d196fa1b97fbd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a258c07d3b66827e7d644c7628c43792207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c3e95f332e9993e88245058646ac3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd911fc0b06591c2e041b4199c7d4f4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa031eda4f8966fdc06ce4c784cd50a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ae829e6689515eab15e2ec0d1ce800211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d24d2b36d7567674321567807b80bd7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1967f9f2732f989e79b9a142e815db213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e41f4a1e1c9ffbd5c7923447a39ba214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7678b6e185931b1da3d7291ef0148c84215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d07d67423738f933d4370b825acfe4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c96cd126217bb394145c07104213395217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ad7e2378f0b203b22ad90ab0785e67218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf96d982fc26453f7d27177626c1ea4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b9960dfa2e312a217af533eb95d4fb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a889463f89b34b2594d4a9b7cd1c5be7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec9afb092a59b279254465770c45a14222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c854c61fd948422daa9d643933abfb80223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4faedd72a9055bb04d66073dd3b86b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dee50851123f6c534f89212a30e976225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9616d9a99a10987df1580095c186c5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cced1b8806972d71b069c6f24a45a5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3730f3c59116fcbb72ae49fff063a9a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f497562517f8be074beae0899f9a4d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfecb0c20b111dcb4b5b9fc817e2eae230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded1aff73923698502c8f5c1a8b92ca3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce28a9229339298b626f6b361e66fa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b57c99c86bcaf0d4aaaa392e5acfd4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d2553725e4cf12a9735cb81dd1147234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a17fe66ccacaefeb31a8a0294dddb2a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd565970789e24bd88eb3a78442e8599236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8610f98e3f3004b296420ae4ca988fa4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba5b3141928f2b9894dfef64efd836238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce65aab8519410495130a34b3313d2b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a14e6cb95ee6752bb7872b5dfc8b1c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfad20f05094c53c4f473d74bb3d035241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3893c2fcc62c2faeba0737cc8ec82a9b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60bf838375309d6c9b19c352dc0982243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de9f9bede66655f57d6983308bb6e2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156068ef3477e252db430080936be4b9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c15d379f42151be958a03209accc5e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f26e8f38fc46eba3d8234da35cf750247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b62ffcd252b9c899f9faed42d25ff5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d29a83f7561a50def90ef8e8503542249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1cfc4d156555a2266d5b1ae9f202d0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e18b66b345877455fdfcc3963206e3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94671ccc695e4da424ea96e02d2eb9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7180fe50add7a5aa293d255f5ebf4d01253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d511b3c2f4d3bcfeb37da2cb0f2aa7f3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f63dc18f00becf095175958688f8fb6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a82d6cf8654c3d318dfb6193dcadb11256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e0297ceada38e079b7a27bdaa4ad3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b103ab832ec51e5f0437aa856fb91d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6968555e9c4d04bd1e2f8540d899c0a0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bf872ad552bdc8f538c9e72855b8c1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b90aae045599bd93f46b004310dc6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c96a531c5218742c12bce3470983a3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f40be7a6326459ab943624d21204a7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ad10b49e150394189ef89e0f00a04264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73412abf7209a001c4843aa3ee3e5f46265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e91f8198879aa254a0b55bde8e65719266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be4557954959c929a6e6c60f47310e4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c62be9e956dde07bc0b1607d2e037b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b5d8bc1e5d9cffa79afd5ac729c1cf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c170f996866011f27e4c17c425874270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f4af22ce4e1c9d07215f84133a1ef4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1cf4d3ab5f3c7978f1cb8fd9ddc11f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109568e4027feff8267bf9eb8cd49d91273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ace95a77b56d5df9489b832f6627d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f18cd5ee4b1c34248fb346827b496275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3078031af79d65223bc600b29a3127276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e791628e72062fefd24477108d885cc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c7bf0ae854b4d15c1e5c37efbde7d8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d0ec7a92ce37cc154e9479c0c9d8c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8eb1fcccf6b2c87f64563291fe500e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e5c12b16e1bafcab2ef1f56007101281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5cdf5091580935ec90331009ef553282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dbbc15a8b653b83e9451b9bcbdc8d8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c74ff645af30f06f079d3716339301284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126c64e38ebf25ac86234194d1231d3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad73f822b9e0a8b37731ab61a8e2920286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a044f235f2cfaa77b592c35d6cd28287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e9c7d54554438996de6f53f319b06288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a9b20968cfd0cac72e58a6551aa7e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b516a05975279b2cf07de130012aa19d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51128e5e9e78e341e876c3265166f26291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e41e65d6ccf839ff77d3e1fb92dc3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ee1fd686472b2b3cb90dacb52a4f4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd7f6c4fc0c659dba840244a8aa845a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b06f87f88f0b1d490b993d1d222e3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099063234255d4a1c19d7e1e62769376296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab696b158ceb2be02c69d2127734392297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e43008702941c8dce35e0276f23361298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74bac5af88ccedd3827ba760a313498299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf77ab641200f33513e91e7dba4f3221300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e9dae0a535b5714869b2eda5ec62b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eeadea84de115890e1c995c9c5a4d6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1e3fd9ed9d3a5b48f042169775c25303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b30e07232c99a5b13a7aabc37878c9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8e361e4cfc83e7421275dfe5f4327d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02989d1a634adedf39e7a8f225a2738a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a5f7df1fc7f24d1f9640440f9e8fa8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e692e5d81c80cc730abd6942ec9f40bc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936027df7af02266baf2f8ed5d415733309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37905b3c55986aae60c0419321d0beb4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f1da133a85501259c57bedab91eeb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f4c51429886aae95c031032a558f55312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bcffa55eaebf48eb747bad72ac4d47313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd581063e02fec168a10435cb400fa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9797596f77222c5f98d721816546b76e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ee6db1ffd2f44d2422dc513f97f18316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa721c3068e46e517ac78f86a898741317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd47a4a3d057172226beed65a9f9f8d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ac768d2e38029daf99512b181ed25a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05beeecf9d3052626518d79a00bb53f9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c320ecbb7b43b8c723087837fddda321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3329baf66b07027d2e6d3448f55bc883322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb166c1b865d062bc8c34e260311623a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c7dcb9aaf00886c81e75e7b49649ad324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e389fb7e422762a975f72bad96498eb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e053d00f3fa921f5115c9fb7af9d6088326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201de650b612a586028d6a78c88d348d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d951670e812f5cbe3ee2cd0a448b11b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a5471fb2dff740d34826e85af3e7e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead0764c5f5277d135d436f13baaaf9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5a07714f6142a76eef71e23e1e31ac331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4159ea58001b0f70d8ac115c5b2db7c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc184a361c5db89f332dbb85994e20333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8645fe94ab733f44ae6c1aa1a3681f7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d0e7379e6b8133c7031d33e79ce741335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb3a52d9179dfee101add08aa9a2c5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190323d860fd5a147fd7768f704095de337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0409207d74461b74894cf027d0b0d2e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc4e935704bd746e15be38347f7eb8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d7ecb7594fbf8811a604b191f4244340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e5805ade5e3e1cd067f11ed89b920341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea9db56e394e30faa3b4088b5549c20342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b650478992ed12de5788449b72603e23343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9056096eedae748da2fb104d8548e9c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9487834aad83d94b373657a1eb71249f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d05f59d4ee69cb266e3e7f9dd9325346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682380c216175e4aae5be3cbd9e74b0e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c229dd83ac92b9a03f7f4312300d14348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd19c446e5a1b70ec289a151c287a70349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b33905a6ae5b3988e011fec8a493152350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a04658fdc155aafdeedd5b26a8afbb2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98637723198ced9cacdf0faf7bd14a0c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2cf25dfaed64fe34278b4c73896a0e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084eda55c3fe6ade80a1d872c66c8683354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71017edc43a4d0f44d925801918f72d7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b3d724e943d032d3ec9e88589b7fb4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3021aa9ac45d01ce1e4ce099ddd8e62a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e726a270ad22a8df8973e3df44943e90358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ddc3349ebbc7937551f018338ab58b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbcf9f2a83961140339e1b75f710f7b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c68088d29ad9900efb3efcb23be5a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad99ab034f8c0812975fa7cc8bcd18362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a6038e63038c9817f08ca890f4c7a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79684e4f743183a2e8ebda4911a653d2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f048c5c72512dcb2479cc27c05fe28365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85459797f64e196e351165037ba7892366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f5a133603992b87aeb1f74655c2f0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f5ca3c13f195c37c315501a609a86b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea8e777ca313418a699968242fcf13369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c98027554a91839c09a80b1eaa2197370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87259beb423a7957834c21703ac53065371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c8953ff6532227816a3d1eecedf974372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7edbefca8e73293674b40c648b0990373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede65553855eb834403feedb6fd171af374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7607a5c1bde190ff6f9bbddaa7fef39c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0c89fd57decee21d4c51a283f0b4bc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd334f8097e679779139be47e62681c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bebe041130a06118aba25072eba8af9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca30d9976df27bb3ce690404f086556379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b0951e83ddb6c837509779a450087e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b0cf0bb6bd9bea3bd94e72b4e196e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f653a788753ed0751755e9c788dd7ff382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803bc76d2c2ceba77356a50ae651d335383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc0a7129ab883ef383dd86189540ae384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95bef4ad351e250c48b42d805ba6f45385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce75be049cf5201952149c5483ab78386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf20b9ddaf4be515850d8550e12ed4d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a07d1c9e6a9ecc273edde5dbd26101388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959734c4f81a9bda4a7e670896eb89c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5c81981bfbc81ccf256f1ce7f12a25390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b5726a828615d9baeba61f433f341391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd74b979d6349323a3d1717f7229590392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf25fe1643f0520d3ec7060e5671546e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dfc090e8665fb65ad89bfe8945d914394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bba61f88bdb757bb19a5dea75cf06f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1340e867787197080d2fcdfbb08753b9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d87b9377cfed668fad011aa06be74c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de5df5b2c0d4c3f7235b9a62897966398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1968f917b58a368b4d4736fd0b4bf2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105fd0bf7b12203320621b066ad4177400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27129382dc7d453c242dac6349e12d8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e306cbceb80fe670be039ce3b127f81d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107ea8d6cfd5fdf4cb8b0079b82bd018403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6405df78ebf8f7b13b39bf06728a49eb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d33c4cf0600719546b5bb2da76170405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e814e3f9bce73f65377223a657079d80406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22324c8f15986113e17da9ddc24f5bb6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7622d257610141da2e01e79d86b0e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d319c94b37dabc8fbde18634d7ed5e3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574756f26a8055ae85a57ff986e254c1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3df814621373731f8d8a15a074a44e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be935c8edb527832733537336953e7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a94f45f9e9687dad36ca27890e8a9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e83c6375c851d553ec986e1f57627c2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f424697ee99bc1e98b1114f7f1e2129d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a9dae3eee83f595015bb87ce17ec10416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b395e799ea6f924730f5bb8e528185417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ea9f42a1bb36b9d8c8afd6d9fa5fd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02935896a860fa419852b0345d18b288419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aaef9b398f22b116bf32a4974a7fea420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b422253f693f625133b22f3db4fb90421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0969226ffd0a5f9c2e6478e0c73173d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0919bce18e81ea384c3c661f3d6b777423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd617e8b9214dd28639b390fe36e1d7f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc12baf62b2803f947451de40f7d17425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f742a64a343275d6535921c8bc22363426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c989c919553128dbf87c66562819a5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d2cf2aab8405f3d7e44979e9d8df9c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a52de54ebff5c61d4c7420cbe5207cb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41807ad5c980b1ad456370d9b56b95c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0652344142e13f46969784c378d1284a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede84383ed81268ec39bda47f58cae4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd4057a0b4e6c2781d8ea15430bafd8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc8c0255dafeb1a564458c44d6c25d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e007c12e3b613549e99a3fa17a6739c0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3417620d520a358457e3d8de50fdf863436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f085c31160df0f110d5b1a10855b0c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c843a06161da4b2800d2d1ee623d6ab438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244416e8152b8230f936e57378943b4a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c8f0702f9dc9fd3311537d781d1c86440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1114d423426846bf1caa6673a24913d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b5abf3f779239ef0dfd7331fcb7ce442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7234d984b61f5985af8bd18ed8be4dee443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c80efd506cb8fcd8aa8a8ce5770d31444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43466f4a21b897e8c0f3a62d30c6ce445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d640369914ccd3ad61d90928911d4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e58dd20c0b3e63f0036c746e6246b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d59ba618b5571efeb8f6656b5481e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e4b20bb537171e67105a3051cd120449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de3bf86adec666311ea70d1d74b378a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794bf30b1e0a0e37ac0d37e60a664260451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be05ff456de3688e8905343fa2cf99452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7854ed3c48d6fd8283d988476f80d1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9404b07335fd12515fd1eff5e7901f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d60a8a3d087ae9b48ac8d1024516b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c0149f5d3381cef3b84be084b6fb90456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6cead9b863f473243780af3a95724e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ef41ef2400c8ba6c79923520e0b1b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146ef2de8dc1b38650f39a238fd277f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b74f7b1c6c4fb8b21b1223378779721460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e0bc78d16dc472e36366fa2aff03f6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720975ead6674a5497a770f7792e5ff2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47be20064886e29e91981e3f676e719463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4da89cd314e130e7154e23176531b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde5879cf30cdee87b7d9295af01f88c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2986e781779a639d86b20dd989eaf4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d354aa975f0fc02df15a70acb413bd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd9a61601b296894ae56cf9c551c6e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f838ede1779a831c80bfe8be8b9b8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b92bfe8d9d153a19a27f43d477d47f2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c337fea34d4e45b31ff7eb44424d200c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb0bb0cb6df44ebe790035ccf336195472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443939b0cefda14a621d9d8e96091a7a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638ca9efc235ba31f2335f8ad65229f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aae176788281256114ab4b33d7926a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eaf6bd93813b31c316b6da6fd88f16476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4330fb090bbe7dd0877c531ee163514477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156bba5f945d7a432099af1cb384027a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc718307ea72350a9c527ffbf28676b5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b0b5922820ce390e43e0b25c8207ef480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf367def3814f7b70bf43ac76fc148481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9139abbe34d079451e7dc3ae4c99a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3722934c6ac55b586e3d46e6ad45809d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de95fbb61a14a9a58ba23a0816a7a16484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ba418ea5d37eca00f6f8f64c633821485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db71516e65fd5e796b146321a67ab4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5777695720915d40283a30b4fbc12487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86bc5b9ba37567fa21cd82933144b1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6088fdd9a207efe2797021e74be9c7e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c71559a165711fb6c544f4a77d28fc4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b3cea4b5b3d6796cd3fc4b7614986491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d509d8c1f47e7427fdfe229cc67ca6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917962bf6f347da6e17a64fa0f5e6566493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb71b5cd923f7701f0a5f02969ff0f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3556a4414610ed66104d0114156114ca495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0eddced9fc7aab8ffffda65eeac4bd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa041bf74317d6667ea530fe1d45c13497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce375918b7e88950959ff5c5d8387d2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d7fb850287b125928b5c34e58704b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b53c776445e65d963294d2992378b5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc85de81c98491c47981347e0be3c88501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3abc703311335cd7c90fd513eca4433502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd9f6f0cea64a071bffcd37612bf69503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af558d35cfd2ffbc5ec42f95c6fb04f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d44be6e6a663a9d9cee2a7aeff84c89505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2dc8e7f0d98c3f8b9f117854e6265506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb56952ff5b6e1aa4d9ccd4dee2d650507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b63d939144b929181d25d929fb06cf7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c13ec96081337c109e675b3b8d93a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b0145b6a0c1971983c1cedba3b603a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197301aeee82c1fcc695aa053d5212b0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1bf4712f3ac67b21087f1dffd7ab39512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa2188a2632920e98306669e3bd2d1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edb88ff444b449f684c89c7f6270fdf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca3932bccacd5b8f503c4bbd6367f1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a0868a4230fbedb212ea74dfbb6fc7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf25fb40c88b1d7b69ad6b09acba56e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b01a1530a3c646371f57523d53077518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdcde78a23a00ffae7fb0221529858d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb11a1fb0d6b0e4d862222abe73be192520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211deac0afb11fa04497053145920b63521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a3b5fa9cde6dea8ada080765792a61522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b0ca29812f199afa6991a26f4c96a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be31b6daf84fb8d2474c21eab4bb1a0d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39014f7d2dd59534059b32830bc86947525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c9fbf1894458fc57c099f2239e65c3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b1b7d4a6512c3efb1a7054d8b49403527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a560ca6ab6616551898cb06cb68c9c53528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e2af0ced3bf110b5e1168af54175c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d658f5b0d4c8e668e97c1faec541314d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0443de695e2c824cbcd5e49d27a3ed92531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7036d91fe611aa75968a9aab6579ea06532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a1f9a65ca32d4b4c40cce6b9908021533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c52637fdee3a9b17f2f904061a49bd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df33c6df27742091d3b3a7a7362e3f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e31dec2013cbae2444a0afc7238cc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1649dba8da3cfb72edf06d4035888f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f844c0430bd162f77030aee900016e4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662353e01ad45ba12ba071564dd529ca539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5cf382518455b52c39b0a19881a8de540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd392e74af5775a3c48e42d5d22c28f1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d553a3f92978da98ae60cee230e65542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b9975e967f8cbf9ada1217a2bb0a4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d1912b4891b1f151143daaa4ba1a9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a61811e474635cf5cc4c222bcf957545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16d823545eb42f6418c258fb8aff49546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52073795c61c4d08413ec62264b79b08547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ad8327959b91c0435c26b0a4ba16b0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a9e8e837025f6836c341b1cc84faf1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351cd7fa8b5786af7849ab55b5a08fb7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42944d12d391c38e1e161eb32667c810551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ae95fb3e368c7ec76765164fd5da61552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6aadaa2dc21868d6016a3dacd15e87553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f05f8058b4e5d1be57270db091d515f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84478d3dfc7a66c26354782b5414aa5f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ec4760d6ad2e911e6b0c84674ef01556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6723a032d3f4a034b9fa1e3ade7e4b1d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e97cab7aab854d75e9d89aacc79ae558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6136a68a20337299bcba9e4e2ce8baeb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e40e56d9ee198a8934ec831462f50c0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6257ae29535ce1408853624432ea6d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f707f95807a5da9c5d63f76acc9f03562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac58c9b1176d960476924ab19c5605d1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e16b7bb6a443f61ed43d575fdad8c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2daa3b304f83685d2e65703c292bf94565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a571a9dc083c2e7e018f30b35f3800aa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8972ccabc4b9fec178fe7c73628c9fde567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756798443c39dd078f3f92cd0bc02ddb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c958056a66804201c4cac986a791657a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4191f563f31b8f042a7c22b4cc2d95570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a79096563e0c3c82c60fd8218d930a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3a9021a241f11dc1650c848ebb0541572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf184596a022bca8a34f5b84358c8e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2195dde60efafc2e92698432412da219574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e4c96d9cc0405af1f040babbe2cb1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb29fbefb3ec7a9fe3374927a690e26a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b9e88e04980314b0154bf0497fd86577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a5cfd6f908be392f69c91af249a08d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd0bc8d1dd17313b8c528e11d0eedd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da03faf3e63044ada99bb4a15e842a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca1d63520dfef88e1527141d40f13b9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c522ed7abccbd20afde8e0a23e9b2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a71bf856dd4cbe6732b89cc7bef1ea583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d79f2ab92c1790c5f8bc9accbfc675c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f212e8449be9d6ff3ef69191954b8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb8daad1dba2c8950731024c1809e73586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab1a46f11e14114b1f05d9345342067587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e2265ee315d78c84bbb16c0b92351588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e63823fa0f6eed03f57872dbb7ae469589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecce890686a0caf80f9cdd29a1b4526590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815dc8c97bf269f376a9228df7a87254591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d911b92e01172a43116a35d03a439db0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a47e534d53200675c73e2d253ddd5e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa81343896787418e46ecd72a12e2b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9a7d02533f962c6b864faa489ae1d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d08728841bb71262f384a273b8d43f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068015c547959b50cb7485979585efad597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc0f880a746d8e58eb186fc254ac1fe598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774425b2db782d2314a0fee3f174af3e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808bba26828bb3697c413791a247811b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bba2b4293aead678b745149092b0d0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae070d67f473fd626723cd0b5cb4ea9a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4caf8069aa5db81f2f5fdec8bce8cf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae662e62b669fe7035fa428471a65e80604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba55a0705097a6a0fdd4b3987a40389605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c5f12ea2b1841f98488f0171c6fe5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d852af676cb60ed8f779af84470e45e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1368d2733a0d6a0d8acade4a6715737608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb69263b58eed378979a0102b857e54609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd177d00af6457310b8104555e41dbe610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ecfa8a5f84d63c244af1bbcef5af0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5766d438a050b74d27f838979fafaafb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed458f65e7ce99f1c5eb103005263611613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764393a368079a6ceddd2949634c584614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8cd3b214c030285ab35e7e1556e6d2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d300a67b560d3d63b61ccb53f06078616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0736f2ceb79781c1e42fc95bb2e9b6cb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f8ea255fd06ddba2ef4ac15b469519618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f8a835fbd60fec287a4eacf78cdeb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225cd0467c0380df36bd7d785b8f8274620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e903624deb9812156d8c72ee73d6b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2a198a89d25427ed0cf6f3fc75650622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056eafdbf38189f7804ee56c53b8c601623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766cdc13cb002a1fe553842ef9f0ae03624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f911e8ea191e7f4eddf1d2321f8f78625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8129e627ac55a14ed6548b73407a5dc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b26e3d874b479eb3a102241d00033627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde4b3ba1ecf86e6f218d97b58a3442f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17625188d27bfa4248c6591e6bd0449629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a543f516a60deb6ad04c3fe5f820f04c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc7c8106dfc51c3d7185b2f940c4de8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485832b2d1ee986271d240dbfb0366ed632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e29a67dae3c5519b646e62d773e31633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f2a9714ef90503e825c50e4878ee90634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41925f05271715c39b81d90ee4cc206b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560846c0edea8edd54e209c51569d023636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf828e47d75d7a89982f9da5525a06e4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79631c14791ea9d9e71b76b2a21b63638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8094aaf480bfa6cfaffecd54cc7930639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ecfc0233492db199126262113d489b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0876f490b87eab490e710638284ebdc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b025e323aa8ff37f121cf7493ac7546642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b503e6bd39ced681a5a571bb5d0fae86643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b876fb701d77bd94683106e96303a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b28021fdabfc5fecb4ed0c4ffd0cd73645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c11003fcec603d66f52c1db142ee91b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef764662c5f52670a1fba71bc542069647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e423bf16654026c66d8e6a551d5c27648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ee423a332d79e6f9ab3146473c33d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322da765a34dadb85fc2af85e1284a1f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d3137fef3082895e133eedcb73cae651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90e1dd0a9309461ffbb6be288dab6c0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ed92dcf4c41794edc86d1d8202b1c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c6107d29a77e0cb793f1b3160c265b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d07ee0ea134d03c0fb853aa4ebaa90655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56ebb37ed46f25e75c60b83cb3e244656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99404623d3e43b2b4b576c846582e9e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718dbf8bc973a958ce14f54df79c512b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a8910909423ab1d66dab17a342574659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e471ced589b2917fe86a6e1c836c5e3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe3a067157e7728bdfeb94459b1d018661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192122ac638d91e963fe80a99ef0629662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0361136e600b3faf5ccb9fed2d8619663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f49c4ef1a2f1364104d5d3438032f9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b723c114ed63fcc2c3cec573c4d62665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e607a6609876081336ffc577a2711a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9420e8c9d7a99612a8648d03908fa0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6abb31315deb3c8690773e565e11da9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11946983036410cfc360fc5404a41010669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e3aa2aece9f4a1649d64dc4a8f67e8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a7714579220a2b26c95c79a908406671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30cf7811332efc6c6b3526ff22d6fe5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d78665a7bae13399eab6697d051311673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038bfdb1dee2e96c0fec27a3856e5ae5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab92a36657fe888a4a58dc837742b1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8eb043c7db1e5362c554ac3ea0b3bb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff6bb1210af60654f40dc314dcd87a2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4292eb051419a2c32b82300d61bd4e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8c4f52e506bd0b1b4dfe41dae7ee2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f39fac3281d20442b1bf65a1fce9843680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c430c6accb6b913e8b5d9b06900c7e6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3131d5358c3ea878f444b20fb56014a0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a1fe01e425581242361227160d49f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc1ce11d9997a0c8bc40be4b184ba5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d1f89f7b39b5a8aefd889c9be1df3b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78fd3291415553fe26381423e8becb6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a95dcf00c83ab3610f905953aab894687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5605e06c299b1a7e92f2d7859792e4b6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188658761acf0703244639b6f6f391fe689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f755a7cea5c5137595e2b13340955690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c5b2367b7a5c16872f78ffea79f537691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb6631fe4077d53ec7e078855cfcba692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f833992d183b0c93fa1002600d5c9d0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21491edeca3097a386baa67476846aa1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a725df67d5ca8398598733b39c0530f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baddd6ea71bba0ba2a8098d26ac9e91b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6667a75cfda1561d521417ef384354b4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df0862a82038c79479da15952dc4362698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a3c40a8fb109ac2e8f9126cb4e9b26699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f8f0ef473eeb16407ed32fc94f9bd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3428d9d482482638acf0e62a2cc060701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764dfaaa63cfd163cf062730708672ff702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f5598d8092d19f492791cee03fefb9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4378b61a263832b0ce24e9dc8181cdd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f1f00cdda4c2f3d02e7a159e09c6f6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e41d140e0300e296e3ffc8ade10df41706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf06df51a00d9525bb67c40e92a0f5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d613097f9740813f091924af7e5f77e6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c71058ea34ebaf99c33686ecb04cab709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69959352eee086b77f63ff7db3fa0c35710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8de1c1e43a13540e5ddecf19623040711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a2f0959d9b5363d1d0523c4075e0e0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f2d6c892f6e660a3d850919d3112fc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f2bcca8f657c5d6d8e1d4a2b7f1818714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13def7922dc8c7cf12c196dc437f106f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01874c2b4e8c6183e9c0a7bd089494716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96275b779acf9eaf68898fb0a678dfd3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2881af4fc6e5d31b0c1dba4a0a9c6e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67489c084e5d8edf95ad85ced22bfe8a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcbb69ccd86990f966c3079c803a381720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad3c499b8619c728857c99fe024095721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d148311805a7290ef3c7bfd88e78e78b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69bd9e7fc3b8d43096bd42251a811d8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a7103f40fbf8d70ef27ad2b148adf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca14481b1158b2b09c2c901c8babab725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d35a20a12bc1b27de9e3d912d8b689d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aad7fbe008a18ca259160dd008ffff727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969eaea5a40994dd34e55e76b14b8c7e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f7244b7048e281504a2529e1573aa729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7bd3d62d3ae46a8916a538beb8e386730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d4db714eec8f68d03d624ee2ce96a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff23413cfc4156bdd8b9cf03ae9166732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f881113cb0ea61d863a1e35688c4767b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803191f2f120f784169e4a7329f80b93734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f2f8baea22383fd94a8e3593a427df735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3506d41100309cd07c20d57fe181a42736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6127f4a944ed11e5eefe70f34d16ecda737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf78e94ae3b51d7db334511efb6aef738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efaba2bd8842efd30012762e877cb38739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ff4edcf292159532ec081f5fed53d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeaa1178685a9a319354016169e33f4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b2a455a2a368f50320e9f3159f28f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f423b92fd7dddf8646674114a213526743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b19342904ceab383f34fdd3bcc4129a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a1fe65648872a29ddc2c1a91be39f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878513fdd99f9d8581e34e8914542d39746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79bf5a8b427c791359cc5d9f611d4b1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b32be4014083f5829eac392dd54de4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bef44e39072abb7638f8474d559aaa749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7831e0e58e834ee0181811baa977a02750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd5d5cf32fa7fd6ede13c0fcc91a43751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85ecf9ba953fdec4b886a8e3eb1d2cf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9278748f661f0d40b4f6f0e9003e5b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeecf30fa905c79bdf359534bc769b0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec89e04740432fe43a6d0f03f91adff755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cce79319dd07059e5e004ae3a4963f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e73d3c1aa7271ee83f6a38e44d17384757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd16e049a021310abc35ed6038a93ec758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a162f2f9208319e5a0937175b8ff9a9d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cce5b5284c582c0ddb931c78b5d10a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b77765f01c51c069077f31f8041d6ff2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56455fc75c7bdaf5799ab28bf7df3eb83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ab22cdb7b8b20f8b338469ab8cf384.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f818df52a684924b9fbacabc934313d95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c23f2d4d7ef0e097a66665b65898afc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46807de93694d54f506b19400f1b4fc37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba128891f5ac5c49ab078ba4289bdbf98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da35fe9635138a2a823448a94a47adeb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e5f9f1f3f6f1c0c3c0b135f08bc0c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a9330338ff2aec41a3c612877149d211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff78074b455aa61f33ed6a882e1de412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56dcc1a8613ef731bca71f95ecff14613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f923b030a91c2eb1bba867d313a521f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c595cad77c315c38e0725a3550b1be5515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbd20cbeef9165271d3cec3188abb4416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e0865189b62738d449506d0294d2a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005cb656a4fa22bc6327d86713f9c7218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb849dd7f32ead9a2e7c3c2a5c925a8e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d987d8521825e24382f7bb119cf088ea20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fafca8958f9e4c3ccb7c7e7767dd0521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d536667ea4867686bbf689d109b405d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1824702a74716d8bae478121be7afe7c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2503c1f05615d45ce1077cc2a1fb8f7724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5085d4326f4feafad0395b30bde164d025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f38e9048d54e359d5fb490d778201726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fbcc23efba54a0c7e54c748a36548527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7d32258e2ce4a3fb25dca744e3c85928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fbdfa0ff8e9e9fc06d30a761d1943729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c86bfe9543785b3e6879f8c1b030e330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d19729611755bb981e5d424ca571e0c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f05cef7a2fcd62336a380a32fd6f4432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96627ec045d9e4966d3709e3afd99d5733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd3baccc7b84a33a65aa2cc0d830ce34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05fda7571a93e6287712779b225399535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b221cf54c87e70c4a59ae8afbdc0e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c13157e81ee66d721662053d8d23b5737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bad3a5d984965d6fc8977a0b5ca41738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c980e22f850e2c853e7406ea42e988be39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827944d80fb6dc3676ad49d308aedd5340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723a300cf3cc7bf1dea6d91487e619e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c50fdcb38152036f202b061b121e242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1bb982f8745dfcb514e6bc9975ef2d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b9fe4cfbec32e7f4e2e281e1f144044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4299295add648e615208e6dc4ef60d145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe062fdf44d7704a7b90f2bbcf7a8f346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348311c9d4547c6a7e7715fa474b05a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85b103072b682c8a9724fb2824949448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32169f5323622b0ce186c35454bd719349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8265082e9d981c56be2c0bf2fcac9ff250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19db53d72061bf0cd38df362a0f735851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d322a577b00d9617e391a31e551f49152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d16bfce7fc18ece859dc5f643921c753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6db681d22023c81f846f2751c1617754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b34efd1d39e295f69c979f224db1f055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5505cbf7dba09b79c9ddfeefe9cf0b956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e7615b645b4181babeff68b291629d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b4d1971d7d2873f2fe73af10ee8c858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a33fdebd298c93f6bfef150169a7059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef8b2a3bf42db7f278da7921d11880460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87061ecc46e394de8a78e47114fce7c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6933a58ad5850eaf04eb046d93c161aa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf089aef3e8e5f75db402d28f5d6c5d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbad13ddeee274917fe40a41b1837de64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c6f76dc2e207ea055d7d4b5292440365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99133a022ccdf6c6dbb4b6a627ead0f666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db75131d7fe5fe1ef10c75175109da267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38742546b82d75055f9791dad2fa88e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd76a018109aa38a873fcfc1ff56e469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef169a6f614a4c9a617dc0ea218dee5670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fed6fe7b5e449b749282bf8a5d75ab71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbcb57495d56de1e55dce3c332bd5be72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c528dfd566a693de031b03e90ff670f673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0899f35be2ef9193dd4432d8f60c7674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1815d719995c829fa0a55e42c9703a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80064dc489ba920e4ef7102cf3dc63f876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523a083f77b43aa791a940b5e93badd877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c33b55dc41fc415fe5d7511f3235d6478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1838e8c13bb1212bc0eb26e6519f95c479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1fb51bd19414409887a5fae675743680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a1a73a732148a26755bbc97dfaa46f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2fb9bde42943f70b07d7cd99b9f57e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2465ef6e2496cc02c2a14a3f7c7512083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ccaf3690ca1def696180d1793c2f0684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd49235c7a96f7bb3c700ce3e316a72a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb92ff1fc43a42ebe5e8d284d401126886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff10d201fb1339e23aac16eede109187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c1f1cfe7b4d4cab03e71d65ff7101b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19b8048cef2319bf3edbaeb7d00ddd289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8effa276ced662e2661ccf1c1237470090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b18d3fdda533049ce26ae178a46173691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0141de04c0ea8b5eba3940a798a497d292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860ae2730f6ec13815b8b78e8baab1b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c6046e9085aaf8ea260ff24284ae794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8769b620a16f5c5187c2dfc164f12a7295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d5361f90d5a54e057666b7a13e9a896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0804d447380318cd4fd6ecf7ff4e2c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea5f04234a6a09f798c0f2c73f6aa7d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a6c535b7ba63f87bf27738bc7e3db599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac20d228a772822071a7c875b7da73100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477dd7f02cc73b61d3e728b166c250ec101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15acdb5fa504b7870f48dbc80fe41f04102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664159a99638f74c3570ffa941e7e815103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb534ac7cd6953f3434f7b934feb5b4c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530b638e25f9587546c264b5606825a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccd9ebf7daf511f8267a1839e062c3f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f4bbe402fbc0b8c3c503e9c169dfd8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4059e58a04475ceb65a2e928316d17b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f69488fb308dc759a7e94d21ab83d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a161b64653a340eba5bd40cf8cb5f2bc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd565851fa1c2ed10303d51438bb610111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f156d869d3cc11df236c7cef44caed9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a016a44111d48257287dec7d617aa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e5549c4df77b57a28a26234180ee6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b081dfe9fe66df8c3a06464afae78115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b957135daea08916cdbdaf5321c2f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d887057a09279617142393a127858160117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8662501526588efe72aa2f057078357f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4bb0941953e27d8efb8003e9f307d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dadf46f0dd7e696686adb4fa91e3e62120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce3193de301b8de9c48f6fe625d3f3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd15b18fcbc1da084e2866c9a193ba122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb368fdb4bb9cf48904f15c311cf440d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6231192e07d08f17dc6a0d8ef5709af124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc64cb6d0f5909d50aad2ac563b6ad125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b7d1446ced03980fa48af6cae20f8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e565a95cb5a6c632bdc2f6ff5d77a7a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d3cfd3699ea2eac86cabede74dd481128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a21739103321203392ae93d2a07db7e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e876e31e198ea3987f0c3c1c037553ee130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a2a1c546a2250b094de482c4a54c0c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a617cedc9f832fb38aec8fbbe3a96132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6119c718fc299df23850f368f2d989c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51609d95ab0528feb9b878d8b00805a3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e0a5e3c52f6b0ffb1d586b1bcc6569135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401900e97997bdeeb6f388312407c016136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b034190e8e19877c116b50b5ed69ed10137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65a409563b4907463c17a4230f727d4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c210208f954d14b7f5c7a5690506062139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed4f55222e1ca1fb817680d7fe94caf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e57f77349905c0ad6fcaf5e951d30141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad4a3ca674e5dffae5055508f7f8d4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae3b17996e329caa95ab856655b4c03143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c572c6b658f6b7619d84c687eb58f4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19656314886db0f72f33d499c5f35733145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584cc54c1bde3f67b820446fef46bc9b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af4f999e51fb7e22b3e1b3053aa391147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48050520fe56e3bdae2247d3459cac65148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d39f7fdf7206a95c62a016b341fbf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d7a25b231a5fc0a74ae647629a3701150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f9eab7281fb7c983404fc6fb8c5132151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b7b55ad51dde7a7204063cc1a91dfa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d2e595267be99427e01ce7145d6602153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a683d1a14b332ec055e095eeeba58ea0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d4be0534bfede2ee490b280fea3a5a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d30a00e1e59fed1e3fce14dcc0fdb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a869c71541b3f7af6c3cafedcc837f6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed12674615e7ed284741f9636b3717bc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0149494f06b2d7c9adf3eb4747ab6b70159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78318a7577c87d09c17002e29a2faac160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9327ae92ed5f674ce2c0330e00acc7a4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d53e93a281d4550adad947c6671a4f9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a828c53a684fedef5de2722c327d33163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3d9a5c6891e358342f3c716224adb2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e571bbbc8a406ed3e59032a5c9eccc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e57f833f55878cac2c3971b8341ac6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6138a7ea8c68c71d19df5796d1081b0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7866c96dec0fdcc87aa882205b9c953f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b11bb003e69ab14786670e3b1ff027169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b05431cf5ef2eb820a59111134b5d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ace369e16a3ae4c3f42dc4e7abf1e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59485a2edb017e29f6ac0a7f72ab9001172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b63b56b27d806d6aa07a70babb87087173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275685deacaa04585fe0a06386c84a3c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893a6ab8bae2ed8e095f270b2819178a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422da7ebea00c33bd508e0f4c70f2305176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd794011bd382cd84f4553408501a77177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f9eaf464f33fce3e1b5a2e36f3c22d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05443c453b3a552e763cf966686489a6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb7eda2a5a68f9a5f05a4c183ce9715180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e012de61cd84d4015458cbf6e24965181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f75fdb215eda0e39ad3c3418cf5c53182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe3bfb5f60d588d686aa26f01c9177183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5600720af14f7a532d341c795dc019b3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6866afe3b3a4a3d48b4a92c32b4fc85f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56fa46e1f5b57e47aa832d4d6ad6fd4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb2bc89f6b3850d75a062865b5d569c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a5902339fbfc9d3e0c21d236151992188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea57a2362c71e855cd1865b80d2ccb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c5c086e8e88c78f48bed44183bc50190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc800cf565b4597a47fc98934c19f8a6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7056a9f3c455cdd97986722ea2d1ce6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce8cab7c1bbe9bfcf69c18dc17e6ba193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e7c8db3d20a3672d8f387af6ddca2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba009d76f23644652a2e2ea221df0a2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f653a36631b6bcbd463fcff55ac2e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1828504b4a6161087aed43672c995739197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867abed1279eb0eacdff2ecf63a0440e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa281d269c55dcf36bd6870ba8123c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25013aa47e38eba136249e4bbf348bd8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce93f9fa9ff00e256414aec4384f6f1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a096aff3d57a8600b20086f7d1e47a8a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b75c431b501245a118a93cbef3128203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24afed000708af9263127484ed7e3da9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cef7ea75aaec0f217b46e4af7ab4a4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff4f4c0ec7b4a137b1ba3d50aaa14ed206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f70e21021bcc01bad36ab64574ce576207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40867f76253d0c9d4a378f843c833d4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b44d10edebbcf32a665fe86c7d32686209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5c79f006a034321b1535d0f9c9d14f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f67e519a71cf92c5637d8db37f5ae4a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386afff15c119723f08cb5d45dd0451f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28317e878f36470a01d318d0282903f9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337cd1a5b07bce567114d527469e18d5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b87e92ca2d60de5f68ad58a6649890a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c819a9cc0c6b790c942ae1cf8ea6f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df6d5f0dfc0b4cd904af81847d8dfe217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968c2e6f15e654f88b55eea085c2ba27218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2014e3fed3aa21a4c1a3cb2740cb6ff6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce20d48723bfe4e128fbc4711bd22a3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae889f531bdf617744251e24db5e97e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eada2171af721b78d7a57c0aafe41f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f06b6e7da89d1ce72968bfce07540d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de3b280b85e03a23dc63ac03318e5a7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb27d7c00fff20e664647d550ef0d62225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58293c82e7331bbbe9bb414a6802f084226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910fc5dff4c6e27951b129205d7ad563227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2055e9fb1e85b2297212999386694b0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba20bdc336eef29ef42010798bb4d1f2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bd558051292d59af08d10520ff55ce230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6292762672bdef6ed027d371aac573e1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728dc83880a95473301d85427c637f21232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3cce3d7492f24f9cc9f2c71ee2d180233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d84934d9b65927013aec09ac23910a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a8162e34ab5030c148fb1395b0a495235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28500b358a6a6ccf9c531a09c9be0dc4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ecf60d817420c55ab5de99b4db25a3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35351ba69d1f683a085980a372909e3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f277d843003f320eba13d187c9235b9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b674913c6ebad7c2f00dec13666dbea4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b2cf60424ae8a8e4adf245f720920d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810193c7ecbb4dc108664c30c6ce2dbc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fbfdea4a9aa438dc41c1a25f519e02243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c34eb9737d3726b89127b19dd6b69244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1814d18eb5e09c65d085987411876e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992624f4800205bfa3bf4a1f07cad44b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a32b781100d254cadfc38fe86e778247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14790685162c1bc3dc747e34ff848d9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1e8dd9c4c1fe4fb83addf2824ecfa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7711af0745619ca5f1322201e4492436250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43699059edfb87c9034a2286434d4efc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe8704d761f117ccd29e1ca1249f4cf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53287aab6ed26a66b30b1df61df71edb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0abfb6200bdba847e1d22144c97b927254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece8ae6016da40f8a4e7daeda28b624d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1139fc5a981cb397430a7836647ed497256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c843ad3dde3608f46bc741bb923ad3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ade6ca7496e837981aaaa2a01f062258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b495c6d3554fd0e61fb9bdf62f278259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e45790cbf6d01a702e5217b0ed3ae260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc5442528327324c37d1b3c4ae7a64b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f4418f644aece58e13c7c19f87e14262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dac9d69edbbf8152fb31ab92707b07263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a31eae755b67d4c451d930d7c9477e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b1d9decb158f68641d9f27adc50893265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed66be92b8485101fa622715913b2573266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b667bf177994c3a7cec9d757e4dbd74c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d258df7dfbbd59827a8d5a2e54aced1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76193a40403ba7fffa3013a86a9e392269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1692e9eae39768834eea2e09a0647270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5345a8f11024e87cf2847c2c0d990727271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f5561194bbd36ef2b3096a6d61c40272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aada166628adb98d5c95db25d43060273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf60a4b407788d287d8f26ea21000385274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e8025ed61a2e46c6f2f5554635a48275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3caceecfd265487be8d3328d287ced276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282c70de706ac3dbeeedf603fe6bfa6c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb619890bdae40815e16f7d9958c3c2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29660c17cc3b281e0b2df0a6ff53e12c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f77d335affcb43d86033af7da3b7b2f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caadf391cda5e5f09ac74a1e8ec0ee2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902ce25d83f60e0a93bdbb5f5c4e48a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de2b1e7e5af5f550ccfa009099a8a6f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c868ac70e6ad55049b8481359b4618c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b0fddb528545602b2ba2c16c32822285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8754bc5191fdb115d6a548e7c1aa02286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47181e24e12519eb711ddb2b05bb8d44287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd9b795ddfc76b45a0e79c61a2e59f3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e545f2ddf6cbb0ffd1df87576d7327289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4012b9c323bbabd873a487a49df531290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2e669f63cfb17610bf066e1f716042291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4bf43300339030a8e14405a85b7dce292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d585790f095cd643f09e1cba5d19d90293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad28ea53146d1fe757d66e01990ca3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6f8dc51959e67efa8b83258a676cd5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde16b29f1380a272b895a866ecfce94296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32fa1b998a086e2b2928b040a0987bd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0704c42fd63a766af131c9030a6568c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222493f5dc686fdd12db66c179fce77a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cdd22bfa1dc205f941da3408f389b3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d2097404a338388c478892a714ac9c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8770f55372442670edfb73dee863a2ae302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab319c9b725a623191edecbcf01d07303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61916c60292c85dff4f0b514ee102c24304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f7cb0b731edca11af462b179b6a83d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e71c5b3d84f7d917a6073ac899f540306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0979ab710221ddde1f9e48ba9617224307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff9dc03d12e3edb94b77ac662e33f93308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c6b05316308a6a2a69a6dcc809b5bc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b760ce6999d0e982b8bca31c942b56310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ae5cade51f15e0330a551ee155286311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca77b700eb53b24c85b1ca70e55b49f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd09cc1689dda169d7f5a809b1b1b23f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d396dea1f00c288973cfa153a6ccd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e47b22bf4f47574cc7b983d2785ab315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922836d5047cfe77b7910d5353d7a4ad316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ca706c840ec7e0f347f71d206ce51317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f2609dfb3d3074e1b03445c55e2b78318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b8128ee198b6a7359f574f8d37c6c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a69081e49da5c0e856b857044385ba0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c140b6049f8486b176530a87073d01321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea16bce2bc6e8d59c031a44049a09a6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2106d935f59f16ba7e9c499f973f6a48323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8313f76295836a57f23a01ae0987a7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b26cc5367efc160fa8236758a7476325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d281e406da09915dd20644593f38b25326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a66948ced29b3b5442053deb447c8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f69d1bb11d1f07acb12170c75ec40c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9ba62d9a070ab735944b9137bfbd9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e28faf698f411d4adca397558fe864330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc35172b8c7055f5b52de59f012597e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f432dfed914da4195bcac55ecc17700332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc806ea4d55a9cf4a556e4588e91ac8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd06712ba5820fba2a7a5ee08f3413ad334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715cccdf501f1f8f3f123f6d648e0309335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11400e0283b90d747551f55b8df7ea9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb16bd3f13db08f1632438d06bd5d1b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3159595af291c63ee5cbb851f2e3a2c3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d625fed0c81070b094ff2f3494802339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0077bdbb7a64d624244a34a5a39cb2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ae3f08eabf433440a5b2ca6723faf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2dadba4527f39ddcc60bcdebb7ae79342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f91b4ff24e17c9cb3b52fbd4b7d77343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304bf9c9d8213b205e2bd00cbb42723344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e5ad1b7d8cf2709daf33026646294345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ffe2504d963ad7169768ca1c278b82346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2f202c72a70b36365fe798149dd133347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e708b7f143d3b8599a85061b145d19348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ded5c99eb6e4f3ea8d3fdec0d7568349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc9f66667a1f0f3c2ef9d631356021350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc9b5d9946758652470e4316fdfcb1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fee8bfdbdee55750b567f3101d279b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6f375ff5f651b88d92590849ea334353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b07db241dcff661f479b7ac91318204354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5787e12eabb798269f4058aad3eee936355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62715f96987ac11808913ffa60e77628356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7eb11b870624329c2cf3ccd2bacc0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5951af7eb31aa5c25e528a0356f62b7d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac7203b7b87229de9dd94ccc1edf92359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f9d16c2a48ecd77209be859463d99360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3189dacec790cde5bfe05895e0ec0ef7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e2c5f9a3bdd56d2d1a66fd7ba8061362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae51d85aa1a4b55cea45d6e813cbee363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7912956f40617bbfcc61c691e81134df364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c5de3627b05eccffdae6fe12b9eb6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad65105aa867657a9f6015eb1161341a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a3dbfcd9c48f905521b34a34e97160367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2bc4cbd4e543fa3353b6dcb2b1c003368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54337dfa1b060171e60e99ea508e6f78369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a7547c15966e0180b15790ace69c8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ebd66094d3457389371f403e9e6321371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca54f5d3e541a9d15fcd12372871834372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59588f1c58010d2f9a67e54bd13a12ca373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590522e5f981a94705a8bc7aba6ddb43374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87567bab8e9f53486d51e897864f39f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a2bffa4ca2f3156c3a9e91fcf0f47376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c468efd2f7d5d83516c9c14e672e29f7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4e2913544ff95177be75fa135533b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4b61ea59f1451c247688b211350e4f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7abd73bb8185a59b830731fe2be237380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a429aa925e15dd40ed0e92236294df381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73439d85ccbd8ea96dc6efdb366f720b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e46d53de490315bf7fa72df7580396383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9460ed01d2566714ba7944d124b7f0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f13ccb36312e9ab8f8aee37069c45f3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25557dc96e4fc046b253ac6619c2c0cc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437652eb88760cff957f10a8076e3be2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a9752c6b92e22ab9a01906bbdf2711388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bbfd586b117f1c90db79a94a6d7d99389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e253b9257a14ca056553e0b196e72390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b719cbb68f0ee12ca92549ee74782391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4486fabc1960262dc71764743e0813a1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a528f2f63a6a663a588073e92dac0209393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8340994aa01c27db4c88c879de9c42a1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b811da1f0c11c960f04f255b4eb7f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6566e6c738060797a27136dee1a006c3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb1bfd084dcb6df73c97e3ea701bd9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b3c52cd33c064bb58b9c9c2cdc5b8f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b6d3487230ad2639efc1a13a6d469e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a458e520e5112e659a5ff9338b09ba400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5311b9138daae30b7f0706f12f8bb283401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf11d6818e8001f456524bb6f53cd6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f1bc414de473988b5e40c1261b6f62403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578154f73c4a0d424d3162a0250aa373404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d20efbd38bd081557eaa5a77a464b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef9e467b82238c86f3bb1d2041d29b7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f811302d61f76379a58afbf1b67e2e05407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74b409ee3a7bd7798e5f2d95544060408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d500020e87de6ffc0af65903a0dde3ac409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf770589b3b613d8f2b1274d2e5b4b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e013dedf779723ffa644ea141a8d2db411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b03bbcbe81d09d692391de9e2ce59a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8083506f9ccf05dbbf1e3389a121b7bd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e02d486d1ac561e7ed331c4caf86b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f2e70b759ec780536d5b299bd89b8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdcf7d31e0100e9688f5ee6b6cdc521416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa51ae924427661c9371838a1f13deee417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95549a0d5d7b6588963093a2cd2fbbac418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4806c6b952181f22b82c9130b4c6e092419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc7a9a206f120e118186a8a5a4b5aa420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37675bd8731893496948a90aa8e81d5d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e83a22eab1f133fc20dc2d0b6907f5f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15914a7e47a6e92ef926918f5420a18f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f7c667eb15a281bb3e80e96722e2d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e9be93bdd51bea75cf695e28412f01425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba287ce5dab2fea34dc2aedf0b5d02426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1688a7bd7e6312aba3bbfd3e67c2954a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b0997df0d3caef4d97c338296d2125428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da926b51fa28f46989b3bc8ed49a8f6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f139a8b39a1beda8c5f911430a41d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd85900c9d61dccd59049def5443f52431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b350cac7ac11b5296abeff8dcc2f83432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9723cffb139b5b61deb9c350f1b5606f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f378fb197555d6641d5957e4738ae04b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f86b5f3f665e3149826866dc990a503435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf70d91ec8db398f94f27c17fc63e2f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b33ccef2399c21803544cbfd81fd88c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74953c9b62978ba54fc9a4ad442989ce438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d47e8d9d1d0b0934e5fb0723d8fee6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad54f0e1efdb84c9b72ae653a30977440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f6a47432ae752038450557baac0582441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc5eb94545757883192d68532f513ba442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7212d3bdf5fd2544d94f1345242d599443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380404e41709e110fd8f61279960370d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e27f486d12110ba98a42d5f8b6527445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e5339c820168830e5076835036bd47446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e440c1884afe65d47f7d165b794055e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549e93af7c0e30c263a834341211ee3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595de3333457bae2c97082a3ccaa89ad449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb89360930d4f02c8e121bfc084f9f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813080a4e7f759fca6df1a96a5f0f29e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e59fc6682837560548c4c2dffb8b4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d0e9eb9e57ec0064ff12e49fcc7f4f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d22c41b1cf9db2c21602fad13592ee8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f34c5921a9b09e73e4a5d1223276d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e5ff51f6de0c73077f6464fdac31b5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5c3f178b2e5b278270a6d38f95377457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e1006006a12dcce739046184bb65a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecddfc653f27a48ce78a52965db49f6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d338b9c82c68df0927f8689204cef221460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b03dc02bac8c9281255e70da63a7c8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9092ce80000af6d5dfde607674034074462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9707e8e0717a57f66b12aafc4bc39b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee7fae9f06869818f4b501a5a7572d2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b198eefc694d39233aabfb27d3c53a5a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c2fcc7fd17de8533aade2560ef6afe466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b9f012c30cf477d04890146340bc58467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a6d381ee950cb40b25701363c7652468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a3318d3df87ced70b0938beada8070469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44fd76e1a30f78ceeb131981b999408470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc09bf11e2f4c703facb37bc118e5700471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e496fb644ab895fda3958e33f80934472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf179ac6d85ee1675d1a7520a7836e1e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f8518028853e59644cc10b9b57a1a7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789067fcacc190ddadfdf57c66c0a4e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc31b7ab82d679f09e17478716411f7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6141fe0837b03540dfec673d3f8102ac477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f57f754b4cbbff220f7e31b7fa35a4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a29a7c85659e28be188f3955de4d22e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe1d56cd8f9aa49bf106c42930accf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec5a4c4db4a722b1315a6ec7c6b8b6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea0008e0387462e61d1150c8254e24482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb400e1eb9602c081f1d5bf2f6179ab483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef4c7ce14dcd5861eff73863419bff484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e9f64fc6b1edf4b5b90cb395381ced485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f44883ecb8a4a224e0d0bad3ad987486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1718d82166243a53a3f2879bb75e3eb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6337b156ed66ef094e001b3e45af0d0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc90e36e82cef75c2fd9fe8adcec0af489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd00d1c2738623dd3fff915ad0a3fc0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d223d05224da6f6298c10e1f86149491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6252687869e4a335b657d34eedc804492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9741d8d59eb946ba0238c0db22767c2d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c13283f65aa00a474ef24df98858d38494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e030fe3bc92e93900c74b4876b159ac6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb100b4cd8352ee677f1614e71cf5b3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebf0ea3742e2def970ec5bc7ce8c60d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a29987b451624f0abde6562a2a8e0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b41fa4461472e3bb9eee99f8656eb37499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a2c43f67c4ae9f6bf8cdd7757d974500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee01f5a3124e8d1c061cc78ec48907fd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c71f87a24049c37fc2c6f6a8a48e2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb2b27991baeb02ab09126fd2cb912503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c732612482651393d9da5769d79fe7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff00693d0d701901bb6822787f18bc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dcda862b9b0db252e7b6fae89df05a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3264dd8acdf25a3c4def75b1dc861be507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b7fb35b18074dcfa57f9f69f4f92bf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117d654c85270cd4e9cac629f871369509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c3f6d5202398be4c82994dd3701be510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214442609f117c16ad53b27fe613fdc3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c03945e393060bebb8054a18427a6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b3c9a8ff17907e7d26dd0d737165d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9bc0e3fe0be0409c9e4caab59e4895514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e2465eac1534f7e3a6de0715ffdd84515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec93f90687edb1987a7d28df36ce44516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095dc07345f728db726fb6f423a85040517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf436e63353e1566b8def5e282223b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc282656f8c042d15666e9a5115bfe519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc1369ed48646956f8db227abdcf556520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a57e2ebfaebf10dce92f0e6092b8ac521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ab23aad1c0fefaa82ccf84b83a97e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de805ce4e2546ee318578ccfa0c732b2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f6f44cab4306e0c03f0ee12ea9211524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cbc59aa7f44e2a64628688bcce81b6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf12371c7fe0cdf3afc62ceceb3c3af2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1657234e4fd4626892c234f629996527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb7ae65d4bff7926ac1e24a59e5256b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046794aedb35fff7f8553acef5ce80b8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71c01862939038eda8e5cd696ccca4d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825cdebb883e872017952c39cbeda8fb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3cf6fa34664ae1ce1f1b3ebaf82165532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e1926915506759afcb92daf489b70c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05448d9b51e4d9e2e9c9f2b97884f292534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb07b3e75be1ecb692964bee728ee0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c96bdc174a3b95bf32b06b01efec1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d023a8fd5f3b6e7a4a0cfe80455cd6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f3d09a53c6bac48fb6c0ff5bcee16b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8392d09f7487f5225d1d548ec895fbad539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63019b0dcf804c28f3b62adc3a24f42540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98e828cd128f7ac9e9d899ec062c6c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9164da3572479701159a566d1c8c260542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0bd36ed3d7923625ed40465c54596c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e766d56bfe35d6b666e8248785e9a7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0332ca5e5ec539198d16bc9e553a6972545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f4d6d04d32d487ee2f989f36ddab7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31575b4156e71e5bf2f4aa384539969547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a507bce1bef6710d4d935717484cbb51548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f29b2d9e5b9b36d17ba4cf089140f4f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11783a611cdfc2efcf9d2dbd4c1fba0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4100b2bafc2b7557b2d4a8417ae86f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310174fe6bb7c37d1c0689651e4ef8df552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c814b6346ccc735acedca836e814d32b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3994182731130d3bc3cf321a1b348d38554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85bbff4b3451f591f0808ca94831a9a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f977c36692e85acc65daa0894e557556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a1136d9c87146d99598efc11f1d729557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b26da35e33c484397489ab85c4054fb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f492d7f123ce1f51a15d534ae1782559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b209221eb9ffd1735af35e45b1b1e95560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5fde4de4ce834b3f4ad521eb2eda58561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d01738d4f98390b1fb786a20a0db5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7ce94b8cb66e7c5c9175c04b3010b2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4a2f884d06cc5618544f86b95aeab564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0826a26e3a2215a718dd597cec5d3d6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf1a14f0f5e734fbdac4c0f1d8fa990566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc248bcd0b2455ceb2c43573bc050d1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d0d1356719543f2f239b0785ad5e1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf970eff8d4ec50f4f78a69707e796569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e7a40a15476f9af6331d4e0169515c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf24cf9b711a89dadc8b2ddda85aee98571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d7fb022c9954826987a1edfbc401d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1bf62183b6615e6c59403e5d51423c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04d2a92f1199f2875cc24880580433574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0b490d08dceec69bedf8b1e03261e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9823c2a187e61fb5d9b0c58ff194e142576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e039e9c3c284c095646d15406e0a1e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44194468b15a3decd5d8abdd15a74321578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a98f5ae3c55af6a5a2676b59efd643579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c09e6d8104a005ad60ed739641ccd5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ec54795bd2de25decaa0bc50ea01c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2769d986b60ffb68c1394df06502301582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41db5fcbd9cdb44bc50832238e5b7b99583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7df585e1540123acbfa978654afdd6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9160126014b7149c76b60ec466bf2abe585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f9b9e639f915ff1884654ad99c16ff586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42388061019074bc30a673cb26455a2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c88bf50710ea72150c76c0c8badd2a2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a94c5a12de4e764973a0ed5cda37e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4a3aabe7a70dd614d340455802b65590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ae90994356691aba0e519fcaab306591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c62a5d32585a6875218fc90a3e9fc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceec84a1cb73de25f8ee80087a04bc9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d976e15b38c46130cdc9aeb3937beee4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694af67138fa2210efd1bdd077c1a865595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8642d8bbd9cbd3bf3610fcef815af671596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ed641c1a00051a421dea2024631c4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8927b7a3eb367428841f518b75fcd869598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d703e5e0445a2856b5dedb8a2f51b5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322cbce1b80918b5a6e7fdaacf12d0ac600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96386281caffc64725032cc3dde274d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba31278a11fbc247d62f2c0e2d45196602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c425b62315a3bc1b83a984c105ae5520603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3796ae80183280d8cd711b090d384604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d4073bda7eb82270df237fd206b884605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d8dbbf6a5734b01329d6f10fb6d8c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9bdab41de2438bab2c92a67f124157607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392752db0e8db890a189c6e83b5fa5ea608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f73dc4b046cf06860d1da9c6feef543609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b17bfa8142748ab62a128db817f8b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d713f0455b5e20d7c6dc57de3cd63611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dbedc120df42cb8e60312874b28a09612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c23cf0f2beefeef5bee3550cd5bce613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8191b4e9d2ecb7f3fb9895c1be6c9959614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7175c3be93f8245d2a429e5653676e5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4659ef746d730e5c21ea44959baade52616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f4c8509fcaa758b2110736e9f6d29617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa754f8cd414416bbc2b4d14931cd0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d511470ed18d3d16fe99806e3bea101e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcff560e3822f96f40f501c28ba4b13620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5710f003442500482d32473cab1518a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd8ec5a254608cbd4f5557e1280701c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d6287fd93a03eb2142acd3240eb6bd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84220da0b3567f4d2e8b2923902f74c9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19559053f9a4a143ecb9520986f223f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26badebf33e7bd00fd7dd2d85c4611f9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa6f4e8155ea4bae660e993b0fc8b46627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036335e375922fcf572254a718e1e6a6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc9edb15bbbc10c4c0f7dac74c92509629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c13fe5c0b8759540bf5c5078bfb8d0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec4f28b1d6c72ddbfc34555cdbe07f8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdcbf73d8ee5c60103c40b4786f0d4c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9792ddcd682bebe4f6dc75f2c67cdf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a044441a20346f8806904b6c5a1982c9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e7afe1d0eb43a4a24b243194f7994c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba3ebde7a2a4fc439795e74fe75f7b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c5beac431182a4d6395333239badfd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f927e08fff724e5c3a08249f8bc3b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c928d8f48034d27b7416a3abada6f9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21934b34ba3bf512966f7e20c489afca640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef919a3635c4caef3b5920bf8368b37641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d525b0935bc8c7339f417caf4d503227642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f5b55bac7b69e962b9fd7a5a479334643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771cd8c38de3ab9e99e3f2a0b6110524644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b403a015bcc3d92123656b2c3ba2c609645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a43b17b360ac525deeddf73fee5473646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ebe8771768af4a30ab6118c6f4ad22647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d203d863fcc672b30971ba79b21ea130648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011aa16e10321d5cbcf4257c71d3327e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c58f9b7c02242761a494e031c377d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9cc007c71c54052453f6718fff9ce3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e13346d75bbbdfb81eb77fa06bfeeac652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60372ecfb0ae53b03103d4c67d2b957653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f5a4d4de4a8ad730a2819093c0aa40654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e19bf509bd3c95fe48ccf1ce568a3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aabedd8c28b20871799655397350a7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b54a827719cc4abc0b639a2e0c5392c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a335839d7e231fd7db46f42d05ba12658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a82d99b68b8a638fadf4938cad3bf4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78df9aa99942b4d29836ce0229e96ee660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb539f0772916be07e885389ff2dda661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a67ffa2373107d0ebf0e435521ea8b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf1115a2b232bc7a035f0960c23abb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef8eb1c5c0a8879cecb9f18df68376c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c27bc5cd4faeac11cf75ea6237faf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0deae491947a944d90e63ddddc9495a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec99ceb28c6388e05360798b5a5450f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cef9343addac12f52dc00b47c1d94a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fabebecb670152f1462f515a71a1f3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755bfb0fd7651c7da35e667b0c17405c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd561bbe8a9a1f29a6733da10120306671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1116082e8c28e99e9433e8a6898b85a6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1fa8d1dc74f52513a25d9077e6adc9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7322d348ad54bb866c63bf5fdb59395e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cbff7ef2811071bc22d0b6292492a6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f37637499c22afce91f2ea1809d9e55676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11f76b29a97e40ed47ff98966f02c0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf41325372cd9ed3f16f8b8f09d554678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c303a3380a3d1f7168e0d928876ca679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ee82187018dd986fa00d83a939d3e4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb7d91ccaf81dedd3c8f756c062bf4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c1bf3a9bc913f0ac18244da323fb4e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a010dafd40426d004dc2454c84795e5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db7c63bf6faba6543226d81f8bcdcc0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c8bd09391f9de6dc7bb8ea4e9a1519685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03420b5659ee167a688a0b58348380d4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e9f53a2608b5344a6e9e34b2440cc0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aaed13cc643d665235838e9f36130c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb6d13a985c197360df8d95f9de518e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4779690e9f8e03345937644e9c49d2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95626798dc312a4c76a4daf20584201691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f79cf72cb844ee8b85f8b7fea3207692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff5fac4b5d02ed6ae3a2630817fb4e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18170cf1713afcc860a7f153a4d55c35694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71bde7f40250551fd61d17ba06d7539695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c05fbf940d176831c95851bc5776a9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f9cd46072d060ddcd3800b65415f1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdae236b98588f206714ce3620e4ef8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc5a967854702abef7cfe3425f49f80699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdef43e3cebdfc57061b932d35f176d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fdd09f4ff1bf8668ef5949dfeb1eb3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad149e17583a76bfa2e75fedd88d7386702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c8cff0f7c52e150952b97965e3266703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b635ef79057b9fff8cc206fadc943704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c0bb5d68335891d83a179d9a1ba7fa705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d92c3b5dba846b9e8f82fa065d9e242706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbdc55540c358e3a14e3c690d20a4f1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e5cffc7c82724190c6acc305a2128e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dbac435efd867d732e0cfda03fcc39709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b84d49990d1a7d4577c746bf81f1e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb347fb46fe11068fb9e783895c2151711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc799d239e2509515f4d6caf85e938b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1819ba331c1524ef1ac279c44ff2a2d7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e3e2fdcd8744f30e2e804eac489c89714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75fb31e25e06451e68cb2a3aed79aed715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c962b9d532a688a76991db1c10914c0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f607e5993bb026759f1cbd07c9992a4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98866101aca18951e817bae699a7e0c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9f65f7990c28e6ded5f9071e64911b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c209e71be9503fd814932361040ca9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d722b93fcf104081b33a3b6af9e794721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f8774345e2f2ee154ede5ba6f5770a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead1825f2ba4e96c171b0f5d84a211d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44deb31ea8fc154afc07e5d458179a1e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92497fa92263c40cd641a28ec98cd9a0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f891b177b4b512ea4da64e2706498726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe9ca3f6df219ece419fa7e2fe52573727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a490f4e60595bc8d8143f498bd278c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46eb4bba247c743696208eb24cc825d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6fe0b57d528f896792421e762de63a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f04361e7041e0b6e4ac187060698b0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f8d5a7fd8ad7ed1e1c1333c2b0948732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b176034be895c2c2bbec2a0b86402d55733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615cc714ae5d7656f795db0f7d07ba85734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099acdee935121c64169d139c92cd3c4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e335a378c506355dbaf16749d0d78ebc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b456cc41e65ea9ccedcca4bbaa3bc22737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6595135b94f5bdb39dbea4e373d1c0fa738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c35e2063612544622aabbd31bdd12ae739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba4681304f1312800af911c8df6ee44740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df7381d4b17831e684d74e7bd4f4c2c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c040bf693b76c402ed9e391110baf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d47c94d4e4a9656085aef570b67e6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636575d744e08d86e043ae28275dad05744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba37bdafe099fd136d087e17188650745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c393211f7d84a21a49340bd114494746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8da5b04cf75e2c34c5cd9ea626156d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b37612a69458ea5d87033c61ca11bee748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83104cd675f20c3145f05b152ceb5e88749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d551029aac8914fdc0285cb2577ab4c0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ebd1fa4ce996a4bb15ff6878df990b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f463458aca8f981fccd8cd38c9f26752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4419f9a246bc7f3392c56a8b7c0ba8c2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb45d9e2eb08fd1e060feddda562a0c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685a0f5fbfcfc8c0a918f8389f5f826755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9535f56595c35b46a9b4749b772b2d9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d7d69cbef4192f7242c9d7acb3907b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe82611f8b7d4e6f1205e7f87eb25943758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff9deb69be4d0a88c5237fd68ebde55759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>