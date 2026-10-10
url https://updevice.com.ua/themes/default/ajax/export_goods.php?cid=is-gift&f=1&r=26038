--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6fae1fcd75972cff8d88e456140a191.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c01da6acbde07cfb32dc45af28730482.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874af69b6c733a30a751a6b02320f6dd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf983e33196c174d00207c39f7fd8134.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b2e11715413a7f07d6946e0daa4265.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0053442a90fd2dd27677b3118e007c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d6a5b5f578b2c8980aebc28c8d34b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b429b1085f8a98f9a81eed53b2a3758.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c974b1da75e95c62c24b1abc0583cbd69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c39e22b1818428c722dfcb84b92e010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b5e8bb3140405656ebb1a727df37011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ac24ba6b150c2ee1232d518b5012412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c00fe5b574e7af87b8cac4df2a677c413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58036f12c34f7438b1dade55f64e904f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b694d54fb808d6dbd624c9a25d52b015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992729dcfc9b42ac3fb09fa71747d95316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710db485eb7f1085155141dd29f2bff717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b56a761d9113a88682e3c3ad22e5818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e1c9c14708e24170e333ddeda5c90719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21104feacba4028a670990f3ee2bccac20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b44784d191842f4424235187b0db121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd5eccfe810aa702c46a846ce2d630f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cec3488ff5ec0b78ce61f961c36fdf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33365686e4ae7d469788340873027fce24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c77bb0a635c9d3de3d3985b0529ea525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc5400eee132f16e134b50b5346273726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdfda493132f909218549f4125a570727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa67e8aea825690bacb51d695d9db2628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3055cfa4681bba5c8a2f1378273381cc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d769d6a037f5665aabaa0ae71fc04930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee92c7a032bda1e27f28233560e68031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69570341a441ac8025ce90b3232c0faa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab9588e52f8b475489fcb93cd57def333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15756260ca664ebecf4bb6c67cda52f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad0af6c7b108d03e7748f60af9b362c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b72cf9347941b0ac6217928049ff236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d02ea452d24f4560d0d0e85af361a837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a1a230c71eb1d02524d9b05f669d4d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ba69fdf3bf6f8641d8646918d1de639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b787474d1c5f9bb269b2801ccfa90240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5db36456f31732610e9c3f6abb74141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec3f8ba2eae1476e01558e7026d40c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61bbd08c7eafdc47aff9c544433b83f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd20721b795e4619ab5ef75329891f3944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e71980ce18162d1f1830b648b6b8a145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe286fa3cb449723ce3146f05227cae46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107c89ef88bad58a4733d02f5ba36c847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f23a9454e979d7ba2fa49a1c5ea3ce148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35affc8709a37d82a5e079b184916f0249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9628b68b9732bce53ac67a4d4fd11c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f6138b7a8f4e82ff21f24b374dadb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088afa7356fbcb54bb90ac3c5d59e5a852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb3c5cf5b497b15732a786f0e626f953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a68211bfe779463ae0fda4eab7ca0f154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8531bf970b232e58e3e2c47e9409e61d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca0fb5d257de4a90f090d59f675f49056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1466b66890ab27c6014d95ab01eee6f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca94c8a5070cec58df26b6657ce53a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f30b260fac821597b93e77a61f047059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f0640e4531c25fe036a9f0e8627efb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e705d2718ed17750eb9b1fcf16c953c561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6119a9b7ec3c5f0ed1e89a1e145092662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975480904afbf3af2e01f5a883031bd963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ff2703a5b606a4e31ddd36be8017b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a102c2d34df682eb50f5c2a003c0329a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb6fd58e1b95062f4d45127b257c16366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af791da6b0261642aa6e60cd371da09d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d8eeef6b92ad3cb46e4a23505973d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b00678a99ab95d67314bc5ce749fc369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8547478076f27a62caf6e24e483c3ac470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d13c758b9af10b02088739e05b76b671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4fd275f35b27a3fe490aec32ebb22372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb71d5c3a3fba52277589175f445c873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da785e0cf4df8d41bd02c6d64650af9474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e538ebf70ce1473884f49640a0ed075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faab5b06091fdcc98f754885f3858ba76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2666d6d71db7cce5ad6f884f7a0e237e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95732af2bdd25497ec869e90a5e2148878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc11720c1123f2abc33dadfd910fa24879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db8a33f14b4335cc5997fb8545cf8180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b3a90455421ba6dbbf1e27309493081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33869d2e1a96f3a82be7ebbaa91868782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3318af500b876ae49a9f2876472524c183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e438054b8475f169fd86fd40a56e376984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0653c4ceee4085ab5fd84219ce1c6f185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483448f34e9d93f314ddabaf6c5cbda086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9c7f594e15836cafec3c2fe9a4b0c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29059851311a36f1cc25aa5966ae3e8f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47779a45655ec22b70af65da8340cd7389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee61a8ea7390ca63b96d6c414969fd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9141d6c7c6369fd9992dda4504fa832791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8529a7eec1000c08eab0ab776c67eb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6feaa06a552c74292ccf3df206419893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c59a14b75b7a163086f184fb59f66894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dfa322aa5933e271d3d148a44a7f7e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f698a6fd30b1ae1ea1c290aaa087908896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76695bb729f1c2b81aeada50024b0f1097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c26211ef7154d36b49fa73c641d80b598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f99741ef8d81a5351e7807ef1d5c4699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442de3d6fd6bc9e719b376c550429abc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a98fb32591d845eb226f59ec82fd081101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e9d01ff4ddbd78a5f6759e1676035102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e609fe01ee8fb27c2cfcfc735517a30103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3631a8097ff598c63d2ba1811ed3068a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48fc74061f7725d2246ee20b345f6c3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b380d90e58f23c09c3d6cd3267010b8c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e3d937dcae1ca003844656634573c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb5089ed66f48ee84d548986413ef2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea7edd62a62c52ab8d642b10efbb809109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d27e6a43753c31834536de440c190fb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4cf126e7edf04777b367d284df167b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd67e1e5db68c0bb87a8241a92fdb1f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd5d2b54996f917b17b6724ad688d1f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4872dcc3f6fbde804be0af3113aa857e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a609558a4976e23767866c2d1f7999115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af119b17d442ef91e0cd9b0c9fc757c1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037eed9973b371aa3fb26823dca0bf2e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c4fc10f42d8554467a700f64c70f59118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2191f1d5e312855d6029f59e6a8b11f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe326cd49707819d412ca6b993b3188120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868c2b08254a5ded82e5a1419764421121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b33af8a7b7be7bdf52b26a36ecc9f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b26c9300e8141e63b651760f42013123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b3019bffc2a50306866c376d05485f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a665bd2f521ba363f372463128973e5a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80efd393444fda0887803e654d3f9df8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29730d8698986b1d6867d068fb1ebf8f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df9d87aa5f9a405d372e54a4ef45588128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15eab48412a4e7044c70e0ea175142e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d65d672081d187aeb490bbc3159361130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e1cfe27efb5b2e55c619437211fc2f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2c9f7365012e4970a02e7f18a3e01132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8158237b4537ea9cc0e80b1375b20ad9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d8286c9aa646b96e1c66099ca02fe1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ad6491e1ee738e6c082e3171b58e88135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c6cd92e473536080a11bf252685c5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1417572cd7501dca087be94f1637956137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b87b823b68ac7f5f253c5293a601e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9635297444fa4d9865cc1340dc8a4fa7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7927b017821538ebf074bf0c02bdee9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786fedb4239e2f3ca127b4541351b2c9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8695b2c0009bab40ba162b9c76ba4a27142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b4c505020807426a197e629cda7f9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2050137fd37c1dd90d4c2029dc2c999d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f60f725d5214050f3740d3a4bc541f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6662f0b232d4b79424c8a42127ce3b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc12058cf6481c5a1ba19b8f247ea26147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c506fd2296b53f7ff6d6cdff61da1a6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d0a295dbe82e7565c81d7765559e2c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70218fc9d7925526f6f902f886cc4c0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f781d881ead73b8d7ea6c703c3f8b5e9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ae86deaa46413bbd408752ab4b909152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e1204efc7313629cd504b8fe4aa69153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f79c2a52cafb9d1b299677a097b0c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc9bc202bc9c005abdd38c09100d1c7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1263c021267ec277c5670f8b6cb7ac0c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ff81294c272bc60c566e9e5d53eaf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd854e90e158f52299cccae4241aa02f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075118de4e499b545471c19902f72048159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0698bbb0a3c3a0f190bdbdde150da797160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2efa942f35196a94f310e204ea35c1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd0f524b765a92f109d1541a793e238162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a764ccfee5b18621bfe45bdf7173c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a216f9b08d998e47105513bfd41b094164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5553ee069d0dd8517d88ca59e821e0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b068547f4f9d72f713b4a56eb6e4537e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a3fcf52daf6a94985c8db67cd0d76f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acccf1d35b65be8b2b81ae77e80bbb96168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6737fb2a4346a28fda322c706a7bf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc62612d172c784ec1ff0afba663fff170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3dbfadfbfc742b75006be3379e454f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff56d1f758b7f2813dbc4ec0573b14172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084327dfa3225b1409b867f256b5ffea173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d0356cd94ce9779f114fcf92ab0272174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28335eb723c3ef4a5f87cb10608faa3c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba6dfd91938af54184f9201b8f90fb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b81febd268d55b553d1aa5d839360e7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7caa1b36d9bcff3b1c47b250f29293178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f038c26b3b3efaa7f8cd874f32222c3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4df5c4e5546691f15d58265428f67e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5381d399964fb021db7dca393701161181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b464787ee97febe97c2085d2b8022182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2cf3e26626f84f8f75de18c6de2b81183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f431192aa66856099cf5095393d76e10184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7179e4cd8f412e81f3b850e639e41225185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315dafee2e1cce029aeadbe3328684c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd341de46c571d398a8030c320524be187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb30012c93d68efc818c5c21e30676188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45f2c227e08959fe23163330e73f86189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1926772561169a24305b8d806e5fa8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a721d94341eb4fc77bc6a8d804cf2b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ebc951fc098ec1997c657035a992f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde17d5b49564eb3bfcf6bf698ea211193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1081372346c627cc9ea1bc24a1dbf226194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f6a1f871863a154177319d724b1ccb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a46bf067d4b3aa230225a22a5bb460f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa7cc5c5f78bcdea01e28b73af2283a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c648768ed479395a98fddd6531a27f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa1f6ae838723d58b7309207b7088f3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6545a2568e5dff44dac83782ad7cc1f7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd5da964da49c0122a434f96b2b2e52201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e2ba24019d06f0bd7af5e8c89d5223202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ee35b95c833d96bd6dedb125519f6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f6f9b2667ee250738e648daad93d43204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff52a3d1724801295a61d8ec963d73c4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13942b93b5169796703103fd61805d09206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b6d53ad1dbce49095b051fcb4e5fc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea2bda25ed9dccb3033767042f39fc6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d722a54db86e93c9829f4c182bf75209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf7ba7c17952bbfdb09ed06098fd08210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db863e62297cc40484e56e2f34802f0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808f35b3189f4a61c012bb5e9499651212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e162360689ca83f5ea9c48ceec8bc208213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd6dbaa8a6643f47fe5eba97467524214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c053a80a6e062f7c9600d38cfccadc5b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d51f097de282fa2b0273623832f8a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e61a73139d75e5efa0b269c7b6eac217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4247529e5f78dc1e4def4b34cb4d3f46218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2bdd72f067244c51ba3d5fcdca3842219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e5cc770e29a7327b69ce932d86bae2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c295466fb1950bcf3785d89757b75e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c8d75cbf882949fe98c4f9dc26e8a6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b8ecff99139be7306a45e1f97a1bb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b39ffc1c46e39e967dc2157ef46c61e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b0b4d650952889f2d005117a10448d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d401aff5904376eeaf2abaa07ad81226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc96836b8af0c9f2fb6485e1e8a4ec227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3052c9a57cb9e42f240fc1199ad8e26c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2197c3ca948507551674ebaa2c6fd811229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5dce6344571107ccfdf15b4a81f4ba230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7c2bf80741404c231b79ab12b69f4f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c7d6bcbc0b5a510e0704ea0025ee1e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff91ad22f929ac2b4e08e070da640d5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fdca113b86732d183a1734672d0605234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc0fc135466b3fd87a2697c29bb7a1f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c725b610a3615fcd01ce697c302892236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c78592378cccf1cc3a5a4735c826241237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385604aac616736f8e94fbd669887810238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c9afd2bc84c428835d771ca0e1bf5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fafa0337e2f4b69e908d21eed82f75240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e59a54b2b15497f961651959c1ff5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf3fddef3aafe1cf973e060a14dc16f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e7917f32ae7803110d36cc4506d5bf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dcd9f9667fe0c706eb19f81b8c5941244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a50e8e202dd4578fd2faae5c5d60b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7604abe1958df9b155ac2c4794566ec246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d662d0e07e6ce481ae1fd1b7f7ddd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea32cd702f2de144df6bbe78b069635248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b102a186b1b50b87f2b7b722007118f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43610a969104a36b9812bd61de3881b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787d3f8fc0148f0397136d589d8cd28e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffee8e742908740de4898acc8bdc3dd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f360fe9f9fce6d7db9140a680fdef253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db4150ee5df5ba1d9a0f74b244acb5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efb883467bb47ed64485243a2fc007d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d4688f9b47b2221b2ea24a8b0d5665256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a1f8383cecea53e09d8daf8a592fe5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8c3463b84d8b405a1bc70fa1c6622d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77109f8d472e01180484ac0f2c96d544259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69374ca5af78072a17b8e14010f7f76260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc716719a3b3262e75d9c7165902a51261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f2cc72fed9d8eccd51291af873f07262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5719d15825df699801d334437d7fad263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7be63278d953a79f9fc1e8c347f4d84264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f019eca282a70bab35808e7a6b6d679265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c5222912df91699092ff3f990d818266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10451bb90b52bdb115472399d89b2e06267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e56191b01de9c1ce612da78fb4b025268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4708e8b466951a6ff6bd58a6ef8564269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9388bffbe021397188f6f4b52fad1e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec95059d4209e8566bf776d107537a6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f5ed3a12d97e11db7702c29f78d0f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f3e2d52369724a56c297b9dee251a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85680ce3fa23ce27004b992b78c16784274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce38718e0f6d63509f25f539a07eab8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6edfe9895bee04f0fed489930897027276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a83c62ad55bde0dddfe2cffe74b6d7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f127b36e2a9d65597f4046b572fe7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5380a3f1be9bf3bdafb7237541842fe279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4deb93776839158a589c82d874c616e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d2ff78fadd8bfc34d53a841b1c86e5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2428d1ce6ad6c81bbb10ec1cb6ac01282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d303b5e116aaa06e4b07a9f579154283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418207d119ff74723f6f86d160aa4ca0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b643534aac1aa6f2209826acf7a14285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade57880f011afa1bb1df609044aac7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a61df57f0a67ce60a080fe8249b93c7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71ee6ec1623d024a426f45960d20198288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c725231e92abfd8bf9e0d2dd1faa290289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705547c9be1503eadec58aa8a31fe2d4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50dbd175cf7735c5f2c3593821ecaf9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6676de335ed3d8a2911fc70a6bcfa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb5ffe46a4840a5acb930dfc4b4f9b6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b823b426902f0d265222c2f90803bf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7442d393953fc6a073645fd90edbe295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b4d40e4fb6ab9a19e2ab6009154d3c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b359b9a8d6f3f18a747ed2faf708e1fc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c91940c1e2a381db4801766ae4d6c9f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff2fc8a40a0ae3329ac2efc2846d5d0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9561eede6dfda46c6b4d56ba1b4c2887300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b4052ea6a68733397f0b0e57be428301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6a6bb2b2604da402380f7417c7cc9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09358afc057b2c67d864594bd89ae29303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c927b7dfc589e02ecb0ff190ea330304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2697add3f602c167432121ae1fad5ca305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf56074973ad5144896dc534895476306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6611463c28353a5ea39fcc1d9d223558307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c4f1ee2394056ec2c4be70b6558a7e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39202cd6285d32c78223bc6d8dc5d9a3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9771d0ec38b487f03473d09ed7ac207310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184518e2088643a373676ceca5cb5b93311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3343ba200709cdc79d4ac9f632a8eb6e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed22b027e44d5d9dbf87627798696be313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af9da3365c1540b10c9be0c67bafeb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4334e8d3045e206ccfb0a04826f2112a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de4b5ae5913c359e26d1a4c11538c8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d96c2bd0ee848ca2d575dcef5716b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09544fdc3727a9058bec7b5d26da36b0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e65c60bee351f6d8c2c24a662ebc174319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dddfcbaa11a7dc03f0c33122953c4da320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1645fd3e2ccab4ac05404c332d7c94f8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b1a0fe75c2fdcca2cf9d9ab75139d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93223e58f5b339ac143e2cd2d2b08ce0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c79c9fda540bbbac4678ea41a451454324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef80ee486e52a41128c4679918323af325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080670b4cfdeddd78ea4840cf1f740f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d605c831b13c7f6be83bf0e06914375327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fdc2a0830684072954b11826fd2b0b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea739283848e920c6ce65170663b277329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceafe5f2e454598d24e337567408017330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d151a82152eee09104fadebdaa471331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e465f291bcd32d4efee7af00fbd65332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbbdfc61588efac72a6df4d68571487333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3075e98a3b670c75cb3926fcfe6f6878334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a1e2c05121c644262a692ce6989cfc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4796fe1068e9e38165075ceaeb67dc9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7802a10693a39ad206bec4605ffb5e59337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d21d21d0da795c4733d185ea3a56d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c47842fbd9d6eaed73cb6a1574faf56339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0846493c17ff5746e97d924c7f3538340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab60e6d6f55c0318e69543c63337b2c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96eb25fe87cd3a04a2d0a74eabbba1e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d680d6cfa0a824cdd71f135343238ea343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61dfb76d0366a567b8e2363a073fb7f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1cf23e8e77a08dc817de55e2b0259d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aee28a561c6f0f37deae57b0e59353346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be6a805c061fc12cd07e51e1574018347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3238e9ffbea6c2670b226dfd09df86d8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f8b24d58ac299a380203862d2b21b3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1357d1e0f1cd64f3969287c5420b2407350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a5e73e3264725c867396230e378e9e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596919be2aca6cb59e030b7eb07c89fe352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d988c1f7bff1f2a0fe57bcf577c7bb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b742a81d61f61e895a220d45aa455cd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccbe58fd6552e77d15267e60e6a9669355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e07668a3d633a89110425f6d1d270356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80587745066bb8d179ab799d9c85efe1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e23ebafdcb3d90e2a9e61f1491477a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f633b53064309089ac16845ee45f9b42359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5296a622026cc71a31fcede4d3c638e3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b57b1951384c4a8c3969257d2d21c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a6fd4096797009d257e79068609ae362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767bdc37ef4d3384734394628bb93367363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09572efc1d48be53f4f71dc325ff1a06364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560af7b94035adea8ae6094649ad9540365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b957af2c4efef1dc765d254352b87add366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b99d0b305854aa065fabc13f583e33367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c002a206291addd168d3ec70b70d4cfc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae2dad69a0c594a6e5edce796c209e2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90878bfa97dcf8373817ee67d387a8be370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d1651ad99e8e65554ef006fff02dc1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24197457c9e3ae2fbd02a84cb20b77f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9665eab9c71744904057e01671632fa0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5905a631ee6f1bb6abe8075aa514a56374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d61bacaede50d80f0b65cb69e4040375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab03c4c477022aafc58d367ca4ca5ab376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761015d5b19ae6f5acb5a167f4e9910c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d493e0540f53306f4750eba7059f21f2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab28af4a50670d5969d4beb1e1be93b7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99270f2fa0f2aa71454f5d2550dba347380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a9c5a58d6edc3e7764fba3d5666af381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835657fbd4ac35034ea435f0d1dd4f40382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311bf6b64fb82f96eea5097c8b9c8fbc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e7bb8d4575562eecd8183990cd0073384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd543a7750ed592dd0e6f717034def385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ec288f3fe4d3b12bae025ec94f5f7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf005d6a41234eebedfec33bd776688387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a97f37587930cc755be439080094d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8680943367d219c6ebbb3c0b439b34389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f912e990eb4c7a05f9bcf60234f475a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd9c0f1c66bc1013ef2bae85569aa21391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b53697afed545da3a0e9108d7f2d6d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4188e61994549a3f97074f12b7c49e7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a12612340cb491eb6ab38e9614bef394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649184d4045f061f56881b13d37de171395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5bae3f3cfb8bae9c0f6d6ad77ca478396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce02388d67b3fb07349468f56165f7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800cb5953085e3bf329784c5adfe35c1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ab159a301b2dd3b293a9799fdd127399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67523096be264ee38d62b1aedc1f0c5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03da1d7786bafc14666cfac3738c559401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f07a7dc94fc627b771996c4a3168be402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe986349e1217e296b4f64aabca7924403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d4ffbf75638f584b4c6c9050785a49404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c77cfa4e9c97db8ba9cc139df4c26405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6705bf30188fa2d9d3825559cdb736ff406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a01bbb979b1539928415a172046c92c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd84615b8ab44d0da70065afdb3802408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f98f27074c692a0f01c00a0373b54b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e18882cfcbd19223c89a45228afab6e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dd64ad96ed0207e0b5184c7127ccbe411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc5afd2fb4c8f8c6efb2ad7666cc11412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5021bc0255e8918fedb31a9bf67e177e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9693c4de403d7839a4797465e5b9a1c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69891e27c9dcced88277aebb6a18d8ec415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f102c364b846769cbf0a902790ea09416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb90e4f7a55965f2e578e41b798a4ebb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a96e370bf6d091152e93da53cd4b1f5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9cf6ea6626614b7ffdf9c90bd70de419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d094b25190384e79e191db4bf622b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0df08fd60f72582bd765137563d809421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3217f2321d26808c64d96ac68af7649422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad56965e20b4d2d7c4d59d401cac5b41423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98dc642ff2039d761c96975c1da22dc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242a5373a579c283de86f05bd2c51d6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4545780b836e9901afc23bb6a272f6b6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd26a4ed7ff9cf32df36382a2a168b5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e558db5d044f345fd8f3c2ba093dc5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a286ab9adb0a649f22ff002f5bc2805f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38efeb085ae2c16be35a2611953fb240430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12544a92bda47144dbe4bb2ce9ad7e4d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ffb335fa3f2be44d886acce56d4e1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9278cf2e82c940d38b5ba852d9bfa5be433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e1151c5816cf6e2d19edade19162e1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195de3478a03429c1ce592f88985d8b7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1a2d10d60a992a06e17d839776c9d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53adeac9447b935e72b72cdb9e3b4711437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9eb56079f819bccf3e6cf1f34afb09438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a014ab53f464d0a6fbf66bd7d45a999439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4717c7405fb5214f5225d934d320a63d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9dd266b6c441c00d058d0aa897b91d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb075f27c12e62552e1bcfb0f782d52442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8382d4d531dafe5153701bb6730ce92443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ea7cfa387fd06667626eb76ec1429444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510acff967e4d73e8e1e21005e49486f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b95575b3f520e01074e7d1c6d272e08446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0387001e8d3c66e5abdd0b0824128bd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c39e6909b088bf3c2f7f509359ffe448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df556a2e56814593d2b113af5d75411449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187399fdf1d58ec87cf9d5b014e606be450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5586890a4b39945c636544b080fafc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e958c2e9d7288ccde07585422874b18452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c9420b70282e107fe2363d8a38a92453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f281f92b79bdb8601f930fe1499543454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa966fbe38f71c5cad5c7abc914e9f4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f12fc4ee04ae7dbaeaa3fd482bff6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46965d11551dba79e9cf4a678b85e361457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6eb92d7a6c0cec87c650d7aad3a612458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b3f37596dc8004fa930a99d7044b7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a320f8479cd43af27ae0f426f98b811460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d97f5a49a055c72389bb2ffe73b003461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e6a52496074fbc4c31539e056c05cd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9142bb2a1296c112add6fe506743e3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad9e23e2c993c354ebfe92546d20c9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a39d6d584621ef4457192dfa47e03465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c9dd464dfaaf79a255bfb3c5ee829466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e268020ec5650bbb4a91b344cf23c31467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c7ddac48364632e4702b308a7b7822468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f178e688da73f08af0845ae694d91448469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64df9c1054c6ef765e1bc2b3e12dff1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e4fe869915bd214a6ef76a813c7ab471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c7f68865d6186219029e8472c5bd7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94baf5466b10705b4a851466e3131cd5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93c86c2f1a96cb28214959ab679c43474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b85e55a96844d83e6d82486d6f94ec2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e25a981d075090b3ef6680320b0934476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8610f5ec7fc9ca1be9c0c5f84212ff5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd46e81ab6cb355028cd235f846ce58f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7a97f0b0365f03614604707c38e14479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f9d489af2f08e0b3abdca1dc2bedd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd658692e31036389da5f91075a316a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d5f2a063d0f8f043464c3730fdffe482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673642f3079516609a1d7271e5931c00483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c4380f39b4a245b929c75a511df9fc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03acabfc818e4b3be45263807eb79c03485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50159ed50e421c718c0f12371c09d4e1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b578b5557125181211f9aa3f197211a5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e259038e4e51a070c1703b56dd170ce488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0355786248f422012920133e0c404a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e133724f3781f67b7c8c0ea67cc133cd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d56055a8a4731052536b9af23e7cd27491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab88444e63bf1015aa519f8d3011c270492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb9cabbb5a105d04ffc76e482a7b316493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8761c48e8b90089d39ee49e7e0df63494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b7bcb9b0a393996006285cc1e630f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0671330c30a6d2ae646c4989efca4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196a12aa250b6866bf508d145fd0e23d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e5e357c80eacbd14b10a501d8f49e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c23251e101c157852563e1e29fbe2a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb3894290926c5836e9187a91a5912500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a06cc42745340a36fa09888dc68e4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc7cf167b9152a49012aae29f022b9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5393a69a35a7fe34fb320a57579296aa503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b852290367c112e825bc8dcb3a10191504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1401adb7f4f7d2ea006ea1312ddc0767505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5115a62dc4e6959bf03c5a3082f61027506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb0a3efcc50ffd97dd2d02427bdb25507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bbbae0ead6f438fd8d7da4bcdfd39f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf2b69ff6ea818beda57b3c586cd880509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8087d212c04d87ac8cd34af14cce5fa510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9872732c28051062bc59e433c44ed038511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d186c46fd87a4c941e6e461bc82b67c6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4790106b2b84b6eb44d10ab17fce451513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de1424f483c4edd7467125d73a5018514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7056e7ac509ca530401c2eeac0b9de9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c97b8f4c78bb01f647435b38974a72516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f8114118f044e9a621ecc70e008c6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f028a50962e32331936a2133176a1178518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4143f7ed0ca932569f43c426c02d4128519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d6b00ea127b8dc6ca4e47796a62d13520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af36db4b2c3ee30c375edfea9f431dfe521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7928f66076242f3066185bf29d3ba1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3260042eae76c064791623fdf231b24f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2f2c3c3378bb9ccd185ebeed39e2a0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b924323a44bdb157cbd466efdec0c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db28372d559e697090d5049db128e2ec526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec34827edd15494640adb822503f53d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a02759f020fea19b80cc4e45076810528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5140846559358c828f94417ecb2b614e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdfe068cfc4bf248ea98bc2d6887889530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf25beb121f4d6cc100c5db270624a2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e7fe26878927e6fb1557e95951ac41532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b093082ed60299ecc95dc3cecca67533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c5b7895aadcc589d56141f0cd5333534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b501eb752ba75b658f7abf70259bb2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2deac6c716f4195bfa034c5bc0c913536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426db896c910718033e132ed98c6bca3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a680c381ab08a9e006e6739e8299f9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0209002fce576d00aff704a4050378b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab1d495552363705967a18ecc254ec540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259da10491935301658b846081f4abe1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f34217526bae5442fcbb7c897d07a0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbee959de4b7c8ba9074b2401bb736a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34364acd907e326a5ffd00b4c026f40544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03716a1ec11a33017d34de1cfc5bbfb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c582ac4b569b605d22592c967f6386546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a17bb4b5fdb796298c33fc4929cf1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9704a9942d98879866be50e36b046b9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14831f889647d10f5c8c32fdbe28777549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441b69edf278e33488f182cc48710ee550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1464ca52f88b6942f970f955f364147f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b5421da7d6cdfddbf49d166025d531552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f486dd90f663b177e212b773dc051a2a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97097c76c8eec8695147ab6b496a573e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e080651e2ba8f2dfa12a968ea9663555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfef7e2074a3e422fa73e18d5bd5fb6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de192a015c719529f794b81478a0f5c3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37772802b8354f2dc7952f52721800d9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeac9cadb2a519d0a3a891c56b525ab559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87609fd3eca116ed76369f6d62a7b8be560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e265cdcbd5f6998cd53a78a04595c5b7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79662209024abb8a9bedf5fe3d51599562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e85792a6398a3eb0e76514d1f9ace1d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a301f1ead0f23f520b23687e00524564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f185f295ca2462f31e6d9a71220fc3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34942fe39a31a0057f9d8f228440c07e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cbfbd6232dcd21c26677f1342a46d4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3180903251fd6a93cde4212e9bd6a71d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10b22f1770ecd1a611e5893b65ba344569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d9e914dea410f8803658b556a3058570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2840a315d06e049eee25815f2044c22571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c97aae94e8329ef7ae154a25fbdbd5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304508ac0bcba2c01588a941d3be69a3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca32959067f560228d513f634facc106574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97605ea468dee371d4cc171570b6afb7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a6ce967f4fe312e571da8d214d84e0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e47e3fb8c7c82137e66ad81e0c7a828577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc17dec98ae19330a7f2f793780fb33578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d4138320f2153568f11be53031842579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee317be314f93bd8aff9dab005667494580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2242ab1f99384afeab1c5af3825c6dbd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a2fbcb4c3c8101fb3e8f5e45f65ba582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db4468c61b08550e8a8e9739c63ce45583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c23637090a968e4e83a764e1ca3b2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e57a567c99f45ff3d4366903f9ef6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a56b6ab5567641333bd12c4cb66e59586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b97e3cf26ee7e43e21f1a35744f2b53587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87972062c524729b02da6383e296d6c8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5780d816ff64682e3914b45bf8477566589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd91983aa1ae76721b6fd9db2104211590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3edfe8df6e5eacc1cba158975f49c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1214f811fde0f2b40c566a0a068a1739592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88edff9a26f2f9beb9163a505ab83ee593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b9800e7b2a8e8f6b9476dce35068bc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e90d3724a74e64d320ec5a622b19d14595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d659d90d4449099b27fbfffa72e60d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e8891e36cf8a49464b60d1bebeb0c3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea588b51677c4154d05ba015fedbf0f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e4c44e83ef8f2d8cbc722a6105972a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e44e79fa85b3ada0cca59ff74fe430e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ccd98adadf1c0a2eb567ab76ac81b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695d87d07e3ae760cc78a714e6f31c27602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649324bfa02f544c79b001b789119c79603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612db02b46efa66bdc1dc537bb5d5888604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2140996d33b3bbc5bf58c38244bcf8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf7674bbdac3f25cbb5f9bacf131cd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e193d7f46ab70b2a513791fd3552bc8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad0495d24ccfe5cb78cb313c64ccbe608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2193ad7e2b21dd541cc1c1025eb3c4f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d35193c36ffa427a3e8dfe0e7611a7d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa003f62e1b97f46e00de1585b95a0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c5511c2359c86bf3a5f5ef10e75fa2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a4cea5ce82fe50123bfe9d1065603613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9372fb2f2753f637aee788941a7286d7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758f287f30cb343032396f509506a811615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf3daf6dc60a423af893f6f99d8c3dc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03cfb127ef10b86a1957c3e0221a765617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff88faa1e3551bea10f21b095a8414618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cfde953358bc129c89f66f3500deb6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f8a745f8426b8fbf3145cded9ae44620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b838f829c653732d841e064637d89621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e351ca7b8b71fc769332cc65ffb009c8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a2451bbd15b1ef190f26559c5885ee623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2874e706ce596dd7603ffe3b87003393624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f71c174dae3a2dfbc35a2dac12cf4e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb17bdb75267c0605e8306e689712a3c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f8476e67111a7d7a890d51b16b181627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e48d269b1cea4fcec70a738f112016628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c733e28c28b779536f3ff21173e310629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84010afe194eb99ff69f6b6e8c1351d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ecd74fad739f4dd6e93369fd4aa6c5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c902876ae9a53ae6b0d4d7a8d75590632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fda226365086813e3d8ef5d4f453d0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aeb6d94e9003f05e52118e6b3060d9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b26710cc4536f8dc98644d38cfabf43635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec4109bbba13e4d7d2a5364f29c720636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc57649c616ccca038c783fbb614e35637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff5e1e94c0c9ccad565f33108d60739638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75189c9c8e4563f8eaf0bd7e0a5cb8a4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be39af6011f0367e87461498eba572f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f3e6fb0b48a683820cb75390c6437641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e3f96b67d83cf51697d0387e4ecd1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38987470fcfead98c74ac4937ee12b67643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a62c95f4e00f626936d43039b8f8ed644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac5ba54fc589d30be989695c4ca1c30645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a06ec61b3cb3fb7b3f6092e0a847c0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b9d21dac7b33e268126e9dc2144a1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef2557a78349a4d46dcbe14349ed0ff648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4fbabfedabae12bfe37df22b23eebd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b286d6f79c30c558bd6dde64e3f80e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791997f7a32c699763eb206c9c756b7c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c479e88e2a425c5b3defeee060765bd6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7795ef19812cc654953a2786571e67a2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f7e56422f4bf98a04b7f5dfdf4f4ff654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e51f450b1da86d0015a96f904349e3d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c49ae4bc49ec25a802e34de4a2de62656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b91b046f0a975a2004f433a388ea053657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a4b825005e2ba5a340607f87df137658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616939d457decb5930b46a59e092921c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5821474a340273ec39d61cd1671bf3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a7b71dc3bf1a0becb7511d69317693661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f2c7fd34920eeabca2b3d9cb342284662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7747f0b699996b6ed3c54746e872b9d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc22b73044da84885d7f0e44f27d3eb7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae6420f65a5ac2c7907997e83f25c5d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976a0e479ae96695055c841a5d730eeb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f384157c2f20a9a1ef2f68e34b20b6d1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40d9428f7878d51c985a9754737a1f2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c0853ac07aace9f971555f5a04962669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e77b45d9683e46e325462b6fd297a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ab256507fa6ac214c584ecd4cdb43671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f022021c735932bf8f668bc7b867bd7a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc8101f879c544da0582507f949f620673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc604793397772e540193d487217c6b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8137621a0fba8024498d46f8cee9c50c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7265ae0795da25dfddf022ac7a67fbcb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb8d1f0402d10ed9662f6bd7ba107a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810317c693318420a5c0699bcf88f7e1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ac465ff5bd99b90ee46e243c155fc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fdac495e097f5358556aa3b7f6af51680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c93abcc0a072e5175458609f1070af681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23be5e652ed52fc0ce33593c0d0e12b4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d4a6d2c3dc3300f73c2f19d1ab1a71683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4069ad8d729b977996760fad545302684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b8d1b9239d0c224f377a197393a69685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c645ca300545f44ac467ddee10f35a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936810a8022100d302b0536a3cf2fc3e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c808bd1b6e4600bef4601516de20b32a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f796477f4181101d000e6bf25dbe92a1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4991670bb483e4c5426713c3fb0ecb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1293a110c098b950c257efcc34352fb1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea79e3eae286feb65901179141eaf89692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911182ff0923c544b2e01535a3e59727693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e28d2aa5dae3e07cd7dbc217766c9a2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a4561641035812d3ad9c473b4fcca695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c57b17ece81ac7b9182b1408b98dfca696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e468b0f556fea7ba174821e5d84cf6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abddd6e5337f81ec1795b96ec52628b6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae632b9c3b7d52a20a8fe29a677e909699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3013a473525335a441048e6cc7ebc771700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f77eb5358a6fd2c12f797f2b28b240a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c7ec920df9ecaf61feeaaee1aecf7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5575985e3c259eb5c8bdd2053b447875703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aca7a16c02b1367758a1c7d16c5055d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c66b99b2808450639a2cbffd19aa020705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c6cb9c60f730a883b462c81d122b74706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d121cfeaa2b86613b2146f5c3550c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d7933ed6a1634f6161f49c90344895708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d570208439ed2e3a2e9bacc8e1593772709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3471703996f56d5a5811b7c740d9a70710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011bf399315377a0d41cf9d3b2d4d90711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfaaa873b5c9a947727168b1281b5ff712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab751d9be9d674508b13030e06025a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071dd7dea871e2b52cc861a3a1835c96714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1882825ae04fa996266951032b062ab715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bcdf2fda42f627786f1cd60f4632a4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b4ab89ef4a72f78c22437def605767717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bcb60680eb6e5233a3d128dba2b5e7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5764fc4492feb4813517dba0f3bcd8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe507d4f5dd37e9300ced5a03ddc441720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6099bb5895229ceb52d2534782e087d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5d9b26e8194d03fbcd80f9adaf571b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9a0e9d76640663aa980c8853248b77723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c6ba668885440de5a1d1e5ca1fc46c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d4990aa2ed4fcc7cae13e61243b0d6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289c3edc5274a32aeca2ee0b4d9a182726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e75385543f09e505dd2266c00d8c21727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fdbffd73d76a3ae821e8d45c1e5e56728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c308b89da4c399dcf4f96d7129724b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc5a923d02011f16d4c94dfa58c28c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c73579cb3f0e0c04c51d47354ceab0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3003bc12005ae579c9fd584399a0fa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ebef0dc7ad9d541b9e1bd982915ac733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a427178d2d009e424fb485c9185326d0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac27e3fed536db1be028785a8c13ab8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb1fd31e9d5daed24c525f6146cbaf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb4cc18fd1c7a70934a3313e38ac7d8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b1a7d881503ff2807034e9f217884738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7661f4db6a5f5a37e1dec709208e31739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f684b7af6b825fde59a0d3866b5f4e7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956861a24e4195dafd19295d573cb302741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145cad6706ddc5a9e3981c1990a324a1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a3b8c81c17eed6479ba8c513422b7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15226c49242f72a2ed702df47519420744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544dbfa520210a4d6e8be491bc7d032e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a37ab625b51e7665e7405041b7ccad746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bfeaa4dff7d260542067938eaeffa6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f371179e29e6677d8c18fb67f9655748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa53dbdddf28dc003e7bfae82045191749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0181350fd812b86dbfcf8c85fd87565f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef408eb7711079d72d31dfdf0095ce751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90a1c1245e2bea9b6a72f6f8d6360df752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb51a320594075d4bff34cd9942f2f5c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf1cca0773fdd22bf695acf3127745754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7501ac85171017fdc59f7ee21d378755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c51d0120fdb60cb1d1f7ac49e4e12c9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061aa61c92f9c6cf3466f85edd77cfb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd94d0c453e1f54d27c12fcbad829d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d310aba1c7f164c8ec38d14a5de49a7f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff75f23bb1851a53ed98269e7836b431.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fad8d4a4cbf04ae1a0ce65e6d5fa422.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72fecab09331026124c0b908cd630c03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b69a8264c1a54c87aa07009291a89b44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e5cd101d03118da08e46c0ad8b7b45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c1d728c78136576890b511b5ab8a36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbee36625815731b0aa7f04df79c6387.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935470e2e7e04c4d42000705be4e57f18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bad0b0f9d57345460e0e66ceca77b59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c68185378114a671cf90a0ac022ce0510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fda1bbe257a9f2cd8fdc5ee215015d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70809b2401d8de2889571e8f84e5eeed12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588bb5248b3acb1e67c6d0d06fa939f113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3415bc0ab1ccf2f15b3e72f1c0cab1d014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c5559d6d38f97ebceab426146b2da515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4870885b6cbaf68f5805c55de1c3e75316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9fd18cfd5c3ead418f29eb54c86f1c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25619aa04bd1e07556f5b4ba96609c9d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4859c7b7fe5e9e9abf64772c6fb5419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518233e8f38d917b343e8c3e72d7b95c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e79463679601bf5ff352bb3d30e4021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff99902677af63133181430091c336522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d0c9758c493a15d330a771c1732c423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f71abbada7936dfe30bc4875dd2ea24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300e1ab483143c237fb71a4f04dda14725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e8a640cd403a3cc1420241b7235c1a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c4fdb769667f50df474d8125540b927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d55e02fc7995d392763e507cd8f7b128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724aff65b412900e92917b9e8fdf712a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee4b2e599dfe38f53297fb2554b2bb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49efdfe688d1c503bd09e3d457868adf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007af7ebd1287461920aa1b3aaea3fb132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c23a52d80200af93e4c9017163d2e733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7fa6f8bf06dbff181f64d51794232734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593461077974ae1dd78b9c365f8d188035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c5d1ddab6418f19d63d08e4a0613df36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b611e9c13d924413fdb82368ed3c2c3d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce62f171a020f69ab5eaa2a2fd5324a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b406ab5b51a2d7415c26f445d197cb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e0d3bb1531090dedfd53013ae66f8640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f69870c248f85ae1b65bf619fc4bb8441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ecd30f598d5a15960314af40db6ec42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c264a96a312cc970e15ef00a274ba2ab43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae4b5b4f398ec7e71c9401dc24e58b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ff72c9063c36fea5c9a90e0c1b4bc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab581e423d32bd34635e96dd4584c8fa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292124b182ffdc62ea659730898ab1747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0786daea99b5377c3c65e4e67169c648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa33c19eae3072a535257749abc2e649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a278920c8f16c299fcd1f49f3eacb350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbdeebfd42b1ea2901f439e92d854c051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc00d6a837f0f5e9046ab6791ea699d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f9f95df89e385d836293e6e9f01b1253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363243e8d567a37dfb5de634e7c8406354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1473855dc39a20d3645e6e051e04c40455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36f0ede1cb0cffd2f2e43b85681012456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b576959d4ee5e3c5dbd6352a43c22f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f361dad9eb07982dc2a68132f5adf8f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6428323a0d3863476bcda56846886c9c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9919587f2f576873d7ffaf3e8e60f9d260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa60dcf5a3ab7ff003fd7a6f5c7f9c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb65f374137a301c1bbcb3f4098cf6962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd7b7e3de72be73388d42a32a169d0c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc1edbd6bc40c6a820ffa9ed89a64b764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2466da982065cf639223e81d2e070765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d341c0596c4bc65cae9c7a4b2f65445266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb7a429877761fc2ba89bf3595aeb1e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73da4b4eebd82c23c29f65f4c4a28c568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79adfc7d39544ab17e703a78a80f9a7769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c5a969656f8519a4423123358bdca70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c82c123e18ed5f852a9670d30b0e771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e1ccf1aec9ad609168ae750cfa473572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f4adfaa1adfff57c96dbbeaf18470073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6411e0f4dfacd281eab0762d2d665b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2332cff006a55720dba3a53c5ed1f7375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b46034a83c39a842bb186745cc0c12576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eebeb261d4ff146fddd7826d135d9477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8996d94b1c8a8cf84e157d90955efdc578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b35b14a1c87f33435a3bd53171970979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525391956cfe3fd96ef8c98b2721e27e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b8a0a7701e355574cf7793805d6b2d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543707ad9fa8ed04a48ef3fd2cd66c3482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b20bb94dde4da968e4082f6a4cd49383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52494be26cba056d1d6048d62319be0184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177fed19d2c7935cfebe5f412394f35785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f980250e3e884c1ca894b25b5ef5286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55ef18fb48b1429a815d8921dc17ede87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb165ae4a29cbf1021c8452916aca9088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051fe15bc82775861ab18cf1387f214789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43763c2ba96f4c421f02da5d6f17572390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f19c781a52d589d5b2d0d537758c54c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac9c5cbf2dadc079947816a225e9e892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c0f82dbe38854f2e8ed1a2530a087d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d558b420be8e99885a334fe5fafdd0794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabb5ad8807c37ea7a20f5da2a33c9e895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c349cb10a6677f52cd7a3519d64d0b0196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a0b0865484b83256eeee783bf443797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f5d33a367a56482c6f6559a91ec2b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec30f985da267e16295e593d71eee0c199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c38b42ec8ddc28618a6130c1cdca65100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd48caaa36ab52d1ef08ac27c0e02e5b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b39b0252aeb09783e84fc27c29ebf59102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da81b7cbfd5782460bee676731ba6aac103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5046eae3764e23861cc1ad0177885dc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b78fa9e82a8fcd157735fb66aeddc05105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c13de9575c52e54268a18d45ba538106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab250395f96e948d76f0512871e1ddfe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb6581471dae1ad0ce6502b2c462a6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e320907e6d02deb612c8fc6e747a348d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b477652a6e3b36b3aa08d65852bb20110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d7e38df90b77a9372480212197dd12111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d997cc2984b30f35b25681dbf1e65591112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082103f8ae1f13627683acc373343de7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5470e8db1e49794955df9fb61a6985a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1bbf5a4cdc8d483c2c6f6154f67fcb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca04401aa160123046680e759f99dd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44928274059230a59613150c3fbbcdb3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb78b42e79b7ebfb8735e6fa2cfb56118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef385aeefc1eb623208f2d5dd5b2b4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc2b3d0353e78bb2309ddab53bef68b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c843fda6ee4d34a2c4cd9d9ca900fd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c80ba8cecafdbe476d23c723afa39122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec8aa6eac991a22ce22cd57a8143382123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ab0606efc1467c0069d19b99eca72124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894329549de6f3bfe4c297f174343bc3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c75dcc365ded93e958944099560b6d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c129e76ddebbfae12362fe6b93ced127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be75626113df78b8f4f1c4a12f20f9b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba34a981fdb7b23cd0d1e52221b8ce129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ff7e79783133a43bd763df8bdf60e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2337ebd305b78be2f0ef9f18dff3f360131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d2c436442158b8683941153533b5a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bdca5b177b464d5cf3dd14cbbc60a4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e21c239f6da7026d35b2d782359d4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff7dbe957ee9b7e3ecf57699b20967135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd06de2cc12ee30a74c077c8562255136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a95e2026a2759c624b6c8fecfe019c3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84600d733ff080d1bacfa2690d39f235138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48438799fd9d7365af499bb44316c7d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b77d85c49ee9de23e7a5bd2fa327efc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9660f24df8391bd4ff56f1ba22b12bf0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e90411506a473e9b6d8c475de049b7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2076be52a0e03168ec9a978b2fb89b8b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9317ed3a7ed0bfb74bc6138ef20b35c6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f882f764c9c9977761a6fc1b2edac145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa975268cca53944d3e237f7eed34015146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf626ab623221944930ec987f612e6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92240f0d87dad6ed47838cbaa1d9ad96148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca23700396cbc9009c3d7c3a939a854d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18addcebc33148becc97e3d8cf5296b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6703dbccf54a5447d14306b8898dd4cd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c13945e67f3d83ba6d72f506f4578a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e96e80e47c91c31e14d401b28d372153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac4f374f82c09505b407349e4086e50154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a722e37929f0c073789e9f0a3d87bada155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f03b6bc79daeae97d3b4921e2cc7d3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9947200e07717a0db3181342b77ff10e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b667a16d382aebb64b6c7c7b97371f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db9b760be2e7facdf397944862c78dc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f87dc2ffa3db0d2c9cbcbf75f4301160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f85776bac40cdfe169a62c8686773161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb74b414c2f4d8c33c47fb40b6b157d2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ed29d43631e67700cbab820a0288f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79660c7fcec3a8499cf4cf8b50c20775164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c4c6f5833f81d9531918514bed982165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee540220bb27ba3de70af1d023da6f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15922a742b34dea2d5bdac2b84894977167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b40eb6ce35d432554912f0d042fa81168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d497e1e2c20dab6925ec7cf3770992a7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcef02c5a2fb9cf504164c2683ed03a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a3e4d088ef10b46ef3b88f58a9484171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2224fae5a365734e70a2ab78534338172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa38c3723dc07c462992a891acbc0e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e8e0c65ff0cb49d0926976e13ff4d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9761d0af454dc07047e6b9f2f6b0369f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ecc14c7ffef94dff4e2d801ca8da96176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d5ead2b3552d630b20cd44db67e2ec177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a9adc9ccf7711e822852654e2a57a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff25b3cc0d91549f01cfdfa61824c688179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41eb37c66d587f72bcae148759b42b0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75688e4d5a5dbb03adb33f3cf129eb98181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef092c7042b3acfabbf23bc6f6dd75a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550cf79cc22f215509dbb8f30e7e9ab0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f344ef856e3a77916742ba492d0d59c1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ea5cfd46ecd6129668898b6b523ad185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d8b64d30bb93f4e7c6f50ad51317e4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be37ae6ccb32b58e6957e0a276ec14187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53546c1b137b2281e5d84ddd81fa231c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5364185bdfd363e99b6335ff8c5018ba189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f702b137246fdd54687f8df98ce78ebb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26f271c88647ef2afb42f2f9745525b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c68a762a6f863c06bf2df18289f5ffa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895f4c814683c927ca68454cd0d869d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be115131c4a7042bda219ec2435d046f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a7f532267204a09fca32c4ebf926a5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b83ae23184459f604ec9f662b2b17196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63323dbc261b4ddb09cc4dc79d8a43fa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0cdbd114b8fe6b75184bfa2e248ea198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95792183d305fa5864ce9dead5fd73b2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd778f8b3d5bcb3b018c154ee62abffe200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d443a8fb0fc1dcac659637e243acc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5704aed8ca2d3f6e66dc02ea29aa2b76202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b7f2038a1e31dcf8ba9eabd89d802e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617fac2ae1e5ed79df1986562a003799204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e19b7c9e0f3064d121d20510dfe4e36205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d47fa0b080ada5ca278fd2f9acc59206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4543e2347fda556c9a5ad67799cf8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351184f1367457f14cc318e984f7eb7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba009dd6fc59fa5d65beda98784888f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a331c9d27cae85be953de755b21bed82210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a4f8d8a33eaa57d5fc6db4bd829bf8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742fc9918871de370ad2edc8b13ba5b1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf82236a9f51f5fb446de4d5836b0e53213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef061d382f20a3c6dff765c45f51a97214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac1ed78d882b1964365c85f851921ee215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b33a3e3793b2e641e653f46c29b98216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f92631db93505ba0ded6b440282e39d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97fc5426d1f5930d62cb04498549272218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5632857ae9c88dfe22731aa787489a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b97d0dd38013a8726f52edcabbf800220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c16958a09e876b011e7d2530c649b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a2692828bf52a6f2851bbbe8dc087222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e97b50ea62aba70d16aa93141d2e13223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2368f831e767ada12d236b0357d6ae224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36844a52abffcba7bd9735f736e60754225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22916395416d27599bc45d99f9ce252226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867156ed6f79278088e2a5bcaa773f22227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e8f2ff925ea19fbdbf075da956eee228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797fda2156c071e75f930811e0c50e99229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4757181a23c6b9357acdc3ddcc0e2006230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf3775a9b968cf80ed32323e547b4a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d617f425ae9521ac85c82a8971b562f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98b6f9a5611125d0bd3e503593968a1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a77acf8b76f108feba696496aa0646234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a57a82e5cb5b4738315389cb85b6f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e7ad0eea6dbe7bc0168c1e8e2e534a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b7c82c4628a680d0bdbe7c694f5de237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d570bdc32f23fa251c527bcabb64797238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b8528b2aa5cdd4f9a3feac2f795587239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2808865d15075df88a7cb943a14169f1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9c1b5ce54ac2c4fb37f03d771c381241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60327d47918e63773691538e47611208242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f34c4ab4c597f104b577972fe9f04d6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b796a7a5d37043df757adb3a6167d76244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5158ee98bea8b347c113d8d2ce3c19e0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b556c2f42b4be302696871b4579f67fe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11449dac0c115d4b9cd32fa16a610b7a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ba47bb6bf8ee7c53998bb1e4b6bbc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7213adf4cbc4279cf4eabcba9c161266249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b9c94695101defd9752678714070a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd352ab360191207ea83e5de27d17073251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db879bbdaae2672c1b3e8b7de64fe0bf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2bcbaf0df072e99289505b4657698a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66811d37ce94aef65223428ad8397c68254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106936c294cf4b9984ef8429762c460c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bda55317c1fc0015820e617543cc5d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a2aa14a805b416c990524f4dde1cc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b09572f31c06f760e34091b53251f4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d9058c5359135d05c855c91616e3dc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09389ffb4ff8422b3be65d07de04c9da260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ba528f73e8ed6af6dcb087537302f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9334e9f77fcd3a8ec6385de8373ac35262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a422aa1796e7d87403e706a2d1d080e3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c9ee9d7de2759a0d5b9cc79d657ac264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b13ae86304a3e86adf2f2af776fa9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029088478b7c0d94edac8d507a66b6f6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e75fcd8eef722de0959db69e6e76b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e1a7caeab7689a58543feb86e0602268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d1d555a63f2eac204a426787f3263269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1badaebaafe4edf051ab50bfea8cbb0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a99eae18a56d411efd5b64a76cac51271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2bb9dffaf2cf3d4618383bd2dc3bce272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdd1e2718f5aa48beabe1e199b86a87273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077e3310730ffe05726caac3ba62c637274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d64bb0077f03bf2dce17fb483571036275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d50f518c469c8e7ddb320567e3b6a8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359f0e472500efb25240be3771939957277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fcc2be5bee529bf232ffbd8178be87278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c520e0309d6e1b07682b6b3a1254a7d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99022aaf41b4c492292ebf40863cf7e9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2018fbca770909256dfa4e09f55b1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e8f14f7ee15693e0033041dfc43e77282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a26b5f87a35e34ac47ed874fea9f37283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ee6ed06fc72454a63ff1fd06100df284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd2d8d8fbacf970a9a314fb8df309a5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9dc372fa2741aac877287e3ea95719286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2da814a7900226d7add310db8a63b5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e558b8526429b0ac373d2ddc29d30288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f3d49a6c4612576943c2451b3e7b88289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23867bcf0a5c21640273bb714ce6b199290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5499d5ebb25f69dff03bd34d4bd8edf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92730d6da5a3a62cd408e754162dda68292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7183beecd573e29ac5bf11652194ad9e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986886679b093466b3f097c88d6fb256294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f3cb5fa8a69a01d00525750abc78c6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8375c5343769d0aeaea4d17db9e667df296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb149cb98d9c56182d12d67dc76543ed297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ed7d8ce48d44d7ba03db3376ee8fe298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6226419e15d580ab7d6aa40dce0fcaa0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad5d3afe3c35daf0f8323089b046dcb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3327d3fe50aa434dd70df1cbec0ff728301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad627cb946fabdb742a4cf5866dabeeb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3768afdf5f9989e73c6e22df8e89b44303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b2afce1d3f601d7ff7224425301cfe304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf299012dd264b14bc9ebf1fa6cf153305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f279080a7548253f5b5b24511522f1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf82f0503583e0dc27f9cf6db2d10118307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85085ad1f49b9968941c283e75b54fb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c35f87b23bdb5f5fc346c6a93e6a9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605fd26b6486b19c917421e3a6d284ed310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada8a3967f0c52ff821f8622cc56dd7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea0a88a7819544b7f302fb3ec2e87ea312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad28c4dc46e81a865023850bd64874313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62901d4343bec7b15a96790dadf5da2f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f522900a90c573e9a1719eeb942eefd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ab40500d0362d2bda1857fdf8b0061316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec68b4e1fb3c6d9b440a0dc5a1be1f1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ceffaec8ed3d906eecbaed2fa34620318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4098cb941e866528cc471b041f5a941319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7fd54f60d1cdf7cfed3306ae045a05320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e626183e9df42aab8b110929eefd9645321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9753aa660ec59eb90ca3404d4b69492a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b2d8b40c43c7ff7323886d33202e42323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4108c395968e24a98632078b0768b97f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193841e50d88b74bdd3afb94121551c8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f4ca377af4e9f39855314a4b688f5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deab071605d383237d0779b37fad756327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a33e4c6e85412a41e9b2fa1695b5e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eae91d7276369d99c09d74552c9dee329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c2d42c858b9b7f63ce6124e909742330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b349eb220148c0dc6cf34e78a76e54f7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2182c2ff41fa30905029cbf6ed6de8a6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1008105d51e54a5ce8784a25f7ef04cc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b518c43722c4d3b73d07627ad9adbd7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4136f87fe179c063cfc86534790d328a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6005a72c380927f3473e783f781f54336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb36ed7d6ce538095db348faaac05d34337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d04e8f4c441c5a65ffc0ba858fac40338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a3b256d07fecdfe93c38c2a3ce1d0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1acdf15d541dd49543365a935c6d08b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0625dea3033d66324c57e58d51177f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307286f3e5650e9663804b16328ba068342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e3b8f7e962abd1f8522042cce6f9e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e97c6634d8044c46545bd7ede5e19ef344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc6bab60537d7b4010eb29e7a4cdc2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc775f2a5185cd9d6f5957de3b7eec47346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d686a0a639e167862f7a35ef7819aef347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1450d84095e28bfe330ac211c9e95e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31debb24fd4bfae80de6e4141694754349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f1b49764dedbdfedcc1cdd2b7271b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b361f6a3b3a4505fa9d4177bb37bc8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc8113864d14f032e1cab2d4aba6f5c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e5bd265e2bef45aa4807a82d24f000353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934321d242201261ebc86a102d66fcdb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cde33da8480f763283aaa76ff6a089355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58baad62730090b83e739321e2eecdf1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca30c69ec97941e8ebedfea9957958b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832466da71e3743482ebdf393036cbf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd18730ebbce7326d5ba743188d9ca89359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a577fb144fcf2e35b965747bf106f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7655e3d8ffaa59e844c8c196fd87a9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264369316320c131eb7da78c8f62d0fa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad90c2e29e8b1c83d0f145f3a0b5b8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b50c267ba759eebeaa5b34c4845444d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde866ab537527289e2bc307c19575f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d212d2e65ec431b33cb047aedbe3b0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe32f905a408a7177434616745c63a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5910b9b6c97e1093475d4169cc58b597368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3843579125e50f3588593274e7953475369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe26dd010bac6832bf4e6f5da9c9ef370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de46a61ecbb5ace6170bfcbc72252ce3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80074eeb07a828e1c0df2e21fe940bee372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa357f2e15167e629491fb5db9c51774373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ad99de097fe5d98a05ab5add83b91374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3389e15395ee7350d452aac6c8ee26ad375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9cd146fb5f44d4d38b86c5dbc78c6e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaf8d839d572abb1f7306627128c1b9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad52063809348a902e02ba1a1f170f8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f8298d23241e274c66811edcaf667379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13deb30530e0109a08576ab1b33093b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d1445b2585a19557f8bfbf7182d040381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ac54690f6491445ff5309c0f7d106a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25596423812e34ea4204109fa3cd95d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f8b55ceca1dacf9b5f40e6e4ea38f8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a51c5504a53277b93bc7816941fbe385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd677d9857619a3fe7af0b7bd9db9965386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c4e6c429cfe95598e32e1ace3a5d9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c68bd8b7761e6f70104f5477bdc2ae388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b3b40f24a470c442dc97a7a3bd720389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e43ab81af556f2b4d9780dcb5e61f5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dae716fb59cacc9526d4657af1956c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6394b91895deb284ef0163219e843fce392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1764b1fc9d939a495e9ba490e648366b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470732a8f551a71a46623ab1f3ffbbf5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12acf7ace0aca5c01bdcc9507f8e3794395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce570aca949ebed15ee9ed92a6dba4a9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0da836252eba0900b56a948193bf75397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e87ed5e3aa2e79b5f91f9aac47425398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed5e1b7694c197dae5c48109f8dca8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419914df07551f2c33aaea39084ff5f4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272dada9238880815f9fba15eeadee64401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02a544cdd6c89038b5a5c5392756484402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94816ac490a4723e4f6f63bfcf8bbb4e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d979e29de0a02f726751a43fe13361404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e6e0b46bbefc446fb6aa4ebdabde5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff86f04142cc4c641c98dfe2c847a20406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8263640b3efbd1243f790b4505bb3e56407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31755b5f60f5831df3b43f20e31e806408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b8f82b265bffbf66f80246a82a2055409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ad6af8665f2c9e8f0ea2677153e80410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecc44d50f817853572063a2f5e1a84a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d2e2a9dad66a4592db282a390a9805412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1400c5dad512d03da5e6ad0463f2fb3b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc2cd01e06ff4c71e2f46ced2be3339414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001403f58a404fe774d25ec228486217415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcea3a52085507c5f52a3e33db1d223416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1388b11ff423f4deca3a4e5c5296e2b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c3a3d136a6475d25311177d00505d9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e07813699a3e49701a8367482bf31a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea43ed6089570f4243a9993949e603420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05438736efcb5b6fcd97c75cd3d9bc81421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a422efc940df42734860c1a96cb03a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba684b7e9c835949fbb8914a4ab88b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b893c751e6b844dd321cefd55206ef1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee8dbfa0cca6a2f86e33cdad14b6c3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7cc80a792b7e39fb03d9d4e7340e9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc4754689ba77f50ab928dd98ad3f1b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c32bbd7af2eaecb02e482b92b0197428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0628ebaee619ef9d5c10a37bb184e203429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b35418b7d13c9f6cc432ba4458c289430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db191e4cbd507dfdaa763f3bfb3c7ccf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef2a6e2e18bd8b4436b3ef82b16908432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5deeb7511ae9304950daba442cbb3d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b34022a715f6026ebe075021490a7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd6fb6aafdc02406178a27435c66af435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8a95819b2fef51ae94f029eb4c532d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e50d92eda7c42a1eaffa5266dec787437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed369181ea1d5824bf013e64e09f9fe438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c3ba13805a44e848f97a59ec0af91439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c22ab157703059d9f1af7fa74722985440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9436c41b0e7a116076c42d21b6010e00441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c47209e3d7efb6b90c84334a60d99c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f49818ab9967d2163e7ef4b9a0c9c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a8c1c58034d448c5fb16d921232dd0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f97f64817753576e7e04c6b8ef1bae5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5805a0b78928f7d5104314edc95a4b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a976519dfabb29f53255f422abb8b6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e888537a9d22f16ba3379cabf472fc5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d8d4d6c03b42d3d18406c5fb48510449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0cfd177a757961ea00a61aa45ec1dc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b88a937f6ded0910d3784d8013013451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517d432d40abf8f6bac3cba4abb92c6c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25370e9d282a1584081c8805eff4bd63453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ccae18385a2f2e482300df0db135b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6922017b12ffd6b8dbe13895b1534820455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994fbd8724ead777d9a608789b809463456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d69eb4e9f27ea34f9f12a6b3f17d87457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b4672f6500d9885517fc4725893c6a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d4e79c52d07d1a13a128df8c08686459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d0f6332e2a777c6a115cba7e38858f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49602d131ee9c9432482eca46af3120d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f96b3ff67a00f680439b2ea6069a8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29376d59752441261ca36fc433566712463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9701fdf4894dd236220a332b5109236f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db447eca55010b4df8becf484d981ffd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30abf57ff37df6427d8aa11a8393cb09466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b7f3689658b3c2831cf54c9d484e0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea5927b1548a49272424acbea706529468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa54e8bcedaa0717d4d58ee85747e5b6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae4d3243d963a1a15601b1df52c4153470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb48c546fc6c189e127d16c01179b2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d3fdfc5b43bdf66d670e3365e79253472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6635895669dfe9a3bb71023846651ac1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7354926d876195f8cc85307115d02b2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b924365307c63e29071133102ef94b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b454b9c7317870c03b5f2959f2d4149c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ce8cf631648ba13404ea27c7d1229477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c240a46981da534e86a898eea77eed478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020770b65d7ff9525532955669a73a19479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6200e4cb0f84a88614d7042a4c8cd0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59229961f29b5255a45be3ee5cc6d69481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e5a09bd938a372a45fb69b77e836aa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45308127876f4d265116b91a8dc74df6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e35a7c06b9ca543fdf4d6915676b3b3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70769b16d4fd08c17ce31c0abb16785485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca6f75f124675d88eeac3b503ee8103486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f565141431293dd0a62a964fdd940530487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fd40f81c79f7cb0f9bc4586e20c6e0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c894cb8acc6c461f5143091faaacd58489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf47ad8a64710ceff946d43f08a6f3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247fa78c2325ca1b7943b28f77f4a729491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5c2f21433eda9c967604a8a2d7736492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa051c8d4b6e6d8b9f8c8deb7435eec493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ce314682920ee877d13de3b27f40f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef11fa8bbcfcbca03aebd3127f9eddb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc04f7880efa287e93bd0111496d1c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd2e1423b03e292e5e4b4d60e24aed497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3178b69332f25f570dc2d39d4956318e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087aa55f8e23a11dbedd3b0703af9074499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f4d9f1437cfca73e74db4a9dcc026500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b409e18915150397570c6c8b4557da9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d5e336c421d1af0ac602593e6cb29502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03a69d319048098ece5725dffa6d320503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51454d4fba2f422d7c01475bdf8fbd36504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540870ede0a8d748b9cd04fc557ebf8a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa46eccd34eb804f92919de88a9688506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db04eff465994e5f64ec0b4287bff306507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7adb02890547ba8cf4d8c291797491508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4effc433df16762844c6f1429410bed509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f9a6efb329ec393f8b52874eb63f9f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e678339dfa00d93ac38a95a6c0503b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef0996c2e5f5267494a14000e0e3bd8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d79bcfdc4f3d5d3fee1220248032ada513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282d7fd001e25a32045fc5f2057e17ec514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f7585885eb40d20ea138d9b148ac3c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa87854f19bc20ce8384891e7aef72516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d103956434977018dda53f364cfad517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a3a17d7552b888865527dc8be61f0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c331ad167b8263ef488f19cbdb612519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70015fc338a9591fc997d2689687ab5e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61993af398fb83f444816eab7de2a56a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca482525e3f7b4525a9fdb10fe04126b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d0c8ec79e3583c7a9ea4b68cddcf51523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d9c313994135d0aee6c9ed05ab47a2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40126b4590d3cb1f124b52dc6ac32d02525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188eaabacee2d2c98f6b746f4de5d2bc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d2636066a10b416c535c077151d31527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e4dddf27ba0819492dc4dfaddccf5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7fee0fa315bc4aecea2815219096c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65562573fc554680babbff678168cf26530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b6fd8fb382225e91c1694e206f1128531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac50167a320f5d6917c1033c1319e02b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72582e7f8e9856837ac78031239355b9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18eeed8602d8dc667778551406db861534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27482b796ac7a422580a224cb23a2ce535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ac4a1311f8a8bf2f52d4da52fb63a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f3c481ac99a68bfa2e627e4727a316537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dd91a99df83d7f3b1e7236d397a46f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d94dd1f0274e1eb056b2b6ddb1817539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d6aa3b0d503e6affdb524d9d08ef3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e7b329505f1570122a254dcecac35f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a94f481df237b2d12f32df7fbcfd11542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a2430758099405f69b6afbdf12a96543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8fcea6e8f78753a26a4f92adf8f00e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1899edfdbbba4611a0292fa4ec66d0d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c306c470cb2eefe33e9eddadcd51f43546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e63c3aec2b8003bd9d14df59b643a4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d6024d5401cb0a6ef5acea1178c88548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf9ad2100f24268fc97a7c0fad9eade549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff4cf79e4f35676ba6b6c6fa757393550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99bc1fcb5a2953c155546cb45147c7b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b6ceaec38a3bae7e2aa32ae01e8143552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a7b28b972c37851c55d4bcc9bac560553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23556ebb613e51b1b6f300035208e5b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d0c548add2ceb757812bbe53e4740555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff618ae922e2ef33e875fb1b509c1d21556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da7794a333935bab497a621249492d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc59ed85c0b7c62ac07b8e40125375eb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda48516cba99060413c17c49c7d8fc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c72b1e6c075560c23281b23ae88c1a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acbded86d0f6bef7509e2501cfba061561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93895e3d4bd18f6167c54458155b905a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db22eb83b5a39e7825e6e000af2c15563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a07bb5caf162e24b8678f8c059f58e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96884861e45a1ff8232b6e6dda089d4f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8254272666cf61aabf43d3ce83f8a7c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb1485a7ceaa771c5348643a8d10df4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6563ca703544b0ab1e68731531de51568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dbe637ab05c92a1c83196336fcc420569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231608fce3992cf4349aacd27f42c423570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73983c62b8707b93dfab9a8c08a1c22e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be4502ddaeb13b54d33b5bba091145572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278380341c6cf9f077cccc51ac9fbf9a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9aa0e16aec74a0786db73034e0cf5c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed31e952113c8527fe0a2bd2dadd3b8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0527373db406bdc31b3969fbd98a9a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7653d4b0e8522418846895990c1bdc32577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fce6b97904aa4dadef5a2b61acc358578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4636f757c45d881ce1832eac5ef228579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96124d4d5c8519b04c96b314e43ff62580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba0bc689048db4a1348ccfa3b53ff3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc12cfa089baa3601604077ea3b969582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad4f35b32f6f057b13b0ae99f63c062583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2363775eb8e514d17bbfc366f11827b3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aeea4c8228aa9a909811939aea6eb7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e812d3bb9e0eab3f2692a149702ebf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e03562a7c6cfb4ef8c75bd7413365e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329170bd69d5e637fa34501641a939c4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda837cc60100d8b77e5e56fe6404ae589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b579f2a390963194d7b9cb78fe002590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac85f5fa00d5fdba2637ab9d1c076704591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30763d7f3cebb2918e36b7e5dbbc1a9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99329416a22dcb0965b91685262b5b93593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17cf12aacfe2d61511e23f77452c58a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3720095d232821d85e4145773b2ea35c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a75fea45850bfb9410c80b16f011167596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a59a88de68fa06e40716176a80044e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38803cb988fb8cb394d9b5a3a93abf06598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89847372143e7f70c7c248b879465669599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6412b2b1d50aad59c5f2f042d6068243600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff8be38789f447fa65fe150bc2a02f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a4a416dcabac1f2d472e8346387d5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f4c47f2f38b741b6d19160f38d812603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4022430e682f1f8872a507acabfea35e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f033f73d4e25b82fdfb1e8a9d3465d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be4d5da6c08c8e2474cf58a6aeaf2d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f87c7152d0c8b8c94ba1eea476fd69607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422ab955e1fee640c3c1f9fd15f79c7f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0399449effcc407804cc05ba0ffb65a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07afedb94cd1f3f293fa2706ae6fd6e9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2141c118e4c47d73cb6ec1187d1fa4d3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d532bb4ca9dc1b002d5eb258c0e057ec612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac6a573b28f2589d58421e1e13c0d3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f805cb3ece44ba78ebd6343a599a595b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef98b600315183e13ad11db0905490615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14050124795e5781dcb24e96ab42d1d9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e65f5631e47db57ca8c59b180b64b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ae20fc02904967c416aac9da7c982618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c282ba04c2d15916f05b7e3f97dcd7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bed3b388c36fdf973fb54a91425ebd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624422e4a26b1fa522ccaef16665a137621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac42c9c2254077f2844d461dd1f523622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3dc49d0d9ffaf7a2613ad382ef5c08623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cdae6d1532093b23728a2ddb021ee2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300082300c6abf1172acedf0dbf7d6c3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b58c2f94c688ab0aacb9e46da7ae1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf91278acd7e581fa61305d68167d928627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7240894701b8d7c2d847ee210bc817628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bfcbd8243f9ffe072a111937beacf0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d609fc768a46592818ac520f700d92630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9694ec594331c0fab44b56b08038b7eb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e37514a8d8c7b5ccfbf05134dce6258632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405dc43c3126659da2bb8b198c535e18633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc4d203a674fe017abed264fec02993634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a216bb5e1b31ecc2ca7927ab4f741612635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4df45ad2f0b0b5539b2ec4553c97b4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a120a6f9cba6a7460568b8e7cd5ae637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0229abe8f57e0119cbb642d166c1d52638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00b6ffb25111be58a495c92b426f7b0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf5416b25bbe0a03a9a3b2e70266865640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c39e4dd7ceb543a8559e1f8fa313faf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a34ed5127c37cbcebd459422ded7667642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f470af58751951dc51ad2f57958547b2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e862cec1f6c3eb54a687302d434ba644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786804f9a40d3522c987f6442c7c2ec3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e9cb1417f96bdcdd2ed95d9994842646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff142de3b76554236f2b4bb3906b747647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab45ce17c768a528a9247de0aebf48e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc714a1d3389561a24797274c581af649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b764d434cf66edb52ca52a1e0fcf3a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a2cc8c74e68018fd9a0549b191e914651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e12cb6dedb8572ba108b1dfad7f09652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5023493c542157b2024b7263646d29653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5ffa19b176ca5b4edbe6ef078eca3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ed3396fa60097bbd57832b749a7b7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8cda4721533f88e56b375e4d458594656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e1ca49b0b54749445297aa204a272b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ba1e02def1a2411efcff8c98399ef658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba475790fc121b6eba9d888a7fbdd43659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da2a280f450491ec21ca94ef2cc7d0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d58da8a7feabd5ba09cca802741ef661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a597671f4a4fe77826cd94bcab38e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f49f34fbff8c07ba00d5026642862663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5143ef64ac6e2020ce7128c33000998b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e993561538f0766289f3ffc505d575dd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249d34247ce8c753cc520587d41e8a6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659598ec1a40f4d74aa9ca6817c8b41a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b30450f3ba9b8bc8eaf983cc1e811ee668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50026601c3a94804ef727162db56282b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8917c7cef0b67f8682a2d91a7e1aedae670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a290bb7540da92be338f9e6ec022b2e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e16fac7601577f22c300a1f0370de672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b1e989bb8e73ae95e3e046e584438673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c91d86407173f2cc15321a1b8c9afd2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc765edca095c0c705108d0c361c90d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b6488e0af04e086e8101e638e586ff676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b46e7ba44ae87b01325e1fcaf7bb79c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68596b5e5aaf6cd9f2a50b994116c6e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080951467dcbfcdcfc4b5d654a506f24679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf660d6fc3055b10316fc7e0224e54680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad3c431eaf0892f91999a199366337d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0222b750cb01083fb746f5a1fde0ab6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbcd351784dcd97ee1f78a99469c5b1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e0068df17453e7bea1be9ed53b762684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c500a6d8c24111c0c33f255d437472685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ba0aa1db41447a78254dcbdfab799686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f0342e7638767273b562f330b00c0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17627b56c2295948ffc4c78c1bbe1c4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270aaca935ed6f18b99fe2c181a7a2f2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4644068babed3730a930e7f576f7414690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a860389abc7eb6737a7c9ea6ff0821691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4ee0f7352c6d9488bf58f202635de692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa590773fae79687d7a76dafb5d9d192693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55717c2fe3afc9417fac82cc544013df694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c30bebbe66fec6dc94be3194a482a0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540933f5609667e1977d3fbcde721979696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18edc339afe843f3a78f064477a7c62b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef890f19655e8c6707ca2bb6b91c089d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6f3b657db7c406f71cd278dc345323699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d670811aeabcdab74651f8a5c9854471700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b093f2ed4733a12864dfe553012cfa701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da13b1d66c678edb2c26a40f7c6c5840702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e42379905fb30ecf6155f3605d428e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec0c2c0edb7082bbc9fb1077d866c8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8112d83fabc46083c907d75ad0e76a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d628afa5baca43dbebb72ab03a8ded7b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de764719d2749caf224d98d9161f675e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc084f428e2de8d42a7e3906b5bb270a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646251574d639513a063eb4fa69b7e9b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b85e6d02503bcad4b4f212d054694710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d424aa1110850b2d215bcfb5c6f553711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47c06bd20488bb9c4dce97fa7737ac712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2722cbd84ea3c3780d09d0bcf01167713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1972db753adf3b407556b2ea4cc784b5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec8edfe8f5f52aa59f728088241a11715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceaaac2f9e489f87f032b2bdc600f93716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed0c9bd3b898bfc01e60743a5b70b4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db896d38fb7d18f42bd78354a8c4ed6b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1593df98c23caf53fa95943b0b1ccdd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a948e471fabd9232e819667efe82ce99720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8624b4416f496c71b2adf4662b301e11721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42784918df2abc6fb10e4e860f9e8dff722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e4155b108d5fb38ffcf03b16ecc0a7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc6a7b13a5971957630c84ca181f46724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b09355fb145e79feefc22e0d982b9c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d16c40074311dd12e99c7b06f1cc5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e594265e4376dc28f435ecd5fbc5a65727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9fc5d2c7ddce19eb52be6f6ae118b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd5594f707c6f21394c8fe4d97ee88729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0522bf7b79091344a2fa9d275c484d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd42e4439290aae9d0507204ec473b3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd6b2e14e42b3681347e42f966c687d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d496903ee0d49b6debdcfa6c9fbceee4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcb3f8263a9c946b9f23679df92ec6a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f1b665dd11dc9e66efcadbf3d9d5c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e36ded4d8ea16070d9f2a530604ba1d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d344a9a6f13bd1a34a0f481de5036737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67def6d1cbd786e8c687aab544beaa6d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee0f7747d2f01c4e6be2cf6e1ab852f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10144b947d9cb84e1d82c221dd392e83740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b38a129a181e2bbb074a85a1a4fb23741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7df274cd55f269e70af2b540811333742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6618d495a160f7000889d6ae45530efb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc3e2d7f6d379e010a2cd30759935e7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab36319239694761d26e3bf6e06bb8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67a73a00328ddcd16c4e0cb10051c6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9356357860d20a8da210b859906096eb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2551bd400732eeb3eba9a3afa40bd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4fe118b860f5d13dba8a77e12a594e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa545fdf3981ecad4ed609c877b7bf750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b37e6bb97a3bc85221da4425f98d86751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ab13a0170845197ab7b282d0c934c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6062c703720a42b9bdd64db576aec518753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>