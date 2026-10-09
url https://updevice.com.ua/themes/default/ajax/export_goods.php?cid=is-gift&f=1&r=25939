--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e76114a885c03d04aa177f24f5dddce1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a8a2378363fa1bbade01a7a66471e32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb258d45fe25bb7513e2cd9dadd6c863.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f53202d8c16f84d395c42ff3bd21a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72cb6b788c688fe869689c316d713a85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e43ecceade935981d4b41a71356756.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e467262e61fa891da2a907259d3721417.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b849cc8408b3b51becfaae71d38ed8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519d054813ce5889eb833c6b4da134c99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c09cece71ff08406ae6bdb3694d20a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69706bb79ffb955e52f07a6e2342329b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7232cd093c37d4dcf0b36bb5c33cf7012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a12e3ee973d5db9d421f12ab47fad13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17de1b2829e018a596e540648a07500f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c9cf367bac85a616accb87829ef2e015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d3a0ac588ae5672dabac4531a784716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7633d3259c3010d6ffee3368e0f0a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb5881421c8b1b17c083d917bbedb818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e17a1b4576628e3169426912ad30b0119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b333e522f493a015794825a7d3014d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d19bd3ebc489920fa0f15d6912e0121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a316aef988c55089ceea268ef7ae4122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e6cd74a484a699e3b02cd7d7e1c87523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136dc79f2ca861bf25617decdd5fed8224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a583f2c371373d3c7100d8a0f49d0e125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a99f81445866d8e6d7ca44d2339102626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce01ca024ef51c286a7a1b8076b0da9327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea4b2b378011bd7fedda05f15ecc5328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8754f83f494c5a82091ff67a4f3bb11129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b02074ecd1914617eddc3f366b04d2030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb1ae4c6c1e58cc6887f64c61c2ab331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43849271dbe52f46f7d8b988e4e36dfd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf7862b478ad26815f49babed326a0433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9019b9e2f00ecc891e6b7aeba5ce477334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40920df7990b61329667677b9a722c0335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec783ead436cee7318ab10e1e193aa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02be16e50336038cf5e1a72466859d937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbbe58e0f081d90c368d98da58da36d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d514a9b03e1e4162dd9b6536d0c63639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c2e6511705984b23f808da798d4eb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d53f974e9e00166c8dae3654db0d19b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8050bcd40f2e63e75a997ab0f88d842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff3f44d02e8e489a66b70deb275832043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8181cd461457d70bdbf7eb64a252754f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714723975fedd7705163b046cdff6aec45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f04022a493d0a4befd7cfd6fcdb4f1646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6428df70883b734e939e8aedee3a404147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a30c815a454262d93e2a4aac6b4dc5d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb7c6f47fae768e35af3b011ce9de449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba67e1355dbf3fe0da51c835392015f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095240d8af0e403c88a68ba6e3a19ead51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8436c06a3e27dc81cf7d7b103e51d852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2350c8f966c85faf383dd5ce256c10d453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b0ad4fc28e72ce49810f4a3c22b86f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d0ec46fbb13f46d0329bab053e76655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd759c919d61ff3ce5b1150e0287463c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d3e72ddf8c2433f71295f556214b6357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07269523488d17de87be47218a6972b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72dd3d24494a961e0cbc828783d6eb459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bba47a522907a05b02e02d5d93cd5b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd620906182b80537ddc91015b6fdb061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff0e64f72afa15eb7b38030a7c532f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc948e730009d9d901d8756ea6fa01b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a97fec7a1e4533852f2244853ca65d464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf7404c9fa460cb921165ba1ab3f9b265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda8f0d4bc213535bd2fcb998778f2f566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c70520780f6a17720526fecbd6c95b367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a71c6a560b2593a5b1632e55bf251d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44858371a9e6660030c88c246ad9591d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aae5aa739f10b0c20767ed0265ff9070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171bcd7657afa8537f152f2876987d6071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead1b16c207ebb1613f8e59c1ad732d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d16bec86fe46d0c206f63beae0aa2773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e0be5d496acf764037fffe3c6b780474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0772e5a4aa8a9b325d698f5770e500775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dfebb1034fb921bce0e684d14f305976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2160e0f5c4dfb0ea81eb6162cb3920977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa6dffdcd96c206ce326b9bf647f2a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a1b6eae52df6ef5f16a4a0f4c6678579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f7241cd7c8d07da3c491918f2a9dbb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c455234f70fa65d8eb5d4ebecfe1d0681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ca438ccf293760b66f1e7cd361bcb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a870030b5db9406e87af069d6ea14e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c2300ea75aed4cc9ca2eec73bf09e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a4ea553974057c73a6a38e76f020485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b53694eff122aa8bbf3e7365b9670a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a3d8a77e559288f4d5bfc050b80b787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b25a2c98f4f3ec7edc7d6b7fbd1eb288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d95b63717ab8f72e5f4c0a0440fa489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d02c6392cd301dc137d1b0d6d8315190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6a929fde672ac829c2d03ac97138191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d87da3022f434b0ea24c63453699c392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c1ddfb5335a50fb34628de660a6f093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ad24b5eeb09a3c0e0a3eaa56e65a9894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4916647581e9ac9b233f833acec5572095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754a0756797c8dd7c1a207dc2c5b82c796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9175c4600e00e91dce0a179ffadc479197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc7a477e19021cfdd09d05eb402f41898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf021bb52e6cca344ced9ec0655f2f599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de5265597e4ec27880aa0631bdc1615100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d162bdd6f1194a4c4a74416051206101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29602a30f1dcf04daed3219486efa0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3bf5ae03146e8cd714514e01a7d55a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6125ae6e1930366487170f3257e14425104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c40df5d15274990f2f7fa702cd8b89105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86918e3298719ab9efd6eefde9856480106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc6cb4a8cf2fab252d30902cbfe2ac107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3009889dfeec69cac78d23f84441ede108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07160984e297cc26d4068125ba2d79b9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679bc8a09cac134ca0dd94beeee22e03110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf3e9f8730e0e3a880a58c4d197bcae111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d2a6fed0a89c9946656cc59bdb7c99112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f73966060bbf93af64a110cf780be4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ed4e784fd14d03f6803282a0fe8b7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd2d3192f3836a5a705aff1d0b2ad2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2186351da828d3ce832407ae3990a58e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba7eb58b8b11016c74dbe6c9d26193117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8deec8e9e1345df2b45763625cd41118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdbecab4a9299648b89e9503abf1def119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa788a42e29b4d8a7a0c7c441b180192120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb8acc442ddb4ca0350ce53341cd62121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0594f1b39702c9370edaacb6ca04c35122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e613fa75ca182c7e2ce6d2135c075123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3722af9759fdb1d3301674e1677e7ffe124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd47d5ac932d9479419abb9d5223b13125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf2f98d2f596dbb40ba8597831607c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4fca1a69526011db4a8a9ee7078e35127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811338a9d864520d1987f1a551a65563128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c590dd6650b722c73fb6edc490bafbcb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2eb7327c8ab111cb4a001b07a982fe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de8c91e7abaf5a7f5c148506fdc61d6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286dde1558d4069c815b455f5645866d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141fd5861029567c876020eebc78e8d5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4da157510598a56e06d27f5453249134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec46f7538a6ab21c77ef198ff02cc4d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95909684fc5a3f9b2ade84f98a6befdd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14d166936552f2231772c913dea908137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264f93b653fb0fd0fa6f9d7d73fba241138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f43bdd10ee9dd454aa11d885163cb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7331bec33de9e7177d959cce91a5d2e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0013af5228a88abac7e3555c8f41c1e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b652f3d20318cb13dd18874cc7d1f5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf4b451ce8681115787a7fe98a239bd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76eccf9df580269313a012a8e82206b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb99ba31410b656253dfc0508d75d5a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ccc88ab0c1b7b97590b27d30dda943146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97cf3522d9ff42adbf688932b5fdce7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59fc53e2f2e3704ef022b84758e543d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c8b2d2e871c9e7373b57a2b14a8c2c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cffa7368e91cb7c01954a81d67d0862150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04229184dbaf2a2d5d5357d4f173c5da151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5170ee9dc81f2b327503ba779b1a192152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a848ed700982ba5235065b5db4c49153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20177771d8b1e126af1f5b1483c47da9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900228862a07756cbb396ecd80cdf551155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe229e11f142581e30f00ca8ea887e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a39d92b1b9a851d4904b1639119ee2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff38800691ffc406bcab9c55ce69797158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f513f88cce7371b59161d3f837b6ade159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f464eb076509e33cd0cd067567484160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d007e0744b40995010b7656d16459bec161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac1513443e00c2f2c828b794bab5b02162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde22e4a2fefcae546e32426e36f52d2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a507b4d4fccac0e6f7361f82cf9d9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a75def7e0082d34432080b9c91e92c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a173bbeff70c7634d3a958111a71227166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7309be2fc835c07a7d49f28c7daeb0b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f341a1b8ef7eff9cc81befa8bbacca168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e906a5207b2eaef74f2b348d080459e8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e292370230b4c6ea49699449b6349c9d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a4f3b360bb1740b134529dcddd6afd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d685bee203d645e6cb800bd6af28a46172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b165730a5acf9ed1f9b97a09186169173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf3e5982a4794ad785895f07bb1db9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a9a3b197343b60a7d654a0f2763855175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f027643ff4363c3a2251026fe3124176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe78cc21397d87f283da262c1775d3eb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d7b1bce4d6f496d2c6fda2160df35178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc6df435697991e1b7332bafe1d1fc5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2bd279daf90a14cf5786875ff12842180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f431253bdc483b143d254ee3f23be181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c3eb82c9c9bb2dd93c980025d8d10182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a1f01acf4070305cf445b77e56199183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fe6a3bbe5eb3a9cd7ebe70be6a631b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc75403487c26228408e0054881e94185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc87a5890a93ec0d3ee612cf89677df186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af907fa4cd56a84bbf1f195817d325a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c558d60db508eed1a82952382b16de7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94275602093060b2d7c0c1e8d4ba88a3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c77cdbee0e2f33e43dfce5d42be87190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f69c2d8c82c63ee1f8f9be87d46d62191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e508cc926d200a652d90130f2e667459192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e78ccde1f04805f97d46037744b4a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa980cea07c23d326d8610cb50fb6563194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8714474d1ae73b0a559b9fcb9a44df93195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e86b323af758e57c91a9968836b76a6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f75f8c8a8deb72eb306af6bcf21b5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f499c44469a210b04720331d16ddcf0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e001d6e57e18a96580a55f590a348fcd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9baa772d4f7bf02921a5be855d6bfa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba86ba89c2cff68e2bfe4f4fd4f3a753201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71505a9a9735ff6e74d296b708934e4c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d140ab1d5edfdb2e1819b8f1e9ccf7be203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d7edf6456e5061dbb55c0a6c1e5da204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8060f26883e3c91091a9ad8856e5a10205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94322211a63b0bf5dfcba3b5164013cb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063c399fd1be250a91b1e30ccf6d9adb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48929643222c0db4b5c299974b5fd304208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5876c33c1b872b050a178c200e3d37e3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff883000b90156fd1df3faed5cc9d1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c490de638c83cc1ddf982568486883a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f788da9eb3715099c46b56ee1721c5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f48e20d20303f5b0a69c1569a920b1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83808414491498d961b3b9b4b86b23c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7920fde4c6d9de21f9bde932eeec36ca215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb40db235ee36f5058c71d3a6d656e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817730e6dceba2c0286c9de0ca0f6811217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a69a9ee21105dc9ed33b012ca65d53218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc2e21bb0018c71bfae1763ae706852219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f2322378cffef372632d268d70f1e0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e50c94b634b70b3e00ecd5b22a16422221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6fb8ca70ad3a62c58b7a7d1676964a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a5eef8e90b9b17cc576c8f7ff31fac223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388b3a4414dc6817078e40dea2a8548224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d082912f8720c43251e5d1030a0832225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80df8e908a8434fee1ccc7fc05104ca226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081c9aee947ad796edb3255bdf076606227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb9c07ff38580fe76965b6ea0b07f9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da7e3aa965cebe7cfd828a730788a4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640efea6263af273e164a6245805cc94230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f37613517edb4bf57b2121937ee0e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a679950dcbd83320ddc141e7bdc79652232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48605f081057059d2aa995723960a92233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f6ced395bdc091ed10c15fc54a51a9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d51fa26d6f6274723cfe3a19f1b60b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ea94adde4888bfb641c4fd768bbfb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c4b0136db384c3b15a0fa566cf453237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a71f66ead1dbd76202d0d154db30c2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf6ab90cba4d719e84be298d9f9601d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf61748dc0104132a7699008ee61a28240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b78d3919886e8830146443c89c294241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb5c8e0c5713ae4a88f3ba0c4253a8a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e315640402560497e96b21a4ea3997243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2833d0f0d2b7e205f1aaa99984dd20b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d972e457ff6b708257f80a081a271a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e740c5009928c8899054eda328968692246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de614ff3adbbfe287327c239b75244d9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c846cf8929ba408ad26aa7acdcf327d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d7a43cc657d1851cd2ca9fdcf8821249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218cf92df833f60af32a43cd5b22c98d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d8a5fa3c6a1ee6a39ea619c42933b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be0dd2cd5fc1317ada0f4b1cfda4d2b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfafe60ff262b2a65fa8c5c661f930c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd666813cb7a4eee975234996ca0fb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9364b6baf4619eb73076ff692156312255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5215429e42b5e6d0b89e30aa175ab23a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef5554789f3d733ba98c140795043e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94087cd73043427aec45289dba9daece258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634bef37d9fd0c17efd836d3c85336ee259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1511f6edadeec0b1ace420533078e0aa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a0eb0e5516464ce390c64d5874c80261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb6604e078d206a6314a3916a878ff262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f436943886f0328f48e72e285aee2fec263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c2c74da94e89039fcedfdb7a19ade264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f85b8bca17aa4f0bd18f6c1b3db812265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d242db322d2285e37fd6a0e14fd6f45266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8cd7dac21e67afa0358af78be3f931267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e802147f88d88a03a29a58edcd6a2f2f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f68683a46ca2b5ab1248eb8908b210269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8354fbec9e01210e069fde405f895b7c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1afa1ed91df8fc0b8ad946b14591d3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78005f47246002e072c9fb08acc51102272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d72ea2c782da0aefa14b84c4196c73f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d0531b3030dc5807df019b881ba1a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f90cd78bdf153cc23106e069b656ac275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fd3658d65843f6b7b810c6566941e3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba6ce145ce83c43df7f565a01760883277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bffd2feb195b5c0d8d01cd11c6f2445278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42abb3d208abbee6ce04d87205751728279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa7a0e33e4b68c7147f5346b9b2680280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b5cbe0f22c25942dde07c9886366f5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68df0e090cbc3081c3f32b3ecd248dc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83339d757a2fd97174a16aab4e67b6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518a49ca9311cefe71d016f27d24c54284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e393940bc285486916fa1a58adbca285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc5724ded3c0d5047b06f0aa6a79aa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b5b276abc1392fb108b3c965834c6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c9fd94114e0ac420b7bf499f8b545288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b007f72a7f8de14e96daebdd8e48bc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd5d5ec0c7adc5b32586e4b1c20a6a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57012a9a8acd0a75de19f3b37b0f9ec5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c187b19816bc2b4336929ae0056a4c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83654f0dc3569eda610cf6b339010750293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9083a9f55a6f4736bb4c4265c4cf3e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6223cf08ebe7d8e0b0f3a089d5305252295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b944ecfe70dcf7a101a0ad1f55d1ed38296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c612a1ef5675d4596809c4a839f8b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bfbf5a7df97572bbad99ac15e0af20298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd6a70dd1ebf6187795dc424b66f1b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf08b96137bd0aaaf38f01e95de68e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a95ba0a270005854a5c9e46468748301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cfb3cd4572365e23d499ffaa8aed64302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de4a2da8851c983852c8ac7c5bd843303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccea00bbc05a56a79b7d32460e48ada304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e590f424405ddaf06b662f9ba77fb520305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f4bbf3b8861e7825ad19fbe1183fb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb7a7d74330b6a893322c4c4c4d658307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9317ad03f35baf908ff34400ad3d8386308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a902aae5f41db2ab0c7171cb2112d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceff22fe185a65d74ff606f30a09d6c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0743a565ac915b90990fc8ce3c6c0d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94241557f5201b6ceacfc01c3336f9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c1d72b5892a798517990091dfdba1f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a9eb2720cd9be23459168116ab1c3f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e155ab45f8117b77087f2392938a1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4d6f51861cac1c9a2e292224a4828a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e7d12f10523f6809c865a87dce169317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b5857b43ac4fdaa12702c1d2de959318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab30e8a19892393187fbc09fb8f202319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd771d9d858d9935e26b3f2320e4a71320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d49048e0f4a657d15e0823d69ecf7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00667c3ddee2cf6868cf74675fd768322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1f9bdc45987d37a9f3521c4ea133ad323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2996ec6f18152de19215de8d6229df324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4903866811f7c0a73f5d90dea865a283325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a0aa9f508e8a3bc9b2eb5dd7b54903326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b7db67ce9ac0aa8854fcf403cecb05327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ca980e663f871a7a44d78169fbc96328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6fb95dda4ab487dc8481da7474315e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea63d12f32c7ef00fa6443f1e2c8bc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d15b8febcbe41769d4c197e9a128a36331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a340a52d32474f010c3d3b6d12dd2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c9133a59782afa168b7ff7ffbdc28b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43280f95fef54c8c5d1572fa7e5c5a4e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a3f95ccc3f156a72c7fa71434f762335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce91a451e165ce8dfd3e02ef5fbb471336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1efe5fd043d2e19060e73b04c96f0f2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c663a26c9ea544573e705e49b61a99338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f0ca593d65ab7bdea191ca4eedacc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017b11af20f8a264eabea56ce8d410a3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add2bc8b36777a9506da7b9f5e922d3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f52da77f716716be211b0a3e9662a8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc59484fde000ca3a12aca5ca66d1f5f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e65f9a04ab3138178fa3fbd3a11c47344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7857409d6429c3e6676e2470347b9558345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bda98e58dd2c270f2d9924fa4347fa346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3594c103f4b09874e6e3bc73cf954c9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b14bd2b72fc6a0d11b6c98a45bacc41348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf04dcb63b59178a3c742c7709b98a0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d2b4e793b87030a54961f3de6cd4c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a5d624661c2df14b3796b9f49a9d3c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbaf44faf8f26a2d24d7ffe34dec4c6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5ce96fb5c66ee0ed411766fec3de0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd783f08aff6169792526a82c35a45354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255211caf7c6d485bb38e54530460445355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc219fc9bf80922c79a4aa4c1685d5b7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270dc097331ba26e1757bf6a5db68cc8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f3ff476da804eab7c5cd6b7927caec358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d8278c8be822328d3e46e9e4b75a9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8477ddc863ab3213396a7849598f9612360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc63647905a4d8373680071971e25b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af8a7b842f71e846cf78e1e91bef7eb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df6a432bd4155158eccd7431a94f186363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e72e044863a2a576dc387bcd9813360364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfba0c61b7f8a0264c6c08cdd25c2d6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d481f2b5718b77d9de3969ea823ceb2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100439952afa042a2cae4afcf789eaf2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aee59b17cb9c46a67c6eb5a4cd2ef7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa408a3a217b5380e4236ce7fe6a45369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a54c6f249076bfd68dc1ae6c695b699370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5443fb7ec53014fc142c013748a99e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba63d09bfd4ce78b26cc5010603b4af372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bcdf2ee1a1c4c14edf0131ebf2d061373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175005c4f4b087ce90fbc20c4bbcfc67374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53581d0cfa068adc873aa605ff255641375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c867696059a38c9205068777e12552d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea558fb51a9f1e270e2edd49a12d8a3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfcfc76c4b6ef7fe4f773f946f2e130378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc6320e2de2577ceee633db0931785d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e470b5c1fc01a6041d1fafc90a4e9d0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1fab430a52bd48ecfa903378d76604381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9235235c347f98d55ea858f29d431476382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b34f1d514c3c8fb532c0dd903c4868383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896917d227f3674120c34f314e841a06384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825545c1c47f9f72785d0f9796c85c23385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1dfb31b0f0fbcbbc527dec98dac9fb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c457edf66edfa0730203425c5b8ec8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c3e4813007fa5c6eb57a1e388493b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd72dfcb5d8bbb7c400c5121f0e9e5e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434cefda16dfc4644c679397104f1bde390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2881304db7231f2c102628ead97250c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bf55aa352cb150c84647b67a395d81392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517258584fd8df0d1326a98ad57d606393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c45398ef5a742cd028a245abdd45e9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df545747ddb405749a959880315258e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233bc77e01ebe147f1889ed120521167396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ede26e294e3cceceb003ba0a936a53397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c181842240bbe1ec46d22ee56490b029398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a48b94b3ea5c982d5c121d55cb316d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894865c3053550a2c1051c1b267ac8ed400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a61677610b2e3f1d38478f96ea9acd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8bfa0544764773ce22343004e4bb1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1fc12523e15a118c89ddc70ee87b45403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca2ed49fb74e4ffa590dcbcc7ff8892404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bfe03bd1facee63ea1fe871d18c088405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f6bf7c5526f106c1c55a421f573289406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b6c80565a970e31de2a506d3fdf88407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d241d2fe1d44a00df493ba2c12039408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1386b1fc00b2b30d80466b846d62f81b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d3a339c61704b7aa6caee151bba68410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d36d09c3f9f578e0c75e91141e6bd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8705391e6d53819fbb61504ddd85e46e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3aa4686fbe4244418b523a2fca23e8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cfa82b7f4ae64cdf4f0b4795536a4c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487306b3e028bed570ac476f6fd6ccd4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac80d491a5bccd5a6885f538a79dcc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fccf0f4c367fa13efc7c4d39efe6dc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8362bd6472a8ea552425fd3195535452418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2edbd9e7b2bf71e234eea2256b1fe18419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9bdbf319aca77625833f80a2058754420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab9c6fef6f7a6fe41182df06bb1948421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e993da85e83d493dc650c08b1d1fe86422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa4d9e9b4e1a65f4ecd0b605fc25e18423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2011ea994b0ccaef94f774c3877a4ed8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3be4c1a8d4c6d0277218148c5846fe425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad60030314e8c61760160d186860b71426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada2b8d9a4b2e1b1ba2010ba9813ea0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcedfc3f3c9080df5782b6eca6f4d07428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c08d78e8b77775799e06824bb9675e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2232e509b651125dd597d927c9e070b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36380bea226bfb6155ae751a3de13e6d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab74fa3ff4a10d01c502d2879eba30432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c895cdcde35ec92e625615f1d97bdc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f01e4e8dfc060a64e8afea791ca84434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef134954975c4abcf36f720fa04e7e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b0104197f23f8ac09c4a04d621b3a6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3083457054767e08c2b3d860c31c72437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e670c73f6b2ab7456377e80999f37c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e615602157a592224a23ab9d712f351439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36beeb554f1d7674d1a193689f20f82d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c1ac1876b7152f339da4a4c1310b26441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84497c0e0ac28e9721a63526cc265b5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd7ee23b4ee94992f53a354e16523da443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f2df3921e7beb9cc497c87cd098b9d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d275e20ae02858f517eb0a90ad4442f6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23867e03bfcfaa6622dd3d4ed4a5bfcc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0efa23e0b4eebeb4a63242d107353b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf7b442fc5360a6505908c49509a58448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92d09cb8a300faeb55ea818d9d6bc73449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab39c0e18046230cc42bc65631604746450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d17fc2c7855eabeb7b987ed755462451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0841379e4a9969b71fff255549b86bb1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9cbaa8a4d37b408474971ab163885b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e2f2d8ff2671f26e8e9a8d8289525454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf9604790ea0c7f6c21dc352cf06ce455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb1f30414bcee78f5bdffe3b1665c9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fdd4a7fce274e435a09c00865ba118457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385b0294daeed7b8dff2b7d3da3e492458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a37ae630879fce1e7a8f868f5e6a0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca77c8511634357dc4969e4362bc3eb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c92b790747c259427cb6a3c624135461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575eb3ef28336bea35ecbf648f7d7512462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d95a0db2f54f23fe4d6b1266da19a3a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc76478d64dde318f72bbc5cd5807fb0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fdbb05967893b6157f1b2f3e0229f4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31afbdfaffafa756ebd45d231843720466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4632dff2b1373cb2e05b42fa7828c9a0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad2f832894ff622a38fe6c2c8178728468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d30fa35a36ae3896a2ca4e62badb20469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac03fcfa391d68db2de8745b5bbb5b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f3bd46b18bc551e0cd86b1fc6f7bf5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d87af37ffc9a2c315caa8ddba265ee472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a9b5f9012f66e3ab3a51a648f8ccd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1567dabfe8005769a750cf9288ee38ca474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e20570a4238e04410a678d621abc7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de16753c53bbc75748afc88fe052917d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f3c52f78c8fdc84b6131a43e0409c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a0363930691905238eab01405d428478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4912aab644aeb52c04c3622b154e8a65479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f3264524369baba5f6cc5a128d555f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8420f1bdcead6316549182008155ccc3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d08ece710c459e4208fa96f6f79bbe4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3136add28a70043ef4bb2170318c4c3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb97dd386b365971c806fc2705b810484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642218be3d495f0ac3944e78756b90e7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecbb62f8203b3e4f0f24cf8afaa4050486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715fe7489f639496e65d93c86e774cf0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d1ae6a95eedc298ccd3c44c2950e89488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f66880704dbfd93d209bc8b30473fc1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113794d8a19f9766fab0e542b9c57c1d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef2afc9a9cbfdea6e431cd2bd15da4c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc0c9ca840875629bed62d7da6f6da492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c95d0ac0b4995a0548d5a8e98ad560493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50986a59b5d580e9a3209624a2942467494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf1f9398d01941ad8a1793681797d1c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d905f87ba25f3a3b2f8b91dce9edc7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c9b0796108b4f50afd06f75e31080c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3057489e96d6776fefe1048165a9593498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3436fb8989abdef7a71317febed001b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d60941eb28c78a42afc39fdc6622ea500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aace599d1085314c30ceff2a08c300501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd27cb32b73998030a9e7944ef6759b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c720806264c63e34c81a197ec062444503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a756e9c165dc928a9b310150fb62a04504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15725f9f6bfea66517317e2d5ed78c29505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef7662ff9ccb2abc63e6e2bb629f878506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f696fba43f4f1e1bdc7c393d4795e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e839663672755ddc073fc79523b0b1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c172426bc9b9aeae0438a5be002248e5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6de70a4fcb21270fc5725cc2e1b356510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86acd152a559a63449b0556fbc41df5b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298baadc69eb7702ca2a361676bd2809512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbbd396da91888e59f5e99c99ab5e4f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b45541754f60ba9cd386071948f41a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c131c01d49e830cea71a7e23b26c3d1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5c77667731c64e38cc471aba05717516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338f6a2b0416a07fd3bf1e5abc39c62517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a1c2f639069a9db2682459bd0e7cbe518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa87087eb0b47126a028f62028ea051519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a44f24b8c1f52bd2c37b927e0c530e0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fab44f4427ffb7b27143540e285b61521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f88bf22bcdbecfea4020ae0dd1fdde522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23471705cd45ed90b5a751b13205c6a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0860df679e01cd13f45a0c9446c06d83524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c93d1dcb392654dc57183e6d1010b2f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce1cbdad8020cc96ddcc9b60a250864526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f111bf1cb5cce19af06b637a5c522527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6118ea7b722dacdffc1078f11af23c35528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52af260d97c90f467dd6c094628bdeae529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7a8c90fc7c56c649e6ebf4613f5af1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b61f8410ac007ad97e6199f5add09f5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eebd2de4c2ca52735b9e7a632dc3dce532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade2c7c4106362d715019280c70c30e5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897b0f1e596fec41f7c6a3d9dfd89cd2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e16250198489322cb83bad2f762295535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be205725abd360ca5545cdc935ac7ebc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d1d104a90addeb35cef9d98f575c3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f1b18643a21bd61e28e418eee1860538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f76372a7e48309f2133ebd06e4f79539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723dc3d5664ee342068fde3e613acb9a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eaa6ab14b81dc0a47bfc4ed61517c6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bbf55b1edf69036beca5aeefaeaa04542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1960473979097ac9b937e8c814163c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9eb2caf8ffdd341235e0302fd8e78a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8522721151add0a6816db00f078d42545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d1d9a5a5840756b4525e17ea69c5c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b51aa337ff9788423fb3ed532f1a1a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c12f8a50c6a62e09bec6640c80f0f0a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c071a7b7ba418bffd89020baf93c3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b9e709ce5c06dd5a043457a91d159e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e3c7f082016c4c6c6b7e8bfaf4449e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c9484a1da02a6be4064f41c973f8e1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b8ba0ff9fc8ec296fede53517adda9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a16e497f6521c4f326ff6b539f84e8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82879da2e86841c3b0719a5269e35bff555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a94baa5d691dd9297acedaf5f3f00c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7039d571015fd4137461ca3144a3438f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1abaff1d5c0a4305dc8dee0628fab0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b2f47d283c0df572d6392e2562dc7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d0377eb2083aac927cd39abc7057b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8708ad02be6734b7815339679f2ab95a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed3de7425812431ec1e006043c7a25562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb65ccd8d36260a17a1b0e8c9279342c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b64ce6e966d78e63f9c3dc36321d69564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f245629a630a3d7ec0a19c3a661d46565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a92d9df2219b6d4f5e960bf2cb53d8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1281919dbbea13684cd4924e57fb65567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5af7f3713efe8e0885a4eb64ffc4a3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa316a2af28a8f736b96c448ec18ac18569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaeb78ff15e40dc7d644fd5bc5ed1d6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc3777c0adf158365ec86427178512571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45521eb9470be07d88e9e256fd2f1927572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0bcffcbc039435fcdacb9b85f16ad0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e4d33cfe54ab16e9d3c34e1207b4c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ea3aa64e594be1a2471d355dc93a5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb92088de9b8186b96478b1511c88cb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1b1a3cfea2e7fe797f49d11673659577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b9b190698a92f701b2cddccabfda7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0854f40d3f31e509989bd495189b6f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d673c5106e078222f88e9c8b3c39fe5d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312cc8a435bf5f78bf45195d4424cb3a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f796a9493b2e21e3d61442537822eb5f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef89e6a6b85539f1297926de80785a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed794ed3ad6ad0eaaad950b935e559a2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada87b0074a94c77640cdb683fbeb50585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2881b795356b6bbfe1ef6fe86ea65873586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd42aba777c299cd26e3915296fffb12587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d1f47c40e9fa31b8aa09912615ceb1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f7167a10a95f59cb546c8611ebaa4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb3ba02db0c4dcf2637fee0302e5e8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ad36df673c98ac9ed6a63795ff28ea591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90ba78914916655ad1de39cc80e42d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217da18cebde671c2bdf15e7d2cb696593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4078e1aa5567a65b0fedf8eb1e8cbd6f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6371a8e77064193eeaacd5d28285082595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1302c50c78644c18b738d47b08a87ce3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c578d6ce544078fc95a1099575c24184597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b887269dba7bfbfaeadaffcb266bb0af598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c28e3f815a5ec109ea09416694d9e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9658900562ddf805f28751c9f9a1cf2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b82665be39f8611fe1e16d22fa7afc5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b52afe1bfb7a8bcd28f99d9db24df602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c15dbe37f3b26d2cb8ad36ad95e3ce603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14aec6817fa848406641d0c80eae28604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba91cdbdec1a6787ad0b4e783645261605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc64a47b3afa4f0cfc914ab9e40bc412606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a59e6eebb01f2f75f1e9f75221143607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9343bbc404f630c995f1aa28c2a55bd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fc8d139c1844867f8c541eccd06208609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f75346e2c889b33f42ca98c944e049610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdcd292366466720ade2d1c1d4924f0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11608a89cabc9c4f229fb4198d869bf5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c59e55d1bc89e8c65d40cf44b953b74613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ff02d9d8a81bdbae110b51c03c9eb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b001e3f93c9fcaf786e1280dd2115fee615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231969efdb3ad1852cda0cd107f0ce1f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faefaf5a958febdc66807c1571a1f7f5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b312e73b28322b94b06e1f53206f6fb9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20837fe4a30a04dea33168d25e3964b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fce83b545b79d34a73dcc3b123051e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d029440409e38b33ce0ef12ba5467aa621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a0f6691f2299c9da511dc35e387ee622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1924279ec942c9506f18126e3933c05b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf6210b9b196fd3438fdd5cf985d622624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede16c9e73eb054d1ba1bed178633660625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f11f22d953c5168f5d13d74148012626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f5658976e6d1fb4d3af31eadfc0daf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3075f28a8c91bf787cbdc61f29eeb9b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b3d1a3cd97f9b5d01dd1a3e670e5e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d460acaac958c1331ae825364be0e0dc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3b65d2bf0a58940da344d312b6cdc6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87861d67402b8c638dfa1332ad99792e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decdba9859e3da5adb96c178b2585b3c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38d943138a2dd2fc6fa3ab27ca012d2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd05d3213bfd7a90ad616297bb486e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e255e91aa1a124f45f093e76c2eacd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e6bbef652deceff05e2f89c3f6a49c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b849f43be9e77dc082e3cf16e734292b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43691ba84d4afc768312db737d5d56f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea52875c911326d57bdd0fe7bee421f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65600e8332ab42934bb5bff95c5541c1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a27c3c83131e7397b93cdd9eca52784642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204840854efe231ce1440be1a01c3d1a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa1ecb0852cd9199662de4f2513eb5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cee4149cbf107c68c1a81045f090c9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38337c0fdeb17906e2d090fac9eac2c9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e39b5646b5c05d9e2a1f47ee62ae13647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a963abb8321aa063a163fea7c2514bd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c221780b83138e98cd19033bf6b84668649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab491995031ecae99649deb653129b67650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156bb9627f12129873aa62bb4fd5b1db651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9784f3b0ee7f460c2ee6dd41fe21d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf3686f02a7aab5ba34db0a375ed72653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3497aeea4bce03494d0385c5ef5ef87654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc382ccf1a8629a50ab5511a2c2d95a3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a882143d118ecf63673358cd6a60e922656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2849a7f4994f45c647d05f50f5338f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30237ff2205c7c3d90034d216cf5e811658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108eae864daa5789ed10e3fbb1be1750659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df04ff6498ed7c1d7228abdb6b7c3c9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c842149f084b0d83d6f4e62d2e5ea1a6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c032f1ad4292be50973e7c60cf8d0a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f7d43cdd37efe2d416ccb16e78b14e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc7d7082df7c1f4e71e9c8a2e1ddb8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a7c9481a254dc518aa304ef0135eb5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc88694bfac114f86d0f23bebd0df35f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3006eb54bd396c93c5589efcb164f3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de1d4161b01dd237c945d08fe5367e0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfcc19671c89af89a1c39a88c6f5c7c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e68fd2e8e105eb5fc52552aadf3259670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069cf7cb3768a0792cee451e3c967ba4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e074eab33314ff5bedee0d4eb2f05bc9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa085888e955b7da0907f58c5f27c5a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f822174d3dae207ed8bbe22e83c1e80674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be22f7b01efb1f64e0fefb4f357eac675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6af68a1a86ed61c7dc60fd1f8a26a0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e30fc50b7a23d29b5f7a2c3c258aa4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f32e6fe035d5d1b36666b45593d16d0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5bdf1b5f3453f08042861258744411679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea89f50aebec6a09abd3d5bb506131680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb788b0f5e99eefa210826be10a2ae681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f21da75d3eddc915a153937a863da682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d401c6d528a5a7b5e192864dd6969683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2505a21ead7c1511ebf0c083ef9ecc7c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce074026b8127c2e93e824e56d888b6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f144b7a624812220009703ddc7f8fd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b548330ed7cea0b522e71a787aed2a82687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6ea6a3202d4a32746a91f7025cd45688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd9684b966637e103e90b6d61024dc3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b23df6771c83b2b8de7174d775eb4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b27de500d87e0d19621346f8594e2d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15adf5b9de79d8fe934cb43e68f50dc9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5a71b41f0c337634effe6b5152403693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed72750df73c4eaef625af094d86b463694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb827d3e47c1004994e25994d333715695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11127385d47a3216cf05b45fb5ad707e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd0ef2bb2163a4c85601847de2bd70697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d527b594dba1e62529cdd9965e59fdf698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2372d6e24d55b63c0783a0b757c13851699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e2432752232ff41273a5153c19fce700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab816d7a5204a42e06920eee7f23e9d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a964bb172de6d07933c0295c2d5145e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0374ef3d7e15347e7e56add5631fff51703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c9f6441370c6c2d895cc0b5b561210704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04afae28d8421f927b535952503c8839705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7bf1ae6492311093076fd52ac79e27706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8a5ed7b0ae99e9eb395548184b676707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e0e6b9157f6ffd43b534cab6dde5a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca74e59abac56e289203678f6b99ef709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e079e4f53419042242594bc9ab622cfb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e63b79ba3590624803031dd04e8da711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f9c6b7b20981a0715857a639b6fce9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4f0a7f69bcc9dc3dd4742268e1acc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad92679837173feaecbd50ab9c6cc68714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b7ad41cdba9b6cb1924587962c481f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb2fea941d1f07419b5601dfc0ded28716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8dc67ae1445f9a401621e8af3ac7de717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d390d38c8f3e5f7d2a0ca6df1bce0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14acda061aa62f7535c6975097d45f5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86d31ee839260c920680883ad7e3636720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d5f5152167a4275d5d35075144ec2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3718e64fb2e37982ba39d8cc784fca722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203841a012884b56d53768e0cff2692c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4610df55a011d7da783ce092d171f32c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd5e02af15f347874897a7be076cac8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9998d67f408be2dd10c5501a068ce2df726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df2c43ce9089c16d8ae3ef7c784431a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c605bfe92214e391ebbfe4aff7dce35e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badcfe62f60ea15bf842c78b64b02803729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46469a6d200f31f35f48c359fd44e40e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730484e1f274096ab5accffd1e80a74a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce596ec48c5057756e1268ae554f4e7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588d13ee5c3f6e6c42ec7603fefa37b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd140c88b26de60ca196109db447a641734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ab5a633e150d30cf61f4b7ae9360e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed8fa9405270a51f0fc51f740d2cbc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1040f862f6e2531ea19b430d485b460f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a979a05c634a46fe1fae8effbe402520738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f67b38d1096d80e0d9cf99ccce9408739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2728ce984f8316aa45b772088e0332ee740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0be460f8e43991afc7a35ffd93a635741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d27437c4f25e1c4111ffa601bb1f2e8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eedbac0797b047cee2e6ccf1a40dcf1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee7ce3140bc2ad14db5fad6e726e4c9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168304db371187acab4e7a4f7d7c1c19745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed03839cd32256ed80c15a9162d6fcc7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5886e7e045f63b16733fc59ed1618c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca02a00b77537973ba7c0de6c04ddcc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d4f4709e888b630479880c39a74ddd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1029c7f83d2197593a42ee2fb4fe0e57750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dcc7143a9bb34c35e481b85967e014751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c009c9935a4ed8afb744272e56c3d0f5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2235e905fab1ab2f4b402419780d41b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20312e716c931f90cbb39f6edabd6ebf754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e34ab2509c538dd545d2f0df7285764755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9392ddeecd86108e9e6630988bc2bf8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa3ec274b87c31028e7ebe89711222757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80737512356349c5cd83006d41ebff0a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd0223948e18009bc848260e0b188bd759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db188e34bebdd4d53fb2cfefd189c31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb218771d9382db86dbd78d38eac3512.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3729465fb200d3b9c618276d3cfdbd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a70f356561bc01348f274a85788a84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc8aa53b28447f954a7f001fb5af0e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc52cd66fdf5641e0da5437a824cd696.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a8c6e354591542f8384096430891a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f357c652cf12552912ec1f526d5888.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b90dd2c50a70663c3ee6be246d83f89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e8f9894ee063d15dc781cc11033f7310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71271f670f56e218d47f16b794a886d011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ceb738a5c91c31f9e54e2a61cd9c212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac349b9cc922be0e2dde71a37f94ceb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2bc3b4ceb1bbaf6ec829576c0460d814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876eba93953c3a36c573b5d42fe603c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a9674410fddb552403599cdb8720916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5a02127d1663b2239cd95425013b0417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15422acf830631b3d300179eb4303d318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b74e0c4737c7cfbaa1fb4e731764cb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87db76593d8a9fab413d16908f907d6f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcfbd5462058cf58f3db40e67a7860021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf653b34c85bd675417e9e8d5ba853c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b471a407f4149b5a2cf81cf3e4ed623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e943f364bc77550253ae8de293010cf024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b4101b47e5148f1c4714ce8fa25c0525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010cde6341b2aaeb327a2935dccceb5626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc238e79c88877f9e305c1e161fdc327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d74569e6845a1e68e516fc0f2979e6428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e7df9067cd1825f9ade1f8914e80329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f34e90a4ac71e663f458aeb2163e7be30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1717a80500392ec463495c75823d5de531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2016345240009ac604c9a23b6c2509f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e86435108562f0cb17c8d0f54788a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c233cd1c935c9ca3a4da41635455718b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c57d9420cee84ffc93e3d66c680d3535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec8aa49e27c96b4de4010ed267566a536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba728d873c56d24fab3d130bc98330637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7048d82e6ebe6053fe5a0d06d5a6feb738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a271dcbb4fb5ab68b80d05457ee7f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7fa1d2d40d0a9d9ab0abdd845e8c7d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a9bf1188dc81212220e0807f6488e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60edda3577a3ad1a78b8e71e343ca2c442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d00e88ecaf5e6bb09be52e5e5500b743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ad407ba8375a782e963ff7d96852044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dce3d69aaad0c371ec50c878e3d90345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68da7c3737343da4933b3dd110ffa7b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49026039e9a64297cab8bb2fd4c69cfc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff27d9e7ae01e375f2610f265aa74548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72098297aa0246b8498059635faa002149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b9fec4e16f473c4a9f5e5c53beb7a850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4559758d3829433bcd1fe431e63df3351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf6e35ed0b816524571802ae1defd752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df8e281aeff998e070fafbcaf33f7a953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a219581f74e19e3dce0a224f6c89c0f554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120fca55a5f82337a815aa4780c5d0a255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7ab37258b7836c4753622bd8c182c056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d6edfd91b8375046c7de96a6bbfc657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e68c623bf0dd668df1a9b6234c291558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c4d435eac4d019f1e718a183a925d959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6214d622309c548d55b4a00db9385f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245df3d27ada56062536d82562e99e5b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8fea74f2ad58e07a8fc87e4bc8736e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c7f80f2f1ddf6cab9bfb8f1a48d6563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18482f9147388e32e96cc7f00844ff7964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41765d957646510999392f66356d1d8e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e5359d9e397d3652a9cc9cadc380f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a37a6101959c67e971f4d564a711567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a957df591419740c505b22809672aab268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423be1873d0cd9eb143f9b2b59f3c61669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af72f5b93761a01856df4d7059271c970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f14386105917c9e48f6bf00ad0e4171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f3e298fb15c2d9df10dec4b4b2a0372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19dfdd459431c8bd75c27bd56e62beb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe4522668e81b966c1e99b68024ab274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448406a18cc01d1bd1d824408203239575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b199ea17c0d8029a5b6a7cb2f4cad676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac7633164a8ff300893d2f9d27cc19c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47ca70810748970ba09d402c98c95778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea1bea9436e46b6495a11fd8691bc179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520fcef763f1d195bb099034c430370680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e823563a83ae1db19cbbab6d1d6c781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a9d860dccda07d9ac2d3ad4d8eb4782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf95018d8077e329492cee6b3c02ff83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e6233773b41c2abb40213d852daa0584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8277784e756cbaae7f0a3cb56d183b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d4831a075e34a6683a7cec24c3da886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294ddd117cac2136b86346697d2ac9b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b48e1a5fb3486f6f5bc7553955d34ed88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258db227d29f53223d3e320ae7ff48d089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36658945915849999b91b61d9722ae5890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5fb92b375f2d8b2278f9a8c4151fd091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24aa82250a1604486c300be97908a9092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a879c7cd3fef7437123993386ce7b6093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a52516664e2ff5e37a18f0ec62cf694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4ae9b572ebd49e080984f84473ce1f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991fe05c278541d15686d8b5f174dcf196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dabad417eac07f74fc518ee1950ab697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60287d646e33cfdc20ea863b40b18f3c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f1a8bfec9766c8215fed68b1c7dae99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f134b0bad45e0243798777433f84dcb6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0aecaee2fc09906760cd3cf4a87d8b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e30f06eee331577b45eb997ef2cf1a2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9313261819832e5e2360410122d290f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be3f2089878d377aca5d32dff323f9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a26adbfcb2e1fe87b676ac0d87e49105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5196e683ca224ad1096734b40a2cadc5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06268c5574f5297e8c5f94bf1a5a4297107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b49de9b7d6a81997cb3c626f2b051d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d487a0eb25ee09cb6b5383626913a15109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd55966860f164708952e855cd1224a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac58c5b1245ded493f52f9c9958e42111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91500fd59c00bda4bc5e6752d43d4ca112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb18fe84ea0975be10caf7467073d307113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf323253a95b6834d795c96187abea114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f892969bde0b5a843eb44300eab48115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8761bc5db54305d07d05314b1d92dd25116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d36034e0aa3f330b46f1affaf0760e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17243cbf8e56e1c31a8cf9736dac2a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7736b026af8e30ebaf3134752a07a6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e4ddceb803aa76d7ade9177e55879120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825d59a9374596387d82a299253e8fd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef435a8e1d8672b4b7f13f7f2e54a6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c3506daf43477bc6d3befd8dedcf17123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d42041ea890cefacd6246527a9403124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2532625053351fa2a7efeb5de669a543125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a8b527728e828b30cfcb27feafc3a7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272572f1bdfe70a14da26dfaa7262fb8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0505605d86022868a9d954a0f6d9ca128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8382ee6e1aaad346bead8a2844114f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd6c86360655663bf5e3029093fcd92130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5177183193af6212a6ae04d8cfd3dd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953aa4b2b1bd262f8f08433562305377132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef48a854612e3bb0183abdc3faa811f6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38a99af7b3c7cb8b5f6c053be0d2783134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13975932f7bf1f38f93db84f6aaa651135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6bd45c5ab162526a7a2c49884fae64136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b337a10f40f0f2a9a22e18584092d977137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2769d88da8bac53939f2464568c85264138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df40ad73b05cb8ed80244a25bb5200139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e036d792b9badffa37f902b66ccac07d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b22e879dc2bbfb72bf5db536dcdc3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da20a3307c7dd041e76221cedf003a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef1040f1233ea4a4cab696ce74e65fd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d616a55f2ab4fd5e6a0e52d9750ab21c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbded8dbad27adfbe1b751cfb57e3d58145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78bbf50b6a1e2796dde07104ba95cc9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821b49902be42c6b0877ac3fba995327147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d1c3abf3c31fe9977e3aa471e35d96148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd6342e06e60c1a406f89e91527f487149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191da39586b2aa9fdddf694841ec327c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d2091d31614a1e1af20b87ec8be356151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe12ecf2026436e2202dedde9b3d797152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce24f603085edf197d1834f1ddb1a0e7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da086e63c7ffe203e96be8c9386d814154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ec104bfb27a96955941e95f3f96b4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed272bc4286b3f502401710406a9bfd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e2b11554abc9ea2115483d4eb3903157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442a7a875299121d919239faa15c7f3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9249f7949d19e6d769a5d5ed3041b3dc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7712b22251124e42311f4d43e26cd7d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af73d2f21a7b961977dc3114b3536d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dabac5d51c2b95f8f7e6e3f296f73a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d10d38f150a3aa5e4d27b22166c784163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49879b91ce0cca7490b61580acf26ccd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eca5b3cccd7bf3df821d9711afea18165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70630362384cec2d6c46507a48f23a9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c155b9c710dd51d8d73f87f42554857167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b11a32060c62047141746ea038dcb78168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a575dd0927d381a60ed19e3c86fa3bf4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db6d4a3a619069580c3eada41ffe5e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3de76cb4c1f3de349a27d105c986a0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a80a7852c8d0d931bef6388aba0020172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e75da5a7776dcba961edf1d599a48f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7297c1069ba67ffdcdc021bffaea0565174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06229c5ca280a80b805b5b35bf3a9ec3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a36a27b70981f510f8722849045c171176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e589daba9991e33dbb09d7bfd2496a4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd6372c81e91ff5d7df312a6c987a7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b698e9a787bda9c482f0c1214c9b0901179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c325ac6bfe3347e0061a3f397c98b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ad50ec2a2c29ded3c5189aafea474181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb6ae5c32212046d7c6ed4088837dc2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d708d2194f407d27c84792d379db0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e379f388b09ea9d1de26cca7eabe8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501fba3683a88a7d10a96e7c46661634185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd28656b41b232cf5caf6169a971d9cc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d242c1ad17a363d6e72f9507fd5f2459187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35198cd7339a17e34668e7628d2ea493188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9819fc185a67749fc6aa7e79a4eace19189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d7865a53c0005b3612663c7970558f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef8231adf335a21ad7c2b9631951aaf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2282440f7fdac5db3c35dd03c042aab2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b74b333649c425bb152a82b36c86c6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81c4b5b69ed0034473593b96811c89194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b642db29dbdec51525de114cc40926f9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6dd4a50295e84b2ae3aeb78216252e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e36d215b114ef327c005ae7b740d61197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b167f325c98e85483144a986e4b56e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4db07f9c99b9b891e9e60315dd1871199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f62e78069ae41a94a915df9d5f482f6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50842068a03ee8a812173dd8c59e98201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e96bdc519d35c7b40d74fbf70638ee3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d844c537acd548be8a07f3aeb6bfa2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d841f426aeb79f6d451d8f385d27d79a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0a1e4303f116af261e1ed223cead1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd1597070b18038feab552953b5f97206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e995eed211d490ba588f5cc610b03b28207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6214b9d1fb68551d92a54aa05790759a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a97444fd01b6831b90ea4e54abaccc3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d603d450095eddf3d3c7c02f9e30e03210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1afaab48abf9529344c18f487ddf70211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d5ac16a79cd7bd52065af4cc6e2d6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9959bb5b47c4e3165a557903170f6dde213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b52b7ee70461f74e9202c01f5107db214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56fb08e65c59d37d6c82c2205fb1bfb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a8b450acdd2345855176b08195cd22216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ce170150128c671bdf6aace2dd052217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c54a1da77ecdb37ad839b42571c30ad218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c49e3c87cbc756b94150f1b83c845d5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b3e869a08d4fed8a4fd26fc156401220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d447e9c776d605e6d7b4edf9e4794221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50751bb8f745c81eef266a2c27031123222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58928f579ea03faba23b413c187f03a9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b4a94bf67a00cdb6aae37f2822e4c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f1630791a9ad8200d4ffa0c57fb35225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a39e1b9a4acb8f920d19fc397ee3a43226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d03ae631d47cf4fe6367b879885ba5c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1f5cd1882397bf75b4686a1776bd51228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5cb3ca8e48bc7b1df4fe2f6e04a7e3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf1c205ddf32cc2406d3e4f931350a4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f187057885cbf43c6afc5b95f0597c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9f8c4587b716fd8cf59008e40b3e0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af036b200609192e873490130cf0e8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae63da932b6ee5ced24ad40788a602234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d954b2ded8b32f26888fd07c29b8e94b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8428324e660a1540b7325c1b5794db7d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c0bee46b7f1486928701c7fdeab66b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe42d916685b4165df164254a03eac238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0341056aa69943626f12e2a1341c4ff6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14634130c277b856f809726dee3d03ac240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa5863b65e5d2dcae5ee52ce1c701b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f239e34ea494a49fba29d5262e9e8e41242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa9d0f76feb7b9f13747fc30ab490e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d516fc2171c84d6a273500c7bc55b0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c2a2f8dc1c52e2990db93fb4a86f6c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f302852fbf48d1d2c0e5af1752ee281b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb81c95cee4a3c75105987e670710df247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342095e1f3bb57d9ce154ebce0893c48248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff3125ad5550f99df05b38ea97e4f46249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e688772283ce9431857ab081124bb741250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929a3395a516cbc1ac78c01535e9470251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e87674f244d671d493da3c655a461252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac72a2551f4525a35ec0a5411f16580253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e788983ad6dcfcd6ec7456776ab6917254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbfb4ec8fc55405fd94f38863187e8a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c439a9f489b494ad99cf35c2f2ec57a1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c57bfad767d58529dae5e2a5c324288257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320eb304c101708bb56c88acafdaced8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4297d273874c41d0454be715f4c42665259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1a3a2e248d64cf477f55b907a12b0d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b851fa6acf424d8f15f4eefb1ad3c323261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340aae97f7bc3f40ab0381e48463e130262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd5af9c0bac5ec04ac976d1608ba3d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6409ce9e18fe79d6ea047348120ede58264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3848ba5f297c37aaaea78316b4777594265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd5a323062162ae49fcbccf9fd163d7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6015aff2052c2ecf16ba81c6a3969c8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c79f46a2c4a62332641b0cdbed79c1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b663ee3b1d9a6080977b7bf847ae89269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f4c8e201e86ff83ca32144218d1fd6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0354a518ffcaea53bfaacddb6406bd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb242282628a2cab703db36d6c1418b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f0eeef6b93273932d5f430cf772047273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f57049d0b125423b5a04ade00f4df7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0be6e06dab316c8c9b2d2378a78008275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca33b59fa9ba6c5a9bcc0fe5a18f3ff276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debe8c0238611351e9a959715feb870b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c16ec84fec09b811a4aa55973fefd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f8c421de2a4bd1b26d85c85e269a22279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d17c6d3ed71bb7c76cf84d5eea17de280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b541daa9c66156f4fc3ef22e56f18a2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f5010780cfb4d2ea99c4a15422175282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a4ba1e87203f8841d24885f429cf7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae198c67e4f893021170bd53edfa3455284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8733289da5719f9a0de50cf455b17c7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c22c2597106a67d67b9a8354273e19286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d5b7c6b81d4d0f0258746b23f82bf6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c99f1eb0d9141b095108002579d489288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b56bda6959615c438eb046f0b24bd2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23a884c5629a1af73adfbdbd1675165290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e7125c9942511b331c22f12550eb43291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a3733910a8bab84e51fd9288d8e85292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9df85010db8180ccf6b69efdebd976293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b417dc302a544fbfbfa2993350787e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b4fddda860f033bc8189c13e89ba4a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812274b74a7934edcb8208469078b26b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95adab3319dc8bc6e54c4c6a2583955d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebcdd7d72e46b4e861e702e6b54adc9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b712ebad3e4bf513f849c902f51b83a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb97a1add9e0b0a468c1d660d74bbd1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b1db608dc271efb1374d6d28b318b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b682680120abce8bcbbddd8392976e4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7dfd65ed959b86c5dda9e730255652303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61223e5f83e79cf08d6cccc0ddb0df81304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec181bb9b96f837d157610f577aa29305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636f046fbbcf5c5f8835dbdf0b7cfdd6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d16af56bdf9a7e5824359d1c4e929307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f9d79c05780d24899f11e325c1c42308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56280f1bee268292f6b6d87fe1408709309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc55b68172c3fdc89ddfc2050cc9231310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc99175015b73ef097e7a15cf0701d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db9feca231cb1a2a7cff4f02ce0fc5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff51377b1ca71b9d772130a018bf78313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd676dce3ca279fe5036d0940db099314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723ff0067759932c65b5c2b19a1e4a8d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba6fd021110798e38b1cf0ab080e609316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35dbfc977a777f7822aa23613e4554317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4101d235ecb75c027660a306061d7900318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f9f2578f9f7f1a6ef0a1b97d4766f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf69dcfaf2c6ed5d5eebb73fe579d1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f756d4e7d7750c7d4906ffbed7664d8d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6279a06463d84d0b461592c6e080ebb7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c0115d4a2d1cca11b1d94c09f6ffce323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a179227127ceb49ff79ce7bd9911c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b59c71193f8fe1c8e6e16e8142439325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f939565fb71d25769a7583579d23578326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d201fa1de5c64c0c25986242342bf4f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e068a9d4b874b48ba677e51ee6de6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f3e2f2674e6002134f9d3d4c578f93329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb294d30f1df49da1b9df710ee1cbb7b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf41dace25c54cdfce745be73bcf2c52331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de121ffa4ac65adf6531c2d6d35db58332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ef2785ccb977adf54ab6006873b3d6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2151e998e0c8c402b0727f307fa02b7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b51716640d0b0d4a5b532da8f59d6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b8afc611fefce7f049d41879ab3199336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b4517eed01850566a23b4692ee8fe6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755983c9d3c1c5f96d9e49bb9ba6bd30338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cba6b949736dc66010ee6c00a3892e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c84598d5f706fa92a8e1320423584340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc1f44f8b1b9aa12b907b8e239ac688341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1cd3def030668510bdd17cff2a52f7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb6eb42f3f8ac647e024badeccb74d1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da96a62135df7ec9ffb7ff5db667cac3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caccc9e3f9fc82cffc6531ed94399d2f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0119d5661b5542cdba775b93487e2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba09bad8cde1d9974fd94ab99ac66b5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a928ab1b568d61026d36efe8598f70348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39bc98938c806c3da3d80a0e843c2f0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a82a282727a25e0e0b97826f8957fc0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2bb3eee95010ede0953060a69bb375351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15856935312096056cca73eb1d543e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0526a340dbccf89d9c12684d108f7fa8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dcf93aaf62423e26f556d8fbb5aace354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8fad1678d12cc518bb128de6739c68355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336047235bf8477c37e69d219e22be6d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b99ea263b3697cf09f054fab7efd7f1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6440f810aa9ba0abceb0675c1dba2b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20edac0acebc2241fda7a3528478fbe9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6815eba7e1b7bcf798e2c9f0dda334360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01ee8a3bb735272306502c78b4a969361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ba0bc53a2bce2895f3becf18a7cfd6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ef5c85fbee3bd4774de29dd08dbd7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486880cce4a032989d26e3864c951db364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ec99cb5fc20cea0a1d204dd65e00f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d27c6076fa2e7d25c303fcc2128b81366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2962aff81fcb6e90f38fef56fddf5380367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c2b67353954d76c1f536fc1a2bb14368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7efa8e8ac0a53bf1a516b6220b6f127369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0e02bf297cb17b6ec4b6b6037c4e46370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c17f6463789f1d70abb13d9dc31b65371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4385870251233da59c118595a222507e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d1dda64233aabde6c9863623432b6d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae1c363919f96430aee4f76db548577374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd03d8bdf233191bcbbd7f723eff277d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f969c8e4be37297efdf0a5f91bddf1fc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcbf26a2a4a67919162ffc1d350584d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e3c30a198c9cc68821f256e710224378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd87e28ec7d68164710157e21a89e96379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3654290f2312d8785ced488eb9a5ced380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed55453234279a969c8fe25b9ce423d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b4818ed5f320633127c07f979da4c9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9659688f422fe134fbd90877b6ae1159383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd4ff01ca208dc15d03db017dfe992384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b654e27e4ec5a1fa3477b1a84b221b13385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04078a598f66ca1a5fabb0de6cc5544386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64c2681527d5020c36da4f53487950387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b14893705e98d8d32001cc1c03b9d7d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1faeba777f524db896886431bab189389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0defb662e3cc9d6a49c0c6c00ebe6294390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b039f1bf9306efbb71cd3afdb06c7d1d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34308a08954992e881c80661df3ff9cf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49db1757784fff5b13b11dcca2666b9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591dce97e9e1403e84b8e01c3e0b6aac394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3792bb3eb32775476265ccd80ba7b837395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd49341bdb0a56f35cbbdc2744b7a6be396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d116dd014493160b6e233efa69695715397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c36c8b149e31140eda82dceb45f170398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fbbba89edfd78566c160bd00a3404e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ea550d5819a0387112edf92337246e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b355ece801e74fbf2725d2c393378651401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d113b03f492c032443ddb99b410b194402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247a192a4e7c370cfc5c0a5f389d47b1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efa7193210df06c35be7bf51134d050404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3505d4553f81cb1e700a137f3190ba14405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c7f9a220c42d6befbdb3416058ba85406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e969e313609cb6e7dabf4c1675307b7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b976537d99279ba109aec829256cf1f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd793bf7a02987ecf645ef96bd31695409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59097d79d45c9fe7b5b224a515692feb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec853941cec39489efe7570aa858bb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c14dd6c0b06abe7430a293b22b3a4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ddb4026e7472dfcd426b60b34ba374413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d60bfaab2aea6b7e9f34589869933d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21653de7d9efb87a1b064c1f8cc517f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bcfc5419f88043ac010ddced4060d9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e245440330427be9a019a88fde3153417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4879a2cfccf930abf0c49230783fddd4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff12b6b750439d35a2553609a8ed361419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1546057dd26bd26ddbf9b69e0b3b9d7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde7ed338dac3c47bbf5aff3844921d6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28246092316800c24884b73abd71e8dd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f51016616fc43c0aa77bb41b4548894423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a0b98f7d80b424f10a89aa96ec4e89424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb3839c4296cdfea365700991763d18425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9cced32c6980cd5595631b6598e438426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5cc00d930a744b8763defa80172b79427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc45a9f7314244df7b39a490186253bf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c681fd16d9873e3ffbe1c7e9ce71b474429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267a8e21849d478430d8387eb02b8cbe430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc3c3a9f56d34889dd589b06616eb84431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf44dbe1dceac4ad7e81a20ad6d32d3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ed3b85e9160e825ed4ac6875a59ec433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f237651ade2f27b4f262f6b46cef934434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c2ef149063713751480df5cbaec9d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d6961e8360e1baf02757df1ca21784436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b15f3d82dcc67f9a88aed7cfaf034437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80adaa5c162b30b24697a4dd6701062438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d63d50d64906539d78588d1a4d0d239439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1cfe645f9d8cb527fcb6c65fc7fd38440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf140941aa77205061ec8d32b2d025cb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e478d39848c12545dab2d2e021fdc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7596c374126abb6d9f50027b1d4d09443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c398af7d1dc53a82db4182211020f8ac444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a0cf644a0dd0e59a41daf3ba7ed74445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f2c49d5653dd5dbe7f958685dcabd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80de627caa6cc068f136c4ee4aa40409447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c8beea5531a052c596fe5fe20d402448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab4fcda3d674c44b89f987e05db7bb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a638dce82bc11f82de1c9cffa7bad451450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e1117af8b233c57f97dc46e50c3d5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b8e50ca2da0b3f0a302ed331d0655452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119476c60c5ba64b219b76cca49bec13453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db057b081c2016827fc4ea5199e26522454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b40d3452225a6e7012dda3cb432077455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664f744c5d623daa371c4fe3c44c141456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e50e400b915f03b03fdbcf881d0644457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a038b0b1d84e40de8676dab0fa7ebb09458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e546a418ca4b40fa5963b2a08933d9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af60c8eef4a9562d6274c57b822522f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e28fd703e45f5642cc1ff7efff87d3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f0b2052c054d9aff839c4201a5340462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb85769ec11386273f95817a372b12db463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74afea34db94307d3fc2de4c3e8f177464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db5df577f42e8a7b43af5caeaee3c3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a43bfdb9e234c8e6183af9aebce9e34466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326dbb797c905ef13cea246a6fe4d04b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b87bb607b9abe174aef9960cea9b6da468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba00f991a61df0cd3b16f6136653d8d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43133a47b1f09f73f4822d65006e7208470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3917015b4f546770818496e2c2a2eb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a6251a66ef55fb5bc396786abc2dec472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55caacd06b4a58634abc695d4ef2826c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb0e4ef74edb894c3f2f93ef0962cdf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba0d228eef95226abebf1a5dbbc767475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3058dcf0762ed832c6b83db0eca0a58a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8217573f73140901ebebe1716b7eb488477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c635630addba883fa8fd58ed6ee2fa1d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a4d5074cc4e257c41d9e605d6a135479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bb60b0857766ae22ce64347e0b5f99480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90db8fdfbac32ad75356d4010ad479d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae45b286258d94afed4189fe67cbab482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d624442698b63765793a44971179d9e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf94b796f48d6418be01afe4471b2e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c194729a79be6a397f78bf3620c1f8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9f9ae428d49eb0319696e062efde3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da83aa2a13ab326e28c15aafa5ae0b9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53677179bb075c7b0bf9265bcaed491488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018605b98b6b68631a17d6abc780a47d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7c952d6694136ab760fbcdaeac80f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb6052fe05bf6ec9fdaf9c9f1d08370491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5daf76df1b0c2af639b78da5a8be7d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d21159326b30e7b3e43e5d5194d627f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a24e53e24254b57790c2b3d8f4c40494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a5173f38fa2505c833de664016e9a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab59a1cf456fc65975a145e82a4c426f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa92679ad74c5b99af1582b99be30034497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3698a9e75b873e57321378099a421da498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72691eb0984bd95aac12e3ec1e0de04a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e5d480b660aced6326a16fb234a168500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab16434c6831f4aa3c21ab32539954be501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7327bf7edf0d770079bb45ef2e9c0fa502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada0e872c31ce9e8cc6c56a6b124df0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f1d3bdae298d1feb40883ba3a304a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cf0fecb4d35024cedf9a53d555a383505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d989737273d684ff7caa5ca5800e759506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08b643c65fde91935b4bdce12660a2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18db3105a06ee9f5728bf52137f8632508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e9d5fc22d6deb354f5b682a7bc6810509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44aafc351a0e90d0b9822550c4b655c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f917e92eb75ad362982a4e69edf49511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90365dd579027a4d455a9345c25abb2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f88f46118a2f688136aacc00c7f635513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c820daa300fcb8b4cfec9312cf454514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b488af8800e747054b6d6f7d2252b80515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9423851e5af8cf6eac862a1a362ffc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d006bc84ad08e4ea1228e141ebcf1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d1de6b25475ecb3e6dd24270cee3f6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f4882af29d65ec7f8aad386a7bb98519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5254cfb9195f9b2e2747fcc4209e77c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d1645600f13968c0bd023791d6ba6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc2ea8d6cb5881467bcba29716342c8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6533bc31c815333699048c2f33a15ff2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8acf299a355b74ee6bc31e162e286b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f869bf64ab66d2fa891210c02acfac94525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5da0752573e48dbe7eccccb8407863526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dbc118733aadbee19633c0fe713a52527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a8c9fb7316087457fc68e5846a5fb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6854a9131d67dba15f0847a9cd457a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743647cb60d966fa04b7f2d79b49047a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71caa44bdcd4fe3364cf0eb689ba3e93531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7113f552ec2f74dfeccda2d507b7ed93532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522109149cd933c7c92b87e6a58b5db533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141b3e7a3b0eb128b37f4f71419717bd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3bb6adec39492763768724f9ccc3c6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c568aa2b434d2a368e809f2d7f3605536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899957b7860e32cdfb7a362a0383f43e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ca58096b3d0658aee39e01c94a90e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd4f8c5328ad6e362fdb64506f663a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e1a3bddce3817a1f206c2bc9430fe540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85104c53f83212653c44659b67e582f8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdcfeca9d4a0b082ab7ed2de4d3b036542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954a16c456ff0c4acce0b8c4b148680b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f944f688aa1b1530a7ec8e7d02d511544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1146794a56b300f4033c3712afe55018545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904c4781a648e1adfd1f5209406abbee546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d1053ee1000257872edd9f54aa5c0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23471e358c2b77859f6b63fc1012a46a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f4b2a579b01d30caee5c2385f8552549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab122b5bfe548c28092c13bc2af9d3f8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b91509c561e25115f9de7954ba49c7f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c62497689909141d4ddeada577cdcb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b5db84b200ebe72cf915bb9e8be968553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf09f82946bfebcbb90ba97e056e8e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877564ebb259562c2eaebdaa5961c810555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0268df0ef625d4f62f9791df2b928de2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce90aa1afd9e534798697429a063dbb9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041fd0e605255fcda0e2bd32c1695952558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c1bcd66be2d593b1031de095c8cc1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e270b6113dcbf0efa92a4b8b82d7d748560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43575d215eb75642a5fb34b0a54d19a2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7739a20b0ca38a4e2b305a7ea7c4582562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e716f1a9b3621c2e3429c58c7892d9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eadb40717e4ac0e30a6c213592c4962564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fbbd80266c7ad5df893586a8c8c774565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc47eb86cba56ad5d99250190a3c6eba566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e1962643642f806bdd9e97c0db2d0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d9db19c523004856d4e12d9a7e9110568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36cac38bfa20b70aac09bd895da7064569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3292685446ccaad53ccad8eabcfa856a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b98849d3f4de0c4f9c4ec5c5e7df50a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ad781da27038584859f5961e1e9d2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4fd542a454949ba9cd71ac010ef9f9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f500550181b2edce0d914bcb324e3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b2277cb695d8ec1e2064528bcece9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5219689146233bde4c2abd0d2c4b50576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4238a079cc671a573ab1cd18170153d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a3a262ae170bdfee853ef955ee7bc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f6b6c2a8c83e3a5cff78ef75a6e451579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c98ebf1fb4eabd466fdd8eb53569f8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c6ffe58eff1d504872d2b29cbabc94581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ca6073448e3e39c87529e9e620bcce582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e54e10a258691a3085105e910dd63583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e63a4cdd485c3ce0c4ba8cc08e38d8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b30b7d77d823b0b9362a0f599345c63585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d9e1abe530f693101ccc045c6f9c4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8051356f8fc94b67622f10fc5fd0800587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828551040e83a08580a11dcfd18ea61e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb953de5b31458d7a4093cda0f588c5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f0139d491b0391f9adcc0d95692aeb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a071774d3e65cba67a14895174ee5ad591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bdcb995a7147ebafdbc1638c8b95d3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487c2677b91bfa0831c0d5988fc3d2d4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab973afd5cfbee7c85ac862237cd033594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb8c627c6b8cb055064c77f222f25a2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9019f30446b8aad91ce89161654b6291596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbfb94ba9f9066904dfcda85f246702597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57b88ff54c941199527934002d5db67598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c180e641129779840ac61fc6922d33f5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ab82bf0390e9fb66e23ccdc711f69600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8700aba98808ee59a255e29ddddfc569601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff224aaeac84f41f02879cf240b185b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c47049cc776848bcf949564972dc87d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f70424a8a82a42d98117f9eb5e58b0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12000d9268a70b31981fcc25df62fb3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4387764e8e7add640007c2f92e4d809b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b197f3e51998a9aa5c76d3637e499607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f788fe79f13426fa57f9ebf7a835f12608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c388509991f0e9943e1c3e3fa4087609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db39013bcef0eaa765c30c441cf97bc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87a09a30b98889d509d46b2b5c6b37611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce4ac14edf37f8178a1b67e3fecbe7c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598643db0266efe7efa640773113679f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facda01642f7867eeab26174022664f7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2115687268e4bba8aeb55281b78bf2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2249d5b2880893272898b8b975fe995c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee60247ffa5420a17d79745f55220d6f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b6ba673e691014343fd95287c34cd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b5e0819ec6fb88f50179215ebfbdc3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a713448a2601c253ae1190691c2e1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b50ed48e835c245409ba0f1899a2b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf76297472b0ecd6abcaf147f4315ad622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e3763f30ccbf901b684c158a3b42a0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe37671cebee7f8aac57d9c95a5950d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f52b453cc3126ad372772155ce7a63625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b0b12342afcf76ba98edb93b03899e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8058e05607d475a4f1596d694224cd9b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea0d2255f857f05e1aee2bf6bed93f1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c392c6d1913f47b5262f12c17a7be2e3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1696bce960f6e4cb318cd420c12e0551630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde460b5dc3ad0189fecbd72003aa0b0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3807e048cfc6d89df438946e6018e157632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87baaadcb47edc0a4e2df2f32b7e345c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd3e5eeaa2a568e41708f0e00f79d6a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff77c6eec0ca87165f319249b491f62635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbc0642bf763922a61a5e97e6dea4f6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e95f7525c198fa01a008eb09541be77637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe655e30c7a85d869e388a0e439f38638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e06f10ade7f45bf5dc6da3cebb62a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb03f661293d672a155ed950a74d699d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029292784924390af51d2e9d2ff0187a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae974897332b41b90736022833b8ac0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1acfcb96e93fc99fa7a6687ae87064b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d7d19cbe42c89120add8ef216f541644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a0af3cda0bc7f6d3c31a1e5118934645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab637d4202667ce0db640650bd77fb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe75b3c5c056ab93c71f2f3a2702faf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8174b6d7d12ac6a838f0b5fe95cdae648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f8370137d4977653230fa479d356b6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e8ea241f1b278c554ffd7bdad166a1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7568cd1da0e4e9463d8bb7124187e157651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca0617e329600dd9751191001d81b5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c2a8fd053e4af401de34ec0ec3aa1d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a81d5a1bf08fb2ca0d646d95cd616654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02474a94523e6f4eed486f09917e8995655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a724a49bdfcde0c1e9feccb34207be656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0da09dc6d39d256ef8ed7473db383657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bef39be9368bbf99341a939f6681d9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe986f64ba306732fdad1438bdba623659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec1e1b4f89e481b1c9151a840f2fe31660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5240e3add2d70bcd16c151c4e9412d86661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7565ef42f9be4f9801dc459cef4683b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91963afb43b1dee7e3f8c14ae6e2c0bc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca4635c5de57a2da24b980fcb3094de664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f044bde3f723b5e445e7f06c11b00f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d49e7cafcbd0905330939e34cfd40666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085fc3a73d84eb4f88b5d525554b88c8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a40e38ed77e9d774d7bd9698ac778668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd74cc3eeefe66b04cd0b1522940a23669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a174322719b0b77ef45e0586b73c533670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433964e1ad5ad15e8b4152fb2e17ce59671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0202e245c7d695ee274abbc58771a75e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d6cfa20f0bd7781c5915f3acb579e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c34ffac7ba71466accfe019ac8817d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea70b6e4317a0fad8538056ccb2e2fd8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af95f3fde8906e254f3f6b1f234cd53d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26877d36848aec6de1e9b0d71de138de677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e880d621bf5b9d4a7c5f855c7a431a80678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01675f03adeb4dec4ff01d10a38ccb48679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9637384d25f6d2eae8edc600a73410680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f793f5094506d53d07999d7679656d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a4e9ccdea1f2563f0b811ff5a5d587682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca1513d65d9869bff674252d988dc89683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38027f959a8337abb6be4567900d530684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9729a4963433694db30f59bfe112917b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15507988c65f7c47c797917d10302fb6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134440bcef8b5bd11d616e458ab0dec2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7945093b97a4ca7972d56675644d9c59688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df984b58d866f00e2d555fbfdea62150689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba91185f58fe6ea3c0bc0a49b1b4f334690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3961498ca78694fde17f3effca8f73e5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f3e60fa9988c781515697a6bb82f9a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b211736c452fda9ce0117532c5a90a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9044a1a89ad6dd9a57e2adaf9ead5d48694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8e9c6d739c618d1d139f075907f47e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a528ffac65372ebf3fd984c8086272b4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c7af6d5de89aa00b9b45c2f86e1b54697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067590d05cd5adfd11a85931b5106695698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3efb132b82151b521e575255fc0909699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb135fe42e1eb878662207659465eeb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aedfc1a0be05b3fbdae2624d0205e58701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371bc1e85e0213b628a547081b80cedd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13053df01935f70eae24356c84fb3214703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747406ea64bca3c63f6965428d319bb8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc68629889f6f438674f2a5303f43bd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa2d4def764064c860d8f6212da9eeb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb0b4351edf64b8d49e00d770536cf9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd6c34c211fc8d5410f3fe669124c7c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45ca6f44337e3e17d6c78e956fd83c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfdc61363ef8e077accdbc054b57a22710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb20ac17f2bc1e029c9570353bff18c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c5c1938e4897ac987e53cb9ee38e74712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12adc9cdd01ded6f7f5253f0e7026c6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ce4ddb25c2c0ad3fbec0979f0f452714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c39ed1ac54400a4c5c834a310be367715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d293dfc2a65a23887bc5e5f5ff60895f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78b0bcb23eee2e73f4ef63a1d330391717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbbc70d17286cba9d0392aacb733e23718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387dbe537a74697b1162f7b512973d5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743830249d212ba4ad386a38eaf094be720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecdb02eb0f6e694b7f5668a56687f0c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2810ec32b7c1903220d275cffdc881da722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ff30c77ef15f698256a205788d0f9e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb569d823d82d76982bc9fa1e254a6f4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c374e82477f5df7550dd938c48a460725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356e96b147aa1858c561038df8ccd6d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2325484655a58bd78997680b890f734727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb469c55ecfd389724e993257fe37b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68829f35c9ba38879f4ad2e6358e8ff3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b895a5221cb37c1eee2e84a51df43d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd99e696e289d42faca0474f679e331731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca76f9f1ca64e51886839a10d09485732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870b65530d8341f0988294fb2baf354733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a5a36d09e9f8f045c2993f271c775e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323244ecb28e63fdfad14b247dc1569e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81adee167bec619ce5c7906809feebe736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f6a229321363470e0114a99716bbb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c22709507916098b4b5fbba35f416738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1734f907a60450fb3fa3f11af96454739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e3d9bd73d0bf9b4486f15b1030cc8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5233198d3016f8dee83c1e510ae29249741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62169d7ce22030641197a2316a84566742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40191d92ab99588a255d168eb46c08c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a0363e8fe99c2f0ecc0c00f2276af744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8476e03ab7d1b2f59e53e8bcdb198fe8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f06ad3f7a6e09d8c2cab008547be2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ac9587eef58f0feb4cb9a449caaa56747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6450cf7090d389984d1ebbf7879403eb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40123bc7065da27e504a6b3b6c48985749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce32ceb41365e836b5435eb45acbc04750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c37177a15e2c121306eef200e937136751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102791e5361c7d2d6a43a3869a29db82752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e36da42f0282b3fdefcf3010782dc7d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbcca08c47037eecff383984681c365754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf74421606afbe6e44356399a6c3c7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fda421583b640e0476491308c682ee756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f75b57c476a711ffa3040cdaa390306757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dadc7499bbeb203be5227063e4447a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ec306d71573338d9225115afabaa0759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>