--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97401eb6b93d5dd1c86f654af77258f61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54befcd1daae970b8f40f857827ba502.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aacb16f6528cb005681d24bcd77c463.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00f02254d18ea9f81fb3bb23f4ec5424.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b59cff2257b52e6797aa344368506d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec9b6156c6938adb2b14660b42ac876.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ecd4860b3219c98cb8d64fb087ced57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a1c70b7b134a41b5cb42855e6150e48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b5a185decf4bb67ffbd0b764cbe509.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62172a95cda0ed3bab18ab382911842810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c20521f11a9402528a6d39d07c097b811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6763c04a7243afc4d7d3808f3f6abe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b302ea5f0c3eb68a249140256643b5913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ef8e7f95e080f93277e426f43f18014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7768315c4755652e98a94fabae2d297715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a68d7ecf20d9e67ef688e395d9f95e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b8c9597c065c01f7afbcad3bcc436217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c5b84df3a1810eadbc1048404eccc818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08654082d51a10fca9c15ae98f250a3219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0952d6ed08be12b44304f0b56c2a001020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25241395bd638f645393ca348273c54a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb70e48878b7d7ce39b5a954b58eff022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c644840515a1b52fe91c738666239b323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c158ca1efde0b36339d4279e55b5f924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cee3a9f959c51b2604495c5ee2c1f425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd120ef58d29b2b2382079c4c1506ea126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a6e6cfa563fd9a1a7be400698582627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b358e682001d689b3f5440e9f2c52dde28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba2e57929021f69cc6c43bed12d41e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35daaa135452c8a39a839f69e9ee487730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690571279d7fde92a10651ee656352ef31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e82bcdb5e8d99a197a84a0e70af55332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd92a7c3492c67c1f8e248a3ec5ded33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd60f2997744d69d2c987f3aec97711934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c3e7db09cb46680b304dce8c56c23535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5175a551c02562f6fe836ca949cfae36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c9df15d8ab9092dd7f33a62f875a637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e2f289e2cd3559005764064c5d75238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d55b9e360e493deb1fc52c51b3cde39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a796d87fd08324cf7b0b9251801e2140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7176c633a164d0a1cb2903a73b94a64741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060437d029352f84eec9ce68634bd48b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d0a5e7cc68d4b3be6adaf81bfec52c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a9f0d8d0e2c89b11eb96deb45774b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184aeff69e0732d5e3e49d6ff953367845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd2583962c5ca12ce50d6c32f84759646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535dbc51847634612dab2e3d803fc71847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562f207f68c67486ad5e8eaed1ea43148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a317ef1b7a72729e0de3615d5bc1dbc949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872446ad3d12eb611ab5eb64c0d4c40350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ebcd26b8ab8562e5e19b3c44f4e9f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b4b739a3abb5946c8602f343338ed52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab7efc7caea1f0f059ace65d6e500753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e040fffd9deda731bf24f921b9887554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96098a5183ba5ec91cfe6d86406a425555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c256792814ac4f61140131646dbaadba56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e8fed28b5e29d516f622e562bfc2657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ee1c78af51a77116b91ae94e2b96e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9922e532f81495a6e9244d725a952d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67804fa5516f6e93079ff624bfa3930760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3ea44d5becf11fc63a8c38bfbba2961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a85918d4dbe1b150c78003738eb33662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e03e07569459550a1cda75e0168d13f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b96516fa619adab76f52980f3c60d364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909bdaffcddc62b7f4eaf3441ecc940465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9461862b90d2bf2ca0f559e6b9a4332c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b6f98dd5e7d43ba5fe65acc4d956367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e33ca051b165ec1e1681cb6e7ff65b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab0069b51b380ac7874de8c65194a1c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b65424bc52d8989237c534585ef24270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11540315721d904c58c8f85bcad292971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ad1903eac7a07b0e62c518527a7a972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c504f33fc4286989409118d0f9cf473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8febb2c741cab8df304c12ab947f6b3174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a6d573bc31e3c4d100197ef009bce75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe871916a45fe3c1a1f8cabff1f76676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d43e0849a3aece190f83e3e094c6577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc975f378b040ef24a02dc62df6cf078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d89ab8a38a9651bbc8aa51edb0abbe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf92473e2cff425ae0f0c50821de360780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f8d84419e784761f7c5a8da347ab3081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e17150f20c29da67cd41e3c50edac582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd22c229be5903c59e14a64fb92220783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9386c464208a5ffc671570e3531d149684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f101eaf9e4c9ab289ecee7226131de5c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b669f3d2d9b9a4a6ab9eef0e19a2586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0336d33b2a8d800a46657426de9f4c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82ca02c58538a8675689d7fb84e07588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f426c7f86e30fc4c7a9bf98934c1289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b15b0b74ae523741c41cb3bb17a9990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c90a7d043a4535204d74ac31d638c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a308ea67195962da43acf96c8fcfb0e792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b5bae3f041e16af59aeb7072b22d193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3066c90d3a207e24cc5963d41feb1b8994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241410734a922902379f244a84ed895995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f88a9410bbee0def39dbbf1980f76596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c64ed67f6c4eff3659b917c87bc7aa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2b5d449b319acf37eacf009b41f1a398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ee0e599595b694af367722f9d52fe99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21498380cb838b1e39c795936a270a93100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726504b62057585dcf17368f008b4eb9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38cae03f614fef172ba3b161850047e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfdbe0b36815c5224fcc88262275cd9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a483f7bc8e015bd0c605d95f6592ba3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ab47e22d8e58c62dc3affd8a5ebbf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db3cd30e49973b2ba9d623228a3f9b5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba6ed7edfc8b2782054ce6f0c2b5842107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60dccd7991abd816bd9e2fe0a18e1b3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1d43652ba105418d53c3a2d0ca637109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7212cb3ea8e90cb825b408ad0d2bedca110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede3f8efe532ca74fed7af6fed7e3e5f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c4fc8de24ffdb6031b543ee910f346112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe4e0a9721fc778670cc143f89939b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14655cf991e5344f8317b9917bd27c19114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c3a8173c0d39f02a2eee4d160488d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c953eeb66b782ea659f0369123a74116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5308e07fcd3a337307f6d78a9a74f9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54571066aa7d2ca06e512e3701d6fb16118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df63ec63f8a4812c7081cdac809b2e37119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e5ffa7ca6dc8dc4db5505fb2701b6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc2897432ded5a0d2b881395ce430a6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364377a65d0abb585153c29b5ae61193122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3708f5151580827ddb364cedb3893cd5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc589d9514c4c7ad197ca8d669a5bc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8c41e3adc00c9db0fd285aa216ff75125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a8c5fa9a3e527f076adcf41521f071126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c7905e2f8171787e1447a91631e6fd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d84678513de9e12e98706ed5da93a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8940727f9c5a704c2e6630fb4649fe06129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefcb8468d174364a12002a87b97aa31130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a162dde865724e2907b75f00a78f9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe1c82aaa0c7f921c394a54cce6ade132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d0e15a088d95a8a3247226f396b50133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb36c3d4f5024db533d778537a7c236134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee58a245008543c8a4ce1ae9996ac0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d9761a336e37f666a3566992219617136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb92026ad7cf36f20c56a2b6ab82d1c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd45c038f5ea040abadeeb608ff0ceb3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36408ebd895109ddd2e5dc44e3a57524139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2534719f1cdaeb32c459f2aebd5209e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d36df7a448408894810c567299c7f18141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57362f7038538c4298a9660d74b91c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a28ffb94d636a5b8545cc0b0e46dfe3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8113af4e4f022390091f282221d2db72144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf78ed1ee5a625d5bcd48f2154c4644145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9228376b18be204f3ad6c8cefe5fad146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac503f7323e1905b6fa353240e776c0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e726279b48b0cebce1dc9a5e91d517f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5111e00e75e698c862d4768bbeaa1929149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a37db610f0a6ff9c1644d1e512816150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc23bda28851fd6c06d8be885c3d0a2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4343766e18665052e6a9e46f8576f6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e76f0d2365d172b69f7e48af33af1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71de7705c1db265f44b7b2ba7b93cd9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4665365b7e20ffe049e6fdb08c731c1e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cf3cf3eee28206279bc7a55f97bfb1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ba01916b4628d5ec9f5c249e966c1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71123e0509eeb93a31836f3e5b3bda50158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70b6f37d95f2182aa1413c016dad4c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b2049691019abd3923a7f1570c2bd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6add5a5f168b6ffc4f241f17739bae6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac3c8eaaee99de733f4fd9e0dda37c4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ecb15b92a3fcc63ee2de959ea4fcd0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b969a75209640c8710f828a36775996d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451ba33969c6edebe7b57161a5a4e8dc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984cf7b88231891e17e31e954dbb459c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea4730b0b0dece91814d26221dafe13167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898bc1fb33590e4e70c8662e204f62d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10adc0ecfb8430954add9d49e5289ec169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d999fc416aeda5a19063bce5fda6fa1e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d12cc6a94569bccccd64dc94d7cbc1b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb584f6dd3898d471a496f609f149b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f841a4354f398072d07cbe64de6442b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606fedb979da871e48a70a8bc3997f13174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ae1fcc4a38f59c20ba7ba5163ead6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b15741947ad2966a1ff4d5b03bccfa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b702fec39655305adb42857172dd3dff177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7d3d5410d8c5e328c0a0077b6d495178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0916c779fb3fc975db54fe753c422e20179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc805f490e9e25adfb53426eb2d6b8d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7835140793df84a89713ef44d5e877d6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5cdc487d6d25fb91f1edb1c61648cf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6767788ffaf331e77963c8d07dc67b7f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e443deb2ba4e86bc0a6152e1293e1a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81445b1dc2204ac02edefc736459fbea185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb807ab7b58cc2eca957146fbaa09fe186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f6087febda2e885c16fd92920504c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd6c28bc35a181483abc26f8988ce6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef5861a1eab4a38d1246783fc7194a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a14d50f9033b6dd677091e3c3754f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc475e8e41be4661181612febe7aa84c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a2f25480d3e8b12e32ef6db0478bb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff0a03233a4c8500c35563aeb76382193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb75b314b7f910d59607ec7f83502b8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab23110f448ba37d2fae6f2bb6783b3d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeb76b75a9a606deb149492439a4805196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49026d0c13d7793f328ca76dca758142197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf5a3ac31e679feeb2ac239d23de486198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96a9041ee72c6980dac3b6e442124a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c325f741c353a0fa09532d3e3d6f0072200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907f343b43c7cce744db67e79b2a425f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f227e6934db5c99d831bc1f331d8e0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9383b9e2c6439f15cc6858df543dcff2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52519a9adec04599e72cffe5359b7933204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ad15e5bf303aed6a37f10db4018c7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a56cacf47db0f6a1298fdc0e8109c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba2fdee32af56f401b66e3d296c09a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ba6906283ad5b3842105518e14d36208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2451e7b18c33670e8ae0c44b37ca0eff209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45978bdd4d3b6eafa86cad5d311d876f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b2a7a39dfcfa7cea794300686c0420211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aede5cf90c64af3f2a4b1268d120d7c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0967432f0e4475f42d446a0373d94bb5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7868ff579b5407b2055f832dde8cf3cd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae48d4580b347e97153ee5a5d7ab86215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac844cec47949ae10ed31e7a6e46728216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7b27fc186db182c2654b118274772217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c7abc0a4fd8c53e459d68c1a4aa0b3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c58011caf7281c95c0e0bf973effa0d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ba42c2d676bcfc1d41144be406e30220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00b84b19944a8dd45b973a9acb2b7b8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f8bb62ad33c1531fe86ebef979cb6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e859f707a9d633569f4dded046ae094a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a907968d02801397b414eadf2b30223224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec563bfabe9a99375a98dc8a7f8c30225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be54123f8c3d21ae265f7161688af4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba693aff60171a26794ca30093d1b40227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6b844834a4564c038073f89cc785b1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece1ac9505b2d00eba2e0cd4d6b7c64229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707ca3bc794b8146aafb1794bca010ad230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29357c06cb84d90ea31585a800e803fc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f89242a65bd0708ecbfd2f8b634bf5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72cce954b9dc25dfe17bdffc9667eea233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f43e83461911137ab7759b85f915a54234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1902d74004cfb824d8ee78c038c5e012235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937744f00653ba3dfd3ba8930136e9ca236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eddd3d3336e1083a0b5f4a3be10e425237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf74f91f48ea3043ca0343865036be3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15250c046ca732fddfe06e418a01508a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717db03466f51640295bbc5a2d2f5dc0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac13764dbcfe165bb4691ca2015dcf11241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7701a62ddb29151e812987c48438b53242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1581289f32c1a921d805c2c56e28fa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1884d5be12da94beb0764b31a975bcc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ebccd8892200ae9edc894de5ba47a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7966e9554c4f8bcb5a88fd93e05060a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec28fa76c0be5a2240d6bf80e3a6b5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f6c87197751665e6cd173e1841f882248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dfa75ee9b2075a4b6b4d957d2729fc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac25d2c9f93e49204edd62e01412c44b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc7bdd3bdfcaf4afc260ec478bda283251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030600ca1eaa63a1348c3fb82344456252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf58165ed48b41f5142774e2d047fc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc38483f9ac7d5869274b32fa01ec22d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c705fd64a600206dd34a3f0841c6a55255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa2cb01687e79ba1fc942ade918759d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c066d4e9caf347931923c9dc351cf0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c5c3213da21f80531956e4bd7a302258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b9b6770ff8fdc6ec5a8a84f6e6292f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72858bf58614756c32a5f7b0067c656260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d44d936643356b56e65aa930d3aea37261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8895d5cd7993878dd5597ec96aa1bd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a60f757646e30e24cdfc6872a42c9c2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d23a7f3cccde6616005172d7ce4c75264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785759b267b2942ba35024a4fe6d4d04265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55575261e8abc221acc3187b9f282c30266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3750c1c821e9ba3e58e2e8c31ec59635267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b3da29289092dffc8cbf97d3f84119268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb727b2cc2028af47effcce55278ac25269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0809f62ffc18e89df3d1b62a92932b7d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df4fca663c84a8d4841a914af187b94271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a6f93c9e1acf73ce8112651df27e4d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a811fdf7bcda934cac959fb7d244521273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad41a71fc11f09b33c1421df320fcd7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176a44fd6741d082d48cf8d67104ca8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eebacf3bf17ed5f70ff3574d177a997276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413a1026dcb2367958a12e6c0d4ef44b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f768b0ffa57478278a6e9e13c350dab1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11970b1aa478e398fed3d7e4020cf488279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a711a0367b4dd81bc02259e1322d868e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca755b8d34df25ae5583f0f387577fe6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d7972649a50aa6eb2991c29ceca445282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b4b4422b5d1706b02b80c1348f2e2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90afbc0f8898e92cbf49eac3bdf8207c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac01dbb3822069bd8cfcd5d52fac7e2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11340b337d9e0f3c25b83f4370ff03f9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a056ad2a469ef9682bde2df78a8f7b5a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb641fa0de974bd08b07d0e4f6f4bb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d0862f9c8e96b9b83707b1776c5364289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7128593fa6502f7526d39d455981b2eb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac527047622d78eb8d06985c3cf4d8e8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e8bdbac2d747f369d6a46d26207de292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7517c91bfd634d089e523a1637851fb9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aaec31b98cf298d9183840ae84473a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b0f957e8760a051ea5d4ffae71ba1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1aca7d4e2a5b491f3f6c6d65328f46296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d31ac2c799f0e2f4e064d9864609b8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8635c9aad29ca680967ced7e7d8315f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41703c97340796f8e3f3ce3636378dda299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e989ceab9110e849a555c0f1ce26f9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b98877b4f3c7d376d50832a448b01301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045abb66ae217172961dee7fabb1e2ba302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac42e3621af52cf2b3b6b36dbd1ac60303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8a4f6491e579aae05b378c7a66b325304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b18e2389c093a5bac67896fa1ae67f2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d50e5acefedcc88e773e18f902fbff306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5600b1b39b46e85ba92ad2830f4de6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0181b7065e7bfe6ef63830f965ad4f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed348036c69db620ebbc5b4a8d9ecc18309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa1f19e0c02f0542c3a677a4a4fc89310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2110debd702183975b496ee1274641d4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e5c2f845ec29a33d0d446f944c682f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30361153f8fced823533e6a51fac65a6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcfbca7518192950163d48edd6f4b6b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b4fa86950828012667791dd8d11d39315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1446780fe5326b65121a67946441925c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b840a09b9ed9d4fb8d975053b5380861317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7289afc41d41938628064be15405f70318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e4c1e3eb865e0ed671cee0bfac721319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1cc9a5bc74d34e15929ff58e798815320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a155868eba7e5c415ce8352753536321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d6e703609dc0a6fdb9208fc2d37ef322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cd49a101f1d8420b7b85a57fe2fdf4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e5129030a43adc0264e93f87267275324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a38a226320f0a5f5adb7e99ebabf70325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ebe427dc39be02f40ea855c2ebd0b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca516370f57a9045aa4fcf49f1b0da327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbb09ab859ca4261246cd435e55e868328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d201e8f8697a74966298f99e11dc0e18329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e253b7d309393d78fed5da481833e008330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb6f2c42a5b459251f7958f8607d10331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650a3431b9402374abd781523c917ea332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39364009bc79336093c993e96f265e6c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1ecdffe41d84dfc54b5357ff5df143334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a5516676b1490ed21a39072ce5e37335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799db09d728bedddaeead2096e8d2b3a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401275c3dce52d783680bb4cb79ae53337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3846293d29b8bca8661d6cfdecc8c1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935053153cc0d3deae45e362c6198902339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8926a9787e069b48215ed52e364163c6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf196068c3cf5a8ca4c67981f6c7a5d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781660e4b24e8d2b0acda2423e55efcd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b4ab2686208015225cc965de752ab5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc6b38b033ca80724ae8a057c2dc9d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eee79cd99e536f51559957a710cbd3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6240143d28eb4613325e5ffd906bee32346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0cc84a82afd9908b333ec1f4ca2533347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c3f1de8cd145275ef6c67e94c07dc8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf87fb39b2e74e12fb1a70f60006a2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdafa750da952af84c1dde10d1d82d79350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06acbac25fee60bc9aadcc141e325d7f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a7258ed1e73bc588fd29437e422863352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf29aa0d2cf1fea0bde573e6904ceb9b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b323a5071754f9d175384ce607a1e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb3790e9aa70ac2d6c11a737a0a888355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b11a9c6737700ef36bf039fef8c41356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a3d4726454052cb5f45b218cc1961357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d8b1c970b8a3e8bc6e2e0bb2c5fe08358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d86f25537fbc1ec49e41ccfc22c7be9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f281798d4bc23170272578b6983c5e69360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c65ba034cc53b9c7379ae2d543c8a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17873c99e46fb65ac6a136c4eb9bdfee362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d140e4df6fa18d376b06b77e6364dfb4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd91b815e9252dec01c99d3d83a848a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a062cc46e7bc0051233694222be1c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6109a60998c5b76785b224390e807a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d7fdec23c2f17356e5408394724916367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8249307b5bbb2202e41d86c95e0a3c6e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545994b3ed74bf8c2b370aacaf993fb3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf99c09989fadac72ede6b62943c693370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea65151930e84f65514f4daa7161b6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32fb88f030fb1935f41797dddc27b59372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5779345dbf036bca7fe6a3a0b846d5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80638adbcdb263872ba6446d0c28b2e6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6b83fbe7303ae52ae5a49c7d522b7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a5d49b65051c6c60296c020d4f8a9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6136c1dd9a928a4cfcab9b59342092377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d1c303caf9acd0d434c4ffdf92c55378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff7b9d2486920fe65fb2f85a519e59a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7680f82495538ad0b023e28f0489d72f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e21467d056d54ceb36e31ac912440f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af2cb695fe557296518be2b593b2a7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee5d08f856b300319f3e5d30e09c0ff383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994ebfcb95107f5cd290c1d449546d99384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3297d7d84fffed46c6f41f7c0528d9a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2280ff27c67524b233993992a15c4fe7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5e2b7b74e9121fc438f057fb8b0f5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee7ee546ee370b9fed18424787be806388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed81f2dbfd696eb5cdfb7113b90c62389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5287b514123214723b3bec2508c10a8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99fd7b3629f87ad1913c72d8cbe7753391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0809fa47037f3922a10c1e6486c1bd88392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d3cec04de3b4feed6abcffa3432300393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01351e3b1387fa327a2f316c8ebea586394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db63b3764322c2d2222c96239c8f0d0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecee168025ef3fd662dd93d5b46301f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d509bed2f399c45fae3806a5749258397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2579a9293a7c662ff86954995f7625398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e593242a4012d336a2677985eaf8f7c7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2b3956cbc35eb4dea988ee88f15a7a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b347bc6393b284380cfc7778c256c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de8a512c6acc79cc77e6ec6296953e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdeb52eb0dedccb7947535b4cbd6e2c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd8ee462d1a6ef69e6fd69246e2d6b2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cdfe99aaf71c4367f439b1e08a220f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a87df2c3ecd4697025b3f7ad9e7523406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa21a11f32dc334dd14f3a906d33a5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf4e666d99a721115ab03ef51215f0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27fbc3d0ed4ab7c4bd0c91bed0d7568409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad0da38878204e281ab25980c126125410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8806e96354633bb17c9de9bf1ba552ba411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2950bcb095003c9d78247ef3a7478ac412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f392316a4a99e7e14199c20156caecdf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3560663d22a46e2864b2fc35e1dd5cbe414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f2b753a8d14ce27ad490cf28d4a27415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac5c3310799bbe8d08f1ca1e11ad53416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb5e1f1fe30bdef18f3f02d4455069d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c5afd935c0ae6aec0aff975b531861418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dfd21a80b2d68d312258a3c7a527ba419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b5e51ffd170188c8e4adf2da32750e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c50b5375527b56bbf75152899caad6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f544108fe84bb2b5e1baa7ba9beccdc3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e0b5d5b4d20de9131c91d35983e9c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fdc8127de0f788bccdf63f2664a574424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bce59b88cb934eeaac4465b6829f88425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af52e751b4742b228b442979b165009426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a97d34aef6b716e09e737851413b8bf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4590f36c1737823b5331620330179473428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d839c97a7e6dfdddc5b788d685ab85429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac41170e5a71d977c5e8d829049b3ee0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31710e2bdf385c8a21fd91e946c4117431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e275d7eb655f198cbaba2b7e91b9b81432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7148094d93f21230952b276b165c3e4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ac41173d5f632ff8c7e4c797f2edd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9327a488935c2887e9de961e6beda2c6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6301b94c810326cf36f042c4bf21175436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d3fa33560a54ac3d34dc8718c5d1f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd50376536dd89fa125207cc02e572438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b052a88316a29bcc6cb29b94d12737439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b141089af76ff048cf3ecb70cd21d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e777dc6fff2919d42b6fb65ee7528ce9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd1b6b87561b6e0fecc0e0a8d67baa442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c5c72db90d3fa170ae7e2ea2a7059443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d367c34cadaf94d9278be804d023a4b1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e916b5d91d48ac572e60909672ba8d7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6893c7ee21dc36f6096394d6bb97d24446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfdb953d28668458e1759ddefb4b461447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e677ea420d4e07dd2f41dc38c17616448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5006e6ed665f2c02debcb6903b6ef5f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b3358d2a2841ebe5d02251efcaae8b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd023440dfb1478ab17130befded0c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d2c4c306d5a588c40d4d84f02cbdb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9ccf022c93847ca0832c6ac4718f7f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e33d11bc1de373ffc5325fc8a660ae7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ec874fbd2af7b38e1f8f3ddc541e0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e3a625126e442391372ccd87d2ab4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4316fa1ecf5cab785ba675bb9c5bc6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7842e29defc103de63959291d6ced019458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6706e411eb3380008638c5f368c80f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e6fdc99dcd51fdec66668d331427f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa8872b6700cf03926a81fe533334d8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93354013d99729bf9dc2001af1976b80462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec28ae99c22a34be6b6a3e2120b2632463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ed752b6ceb494dea363d0642e306c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e2ce8e59f03c99aabddd531554b219465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9dadf38424a8ff12e5e55bf72564c9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d55dde993a9dc73dbbcc2ee086c216e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f183da6903dcca6d89388cc6a9dbdbe8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aef35e24289ac39fc44811616e991d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a4c1f1dfe2785f6c87ed8bd3e3e9c2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2d0b2c924dee5f44ec6a40ee3b1f27471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf70cd9f7abf15e0aa93425928f7468472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4866873afd24a8f6f3694842f5134320473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbab2bf14994a574d50bbe8a57c3899474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43758b74013f93a2e04d01d5c956458b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba398e0e93ff7ed1651697ff73fe7bf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d119c23268161f1685c318c01675b023477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac68297abaf13125b3189d8e101206478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d61073eba2845b4737941e9ae8c9be479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bd8ce2af698c76e88d0c407e64843d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d423af8e648919bc9c56e9dceaaa221b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549aa782f8d46e04dee020829d6013f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bfd89b84a302ea7301e323a4815d71483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb2cb60e4d53858d7f9e839e675718484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f30fb63b7a5ec5d3f83af39da9940485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b488eab011db5a8607d3399786d3d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4231bd41453f44253caaa55d1cff2dad487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b114e9c30106186e901b8191e5492f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c72611147fd2c55393965d3164d905489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6078b8faf4efba9b7e916acbef87ebe490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c87b719d8df1a174f29c9a2ccbcb701491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e701f6c55b1c272a6bf6185694833492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff254511ca2d2717cabdfc91099326493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a3a4cbfa54e3c3485e4d219531275494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63798f88cf6004c582c8b9f5c0de5b9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef581544abcc07dc3be3670600f02b5e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e974897366c37e47231adce196a933f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce8a157023519e515db3a2808436146498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5570ec8408543fee9b31fbf517e25e25499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb28d639a458d13dd5a7131f3f621271500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e35b0f5b2afd4838ea38b6fe16c7d90501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b034c40711c1dbd3306c6a0c35c1cf8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b378850a3d295aed8bcce97c09a1a892503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db30eaa9caa949091cc12bb365d09b02504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb12b39c260c5d02df90009294e1c99505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd389da0025fac65d9990ccf4368f4e0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc2d4f14b1b4f9b7735fe847f032719507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a834cdd61b2daa6ef5a4e242d51ec21508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dfa667726476dcfca76f65f524fd49509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6590db452c4873c0f93b28512d5fcfa2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c981e276d112c48b9f96c3120c9e3dc4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c896e924d84a1b668c1b8ebf81a25112512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da5339f4f0b9cccdef4031e0e67691513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b0a8375710af5c5efdbc275848a250514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142148a24013975781cf6288562596e3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80289c6bb23a5a9cb803f24ea4e1cbf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf47981cf06854f1cb3e5cda2c41299517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb183bce6aa88096682ee5ad518689f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d4dcb1c701bcbac1f418b49248d420519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e550af966bb4d966a5c5fe6febd20520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a472c6d26808e3aa31d46dfda2c60502521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a003b0f3c348de7f7940d5003422dace522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add8a1fd253eddbe1f53914d59c0d48b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36907d3c693d7abc04893e264e0e52d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6686546628d671dacdfa51178174bde4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e8453867bd5084b64599f6ac6e709b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeeeec169c552582ecb3b5612d4cc2b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4854a4c91533255fc4efd976692ab7f6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafee05ea699a2ef77791855ef28df8a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a5a38b03d29c65b0da837ade74c9b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc0664bfc8e18cfae071d4fe70ef780531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f51fbe5c44b427c6bf81babd8ce0c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432776f3b046cc59935126177aaebf00533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99eefc47b30b64c3895e4192ab26dc5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc732423666259d5ab7f06c38dc5dc9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06470d8417ebe7665cc79d97ee23001536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762fe0952185e1c3badf03d74e867f54537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dbcd0b5b3575dccc02c6ec2a0e7b1b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6507efa16393476de1e9f511d3de447539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e70d37ff91259354123ef85937000a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3401fadcf985d7f7a760d71879ac0b63541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e8427eaf4456ae23a004ba6421195542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b97c168e0c71d5dfeb80d1d3fa33a4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02285abc98cbced8ed8cf4429841a1e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f048b6aa74a54cf4f55c1b873df36545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab770ebb8dadcd82fecf474034bfaded546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf591aa790f3e474f14577a652d54157547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb179be198d3531ca80a35b7a01fc5a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eeed2a62baf60ee8efe7c9cc214c55549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1fda4c6d84d44d7ef60b333416ee73550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adbfa05a63e2baa489bcde14a53c942551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377299e93614c753a3d299cb717f7e9f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98186df01e230e7dac02bd11d778da5f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d313e646632b049fb6fdc5e288121fa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc5f8d4b9009aff6062cefccf8af677555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed0037b5178f177e53d1ecce4c70de556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a35240e414d5f6ca731be839a1def8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ea6665639ef14272622d748f4540a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b0cd37cd18ed5afae7594c229d9d5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbc6fabbe6a371312915b00c5628958560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f051289e08a13f830de6637871715ece561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d64c2b89f02f41cdd081de9f86faa3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b90aada19a8e7e0ddfb5561fdd929e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c82125eb676a6647a7881f07d62b272564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62baa9b91652bfc5768c4467b1ebfcb2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45606d007db1d6263f7c7af44f297dc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd52fed6bedad2799d992aa67171d77567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe328427affaf47d94fabc14d786c21568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c6faff2e15247e015d3c5624bdd5a1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf32aec8d5b0aa33cc5911c1f0da1f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7391f86b0212b2289d9b051698fecf7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85fcdb46ae7939db20206ce5a1d27d6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ffe3abff13186822a006914774840573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb78056e2a96b9d7263f69378bfa6098574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d3a363d874b863ad6e851ac0aa99b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c587f57cfb2bf6e2c26b36c81b6ca576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d560699bb5052cbb044f062a27d3a892577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0df8690faf47fe165251521407367578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee72b78bb9c9f5b0d7dc082fee157e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d3e2192959eee4af32a1340ff266e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1c7d634ec7c320322e9753d53c3d04581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a836e7023323e902f8a707eed4853d1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb029b3f413b893587b524aba86ada8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6cb9cc888800e23c3154d5d32b8000584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f9f7124130270425c8049d0f097ab585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e977645d4336a68f79515d33e4f3bcb3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e81f780aadc84df426466acd1e829a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae26632fde20d497302b26a84ac2aa588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdf4246228f972b61986d2064fc8aa7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ad9b832ffe4130716c4fd9e04632b5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb73216b6e9fca34a6797c6c56ed12591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0a1a52a98fbbdbd620128f746adf1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39901a7795b68a0ecb5410becc4bdf3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c0b36ec545de71a306868d2531028594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff3df7a49251a9f0040b6cd0d846c9e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe5e4c5db69389fa86a886aaf94cd6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f4bdb7f8009be8a0b50697ae7f6dc5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83419e62e3116b238725739911fa72ec598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ace8f213cfbc7c2b87f4cf1d1fdba599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8546f1810b777de6b1b01056da413d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc21eb5c2d8885fe0d55ae1815d6d7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02123aabb7c2c1abbb908a1789fee80602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e79ac4d541e0acd509558339034b082603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a695e1dd817c179110cf9605c6aa102b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a7eceda77d9bece80d16bab5b97a8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c3b85567f50cfa0a3677cf1d2d9be606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e75022f09fbaa24b680ff9f22cdca2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ecae6d61213d6dcefcea33708323f9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434942771a36f21c7f0dc6349e7d7801609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0437ea4795248546fd826e58226f0260610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc80fd55fd2e626f30fa0940a7fae10611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1899f5aeebf241845dd12d0df44948612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e85f87a948fbd63b8d270e2dc1d972e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6afae3d692531691bc06e97c224ddc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e75194fc40e029f1ee57872edc31ef615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b54aacb9b7efb1409a3cb0ddc4e3011616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb824f60eedd1964da824a042d29e11617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98beaef3111b88192649d7f70a117e32618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd497cf1e9fa51226c40561c0f27d24619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f8a0be56aa7990c64d24c8dea5ec3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38748df85143f42e60a7d5bc6d25c395621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519299af29bda8010a1a300f4a4400e8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304b16f7de9d528f4f5f980c62b72064623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd6a5ad4bc29e600e393ba0faa3406624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac4fbe8d1c581ef6ce296b7104affcb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b08fce0e05539e94a21bdecabbd73626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4944e4e59bd00f793993fe3b6928270c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ffb8526bc39418244cef5d3c2b86a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4d27dde159167c6e0617fe3285c8de629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008eb879523ee931db42e8153b8d5976630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01284e05e1885ce28722a0e42af36ba7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ee8030cd1d68386d1ab90296a8d3a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae854f037d2003b7225f416ee4127769633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232feda36c2efe708861f26a607a970d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bddad7c32107cd4adf4560d14438fa2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0deba5f08fc3965e6db6f55b44039b5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6612d912a220488b7012829589c190637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b4b2123514148388bf6df152b51451638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd50cac7c8ced86acfe2814d8be07082639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95674856a42ccf2dd3beaa6f6b4f6a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61162239688dda2f92e964f51ce767f5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7203a8b818217421fc70c690b20528642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c267129392f55a96c2feb73f39928c50643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549346eb4d9b301d17a81e5d434e8b3f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e243dee6d25d481f9ead0821461b80645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca464c1611ef89a9b5b2618ef31c743646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd769845053db0e9c1907a35061e2360647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb711f3694f79da80d98d5ff9fc169648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a024480c60eba287a417c9bb356f77f2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc054d0ad8effff4121e351740984df8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c03e757ab12ac5f9ac8f53aea3e751651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ec2760e554fb10c4bbbb3338dc34e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc33b28947ab9000b303b0c5f07e19653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073f6680eab2ac2f2686ccc0640fa2fa654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdbfcacd56a7891990eee27f22b3ffa655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e360bdab4d88a76e755faaa4b538c6b3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b16669d78e82f13f7ab7fff4a3d5afd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd253f1c5b205fb58e2f1ad4b71512f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566c2c65076da001ab8c96d1274d569659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca3ffba4be8e555886be3ee3347be21660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13d68475b9a767711f1f333af90720661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e7bc4adc7d7d31fe439995fd559e4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7813a3512bd18b6ea7539bcc2711178f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2555b7577fc1e5773adda1aa62cd4108664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf7b06e062bcb814b4187383300b8d7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af88cea093b7c8b6a15209c0e13e94f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7807aadcfa62215283e10603b47a0682667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5742eeae8d1733465d00d7578d4cd5a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84922b0cb6b786831605b71acf0e33a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a37d68c99ee31354313a72e7e0969670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed154042760c1fcc66b9ff399407d53c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7162d6a41146636475ec3c272f35e3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcedda31cecf7a9a4030a91f3efc1891673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb9b8eba42e876bfccedd58be8a57e2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec45d9354447d1686fa3c1f615f46d3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3003279591d87fb2471c57d38b5189676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e56e1a9114339131295f07c267b0f8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b036e99880e8a665080dd35ba2d3d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62f58aa6f504800f2a38bcaaacd00c5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae647268690ffbaa387b6d97d008a78680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad9b343bf5bfa2b2cd8de9342b66810681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd6c6696a35412c52f8d905f1b4552682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d792b6ece80f2b0a66bdc3100cecaf31683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1872edfa6d78b9fe740132fe66a2cec8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d874e35e7b17eec1a73343b507d4a6bf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf304a115a2069c4fb8c8fd75a9e9e66686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b3276602f87d61b056c52e67fce52687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fb5a4d2141a4d6fb361e0fdff5ffd4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f0764897f662c94baf052ec8655fa689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81010e2ea56405bc8a0f4cb7a7e08719690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d56f57400712208e6b750a4381d8d2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bcc885b7e2507944e6e7173d2e5728692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e092190da31254fc720b8207b18ca44c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5256b03d0afd389ec49fee4fa46b050b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01022b5a1e4a9de6764c8b18cc0e658695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eea497318b0210b2aca738d6b516ed696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d6c73d945807463fc7af7e5b28175697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d9acf76abfdc7da0109087737862a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad56ce8973345441da0aaf9f5f370e7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f629827298244f137362ab8a66683e7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848eea79c00b7d694b99319e2025facf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212cf218281186b822c7f25fcb62c445702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0446e75164340ca82db93140336d6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2708f744d6ec2eacdf351bc55bc0be704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ddf74b94d1dc3e2767134d4114404705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a48bf23ad3b68f3b48089cf71c93a4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c0d2347930a868aa1ec31f6ebd3d51707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474239d2404405dba91915ec5791dd8a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c98c76159c7ce84d27b205bf883a8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e58265c9deff485b5fc956d8bef0861710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b0e9c5b639fe14621aec202fe5f6b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de3a5acedbaf7bf0ff927ddce8e753a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62411f1cee1a99c96f97531862e7ea34713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfae4b04f4b3d3d893d3f0b226089b4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51371de1934f504635ac75cabb36cc4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d26f7ef284b515ee1281adc3d009414716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f93652e3de805db9ac59115767286b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab2e214ba8d0294f7d1b5af5d0d4495718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df7366f7ace3d173862e27e4f86a71719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b4fb5c85150cfef6f80d79584784d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a8a15a3d7d9dd22de2e6a7eed176b5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9c26722603d5010ceeb5e85cd454c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add9bb15c8f64a122242bfaf747a79f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7ddb84c91ee9564051d285ade4878724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77a4d19e287d9371acd084ee6f0876725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be57a260fd02de5921c0a5dce081c30d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2987073d23f7f944cee195bcc0899ac5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7953b5766d1438e2ad87222895290728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b34a4d6d57348a29be36365f92d31b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fcfb0d564c5e33b63e2ddf2bc37dcb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c869aac25db2f0a78871874f78033731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9d5ea5abb5b5a5bc90b97cab898f4f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434b3b325c9c977a6c5c4b7831cfd622733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aebe66769f13d2d2a555ca2dbf63972734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11569fbffe849fa065f7d54a2da24b92735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4262a1474f39ea8525f8fd58257dc4cb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a339788251d5ee949347885e4e8eb7f3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ce144483fd4695ce5fbbf9aa276d02738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a953258fc8493bbdde68c4c77dccb2fe739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd77e5512b3f8b3b222f1be84e1159740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e1cc8eaa47ed3066680d868653899b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a423fbb86aa038f396e324762cb728742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0457f1cddf8f1a15df7f9848195b3a20743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c041b00d3f53f518e51e9c36cc65c6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefdbdabc1ce940a4914f8ea374abfd2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3cc050b39287dc834448b519d111d5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb469fb84ca11b9aa25a9df4bf37770c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a34196fe5228a8ed87b6e48d728dbc4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa944a2c3c9d3339e80087f6ad6803c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e520445d359e11f57c97f578577b7fb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0111d61d2296f360d347ad3ed93f07751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbab46a32d340cb20507dc2cc2a24d3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af880cacc9eaa2ec20c7ed7c3d74a3e1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a701d015ecad4797c561f95bf6d47b5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a98c212e99bf06a6207fa6761527a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f4fdf43af62b2d1a51b25f8332048e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e7b40938114910b8cfa087c16a235757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe2eefdced0cd93644b1487d2ce8c57758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42274d0bb5b9e075db8711bc09ad550759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d721ddf508dde78e40cc4cecb20d311.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86187818cf6801bd63370214f7209f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca509ebe72365000fb5bfa20a434baab3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a725937d69f4ec0cd5544a9d44164434.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f03539af31fc59161fd802aeb6d612e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee5a78689d0015d5d98b1b4e1c9f3596.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e96f18de4a16846159b8ae6cb749b17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c4c379c61b9c1aa57c680fb93c253f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c2bcfb5a2d5c59207c06299e16d4e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c1cca1f837e9ae11d1f2f6e600b40210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e53c6105987390fe14f698994d955ae11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e66e247630bc4e553f782dc2656d5812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621cefc21ca229a05384b2b3fe88d7b613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da14cbe2f910c6e2ea5c72690389db2614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a978d25c8a7b40bb9a3b158c046328e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e385191c558a470c3dd7ae1de66a116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f09e6b4604977cfed984ed49c6900c517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020fe5a513c6550ebc833116a034aeff18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178e7455db2ca61c5a2cb6e02072870d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ba1a7020d8aaf4638aa638b825bb320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cff950eacc9cdf80a7d5c512af927b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ce7908e84bc357ad4e55862cf0c6122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f312bd7b78774a16fdc8d808c78bb8c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35cccfb052c50dd4ca664179b258efc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7ea367c52d1927051c2bab4287cce025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb70b08946d26a2f4caeb3898ed2cf5a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee204e6a2ff92d74bb1d94ae963b4aa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508fa8b6cd806dca9f00966c5ae781d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f83ec3a56846d69659b3584de41026029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c9bd2d46a3b1d3817585a9410a45cf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5226217a7ff8ef354f74eb64ecca831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73df1dbf97dd661f25e4b0a5118284832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e8aa589a0cac4e66a648156bc378b933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c28f7ed65c92f0aec357a4a05b63c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b2da544827140383c681f912565f135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba565ef21b83f7f5a3918caa110767c336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f08e0406cf06bf6cb359b893ab894037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874c61af4e9c2ba73eb1a20010503e838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8ccc36a32ab8836841bac296006ebb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad9938a1cbe1ef549d71c73a3f667cf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0312daa30df965b5a59fd1d8b2bcf81741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42758aee956dac652c621c30a660322c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4743ccd740447cd5f9c000768eff88e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef5ed4425b4467a1cf0cd328c97aa5e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc6b5ef91be94a716dcd5ee20d9b6a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a64a6d04b4897b94db348731a4723646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f429d45bbc2dbb6620776273c741e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a29e8dcf016768c84eeb0902ae15cb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d53b4c4aa7c06e80c49c63defccb249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815bf39fdd188296a1bd24af4c9eb34350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4478dae0021a69640ddbbca13682925a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a34e05ede49b9650c1666400576472952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a6c0e3f35c6fd97cc4bd18f00e248853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdf91db160e2fb80ed6e997c60ed4a354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c82d393647a75bd8180994c72073a955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520810b6f896ab25575f135e6639d9a756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d07345725f8dfce3d7e37c86cb60eb257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b69a3d9b82160ff88a002985aa4428658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e74f8b13a8f1c28a88edb32c01d81d059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee7288fc24776c0ac3e8001b0e5021760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d87625e8ed2b14a84986b88110bf8261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e23473096221c0a3c3fd340c5ac955662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e70d4cc6eb4c114ec1e437f773ff963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a6f5d5c1cab8c8fbbdbec2fe19f9064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b807e78a15350b0e8a3d0cdd48e7eb6865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84785a84c2fa9964c927f12eb8fe90766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cac3541e3ffe693ca04067bc1edff067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f412f55cfc94d0f0acd5a2f09d5279068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4baece2f212de0adfdea589fb2b157769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9fceb4b1b5d6377662b029453a006670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5964da5366ed340807d58b18f62c8e2d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a07c5d672ffb0a3b12336ea44794ac72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04cf41114e125b787256d8d6b5b47473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3651d4135f5f02d8e91557360dca6a1d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4defef819ab974744749b186d9df05b575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f766baa709bc88fc8acc5c2c9f62ad476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad86ccc96798ebc1589a6e3985e13f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6079e8d0c7276ecbfbd941d15228b6e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc3af3b38028b4f4747eaba83f4b13879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea53d843cd8f6cb001d24fdf4145f680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b2256180f3cff601fe8ab607c4247581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e352e3e5c7cce198e9cb5ff92e17f16182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfee58ab262a6947d66ea4b21ab81b183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50166bedfa8bb1907e3c88c572e40d084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84039520254285b8aa81cd3b23145f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee9728bf8f35585dff23ae618b6957386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec71940db7579812e9f49b0c0db77b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d500e33e80a29ebc5feb238ec03da62e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d3456590703bf15a3413f7495490089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca28d359918802d06c3cdcc9f059f7e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0d38a2eb79d91b3ccec403503f2ed91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb179030f43a823d0b8cc740b3a13fc592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd65381d365e8cb6ceb93314d6ffeb6b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0082b63140d7d9d3a0fde26e6859a494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a77b12044a0ca95f94ea7fb5cd40795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef1ec49d8b21cbdbf69ffdbb75341096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d9df82d2538ee35bd0243a7e83fd497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e72b9d029a04ffafa5dd723645e35498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a9df64787f9150114031fc6b5e75899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b226954160910ee89a86e0fed321b99100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d047fcf55f5b4d32355cecd33ff8825101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa8253a4308de000f041625ded6084102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ac9a4f8f0f71630fe85168b97d76c1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f5103fd119de96b3c2df7d7b018763104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0eccf1edcd97fcc80b4c4e0eb4ef3d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303667e7b0a525ac207112d924a9080d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d4e50a121bc030196badbe89cac18107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd2b8f156bc6b3ac0011d92a3f2f2b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5168e1580b608cf6e27a900a8c0759109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d295f9de11c606273d123cd640fe5f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc795e46ac5009983ff8d69a5c3a7417111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b7f066b8c5bce9538fc3a3a20e9f1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce2c263f6eb0c7ccc0b4e00ee347d42113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4946863df6fc7e91863587eb749504114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e129b98b20e2bf0ec4ea788b19dfc764115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0040769eb654935c59dbf500ce59f1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd78ee991436b0b50b0d3de66f320eb5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2b66275c58cb60fdadb447d2766102118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c6a11c1189ca4bf25afdfca9a1250119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee5ff9cc50cc647cf54af3bafc21792120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd193950020afe1c67c9cbe34e806d0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c98460072bc505513d97adbbb649e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aaa0e6606fb2627faba5d85d888499123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93611738283e7eb6ed7a063d94c99cdd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301c67815e9e95cc6eb6b6d1c96e997125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f5f8dda65e7c8969623e3cd30b63e1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d7dd912b771048cc66543734acaa2e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905512bd826348f3dce926498bafc8bc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc401b7c65e38ccb395cc7215e43971129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c39d9636c2f90420e0bd033f1cc317130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ea156d55a38f32cdbdab1ae2f7765131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe6a523f7b425d9d070ac027062f12132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defe409f23313ea77712dc473cd624b2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4779b6c26e2accdb3c8b5a9c7128d1a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08614d1613fb2c1b84dad7b1be6a905e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236235f77723d67d8a0385a83e85d372136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc1a32b016317f1cb3fd37b0b1d37c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa480b89c5125aa145108b49519af5fc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b301ea4147226824865bffff5693e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec96311f57a23d587b6dce8c3b14ea1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cbda2912c9ddfe4f5dfbd43cbdb608141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01efac71123497573263931ffdf977f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b8ab8f5c038ff62038698b168dddd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f79cc8c2d0c6407d18fc24f7f0979a5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db7f10b42468b8558223c60bd3ee251145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c8636e1e1fc1c35e8c355ea8f16a9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1781cd23e3ab9a4a8eacc3ca606bfc7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee9224dcc34bbc4f653cc8b652f0d52148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef264ad46bb889dc59cec2ce2b46d9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca23f4afa6ff33b3d2c86222c434d03a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0235628074d8e630752144ac52475fb0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a417342236dca45e46dfd8dfa28481152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6957cb216574501bf3619342c4bfe7f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a886c7a63786232e22f4cc824993a3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74407718e7d663c52fa2f9ed81119512155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6663750e9ee43869a94ff229500944c4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b03a837fb2a34cb16fdbb204196b1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5d22b2b94603fee5efd639f73ccb3d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c395ad0bc838b99bf9b529791fd92a8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d76e5aa7475f94cc57dda4985e5e64a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390bac25e1b49062be1fe8972289b78a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99fcc307a90fff6e6698008bdf1cec9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412b627bc634c53065aaee99ec29d4dd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49767f5532e0e4ea090f679165236fd3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa6db72719fddb2015659a8657307d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a09f0be5c0678a424fd15b0d9d227d6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e2f89711ae4a05e758c41b64386fa1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e58a110692ba7f1ada807183faf4ea168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b015d7437e9b69855e114caac912d1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd52eea1125bc78447ba8ad7233f0ef170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25cf277054fc203574815e11d48e29e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f1534b9bd28c490aadccd6b660e22172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581af1fc0c1c659f5706d2382d6b9c29173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e0e8efeb81c454eb8b48d1c8769f26174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8549f5bb691d09c17fd2806ca27ee250175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d53e39a00c07953358005a6c5cd3c54176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2859327014e91b858fa1e793792acf0c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11deab442c4a0c70e707d70fd75b4c6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ff042b8349a19acd1941aa8654831179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb781a2c267a074ba1ec0d366d9f001c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242710b13492d382b77665ad20a01301181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480528a23494da43dcc05a8cfdad251a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d58ee423854398576b8ad0adcfd08b1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe2dac7322878219e9cc9197250224184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f86fe099c1189d97d1c39a56e9343185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e20d4a3ad491f81c9ec07a76bcaa6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff53a0a926465a5363dfcda82a579622187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae7912b00a922dad5270f431a0e153188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba918904f0bf4f46e72e67db47cc284189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74857724707984a72ddbee4a343ebf8c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c5b50fd25337e1334e07b2a21f3bc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee9f2242e3540eafa32c377ccbcc6b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b653d3dc6d91d7b32354dbb45c68b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba929f24eb33b8bae36b5b2dd63a8e3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6717d8721e13e87f1aa39a6aeffb085195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c937d1eb45e1cdf244b5feb3d8a3456196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d57830729ea45406e75c591489865dd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d8d9f81c5b8c124ef432e8ba47674198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86969d9c16d4bf22b368f59843d3f223199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c468c12deef719eb66ad55fcf5abadd3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3219ae5f42f8fc2f6366a79bb048a8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd489025a76ba0e4e5cb6a4e221e884b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac6fe24cb65a5a7898243b262e78fe203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f1684cf118121f23508ce3a87776d8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3819943256478992cc3e058bad7f7a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce9bfdbec3888f0f8c8e0f493aa6270206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d9500568f88b61c0d1c81b58197a55207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b5243c8f06434772320d17e733e340208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941243f1c3cdff1f6d70a1719999f204209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1059d021d8acf461ef426a0a1f3767210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d77d5187975ad7a228fdb20f70f43211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7735cdd9d7cdb8fe92ab5eeae66450c1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbb2e1073cddc1db87c3500ba2484a3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba3647b074e59fe66fb21b6c6c35e3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87df868eed092538b2b8ca19aa0c8f3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbbc60f35e27ef074ee1c685951f399216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ffa2fd584ea589ea3049913b68e2d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350e5db91b5d8514e7de409dda33dac218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda8388cfba7582e7ba0e256fb536d84219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab065ee67a12e3714040c35de72fa2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd66f04111063ee66defecfaf31096d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421aebf9a1717245fd3532670e289c2a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c6243724ba905491b1350120b43d0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4257b2610fce54a306819f272368043224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62a47d6069d22754ccd8cc3a4612b70225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d9fda79e91ebf5d91d4ec020041a20226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307331040d8b6b3ee5d956949e39a094227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e750428d0f39f7f38690092c399f2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb55b27c9f7826395fbe5d6dea2eb03229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed24006a8e00cf85963fe821a82010fe230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75bafc5faf1207cbdcf8df71bf2bc78231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee1999793967374597cdebfd500cda5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f67865271c64f9d1f5372b916c5f9f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7440f9868353b9a76a142590c98a5b5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd33a4995aef27558601548ced1f28235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ad05f4ffa94824154594f3da0e928236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e92eaa144e0fd46cee16059c3aa0fe237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a48b91e74af5ab83606a20e80786eb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c0a6ec96f0acc91545df2cd8bb9144239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b679a8bcee800044f719a476b540e6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d300ed93ed3371294a9cf6ec5e0c62241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0babc89859f11795d306488c330e0b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e02d35dcc7d754f1ae00f926308805243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f8dce238648555790c017f9db7f07244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8c217927a672db9d6ad34c74cff7ae245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e0075399fa4be054bf7c257378a34246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca37dfd7ce7954e1a6e08082420f81b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd174d9c70f24210cba3b082946bb3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f785ddb185a3e7a7585336de2a1af249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d610fd8a2a243cd80a5136d2e8799f9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5beb93b3acb9c0fd5532f79526dc09251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fee74bae783cd74611f910c328e250252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af17c466bb8a423312210733991253b9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d9126d5040eb004b05baa119c0bff254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b827dedc8fc86217307217f5440ec280255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd42ba1e76b084eaa12ec11de47f398256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1730b86db05d4a4c09975638ffec5bbe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5debd2c600aee0753f22bf6fa8ed2611258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e9cabd9c5be3157d9688dcd6f1fe0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2a9c21d42f606611c1aa3f7655b1b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c43bd794eb6e419f4d2ef8dd8fa3e16261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a465428192d74a7b10dcc4b4945b66262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd6f01f61d03d22a06b253f5f039d7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bdbee4f3a5dbcbd7ee69fd51b5fb51264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a6e323bcdd4d80220f21b9ba82007265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791779f50150beab693d99f683ad1507266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61ce3b55d5105149e80c8b6ce39c0f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed5c0977e7dbae8179ce9d91e8df20268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc4f7f2c5bdfead7ade859eef79d4bc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc1c0bd160f071ad372360adcd309d0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac359c2362fcef0d73d7d82b934314271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a5a65d9049ef07fedcbf79440a617a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc60006fb2ae59b6585a5348f7a447e7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b45d06bc87eeb9d58e91b0d88d6c2b4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a1437a8619cefd433b803d212dd6d4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f05145bafc5e2939dbb1990b9a0d2b9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aac57cba2867a430c5429284cfefa8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0649c6741494e9f3b22b1e6aa8b71e0e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c9b59720099e3f0c81d51e117bd8d4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec5920cfc7a093d6a7396be1047e2e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e71e241186ed1acfa2b1491a838fd8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b197e181587ce40fc40381f0d08ef60282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74165914e557981d0cf2ff2467638af0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d9a0b38d4b7889e6214c9c7e88257284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ebab76c4a92de9c87b31904d6725ec285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01304dc307bd5a3b6f05782042b5f024286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0722cfb9c68ee0ce531da1be6e41696287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d69d53559b78bba6ba97359f7d59403288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30263cf17420d318b4a7300068868ecd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846e0d00558d0c4a6dc7cb8150bea3d0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa23e5a2638bcd5a8eeb09cb75d3c72291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d3bd02d8204be9543c64631525bb87292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a380e926f08787cac251216ea3732293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6505b7f222fcfabc3328401faab665e5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2178c7e8b274749f1c5b5b8346f3e6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca4d090bb160d0eaba061c3682507a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed23cb1d557aa6e37bb88cc3514b6fc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be8cbc7611b276c19cc88396db7334298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889858c647f8fe1ba9492357e80c3999299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be151333efbd791265c8dffc4dd0a19b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d918fef4cd896d46b3cbc0d44d71350301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c03d9d43299856b1178da0d298ba8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4609821c4d5952c6527062050c541c7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eba3b7455e16965c0b2ff3a48a7254304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0862cba39dc742f5313f192a29a49b8e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675bbbb1ca3b75bf0156c42259c78354306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc25b2dfb1d6f3fe9c7b5755d9cc9b1e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ece0b42674acd4c3b7b008a3b594a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbec0c84943f726a6a7452c4bec6a87309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825521cf0f31812908231b1a532e9a6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d573e5ce64c2c2b3cf1f60cf58fd69311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18fb2bd540b82e91f15e256417ef3b9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327309110c284a54c1191361a8cc7904313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69175f683ed24e595023466be0fa77ad314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ea30953ec4901a0253c7427fb3973315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c259c6bb5f08798da3a22744bee66c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca6c00a173a1a3699e08d09b7348a3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a0d0f48c8565c2984aaf2972353ac8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad92398e9afea908ff3c3afed18a3d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dbdcf48eb7ecbff9392158b180c3bb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84b8e6318a329f59a96a9ac55552b8d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fef104236132790ecf8ee87b45b0dc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f010f60161ff04705a95a2eb91a11c19323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747fa7675abebb6145d03e62e6e067d9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a44f7befa5e81adabb04e9c846750e2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c98182b63dd8765b82a2bb7481bfb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a8d73b24b5d6ff9c962c52adf8a25327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9877ce0e799c2baf783787b4223b40d1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d754a626c337dfb060cf49d9cd1bf1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcdd7b69b3b98bab098121cf7b34e38330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c51b6ec137513ddfdd86c9900588351331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b61aa11d1dfbaf8620327f46e75bbc7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca216429f6bd7ef01b349da1827b887333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea48c77d411f9a1a7360062791e55f7c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a5ac896026b0d25664467629605a63335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d3b4d7016cd109efd4679022f1e92336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c9d7bf37992dd73ea082a8043001f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a639dd19d292f4fae6a36751c6af5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061318f2ec244234ce2c82a66d7e003e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38a5a7fe9d0625b8420e4979903e83340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed0172086cebeb48ab3689cfd27a05e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807dbd3049f3ace7821977d57b0cfc08342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1fdea2e758b3f93df38e2cc4c98923343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ee3c417834a676fbae6327cca8303344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ff1f8b1a68295b5af0d7782585803345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16222fb6e4645936e6ac5a55269f5f3a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e953aae7e900edac3aeb67d40d755c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060641b1692c1aefb35427f70640517348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d94c0004a87cfe01beb82a1abc18d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218aa4082f5b16cfc5b77c0a99203fe1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe198face19734ed8207995b5d20cda351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a615b4c62be5017d7789415ffda10d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db32a5185235758185fde04d1afb95fc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c440e178bb7040499e70a6ea407815b0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a2948fe5a906cb2fa8a0c656177ff355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e015bb765124f16a9285348654571a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4654f8810da6b182edf017711a8851c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755021e1046db7f0fc834ea51264b0f7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b76b69721e5a04c7ef63bf7b19388359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0d12487672f6ea9e2bbda2a71eaec0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2c309880b6435483c1b19ebed0702a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55adf158a7aaeeabc66283f487297c9c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a781793c7352c6b8c782a3125176448c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c5cdc0925427fe5afa69d2f472ef7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a55d54c3fadf7c388c6150f3abddc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a1fcd2eeb10db958ad9069e601c08366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e0c629cf321ee908ac5fae3b11e97367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80bcf0c09409d941b600b50d739c90e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4883dca89069eccab4dafc3ed70eb6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b7b148c9c95df63180555a2ed90d2d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ddaef152c8a4ca6ac98a93ed8f9d5f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a96e2f3277d954bddde6e7073cca81372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f36049db8757ffa0d78acd8ddadd70373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a99794da33d0b8c2e5fbf09b0cf2a7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96bcba76abbd734f3a50c55d550c77a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76879278d606151b3d393d5b51b703ff376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abda8700d5643e31947841b5ee803466377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9fbfb535cd1fd29149776bd8968413378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b124a9322099fadd643aeee4d031e6eb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f0ad0081616564f09ef1207202124e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7907a190bb684fd18add8216ceb5191f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14888c29c6a00dcccbcecc10bb5b2770382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3200aa84801eff5980703e8abd708dcc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9837a4a2e581415d73c1f3966ac6238e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a98e6160a0de983b190dd2d623ae2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a700df9dce51054496fc0311cc39684d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93018544c84e9066044c22f1947d6ded387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad496ffca7456b808ff925f81e2cd390388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf89a8fd252b60d80a3b562a5608011389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58871f5c6f8d4f3d938ea6bd899589c4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab5a61718579b7082aaf3820f90de17391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d2d2b897b0f999d0d97cd95d037130392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c61d3188c105b73986396e245e4ec0d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd6a257599a438a37a7cb051950efe394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7cf7eecab7d72def30f65cc80d75e1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd245af49b0e31f016770db8420f036396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd43c8ac6725d6b5b9a17c898f668e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5547910798804d6d7b6b1665de755b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9badad252e3a30d9e05341fb9014dd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f675321460636450e8763ae88630fbd0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac1dc646fdd62d7623e253b2a9ce02c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30972f030ddb7ee05885afc6295fb22402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285db94db70a7a99fb827de6775007ad403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0177e9e24b657565a32d564f32eb0c42404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be9cd6ad05d55dadf8d05a21029c73405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af08bfbac5bd9f7eb3ee2bc3db240ca406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e27dfd34cd4bb34a0bfc11edf27aab8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4bf1e0b39080bc9c78a3fdb09f585d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d705ac7ad91a08d7fcacf4be0e4e2f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025d4c5abb0b6c58cb35fd91f857839e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e210c91c542461c413b1992dfaa76880411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142ec36994f381a0cc2cd17222a3020e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0262b44cb3584c1f592b3073c58f4f2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21b9e154a42d6c8181498435a0c829414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6ce29d87ad6327abff47177207dd99415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa32110f7dab90feadb2da48deb39bad416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb982bbedcb7005405c75d412e68090d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f41ad618ed4234201651ddc7c1bb17b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd401593485df5fb1f58ce22e5fc9a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da78371a1cb7f99a18e175a82fbb7f2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d72d6c9b952151e6565975ffb9d4ed0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6973e0d79be1798ce8f07531010ab197422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4345f5aff0b3f02b46e2358ac93861423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f06a4d4d59efb900c43fa41140374424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45b176ffc8eca4cc453590b79fde0e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde63bb0afb3131ed76dbd22403d441c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42481f24a5f2e36bae979ee86039f4d9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f49e3af231b4507a39007d4447f4ebe428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6596160cf2746fd5e5450465fffb14429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a01558d2e13a2ba8889350e467ae4c1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69431d465329da3bf3b024f9b4aa90f5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836396d2c969bd4d593f67de59acb0ab432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1204c32efb98ea6e9850e54998a020c2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866dae3ff6a3ff8655b8efa57a6b6db9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619dbddbf37fd66e8efb5e5db09c0d8d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f00ac3e3fcf5d5d1bf518c7021d5b9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6004baaebd4c31bcf8980adf7f8f5fc4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce56681c4976bf41a2f2331e6a9b2c13438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c168894345de1067f27c1d406f3952439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dee5ed6151a6edeb043577eb797076440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c14b1f4dd3d03092fe46ea79fc43b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20f73e5f725fca722146a2add7d5da442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ea49845917073bf88ff2fdee795ef443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affef8d9f424f280938e78a55487b81e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f903d967da2333d61e6ef9815c33b11445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b5f045d7eaf6d950f2f66baeea978446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c054ff0507d4596606697c6db9ba7b0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a61b8fe1660b05f9de35acf3ffa39d1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22adedc8635d01f7be0a631396bd6898449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb1bb9f8a2106cad609c0095c5ebb0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c451fec03537cd922751c32e810c38451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a751ad7cddb2401d6d3c1e8ec27e72452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd841dd89de7758958eb54382331089b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a591b2f395759679afffba3f98bf0130454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa59f68e0ca5939d3d255971d62c10455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ebea65c0cab197a26f23950c9eb5de456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a179324f9c739e8d98cc133d62f7984457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0835832932f65eeb739abe34a492bb0b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2283e05896cfa9e2ec5c5f6505ea52a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc25c11f6ff1f95fd721ee49210482b3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc0e8b50724571ee24b870137ebdfb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3029567dafcf6f5f8de7ee63fd23700a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634dcd7d8ec54f9538ae9a43f2773843463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e496176cf2e3944771e2353d92628eaf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ad32270be848c6a699e81aa0d2d0d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce8a3910cdda63fc334f4617db1092466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eecabde7e6f1618e27a26841bb1ee95467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9affaea51a5c50befc665d3be8d0b3a5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f686c2027dd380e252723e92ab1f9049469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb081624e7ae5d249f2a82278eb4ab470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb667406cade20faa51aa47439fa57e1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33843c444c756b1135b78119108742ff472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf22401cbb8ce8c7d7429103770fc12473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc94e0020b6c9cd93ad0466441adb6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36666a7198cc14680cf53518eed8a1f0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae70f8f0930da31a933822f9bff31c7b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a490751457a403a92f966dd8a4c84bc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f1a87eb01930560b08818ff2597bb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dab42dfd57ca24b8138e4d36f6817f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7159cb5a750ca344bfad5694a261f40f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24943fb911f10f482f39e7704bbc9b5f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db3303cef0a90e2a6e2286c03f8dd33482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ecd55642092c8d4858232dcfdf41ca483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37761f6dc0d2715370d2ae1f2fa2ff3e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f51957860aaa9ba39ccb892383409c1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526cc13ed2bc592dca85b0b6df583b54486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92761838ed3c89579fb4567fc501ecdc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d4c50b92b3fa66fa87a59627dc8d25488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c8e1dad46d30138de32d19641679a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1e21f3a30a4806e4d429206dfd59f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc4bc94e6e3751854f2f864ab0735a4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c92b9ecd2ccf4adc15afdb64835cf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042684f7c9b7995e11419f03cfada871493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2be9a5fb27957eb157a0883bc59cbe494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e20b2cc30180762ce9f3cb72e71632495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc16a5255c0e96e9bccb5dcd7bc22f1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a19172b975be39e29a2a138bec83e68497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c5c7a6f285f03c9ada1851d9df60c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211eb73f6a6a718dc8bf8206142c53a9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f88095e8648074623dd07640c1e8854500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a83e118610d7eb694b2f07111ce4595501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0336951a234b072907bd87fe4376200e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67dcb043ea5c61fa9b1d09a2d4b392503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7137d9f3d33a7d3e248ec1ed4635c0f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa5fc8a8510027cdf91c14ff8b63d35505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94da5bbf8256f450aee9f9ab5dd16927506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad9c99c6018e3e934d7e427604f2a1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fba06bc92ea828aa4f31d0c960f0e83508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b6f5212793b56db7bb9ab5b490024509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10330c3e9cd039fc81071cdb0f9fe3e4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c5473c6cacac02b0ca9eeb0999cac9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87541691954391552a0c3f353141792f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b794f8ea7a95d8df2a9d9487d2b8d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a12894414ab08fe72b75d1762908611514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb30820332ef4aeddc9b83226fe2efee515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0987a7cebc192d9cc9eb64fa51382b8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eecab4660004e4a3ddf31de502e60f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7712dc78899b5d6e62d59fd06106d180518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c8c61379388a6ba51f446c5746a35519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc8037971892f76cff48dc208729522520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420246e24bdfdb0c83bc3cf308c011d6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62572e4da8c5658c49ab5282c26b9e94522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c88082e32e8950aa24745fe72950e3e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a9833aff0e4dc1a4c23c5169cdcb66524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8003bfcd14d25f909683adf7cd7c34525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3252fd25bcae2948740127147656dda5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44142018d3dae0aee2d9b5d60eedcf34527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a7b5b82e6b4db3813edb00746cd38e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4121462a2d48250f3d3b9381992a8beb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066956ed07031fcb15e2f9fc4c66f698530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aca503bb95f1f366708889f5a54869531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9724f4c51cbdcc7956b74ec49ffcf7e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a87ceeb4db2cae0d26d3e6200accd7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20554fd3a0cd17e268f5f6ffb824315b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d5da7cad5c22327d3fb18889f7e3e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670cd1de01d798f56c37aac911e3908e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2199f8ddd7a0c17a65e86cbea59e34537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ef3fe9f53ab7cad5b61d4c92ed0a2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249df17f6a4d55567c32fdfd384f6a3f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc6c27b1309baacf2b56b27e6372d2a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8054fa2f13fbff13ae58925f66a847c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f9f93b40b01df03d1b8290d44601f6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239289f174b0e1238aac79e8acdb047e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ad88de4c53cbc68f4a8fba9624a7b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a99999aa6e22e47777abbb984d05d4d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e0ffb54b8eff1f03fe5b592469d641546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996011b87aaf079a30f645ef779db4b6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c0380445d4bdb3f079c64c52fc7ab548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c7023924e8711e19219570f8051ec549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca9444e5c2fe2df5c820e41d22ab5a3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3115c01496a190aee981281de706a5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8af436d7054d5b93a4019247de9b04552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe1cb142950685da25f2f1bcb982ba553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8af375f419772d59cf1f6be333770a2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa9a197333661e24471c6212c77cef4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade44b9d1ef46cea5be3b17fac61636a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf9669d2b238fcea997abae241d83c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9886931316b128e05a32bca0e2572ce558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1cd110536f29d39f9e98cefde35582559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25fccc92be8bf5e91f0babe6e4dfb6b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae5c6482f1dd3dceb0e53e95a8b8113561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5baeadda2f61b1c06cd0b9506be869562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b82ca084dec726db1645414e46f3c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd3ac947086fdbbd74612f887fddd4f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5cd85a8324fb639cfaf704334677f0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be027ed36f433b25c65027c5addf26f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d79e0597a8296890b00f0f9282e967567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db099a1379221045004683e722451fa5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d958648bc700c9dec400a3ff8f3668b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d2d6b00ba7c55f6d3af3e6c4c113a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1110787cd7f5f4d4af7ec6f54c1f8dc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b6026c5c379f8a8271addb7c8f4dd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a73f7da23996fba410e6e5c0d28c5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e610c3415424aad92fea5290bac7b940574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd675cae5df795caca849a7341f85ff6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27915dc9117d46aeb95158991f99514576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1caec22961bb72cd2f29a25cb1242b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7940543c8745112907e0b1c6971739578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524388562df0a852c71ea38ecd4be650579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87f14446be0654e0cf353669bddb11580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc01531ca5962035018579aa19a211d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430b4ff9a4b06232de53e05d0064cfe582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57f523b99b19170fd64dbd3e25d136583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b21180622cf721b86dab2e5259faee584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8f4e12ae29717dfac9e96295b3905585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a20966cb71e525e72ebd3b37190388f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd59bdc6b1443e4fb37e728ce075e87587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60a0852d6bceff4351cdce05dc476e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb00cb33cb645bf22f740115fabadc8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2411c113e7e1e047428071648f484f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a20e6d1352706b41e7dbd7cbbb4a6c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7162f1210d6eb32f8610ef78037535ac592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc44a3c3866c5606286efc9126782b9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd953868b72ec559f5d44e958bb6df594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f81f12763a71f911c3addfdcf74afe0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e9a489484891033f3b51fad86b34a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c9883316baa5cdb4b1d5b2a945715597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8370430afacf067b761c51e8aeec21598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5036a1281fda50987c545e9a91956f4c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a986018d0ebf256e1f01c81a9e1a182600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e31a95510476638c0e41c5be5fed634601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de7b8e001c85d7e26b5e81c5299735602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b3b52e3a10fd7afdf24baea03cb9f1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800838d7032c724f4740446e24825c0e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da2c3220b3a4ebfeff6a993c111487605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9cb1441afc7d4c33b004b2574f2770606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c9f568fb4b420e8b283114b445e4fd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39e6ebf99ae8f2ace2b40639c8defd1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f7b7b5c96b1f573ddfd6b897de9648609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631132e96156a0d17e1818cedec3ad27610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb59b326ddee38c6a17344fbfed0b1c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb12fb689e58b6c996925f29e0fa00f6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7950d2e18b69414aa5f4f8424859ac85613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb768a209eaa0328632c0f07d88ac78e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e89b841dd1404922990d5ce7d6fe808615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d998a41d91944c466aebc993f34400616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43321873e821eb70e7eabd99456c856b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3eed7d9dc66d45c19b03863569b306618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa318251e8be37b211ed08e90bc091619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc56abeee9294720de52157d540c35620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8961e7e6352f129f506457d27d06423a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128cec7766798278539db6cb2aff09b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3df2e41b0b17be7f9aa81eee845fe4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ecbaab913ef060cc0fa6fd67fb36d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d3d940c2757f1f3d3525f7bb773e6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49078c1ad1742baf7f8c7abe77bd0b2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c428fb158d13b93526a7eff52a1af627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f97d743e39666a2f829b2b729b20c8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330e9a4963829637951deaba7f834d61629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14969db709312073c736a23e92f0a5f1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3306d288a7e0f21d9ee1b1a8c586f5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed00555018f6c1122c6a0d18cfaf38632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e4cc2193140c219a119a2f47a6f413633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62da1888f472279bc772b3907a3b96c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62be315d4a9ab9ca1cd2d36b638d604635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b9b42fde0acb43fb7c35903dd8ebf7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecbf67d8277fe919c4be28e01f54ab1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2fd1e7521743773c30d016c0050034638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14867ba16dd1a0bf8bd3e43268822bab639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e78f073b547513f90be892e5ddb7a4f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7dd0d4f7b2700fbbc581ee04171bb0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2bf7c65ce43b8ea84e18f018d30505642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e57a844c9d7139a73b7a7d70beee50643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61477394953d3f33c2b276f615dcc253644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a67183483266a655ae5edf3a4ca17645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f6f420532fb8aebe357a86c997187646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59078771a504ef5c2d475622428228a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c229561cc2ee9e929648d95e17169bf2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c32cf379495df8a836bdd1b8c62a15649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b5f6c81e9e101747f600414aa0db84650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b319902dc0d48ac7353eb2811c1e1378651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52047ae4b33fef1a10f3f446ccb31d08652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24dd54ed6317977ed05f72a89ace779653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c495b59974a65f9e0a6773e7f94a939654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e074056b5829824e3cdffefc61d2915655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b0c941bbfcbb1781acda4e3691e41d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9540f82a646dbd6eae40f6e5501882657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6641ac179c2281e56686e0b552b2a6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fdc8096c1e003f5c574ab0e3ce047d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f5c3bee85dc3346cfd1819dd105074660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60db54ca1d5b1a80994a775e4048cf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8862d3f85d83e0aa9949ec044638e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d987673de7970d78314fda7fb4c430a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66293d98a6a4105c706eb8f28fa8ce94664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda233dbc2af46931a8a15a2429c5e0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d725f40778a312c2953478598975bbc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb5f4b21d68e545e998a995e382dc3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3629ea65dc9413890a50fca219aca8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40006c4dcb6ef63215e548c26d1a8df669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e9fb484c10d3dc1fea2a8f3ff6272670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75efd6b7bb69b384fb68680d509ebefc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5362323b04764953107462a98dad49672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477770d6d836da253f8813a57b012dee673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a5c4d1b8b20d9dc7f1192f12ae408674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc05d171ee89607c2cbab754e3d58f9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cbe14014303b5c5fef12c3efe01ffc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7991d017ccd2a8c7f66c3325f152f69677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f4d5dedea1e6b08fc3c32d809bcb63678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f08f7dc0d8b866a4d0bd64d60e2019679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b819c69195b7bf11eb3669955ec115c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568aed5c99fa945b3631f5f1a5eb70b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80786e9d6a2294071e7969d6ea4d64fb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112bcc1be9d91145d1bf19b89e4e04c1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f5e38d75401f8fa39b3bcbabae10d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8628a8bbe6a3610180ad0fde589e1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e629ff3e6273be8a4eebdbb18c85b8e1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df55d7a1da3c55d2dae47813ef3aec8c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0579f5736b0128a7f2d8308a4fd367f5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c3cc0c549170e1108562eeb257ab38689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fbca9f73a27718987cbe6af094757c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df69cc52c24bd03a2f3388ef1d1fefc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eaf556f435e20ff4ae2877114fb074692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2472402b1f1e6f1cce6adda3b3ca130693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8767727f5ebce68644b13bc61ec991c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ec47f239b7f601a954aa5314b1d53695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b66707dcf873ebb54a47266bddc6dc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a5c0f21df552f459282a225c8166d2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a351665fed80123d9e343fcea3577ad698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d91b525ea75dcbc69df574acc0bff699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f6c8e0b139633966798f429c70f8c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9d7d63cf009584e525f5a2869db76d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e2d4509782f1d271404fc372ef28b4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d53cde16379300a1d3ab19d8ca8b0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c152c89ec212e593ec46b499b4845283704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d399ad0c5c79d1b84f92164ea3ef21ef705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89614ac83f5b0a8e25093987af43b04706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea503c5daedd6b20ef44eb7ee6310e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30dd55e9c7cc25a8c78555688dff390708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1668066b6c4362406f4520a1c392aa60709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc4bc9ba8a31a805bfa9e1f0c5c7d8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e56836dd0a5a8ed987d77c846befa18711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d568ea559e2069b30080b7b710dc9f48712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855640513b4c3ce1f4fca576c4d6aa03713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71551060093428dccb5ddbe915dec40b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72784aacb469028fc0cfa50467504f6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2abd1cc5ad4de66d105b8dc4bd1d0b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e053efbfcd36c0b59194b161fa2122ec717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe1d8ae8d0493dd1f5c1ce4ee584f2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed31ce9f13cd1bbb560e97211e28628e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015487d0b0480f82d732ee1de856049b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ecf1444c5b6ef0d544d113eef3d55721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0caa86c50c49c464c83bc764d81c2a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4850eeae7a578ff8174fb31f79c1ea3b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b569ed8ceee411087f100536c9c901b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31caba54c86ff049d78c2894ca54642725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ab36aa0155d88f72f506bac74ec9e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e0306595b533bd3a8dd7f2307c786e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892c03fa69d43a7d5033d35dd2029a9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d88d0c439a2473e21fbf936263d56b8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52618d0a8b2991f13c4d32ff534a3587730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8769a7aefca7b2bd1a9037b35619af8a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b97c3b362168817805f16e59dbb0bf3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae90525153ee482c34e27d573255a2ac733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd3acb58ccf9a4bdeb836955399e3fd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e98fe0b11dbd3a037d6ae38243ec7d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f377490f96ff0f092164099b772b3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee42103c89cba0bf79cf83fb6605878e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b3a02e6e54efe73b5636934d1dbddd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ce525381da71186416ca3f4a91e82739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7992c51b6b95528c40ca8d2742eaad740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2f7bc04c05fea7e82fe2a93d93272741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2af5d65080bb66fe546535664ffb51742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc7416b4fa26b5cb48cb8a3b5f0e12c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c0ee2c97bb2f870e0369611ae223e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd7a9c3900a776a63911cb830aeed9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f42f41889a2b0c35f18c74ff7d8fd8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed885a87fe40b9a0fb70acbf8d9019747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc881beb121eca87079dd1305048e3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7387a79374167902699a6bcfaaf3471a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7690dee9e1285d729d51236caa33f278750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f2a665c56404af083b3ee23fcb05f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28d152c7b602e6e2c36bba992b406d6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e51cb76402ee97741cd48d14e90bc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d8e36e27d83098616aef3a57ab806754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4857f8a538274897fd9402e6ac6b469d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9462956f4336c547aabedf2a3ea23fb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f94510f4af5eab73a71c8880e0538757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c400f9f676f9cfeb1d8584ca6a8d4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35ce4c000bffd1c12b60c79ef8c2836759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>