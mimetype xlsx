--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e60bc6267d7d01d4c368b2d0bc9bdb61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cbd7c13ca1ac69bcf0a945273ef65b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c8704101c9935187cd4acf9a944bb43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d139a788e8fb77d4043175fd755f95f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0341c09f3c35c8d7a24764ce5a4e84f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c55fa1696707330bd803de5deff1016.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44ea0f3427b4c1fef07f79df58cc0e17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3772354ccf7b7a96debcfc730976698.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75653a05bcf3ae69b0260f0c6adeb9919.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e7dbdd854092804f37cc12bddaa0710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b697e597fbfe9d6d7be701e818a6711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f301aafea93395e86d953048f56c28e912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effeb52dbfaa6d351444773c822b1bc613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4623ab650f1f947a2b84387c6061ed5b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3440825a0ef0fdd1ebd5fe9a783037915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f3de4b429f2b4ba7ba272ceda50cb216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3ae5cdeb0eaa680d07d992a29772c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa13d952f696e9e0ee83ffb817c9dca818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa516b49b5f469e0e6d6c35902155719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb93d13a987743f59068db5ee6878920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae14e84894e957d1a55002bd72cce6121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20133c53c20a3ca31cf534388b8b98a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dfcf65fb6fd51a297a1fa3bd7c12a323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a7ea47dfa7e4897a8eb3ce6ba96e1724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebf66bd225555e4ae5b7455630349ae25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1c6984b30e29e0f1a5e8ac7ebc08a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6992b2b6193e9cd152bd64682537472127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfdb9489b19bd84033418d38618806e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26243d0fb9ffcbdc8ce334bb984a0a9d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219816a7828d71d60b820bb8f653380d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1194b9abcad6877aa8c0b1f978cb88a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ce1f999d07dc72dd8aa2e34737d2632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78617fe644601452cb22496854ea06433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e70a21ed7737b6668b640d4508dacd334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdfccb2651861a22df729ebd72b408635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9030d71724d66c50e57c1fb913a26536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d423c0e7339ff19f8e9dadeb2fa1ee2337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23abd769ff9997563e6e7a17e16d3be38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c91668e90a9f11946f5ceef1f79be39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaeecb34deb1e353ebd9918a6ba9bb840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbfadca04d403ed203bdc54d2b1035e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5edc2af542cb20f75c96832749d367842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f9545b54b1111163e8c472453b489143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e746cdea0b43cdb297d6a97482f32fd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed90cb66c893202387a35f8d77fdfa6c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed686d45115149df7a159570ba147a746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d430ffa81bc754ff9ab84afa871cab0747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c74a15abac9366d13e6ab0f277fd2a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d4d215ac5a31db538d66883ddef15149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0331f8fdb1acc777407b1bf81b681aca50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf403022651f5cba9579694ecd69e451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d710ff3dfb7ba02e4d265ad3b3c43b252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a05c9dd067584fb57f9483760f1950953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d588b3b5f97b698fa2831aabb4e6754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abeaad833516fab8e54623fb3a0bee155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa7db279c8c3e191c3ef69c4c6f251f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e41b29557c3cb71c4342a6be7e054957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62bc5f3f1150e4172c6d2b6dfd0c03958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b836dbf3c8d395d7d7a78c167dbc54b959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd835715fa899e517f5d16bea32b382c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d4823c3c85f043caf9f171af0501961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c400ad6515522dd4474093c2f2488b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730594615ad69454f41ff4bc164ffeb963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a4d3cdd4fc8227ce66f5fb2ac5c98b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee076a4df7e3b8ba14285490c83d79965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46412c3d69b6a9346b591f6142c813666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec37240341edceeed0616ef93846df67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab0cc656c875309a7ac73c6b17aaa1168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03afde9549d831de34f8ef1b03404f4c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011015dac73e19ab0b09cba6d9d24bde70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2405185d0b3964518b332488eeecda71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b2acd3f45c9dc54ab5194d362932e672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210236e9a1ddc52455b24a18b2e25f8873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df79fb178f855781c64edd28edad2274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1618a8006adb6558a3f2bed74ed1cd0775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9312b3566eeceee41953fce4b100f27176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5623cf10faff3d415800f9f0e81d357e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd651024964cce4cfe4e9486b16f505078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80980c460e1a4369972ad61cbd11c5bf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b4427d8683f471e6e20eeae642f64480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7377776859d550967be4c394764333e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a830a770685a7f87a27f5c9a4078dcb182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06b281850625ba5ca6efde55072d2d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f2df7bfcd80d31cb1bb8ed1a05aa084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a14d25543210464030ca4e7249741085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca789a20dfec77ce13cc99e148bdac86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badab98261c4a5774c5f07b7e972d9d387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002782feb48f939b397ae3baf6adba8188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bad75bd625c5197ab54830cc53b69489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb2d0b48ec901263f506e971db1b2ae90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b029318403a164f39b26acbb608d400991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4907443c59567eaddac92e9567b05392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b7f6e8721ca28146d7627f5db7855093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72405376a2a502c025f6973cc251750d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e98400ad1c71c8995b8209057573be395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c768a98b3f35c4a0e7627f4c6a51840396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b373f4cab9fac8e08b16c9da4df4397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b63b3e2a07c8dbc66441d547f1c9ee98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508cd097d1699c565de18a201aa5a6a299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c672e011c709b901d397ae98e3aaee31100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b178d1f2f1048f55934a39e45ee63e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daa99192d695e0c5e321af4f4170cac102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd961af7a4f1522b472432d2811cb2f2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0bb12c140530f2ff1a509625b6945e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be876bc3cfccd4b46b929e1e559b7de5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a0f59746fb04ba863cc75dfabbe9d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60322946375b634eb4d64cfa49f3212c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0591abbfd04b42ee5d5193d344e6a6e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d90c4d88100d6c7fbaa737b4eac4f0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c0e307dd5d4377801914ce88bab60110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa4301071478f154b003613fdec07b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b7d54fedc848e0dc31e0432a22c3b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc803374f32329d12155cc292a8452f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c027e641f8b0423f44f68125c6d4b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ab9fe70c23c03d71c038e92e063ab115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9f8e77559dcc27343c98dafd25ed12116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b638d3d73e410f9e218291a08fc7af117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1554ab1bf4d848c7a3e39f4fccba8b6d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e105ef25b75d9fa4df0597ec2fb29c3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f34063331056bbaf029fcb355db71120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a319fe6cf7ca09ce781139c508350121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c237fb0d541d4bac1381cb9ceb91f0fd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a5641c9e415efb69f30e7f830e3b1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ddc3087e8313ec6aa1aae52c38b492124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ffd3bb5aa49790ea3a726b08fecb2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b38bf93a9fbad5dc3a400ce4a2f01f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13da668a3d4d86043bd54674bd13a1e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b7e896c390bf9610bc354fbe0c6f0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0732b8b3ee4ba922d1abdd71bfae18129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b38439c9c7f22e1aa75abdc75bbe2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a395b296b83556cf6aff46597fb53e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90286bc2c9155994bb49b60977b246d1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7d673c3eb83d0d94f42d0898fff4a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef68e81194dd3a731c7f1a4dc70b8d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5294d42658a8b9665d52ac0fd1bc612135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a6472532c30a56a27d7a013a641a6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9bd5bbc91887f18775de44938e56d8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeeda30ddeac0c9767581a31904d328138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab258df31ab8592320ce94fd2cb5f71b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0275814e8c61e7b83c829c5190ffd4a5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59567e3d82bfc09ef39a0ef03d2c97a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa75e6badf9cddfd7bb44d160fa17843142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d918638087b58612e8ab535e11061006143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a3de8f3f93334388d0b92e71c69de3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1292722897df5e95be6d2913ce398d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd163681d289c53952d163fd16931f2d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9db0edcd1d4c1fefe5d1bd0a33b1cd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0650f890108af7cd8b9ed2ca265e678c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9258ae2a40957c776d4ba1bcde1c5029149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf1189b7fbd2ee2ee7554fdab388b0c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842106cdcfe740990553a09dafece3e2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55194d0bb0b9d33e2cb05a4c59b3d48152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4616d08ee302bd2ceaa6b4cb7843560c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba488a2c31ed908535be494c427b7fa0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93601a26284d1869b469b59afa4e5d32155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c30cc64ddbdda7e4a4e53c77434535156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e90d1ddd8fd928a74e41deb4a1f9f5e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584efd2e4359ad35a8ca67fe105bbb4a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17282cbae1b36e74dee65f246fa00387159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5717dc30d4ad986e424501b5822ca461160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2594125873feb590a571d258f0877167161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962405c66198f7f52c4a7ca01a54f186162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5966a49be7e7a2140c6d61be4600b1f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb001f806e7ff9133666438d886e6a3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ccf47ca7c04bcd780b2d108d88810165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7c789fd4afa4e7a276f85fbaf4f99166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b672cc6a7638382d220e1f5ef1d1616f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6185605d2371d33165ee53a2f5b18b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653592657491dffc633ea7609fbc4120169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5289b730477cc9cdc643e629ed91475170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d878fdc7e15c7965debbb199792433f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789e47ddda5d80de7075694a34c8db4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4f6448056d5e6c75b23c3be2849cb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de6c89dcc25f2fd08979defa6646d09174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e688a1acfe03a8a013c3c0f1c6d68175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7123575751dda1671b59cc67b3f4944176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d9b4ededaaa1c60ed44c42ea7694d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc844cab2e88b9fdb6b2611b2a957d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e969107923f8ac7cee0e0ad30a1ed22179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd182f713abb60a90691539d2bf086a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f17b54613b05118328744ed241f9e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a67bd796fa0d266eadf250c20ed45f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f96960d9e39407522e16d0a4c8095183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c03caec8a4d2ae4dc2213aedc66d2e4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3e88542030d93d9dccc4c87e4de7f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad3154d7bb1c08b16e4e65a2cf92a2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d3d07f2e93bb5a9ad27d2d4aa356ab187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c3f08d35dffebe429697a64dd70f7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c0849601c4529f2b520019d74945f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d65699f00699266cba4c19ca787e495190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a327c43044e79d8eea1a51f5b0352191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9944a7fef5f3febb9e02f389dc49e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d01de2b7abf696b59aa0394bdd8046a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53122538f135c9026af7da828e5e1df5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9718937e0540d370ec4bd3496ddfe9c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11ab841614f31d28ec1c22ce047913c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf317ec12aff0ccddd4e0377d050e78e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b28930c33055035119fcc2d8f63d7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada8912becf95c4fc3dadc2dbbdffdcb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e7bd20bf8c70a301e4e6e66a49ee3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e78bc30b874665b9df14882f9cbb49201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8acb6fecf486f72dfc7b3ea5fd9650e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ced1835d58e50edc1c5bea740b3dec203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b897d5ac5b72bf6a01d52670a4f6c9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6931eafa9ad2c128b3441490c1025c67205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9391168aeea263886a4fae8c2dcf06b6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35621bf89690a724818e695956a93d7e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653be913757cbba393eba97efa070d7b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662bfc4970537fc279a364e15b47a86209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f3dc34603963398b076900597721b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8273ae83c32c1a22cd5b1eeb90802c3c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd4fd8281fdb9281869f5b16eb327f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbcc9fbf42cee73fe96f0f873df0b30213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e696a6858d34dd95b8da4b36919cbd71214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb00062666458c92331f4e1e1f10e11215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72e0213447c259f8d4857194382b744216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da112b6ab995f4f8240f3f8419b712217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8737d93595e38133b5e72399d3be4499218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa4880ab05579d939514d4630bb598b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5006242d6ea85b505abaf17206ac08220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc8855cc56ee39cf238031ef9afe634221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc36c9b87cf402d0ce490ea752dd55222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb43c91d8762d3bcd88ca38dc6f07b1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d7572596e0bfc884bde6ea75a08bd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee53d9e8f6d8fedc4c2bea8ebcfa1ddd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f80d6a00cd31c1e68bb1590f5b17d6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11422597a70d3b35d86b9af1a2b8c807227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed3ed0ad99342eddebf671ced1a4cd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfed703e650876ea218729709c32975229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf0e273b052e387d1b25f97f3bf156230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a367958bb5e5ac6a4d4882be55ce6df231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e7a33803a68a597b9314b5690c155232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fcf223b624433fc4dfd808578d649b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aadf225e043ce91ee96836eec8c902234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a1ce2f1c2e28cda67c3c727df7059235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2262e7671440aa7d387bfc7ca4aab217236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63804f209521c356c5c86c0167c8193237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8653ab4d7bf1f52f65bbc15bb59deb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f3ef4d5030fdbab0cbc56e037585f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d3faf508098ddc22b14ded23a56d8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469d5bf9e9ae033f8f1112ee68b683d0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2827b1fa7668a2191b4f26d31ba52392242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6384a00ad3d85a0338ba1aaa98c66ee8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e720154684eff07ac8b1946199e90244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c4dd4ce4a5ec15de8db002a149899245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c608484f0f59e321dd9432ad636348e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a880e5764911a272db06a5e285487253247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba4919838d385804251adf3eaae864248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea9d99e850b1d459b7f443b0b04fa4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043037ecdcfb60a89b4296ff7f7ed882250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ba068cd5adce06b878209cb5c6edb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae1473d5f2c165a7b09224debcfb1a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eecb5fb8414957352d478180dde617253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365bf7b48d7b3cd3e6d25e71083fde11254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7963043eddbbce42f4199d3e90c0d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e36fb655b7a545b0d7168a363a607d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ed92f166fb0479c0e32a9310567bf3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edcddf9efdfb7a07f31c82fdd53b0be258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de9cb16f6ab259c7434b0e71be559f1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a6d7a56fc8e2a503d8ea03b7df858260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2647b7b6221427ba80cc4bfa2e260a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d07ea97d2adc1a4a6012ca0dd622d55262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe59cf01588ea97230b0aad3f2162de7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e4de1b18a4b1c21a02805ab7eba5d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb8dec732d792a36a09b4ac88c1c8c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c958a544e039bae6150b9220901d49b0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd77c4e61ce5084c3c01eac4c92f88ad267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b7d2e97dcf5be03e920253636478f3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca2b260cd6759308a97cf2e03e7ae6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb2f481f753a9b68b15702e211ef18f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4513cc087930463f6dca7fe6e3a8e16271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d3adfd692499c18600c2e84d9aa22272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e99d46a25715a53cbb5f84d49b7006273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956cb68cf8fe7a662bbe4c89075ed46274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf33e33fc8c971cf98e583ef6bba00275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd15d4bd33689ad1e3f2895886ad8e4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee3381c2291624aa58b85b703c62fa8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b545be7891f950710bcc09eb4566e40278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a8c9dfb48dde25eedc5a1c18440726279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af36412fb66d3025d8bf50533441a3bf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5575827472af9e4e0c588dcb733037281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002aa713d007d71f7efb925ee3933be4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc4d3b9184c1e46c1a68c6fdb8fa00283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa51e1ddaf1426cc77ef11d916b79ea2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feb561e8a51e46e5e55484d0cb3a434285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f1b47ddc262f48698a929c3df364e7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096df125e2cf0cee409e6ce7014bfe29287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fbb69c49b2499d0e38355d765ab0b8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e411d2af6e8b3424d70a9b21b29337b0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee9e94eda83ff4c5850963a7553597290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb22992cf48223f8dfec9d6abd1c42a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c351df4baaf64348362f359d3886325292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed6cb7050a82ed77d293032ea52a87293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b841911c7af5b00c188f3c6fdb15d2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b931c72c0714442292d6a92ba2b966295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ffdf478d18615b0dc727c4689b69d8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4198671b0c5b5b0636b7c23ed55d09a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca4d0ba29ba04bb0ccdfd4432bc8c07298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f04ccbc19abeee7014fdf129a81a84299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb5c731f82dfdf8c0ab81b4f8ee7a3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eac7dad33429219c7fb0cdae628eb6e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8433ae6c9768a5837817771973635302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea423927232f9d0058d0b7dbffc95e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec900f692e7a9f2fc73c05067dc21e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21149dedc6666b51cfd57bedfe969d3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca360bdf8282485d62aff559d273c13b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc23353ad167f0a1ef0b7527ba529a73307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ae347fe200e266a73e7bc56b9d49d6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d2bf0c27043d80fc29d321ade5c114309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3230fceb7026fb402598cc57dd568e9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c110af7abfc73778c3eb90222514dbc6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae30cfe10d6344370ba264d62ffbd1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b5f1525e8d6af5d8933acbfa09da8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b798c6f78fbefc0b39ec345f52129314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67af61223feba3826dbc19244e7857315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ad28795aedb819e1b09505b836e19316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f43b2950e0f1f8e99d4da18e7b171317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44214a626089f36046d785e8deeebc3a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d814053a3bc90a7b72a738ff87466ae6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b039e2e5b933d97926e00015afd8c09320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d27c088d0752b06a929802a76f955a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd2da62b48673022fa4d7f70e40cd4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a350d0a7e5e12d217e744b90a84c76323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b93aa6a50ceb589721dd994ba0ba2bc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8703343566a6fff6f0d7cbdae4e4b3f1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c19a1b20fee0d115f56db89c1106d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194808efa83c2e8a140c4d9d81ce59d1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61832ea8cb85855da03566f2909621d3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030edaa017215995fc0be9545d70b5a8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8bd123c389c4fb7a4c010026d30af2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1312352c2e0220b67a6dafa9abba27331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4078a20867aa31bc3914181daa58a041332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d26475107134e319e8c18dc25c8aaae333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff741328742c5a2ba3694d98c5e2489334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba92df35ddc4884dbe51e91b5504e8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ea40fc9ecb7c385285eee5105e1fd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa236074aed777f2841029b0c33dcbd6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f4fefb3112fb49735afdb0e43d39c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f214cd8d7a4ef5a9343920ab6a10df9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd13d2739a9e895ef6e7b6791ab0c13340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab3926465c8e364789861a501beeba341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb0eb16f8a44e06d6abb8b22f740f70342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d6c18528d3f22f7b33f196da740aa343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6173c61269c006dfa1e1d577128db8cb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c102b2da0b19902b0cae7cd808434e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe1411b9d5794d4027fe6e8437e4c5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8e7a74e99d2917d0ed091644f5030a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da23c8663f9c4fd46bd629e46f23a36348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc1caf485b0adeff37083e76880034349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1482586458099e5142b154e5a9d4e4b6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec65afe14948f4571d3a650ce31d846b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a757d6df2b0aa26eb4c93d394f54de352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910497885cf032d082a406883690a515353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae739cbee2827ec8bb6a35e7bdd7d55354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc14d275b263811794ccfd27085adc5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7303aa2ef13bef9559886bca66e87b85356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc1bf8f10a4dcab50c9340a352178ba357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7759da1789d126c03131d899b32a99358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b0259dabd1f27a73d5f9286c7d2cc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762320930cda4128cea10e46933a68d2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3242da95112ffb828694d88ccbd1f861361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf1e9ea99a2a52944880e88b2778399362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8689bb4a91520beac634ef185686cd30363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d36073fcc68904eb73c5c76335382cd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f436319caa2cd86ca659c0cf0e5eb95365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5305e34b7b683cfc20af44caa2252de366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d18bff68360fc4af044c5bf87295cbf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c3129aeea2f03992bac2799aacf72d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e257d7383d2b464e020fa15884b73c3b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa3e1c98474d01ecba551ce37c9810370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b15d1d60b5f4c3ee3080ccf9d4ad0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af320319e4f8178a8aad4c9810fe1c2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71577c5af845775a984258941661771373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da04090b79b8b27efe659ab9229c25a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85c15bc092f5ff136afd1ceff76c73e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3cfc4b2b66c67bebc5d2d7233da7e0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1989da5c1daac51189774c51a98526f6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7199a588a9c749f850d609f7dba8e9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640bf08681d2a1ee538f4b5476ca4c4d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb72c7504ec93ff79c8918a9533301bc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc45f8b220a8fac552352324080d842c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b43d6e5c40cbaefb9eee1bb31ae3b5d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a9337b542f88c95b6e63b5abafb76f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041160634f187ca323da5cdd6292b063384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecce868b51ee6a4e7947bc6e21198e7d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44303cbeddb1db94142225e45ce443cf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8856dc8feb903e9e8ad9887d05e988d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1547a5834d1448156d43659899f443a1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f6eb99c716e3e9101ae055136d2ab389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d5d9e652d41106395e621f39b760cb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c12ecb8f2f3641355c8e943430832e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e470678f4626aeb5d31a0c8c74e523f8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269946b44ac237ce6d5d6d20fc4fb901393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9caa15b3a8c855fcdf5b678aabedb4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b784516e88fe82e9741d80d48ec0d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2bd96777a6c9857494612b83ee8811396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de5c389f5306d0f3687628f283a4aa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb13c6ae7fae19e8a6edd400e00085398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cebd69c64f1505fa8591f4ecda02d82399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8bc1470c159a046f3f7b3f6c284829400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f54a9448596d3df5bd9accfd8ee36401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323652ff881ca5304823ee8d98e3b2f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3295bfc8e4c7ef1f9b4ad5711d4ed4c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d848c7fc596988325393704002ad3267404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ecbba197a0520284791e25507d093405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4d5e80b51467958460d54a9eb7475406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676dce9a41a9c28c1ee6b38e2936604b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade2dbb5c68e9a6ad9c865ac3a7efb3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e604a15f7bfe7bc9407f4b5ff608815e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8475ddf98a62ec4b9a00284cc98e38410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8fe4249a2e6b203c1f2cb361efb7d7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99423b404b8eb9e8bf2ab23e0110b4a2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9559196dc7ec28d4e3fa7d78da0addd8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d022f06dd69758ae690f200bdf898414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a50923eac6f4ce19fc6a8e8da24fc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a694e0af1b5977b2a8de004d111a4860416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd1dd441eb0c713d65f924c42dbb5d7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3490b1fa18e9d3a3d3c10a4625bbe9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa4d37b4e0fe855e4c5e5b121301a96419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799abc1dcadea7f8fe5a7b497dff459b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230c5fbe46d81a76e6959d2564c12dff421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d91d70df2b8ba2fe995aa7b63346a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a89b84d6e93000cd615928ce725929423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b3974db5b3066d5f0ea50439cf00f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d81eadcff8a5b3c0074487a285325425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8c8b4eccb94a3e50846e845fb4761b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe5daad51ef00ab3b4326ee2338e408427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c58cfba016e70f894edae9a53c58bb7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd043cfca46129e3f3abe214e2e06bd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee8f5266b9cdc62d88bf561077dc39430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93acb0c64dc324ab86e9897501bdc8a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372471146b3468bc6b3f03f04e20c84e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94abd8724681af2ba79097cd52490c4e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f736d3f5f7004663799a23a6ea02d51434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe803871c24cad56b4ecebb63ddffaa9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa76c3f7ead0a1c35440b937eddaf55436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add2d2a9fc4f2deb953ac0a0686c2ed3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d45ae15c567525af0e2ec96aa6a2ad438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b0641c5f691841c680c6cb93c41d4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc6302f3bf3b9c47e2b389829303f2f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca21365c5d5af97e6b531d1d15229e7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f1a5a3698b9ac58464edc822ac509442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e556bda3fdbb1bbf47cd2869b6eae49443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e9bfd3fba50b961a4568e85925c52444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab2288b04bb9506f53dfa531affb7a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa65432e951c71571908db0e3b14ac6c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c98bfd98659b2fa2b3917bb083dc97447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cca1028c4e0d1d2490b02b842f1383448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e7e4e9ca54021597f1355bc14b7a90449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed2888f4834ce08c744c562da77c9a8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c594d2cb3dc115aebf38245d4233c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc9dbfe31b17fb2d51326f2e85253e1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7985187e15f6d675e6449d79e9470f3b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbcd1156a854f5f3a732d23beed8c8e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf56568f5b409688ef4db80ed255348455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e261f937b3869ed6084014706bc34456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1815bfd6a7d7b0e389b909e40eb06853457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df67ec6c8f4b6172c786122565c078e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe929d190932c4a99b610e336c6903fd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3e821c554ca928752e948aa6ec0b72460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba2555785b658afde1eec8e1d80c5e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b33ea703dffc5e5255dcc1b189410ac462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3639a2a5643626f28d5f3db9106006c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102f45444636499df6f31e99f9cd07cd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d509f6f6e104e171a6b6fa5fdb7a90cc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c62a548d951b09aeea92a02ac1031466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06ab9fbae83dd999fd31724d9db7327467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fbcf2435e3a74633269cc59e7444e6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6193a15f795b831d529bbb6142f19485469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818975edb352f0684e107d1fa17b7956470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0237d58bcbaa05907befe99d7c5e7e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a501b782a881f74f38575acf059aa9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c324ce553484462e8a1ffee6b74e70e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c57a796ade2a2e3cbd2885cb4b266474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13676bc85db6e1557901ad2a4f42b997475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b208407641c41088c0f40259e1915d2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69054a91a6a1fc9a412fb20b9bf8fcf3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca4db4d0761d77a65e115b3c1b42ac478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107905dc73d4435a763b8d0bc188eeae479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efbfb40fc55b0283be2ad44e52b8b5c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b99d6adc2c73794efd25687e77d9f4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb6dbb12665691529e38851c94c9551482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c09dfa7c00ee0a23cfd9f7d6d67fc68483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61044bc6bbc17f160baba0aa75fcaeb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceca1a9d98cdfb267593d3954b86bec2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a942ff1c039ce5ea936c8c3aa78d4b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b308b9fff7b037b403707c7edc39a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27dbb973b5aedb9f4753fa31c6205f0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db2ab081b6611c8cf35fb03c79ed44489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e33a9cecfc946fba132717bb1f22402490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab743cade1d00ac5201f8118430113491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e211f88586d4cf9dd72267efac633492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f8cad151aaef84fc01a64417a5b6da493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b651e16d5250cef95136ce8580926494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58194f7af18757d10d3ff119fd4b07fe495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd18999c50249ef24e9822cd4a092de496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f857c532834a8ab10de95e05eaea43497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d4383ecde537f8a86b226a6882e569498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f35036c57957ba01ea9f81be7541be499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d52879da2678212228ee65ef4f7e7c6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45429f848a82eefc9e0e7a747a8f0547501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b06333b8ab34bc236decd9bc2430788502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fbf05a18613d66e2096f5adbfa8786503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa31abd1668cf3d88e4142fc223f63b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc6c95c2344c79eee40c7f613f9d5fe505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1861010e16e205a6cf540928f91fd5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c228b3919034439c9885213ec37fc7cf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885892a97a4e3ad7b350a48fafa539b2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90749017792c1600d80931b0c5466036509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f1dd1ed0ebece0da82914b38566534510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491375572d007ea76b6734f2b4911b42511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e5b57342b9b028d1682715e061e3d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cda9c6d0d1bae893d2c52d2212ea96513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e831b47de3765e0971affb7578f983a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c08323a7aced2d3390dc8bfa1d55530515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf87a16eb15a2c63a33b718ee9fad8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e35a7aa1d104fe6d6ebb586d93b21517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b636c82f8a3aacc696499d71f46535518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa49feeffed49cdb98c0109b6b049da3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f36c6b04d21407cc112fcd26d9aff9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c601012d7caaec594bb808865c044c9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e574a2e23a6752571c854aadb66eca2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9dbafbdb4cb21a01f47f05f80d66f2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d116488b8b9126dda6f30608aa444524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b8895211baa0fccb51a3088fe8ec0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f980f9c428eee54aab6bc9325a72bf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9812b1fa3c8580f6819749c29c4ef4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143665f5d33d19c5b5ab8f1a508de7a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ad262e1dfe470eca88976116b8bb8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24798c6820fa46199d3102ef7bcabedd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b7ab831c880378e7ee083d9305f302531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dfc20abe8030181d51e685f84759a4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab91e077d86c292ae65174ed789c7d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d115fd6d7ee82e1580203f0c4d6db10534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93ac5d393ea9ae378d118d9e4b4e8f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd284807ae870b8f1a8f1228c3bc412e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012fcff990048da2937711a4d591d365537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291956b4b4eacd34d56f1ee69be9d3e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007417d4822ba57c50082e98feb2a633539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510b581a05795e8b08762aaf61bf330540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7abf12b848202057fa3eb4e3dbf2b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc884f48399412f040db444f99975a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87309d97025e7762d3103fb7de572a42543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0131eddde22cac71f725f1bf5ff9187c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b30655eb0ef5b0fc741ca4d8696fb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc1e8bae58bd3ac7c072cc21441d938546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b12a3fcfda0e5d3fbccbf93d86e27547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7899b25bb8ff07ec483a5068a2efd0e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f1d6c7d31d40af4bfe31000d07930549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d050324fd7501b186eef6a5f31946550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4573a83b0e24cf6c46aa544ef629c1a6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0889a0a6ed7a1aae357902dcc70e77552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af70a1df72ca2c7e472e986a7d4c72553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c9d57c00b643d49295fd3688a837a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577266ee40b21d9a17794ab1b5f5c501555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d85a6e56548205014e6dccdbdd9b56556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c8e7eac1f810542ef166e54aa43195557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ca941c5c2bb7b32de16b3ce5dbfa4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c26fbbad346ffc9b9a52201612eb5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f668a074269aa4ec24121f322171f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a510587e1ad741f2a3e678c431a2c61561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefabed6bf6abdafcfb41bbf02d72d6e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4032eafc1074693e96cef14a20c2d25c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc591bd3f9be1773acedd46175c1ec54564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902c51e2383a2aa6fe694c854723d92565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dffb5e3761f05c7a68a5be8b7b6a73a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4873268ea4631f6fe158c6c458ceab8b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec7e4cb326b4d199166488163ae3b68568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844431fea1a2c91ad55514c9a8d8daed569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ca634b903be1ac8ccfbed77ee4c9b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb1afb49459932235bed74e7e1429fc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b791bd68462f68246c365caff4d98a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c0471cfcb6dad65a9bd5b2eda22a33573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86329dc7c8e393e17a49dab1aecbcd67574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd1c524424990b3f92abe371335448575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4fd435564558ca49bc716ba5624e00576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d221632c904c1c399cdf095e6f52051577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca1c6e156a300883735a57e0114dee9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d6e80bd7179fd719aee17426538b0b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6de235097b5d4a3c797c827e611ad580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057335cf89a42c519314d4c1f5953b79581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ae5d9fad14cb0b2cf869556b9b127582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d5f94bd8c7bc9ac7e19f894558fe1e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4222e837050b28acf16e0d220c1992a7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866b52865af9898025ceb2335464e964585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b262627f01f1474f6d91032031eb866586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b8a4e6edb180862d6e2a92e32cbd1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeb9eedc80ded236a669437b10c0361588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2428828c4a8852e2bbf1fd4cf8ff404c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013ee086c83ab03d9faa8433534a74ac590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5360d3316f9e6d60081d4d36ec95f262591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e3666ca1a65125f81e49b8a769dcd5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233504419328683a9d27fbd874af02bf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3602af408b93d4956e8b99efcc45a23594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c13bce473196c287bdb206c7bdeec6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022086c487b919e7778caecc18856694596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ecbe7883ca33ec7d0e4d4e825b7510597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc481c83a7eb01d9f491be25705a5d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6aad309ab0d64ac60c70a676b047dc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9027115554dc5c2668f4779a11e17a44600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf33b29e60f4518282bf6720934b06601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bcb73a47742c686d74829b833b64bc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452cc51615f578800f04b67bf9c4e2ff603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dbdb3691fe09ffae8cc560a284b678604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65722834c213871cf66a591e02f59cf2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af30272bc5621d38e75ac115306f4f12606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b0bb66bca89ed580c18ba482b2cf59607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d627e91f358c4f43103c48678a296ea608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fcabccedd7ee3b64009cb2a77515bb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f24cea5baf473c02e30328be7194a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c985cd1d4665b9483b18a3a764bd8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9335d9baa4b380f03ad8650fbc913f78612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ef4ded792dd1080f505e1273b794af613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab90548bd68875ea6a4e139d7b9734a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d943d9b86cc4569488af59996570840615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a98fc397e45d66ddbbdfe018a38f457616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f61c50f8df7c90d5b92bf0e0f5451617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cccf21817eb509329ed8a10783b068618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b7d70d1524980a5ac1abdcbde4ae1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a70a35439179d7df5a67db34210d9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c508e86803609a56f1c437656049c85621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7864a8d221c4239a180ae88aafb11352622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a4c1c1c0f079a8ec1763b6f958c23d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c31008ad37a9a17fc77e43103f5cf9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d08e94fd5f47318409cec950361b33625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa281968deb5b1d815a0f16c634b12626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f10efd240519bd1682302b553acbeb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0544cdac32153a9504e256978f6dd0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13bb2c6578a8fdaec25d904c0f6a9ab629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1253c0d3c90ee69a31ac35a30e5b98bc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f899c5ddc2b45305dc0aaa980816e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d872f3d3fbdb63ec53acadf7d37ca0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706978c9397a159ad36869e90703c23633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632920861ff05f17008bdd2e9ac2148c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088a13597bad61c89a6b22aed522099635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6840e341700b958a876fbe1d72e3556c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9d70ced21bd113ec9069929f427f9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12570829c2809e8c4fa66b62ba8f8f7e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36041c6766ca1428024632f5fdaef91639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6628226b2771605846ab332c47643f3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5093353c671616fd159d53cc3e08762641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210eec85471c8020a983a05a1a9884b4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc9b7d6b911888fc81c662aeffb96d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaabacd75efd1daff0d6892f87bef47644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e5711002c9975f2fc86f36417bdd34645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a04aa6a74792fd0295c5ba3a9e593e4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad53a8e83fa91b5952da88d5b9232d5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f6e3086967b2a0c2adf27d707b6c8b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ef6976310ebaf9ec1a5406d494629649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348bffda8e07b65f51b53b1b17273ca9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d3730a6fa9fb8b6c969b2d9eebd0a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d4d134fcaa22b93267a4846135cad652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287747817de19960a7a07183c1c6d4e6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d7be7dc3c1fb214bea67ebce0252a9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc3d32fa4d61d94e9c5904d4f2be5c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cddb166bda88bbef95b79c187db288656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17de75df3aae47ab3c168850dbe5d3dd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939707de91a976eddbf213480c514795658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0899ed605d0f3e1fefd5f9d037952e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae671ed8c395cb28fb2306f550b904ea660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce151a62346a464af808ab2bc0669c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b898b56317c33ea6834a306790125662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117759624a68c8a33dab7470677cd4b3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01dee944cdb926651213b6e20ff630e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0279b6ee4b59ea505e2fd2a922f3a218665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d3691af6faf3262cbd18ab3bc4a918666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c808bf5031abbcf81d5521172db04667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e34cad7f44642463e7e88904687e6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a485b87b71bcde4e3d2818eaafc2a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb0707b48e0ace9fbd59a21108be3ea670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc430a7fd303527b3540eddd59506c2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe41646d6c6e4df1662cfc661429caee672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b89a721d2ffb86b7c095f85f27c92673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb51201b08cd4fa385e7450b05e268674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de52e5f858c6203462eb0604264d53d7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6752e8d4a3c6f6bda5755629bc261b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be5caa2f68d867afcbc241e8f881991677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a883f6b79456388c54c2696e598786678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c447799c994c84fb006e5b8a48ba819679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd4d9d759f15c8a1e4a742047e07d6b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd8af16a48d741c9396b92d7866b6d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a3410e48e18f9866ad5dd18b0c38ff682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9cdcd105c687a4479041129cebd28f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f882c0942f4999a943a4e93f63aea3c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3901a3969c3c0f8d52b4c6d434515db9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a8a957830012bbd3b8c0460d3b5ad7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b4a53ffa8a2758f98788403575c244687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b13424b39c32610e8d18e6b7623495688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eaf5ad926e6686a6db0f1aa3a684b6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10707e1320f8e75cd84e238f6ca89f9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d369e69945962df51dcc63d382fd2d2f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943b308d8aaa468bf2627367f0de4a68692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea938a3ff384d0d1df3a6f5e8ef7d1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab1aa7278be2d9b5096ecdec94d23f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ead710723f1833e55ddac14dbb1eb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee76462f82854f9f5d2769c63144347696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c6fdea3e3a0adccd6674be587c5311697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab5cb85009244a6f93322db5075f164698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c81b06f7ebd45357f11384e877d8c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473ae4e5d3d56a38913ed55b044df6a0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291549fe31932d1e111639f04b50f4a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f338a00f94c89f3cbcec2ca51eb53702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0550df39202ea574ef9de27ea24bac703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52653ead7a2ed898070e71ec8ade00b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a06305a564d251b5566a47751c6def1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592a223f7ffaa94888dcb229f1afbccb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c06f2c7264b5bdcb5b65c9dfb415f9c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6305608553e6553b1385b07c21af8312708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65763ed41d7bbb1bd84aec8238c2a5bb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8807649afcc272802ae6da55005dd8a4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a22d2203767799a468870cc5087ee711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2632b8680dea11a2a64d7fc3d0092486712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f5b5b68fcee3c6c43c810ca8ee710713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6deb61ffb63769b78b84a2833df5ee714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865dc7f42d3b16b6d6caa8b8f7ce13cb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3351f5c6e1a18387f0601dcad4c9bd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c0e9884c7eee77dd3aeb40e6bc6bd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73344923aaa0ba12baf7d07ac36354b5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a40b5f57a946fc7a313f9b8f4da2407719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42792306fc11ec6cd498bf6a8c1ad6ae720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfdec41160d5e1d64f84500fc0efa32721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d9ea98c482f702952fc2c90ac8ad7a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac0795ea404f1cbe8d198d5b96b349723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5659a1f56df4bd0df86e3217e24ead1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf5de14ebb29a4711a0e3a8f78524c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af12b48593c2be134a1088a0f14b745e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d725ce2333c1ff3c276927cb60a71d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa4767b13821896ce7b9f6e422e3e2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc16048aafe61bfe99f78c5331920b4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3043bad0d4fdeb97ed274b14b718dd7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a336a15f4750f124042870f5d4480731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e114fc597d48b8448928626bf813204732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad05557123064f68f32cb1cc2bbfdd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f627f606adc7b2ef100c66b8483694d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6edbcae4c9dbe1eff00cfc51dc84057735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32afbf9045691aeb9e575aba0016d6b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a66e1afb24091b97d87903e4d77e0c7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a811ff712190269e1729172c3305255738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b09e30e0e132a8dd74ea236ca04ce739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9504d916a36bc7e81f448bf5988765740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd83613fed42b4036f26258c4de286741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3ebbe2b044bd2a89274dc977182999742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce39689c3f4664a70af48cb5c6fb11743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16e3547fbb816e4e50cdddca857a161744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e85da493d71e24a44f4f3fb6d96f737745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca7efb87656ccbe18d80fc28d1ecb0d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239cc6621558bc1ea467999e554dc9b1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a77e24f460e1ea3d4fb7c2220e276a5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be53c36febfc3c790e4d768966ec84e2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a27f537631fdc169bb703ab0b484313750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298afeff7bd51d00d0a47c022a02fe41751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ecb2b1a5d134493f8d163527b98634752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6662253d19c883850ccfcefbc103e0ae753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695009439dd125b23b172782bf15c1bf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a65e6a5c2a7ce72eb648cb5e445c9b72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d04ad24b931630285a4b8f84523593.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d99c69c934bd5da803fdf63e4089d424.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707d98b83860af8334776f04b27ffa865.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39504da866de151046e21e35ba9aa346.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9039a6e0592b0877aad82df2d9bccd2c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646b49b8d5780ad3d81d2a4fb97d55528.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7241f098d467ca477af4a7b7459d73239.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b67c5f89f0e76eeec43e0fa16f8f7a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f8ca5ea71727a9f90833181f3df28011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b4c12f64568eab5c7ae2ab7e5c4bf112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfa35c1452ad0b58206600cda45dca313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8661021b09afe1daf98c8b83a62edc814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b3da7cf0394644ab3bc6192e7d0fea15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e3c9ced5afc6bad6970a84f521e5016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ae0958c31016b438111080895dca717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e384110807899189a21f3529d929e38118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45707b6c9645c8f2f8a7d5b25578c1119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1194c3fcce123a950582a37c00b479720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc8b8fcb6012cb5a7cfb3d6a71ffd021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b86addf678fce3f4c7158c045f36b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f02b8004647c3b5686d3de214306ba23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e22ce649deb4c4660ff129d5d2ae0424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d19ee3c37e239712ba0eb8e17e7e4925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb04870059cbafac0ac4ce19543bcc826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f402744b64eb4a4d7f636b49b0a387eb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d3421bd2b2a293ea624bd9be77a7528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b215575bf8f2a9a9aac9c5187f108e3229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b79b62e613290f22d3cde2753d13e630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16549d9ec72c774c831d53e1e41bb17231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33d4eb469e847e14e0e27b6afd60ade32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08afd477aa585614971e255b631c394f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa5ff85ed327ce2685041baba00b98934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f924e136cdfc6e4911dc04bd15e3835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712871223e7d520ea2f6395db199e69236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a39fdfe050fa8d7bd5d6ee12d648437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e499640c2955c13e07e87a586a25ca38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc3619b4e0257160674c6dbbfbe78ae39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed0e7f866b23e2728bb15b69723dd5740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805028f42b2235b332cb0236277cfd2141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee902d1abebf6fafe61e71ee90a2ca942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba2d6360d4c7b8a02fd0e86e781f0f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e7cc4e9de2da81f2f1b45e853af0444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad956d8e44ce45f45d712d378676800445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a5c007e676259dc83dc562ff0617c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac955183a6c4b0568ce1e8e5ccdc3c7d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423a680ae549ef6991f61076dc2657048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce11c6b81514585e32be69d5ef2a12a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c322d0ef0fb2d39c73aee42a05a3e150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9407adb4960a32f59258ac76911e1c1151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af5cbf2c60498f119153815ced093452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8831d503afc430b9a5eb80117b3d07c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88844fe8d92d902007f41dfdb8d0b23a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea78ec32932ddad93565043fa03d1db55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94abe63968e174d6a1bad958103a77cf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b33a25f9cb4c95aa5137d0644b25b0857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf46b31b817144e4bf523994bf0ef658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d6632a09f337ea22dbe092121e4f159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4eda6eca574219cc2b5b98d0e2721f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d663cef89bbbcb52a39096578b3c0b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fde8b37549f313f910dbdb3170925b262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a6209271dc0b285a4270f29d4b456f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f062864e30363a0b169ca3ed113fb80e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb927d99cd269794decaae95c221bff165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba78eff36869fe45ec81a3c0260c0c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa47c9674363fcbaef31b771f64106a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8199d2eb31b4e0035dd65bdb76c10fc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa20dac0bc40d5031dce26c317f367069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7517f67e198b21eb040e214e5e163dd670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8310b247c6b9d1b586f7f7c790b28b9771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350aeaca889b64b606d214f3d1aadfd072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd889f31e580be13811ffabd25875e4373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd82ce91c8de947783f3447161fc3774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc42b8f77522fff9dcf07159307ad975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ad2e9ddb02db89c9206636568e20dd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7856d6fcc1dcd5acd57e3ca854a07677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa5655153f8e068c92dd176cd7c87d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd64cb1ea7d492e7c4a8cdbf78f7a1c879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9783e1ca1d19a7920410daf38a837c880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81999635f8d78ef4130ba680eb1ec7fe81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377dbc582777f6c6cee692cacebaa0d782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec8d36b7b0908aa0acaafb561f71d2c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f488df8fe1ba87d1025b361f6a9f63b384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4141ca0dfd1056b516323d69ad0f647d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43ba4f23ffd1118f7cee0b303ff8e986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615221545934fe745b0933f0168b906587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec31799c04c629207742d4fcf396ba8b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3082e75801605cc999f7f9b82430494f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e4bd1b8d98e2e04bf8152107b56d890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f49a967b0c4b2bd02758fd7a3ec833e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d1ddad979fd89d43b629783226138992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b561b5e69c9e45fd0b6b587497814d193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1314da1c85cc7308170e68cf2f137c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a22cc94beaafce15d8195c00be7392e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556448054b99689f51527aa066a8fc0596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f60d4731ba81fd009b09fd87826c497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a748402a55cc82f8626e57a5f4f4854b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a6f1e8f9d071a2953bd7c7276fa0d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa79f871098df6471b0e095384cab1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f8c34f0aa3ecf900647ed90ba80ee101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a6c4a131880a8d193c42b8f64a285e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7cbda15f2236a11f58f11230bb35d0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ba5f126c6fb7853ecdad8819f65a9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94a822809d329bb41430e5331847ff105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e8535ef2cddcbf7c7ffff28e9ed466106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c65d4d1b3410659c8925a567839b1b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ead6d2f82fa8298bc782388428bbe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2856bac2cfa576a505b2c21cc502dd7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ad823d96bc69489e2be6404d227d2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e461736daad1a15742fc157ad4fb755111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771611fb1880dd92bcd29af1f72d5fcd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e09149680b087c75e96fe77e42c089113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771329b526038fe67f3b868e12f50378114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea39c2339e617c72c2b3369bdc8372a0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd8aa720ce658ad48d153b56c44af7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc43e8971c5f91b0af1190d13334add117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4381319d9fa5db6f339e6d5dce40af118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d17bbd6c97bec0b6d5763532299c2f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0747b4083f3dd7dcd20f5cfcfe5385f3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee2678e8511f1f37bd19e077b5c9d2f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8440c161a75542391a1b91689844718122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b109c80f60d9ce28b9e7c84918c5cae123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd0ec4cc71db09b4654b75cf2c5e92124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f77f81f55c9dce78aa3aab0841f0ad125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d0d1e0f29432967dbae2f3edaf1d9e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a73ecfd8584507f91fe3cd9e19e08a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bbdb51fa0f0a3e646399de9845ff73128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9741da5dfe41398051a107afee80cb3c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeebf603932b4bf7c97e2b271cfa23b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3258e870be23cc68f0f1d3331581835131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ce24078cd53e73c9cded46ee088b6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260bc94c16ac390bc69a70c6d3b81181133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d915643fd29129d6149f074da2eb3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891452cae18099ff4b81bd2de851070a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b526d9bda9c05d235f00463eaf12a90e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb866b904aea44ac18a590ef34c04260137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d516e8a50ac6985331529f076b3364138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586675e27bed55c444c20d365bb4c603139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673787035224cb7c67680aef3027526f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95603e1844dd9cd9dcf62c6d4d73e0f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c290af4a9e387e0ea21ad49aff0aeeb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ddfaf7452f435556e570a7b9d348f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d8783855cfc468799af19992e57a0c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5b2853764200236d2b98f1504f27ee145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9340161bdd92e119f55f66c3c0c14bf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf2c38806e6ae2233d74ccc62fad373147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4703ed06af2a7c9296473f240ec1a50148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7086c6e25f03ac81c372d139d3b6a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb31609260addb573fa6db8f9b633f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5946e15aa53ee8c7fb9db68d0a06f9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac94b25b6fd5dfe19cfa151a2443b6c1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0352be3c4cb9e9794f6becf33f34e52f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f944e64f896136e9bb718803f365e59154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35212d858af58af1a498fb1d4f82b651155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24caeaa36f270e6eeba80db884713ff3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca830a85a2a136132857478b167b5987157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9194377884f1b58a5520ae65a90886158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f2ad000258a817459798ead291d18a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbea29774a3e235cb157470f18e78c6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97509d6be334174f36f75c1a209c5370161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff95a01d07519eb813a83e668ff313162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc18eba62827be5af68f738bb5f0e3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229c2755ec624cf8ecbab0947f3a423164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91561e3f04b911c31c9719bde683974165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b80bf51d029ca626d16e550d7382c9b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efdf3c38c50a8e9cb487e53fadedf43167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8821de8e818761467dca562559b7ea168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0b68fc52076080ea314f5b5691290f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6be8e97c618fb762678e72ede48fb4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b4d342c778c08442206a449255f92171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d93e8d70d0756c672ba77b76d6054b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e281c5d6ed810472325cd3716a791173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d786219e01c00140f1892c8d36cfd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efbb1c2261a8c9d34f4c1ec326a7966175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f117afb5ff636ebdf49020c93e12298176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b03f14e818bde0d33c24d0b77daa3b4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc375fe4ff78186dc24abfa69420a4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6adfca71b3b3bc2de05c4c415d513f6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc3a20e1ca518bc69b49fbb3c3286a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2fff4d73eeb677ec45ede015e644c9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af281b4504e027e2f3559a2aa6ff1b5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68967540d3eb0a049b14cf537dd3596183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc57a82c0af6a052ac14c26a84ac2f4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1109d9385387f333043c60a2c00faa9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea24f067e3e44325c97902b714512a4a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a412e29c7c38921e78d4ec1b75ad0d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3856bf9a2d9c1c2a1f2ecf16983806188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed962bd6cdd0d6729efb018c672eded189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c1fe0d60590db21b9a65aa355f97e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51e951d021a0dd14d327e08afe527c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788a2467935c61db917cc89ef3e2a063192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75197b55b205a00e78e07caa9b608a3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9428b31f95ccc370a8f69cf4a135c2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09251b98f856d4cc9613c89ae604041c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f299e02725f9883963be4434df05e5e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59844defa6131fec3c11199a6c2fdb0c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c9e371b9a17fb9a4374f14135c8702198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982508b23b162a340f5cf1c7fed8e1be199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed051b691d7b06797e7dd50736851f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7edb7de91445f1f6797b2e97235b970201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76546de4c73dc596bfd4aad5cde0565202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82060d5ba37327ec77b785cf21905be203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d66f1af75a9fabc6fb60fe0254861b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94c2646d3f3290448ab179daa7539f8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e45cb854ca2a655997bd2543b86be206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f64321b36c37e107c66ae84a37a8554207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522330955c0e9b198555e81d4df9536f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024efbdd06c08247ed5074bc1d53de8a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1801512559003582ca87143ad4af538c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae18e1d0ffed263532b6b65a0634d11e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a6ea6d44d4619a6372e087125fcac5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ceca3a4dfd854b07c773dc776a2124213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07196a396275650d224fb0563e31c46214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e57b70912737c6f88efbf7b947cf006215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed76406adba4129af2d9a6efe7b23e9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477da2e0cfc7cb9f49d54d603596505217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66fc66f3c6a792c8c97467791806610218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c586801dcbcec0d105406e1c9b2e9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c98a8940aee4a1cbe11271dc5c4164b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60892b0174d73e8845a793aed249781221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac3b343e24e6d62b9e1695155d4b18c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b6b9baa384d313d343a3a215c6f309223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e1ecf6a7f2b7e61b5a21ab443fcf21224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce070a0e1d3c76919d935f2daaaf1ea1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e46b3cc1b5099d8189ed21169f8c9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c358859ed479a7f53f4fcfef627b2b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a9d97e02a97dd917fa1c8d7481262f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb24f39d15c1eb4469fe0b189f14aad229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda778e0b547e3a8792a684455605e5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84011d3a48db602b7eb42a122f38ff3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9270d7c030dde1fec882a6cfcd0ce5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9163176bbd9aacbc6fc7e37820f480233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c070b5f4dcb7b83f32d2f22baf57a4c8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb4f1e4c5aec5f98a8774b1e5827fc8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b0fb1b35d98d6796fde329365f11e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d89a57c3b3797c948ced421eba5e53237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bec47cfa94dfd665b2be6718f55b81238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21093f5c4207006063e48cd5a0f21e41239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e3eaa5092f58618aa4cdc7829cbfd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446499caa9f1172636ad7755558febcf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c442b367ac1640da211f6032174532242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec7c4a1c60f15fcd8c285288fb09a36243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c932ddaeea35f797a748d293fcb4105a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa02de3d3fe221a98510daea29d2139245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e2dc2804c48e56eea7329eb8cbf9b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba34c869f2ab2c0ed09b5673c038877247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35efca55696a3d7eef7113d4fb81f2c8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0764bbb0842e7f01d80b7b48dbc9af1c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486894175e129c858c8c8e04ef6f63b4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dfb095ccb011e77455d08b93ced5e6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c955f20827e6be12f04a6b4c6ec8f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f6565d84fd0982439278cddf58649e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd3a260c59ccd9fc06b8ad5552a37c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee896f9df28309d471362170016c00fb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b4f907d8ec06775015f9bea85e3a9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e56431b311bd3b55faef16c6ca0f4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f41eee28c84f18711f2f2c243a03e4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a78b51905e0cb608fe665b07820e36259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f33e5e5bac45343f52a2abe81261f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151002546510ead41235dcbb52bdf8fb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a8b6d71bcf84d278159685b816c7f1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b31f63a68852e80f25fce777122c789263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da916c6d00a1e3a8d6d7eb07856155264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea62d045d8df4bd0a804125e4c93c5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d730cf091212d5c0e94ccc1cae18f581266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d8b6eaff5267643310f5d57fd74a12267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d55f98fa0a5a8360ac90ef944251a0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee8dd0aac4bdfd0e1da4e50a09d401269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a757ab9d287ac94ccb2453b2b8251a8b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db88ba720695b8f22942cf2dc79ca7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ded7173876ae7f61195b7dcdbce97f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a772d745d3e556747840b88454308e0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5414458592e0c0bc924261feb90dee7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa62f271747e9beffe9963d1344b2e4c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b09dd90730c84695148c22258dfda1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d174a27881cc8d45f2644e8a4dd68c33277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f656165c1d8553280becbb746c2bf22278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2926281c91de8f9c7e1b6a0696346e86279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c55cc17e4b01728ee8eea6be7e02ff280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880028d7dd726bb56b80465a4caee060281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2684dcdfb108e925173f9accb25c56f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0132f600e50cd7037dae3658215899283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9569b4dd63d7e6b48b7b58f0b1e4a39a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8295f35a33e86c6d50779f79bfdb5d7d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e41d6f42ec921bf230c55566497339286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752df9eaedc756f2e4e418ee2e3b69e0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f29e2a9ceec27df3febc6d2ff911c2c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b55e3482fc7f178c1b427d3e323d2c0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e7610abc47baaf0406a97dbc3370af290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c13d98a7c5f25289b499e1b5f08c51291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d26fba5dbb449596cffe60e6c0b10292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7dc8fa9a4e4892576e25f377acbbed293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f852c5bab2070bfc93c522e0b3364294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f1585502587fdfe6d802af2d29988b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d89d4cfe6fe31a869a7bed3eaa3946296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9154e6b6669b9c026d969a0b882ecb82297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7222684df366a22d25e6daf9df125298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd401ecd1a1a94a62dd697e166c7022299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d50c428775284d02a1edab7d45bc9d0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d351370065e2febb287c61c3d38bc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276040feee64b494143f72d39045e534302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f777a2c85a54ad85f6eefbd75168eb1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e354d39f057710de69ff112b2d22c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e380d9ad05314f3617143d67f4425d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779db984491574f66d2aba6c41c25b9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6bd0cec9dc865a8a1a781388ca97ba307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e11b2ee8d907b0195b9f195965446d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0011600f89717a9ecb349205339b7812309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9600e173816d03f6863b48e5b2f8af3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e210b3efc1007215f3611c14976477311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be32a4c0d05cc1735375d8cb559c2af312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13abc58170c36b77b677c984bf3d733313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd10a7181fee6ab67dbb4487cb2c97314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc15f738c622944ba412db3ade8e9b9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ca59b019a718c6f9a0e5b6e109558316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8208fdc181f8f152754172c1d8defd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d7013ad0884b1df8c9a37be4049582318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7954708ab0ad5e817a385cea6fed1b5a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a59896a3118bd7f9ad65ec20ec692320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cced31e67e83919e21d04e1331e8da321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf298c659e3baee38339574a4ed9efe322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92009aa11c777fe899dc6ad82ddd7756323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9006a63796bed7c640bb35046a4c28d0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee493fb79e8c6de59ffc847a56a5d147325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e94350b3345138ac25641f47b9e0d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e4f91d24a30ee88434f470618278b3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1bbb05092b0ef0193f8eda6735b2a4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d710030af0e631ccafd508b4c58ea571329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f9536333bebde4d2eb8ff116b5689330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2872ba0870966c19410e128c668eefb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e34b59bdbe7d9d8f3c7258f9ed684332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b663c58c38bc1489af0b03136270a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe77d09a97d31366b76f06a45d7af4a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac0c0ab1d37b4a27888d5e750529c1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3bb3cf151e5bc1d4750c02b38f82ad336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3cff502a798788db700f3b1647b190337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe43dd97b0252eaab2bf8cb5ad118e4c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5547e2236e818be34100559e50c643339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0569b4ec984c6ff98673b66daaef04340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c544b802c6a49d7073cf8ca212f95c03341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f293a88cfeb84a80c25d80f5b6474cc9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d789f99856eea101508dbba6939f1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140d0cf32d5046099dea0f0359c7566f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ddfab3daa98a48b396529f212cb2da345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e7b3c6a606e44e5a127498f1ba3383346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea8acdebbf1e71e30bc4fcaaeafb45347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c7313dd8588a9003c67a6c242c4c8c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff4a48480a4d2d8e63c4e4392e37f4c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839db0cf5639651dd74e06bde59c29f3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc179acdf75428ce2e68c7359fd4c65351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb9b7b86720b0779e49a9f92b5ece5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab6e582424c722cd6fd512aaca8032d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f208e4a36f063cd930c38c301bad7f7a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7584f3059aa18dadce45dba9d9b1275a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037f440bf11e0daf7483c73a7702c0cf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe21a31b06064c5f45dbf7c7d8dcfd9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed22e211ca3eeb1b5ca071711e695d76358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a06f090f97d5d9deea429babfd9c55359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbde2299c273a8dea387cf981588bf3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139759ed7d1c715ac51c05c0b9466c67361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871a4ffcbd2f4882b40fc0b0d3b44d7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04beae255dbd52e41eb07169dc290432363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c319011ae19c00895a893fa0cd5f6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800059756f09ae80b20212da4aa12898365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b337b1879bef3aa8a8f3d6c51d6f9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7decae5abde4960953fdf24de3713f3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad77bd9ac5ceaaa4adce3ba447122061368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801cbd0e4a9f04e05bc65b634f85d1eb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca15a1de12ff0b9c4b9c4841090680370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13225c6444e13265a26c23803c59269c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e98ac90c38b6e8b6d8dd5f5a280efea372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f23ac8a1b90c89ea38bfd766af63be6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b7feedaa1b2df41a9427e708e454b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32da60062d9db1522e297cf78af6a51375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5022a319815cd5ada366843d02400c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc81f6eb2f3bfe74cce7a4f6e3c97eb9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59cd679e5c57d774c155cba6672417b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa0337aea7efee565116803d8dec621379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ba234f6bc59118e29e1fc617e4b96380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583103272c0b8579d279abddda77de89381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff872e3bc1cb2994ac7a3e8985095bf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5683931b371f2aa622ea7f5a2e547d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fae8ccd9f2985cee922a423b6452f5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27bf00920390d663217bdacb52474f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685863e3cc5a10a2f96e219fd93fc290386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c5ae1d23b9f67c76ffabf59f92d965387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8f1f8198b7ab367bed42a3869dfd70388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4866e1954cf08a859a7c927743c5b4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d914b16c774409080548b64cafac5ee390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c79d5b7cf87bf7d6a7d570702a67d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13befa3c15cc0c76bfb32b372128da87392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338efe5a452631e14ba6f816a7cc30b8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076360d98281ff0d6012883f07c282bc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e3739a5d790736cb397277e8fd7752395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d1bab232cb0d550266a433f3e11df396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a34960a7abacc727a73579cc4e267397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd076b7decbde8d363740257952fd6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255113e4ef838daf8746b353142f1a62399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f77690b25ada1a950800903978add10400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf1302f34582db805c855466c4a1abd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f0bee0eeb025172dbcac836918fda402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc777bdb22dcef4de03f077c1363f1c7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05402660311055fde65d13045deddb31404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a493a4cf2aaeaed5a158aab856a9ef1e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d62719dcd68c8988fd6e07a163160a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72de5ca84b325b1fa69f32faed2b9278407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd627a8c6cca53c611e03e80a9810c71408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608fd92c7c0bd096d187426cdf17a1e6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac353f737d237af73e124ed80a3de8bc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d64a83e04d4797b9322ed431a14b019411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78170c6c6a1531d61dc67b798ed4948412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df11453870e93d7bf5984fa8faa26a52413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0368416b4a14cd33bc70df9a8770d04414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779bf6d7111daa84477c3b1e60c69773415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3450c515158dae69d6d31d1c51e5bb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f28a67f21b0f5f19db7b04de13b52b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f0cb91bab8aa936c4a57cb4fcd8209418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8bf0199437db3477b86266b1b9dd87419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2615e87fe7fa8a5e62781c6678c56f02420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95080622f661c565abcf1379a2a43c3f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121e34ef17adb061b15f9b6cbfbf4957422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93559e0471cf9c6641d6dd90a6fb13c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512edba0439b63832256d778cf974efa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e68b670bb17654bf49ef70c3f7a2c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e73c5f72bbe6bdb6882781d02f5f8a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187ce87521b08eab98399a61a254cb59427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f92eb6fb8b4c36122a79e0145a80a3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66073c7e61d38c73c4b6951e5289a8c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e25d06423dc040be452e6105ca4c3de430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7443771947ff8aec3a4339fb1593c282431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b336fb5d187bc4dac4d130ae008a1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c22c66ab2d1336c08fcdd891ceb58433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070901dd3dd1a29e92ba73e5ae5ef0ac434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0435d6f4200f698c02bed4bd5c5be109435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a8c3ffe03f975ae4fa1603e9c1351d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af19704861ccedb47ba1293908381d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d92a6fabbffd8ad0785cf6f4cce8ed438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7401f26cc6d3cadceaf927daedad37bc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07374d2b689c3950cf012a973d45dec9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a5f9e9d62ec8889ac524977af87466441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c81367ea2fc1e8f26f6803fcc9b7a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0e122e3e49e97a3409884371fe6fc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372434e59f884924464e22716a0335a7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d6774b3c6a154251610b537bb0008445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f063889d03b8ecea8b10bc4753b6dd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5119af67f4393b332196768d3458d697447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfaddd3e0e68cd5c52eb152fe9b0a48448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973ed9256622afa747997fad3347e02449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dba241b551df70fa719c1fcec618c7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c47df25391e3c54edb0e7be3d7aafc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10348522dd1e7d0d3d0a40d20717510452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a22448f018371c286a7ac0395eac8f1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde33acdb2d84c40ab3b7694633315e8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6669cc2621b59f2b422a23252efacb63455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb915219fbff749af20a0138b4f23f8f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587596be691120d8ff610f04eb26492e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f94a0c34112f787a738781cbee0d7d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a79e935315a2a2b3a6e7c75572b3e0e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f499863ad18900fa66666e280aa425460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686223596a42fc877e65b3a6da550b9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920da2f72ee9b83e7f02bf6d9c30098a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6453c567c5c03eed893696ad7a1ba431463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808203c86e66e21fc5a176c4cc04b978464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ffc2f7b55becc92d88c9cd151c40c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5677eaa9694aa269fdef9c06c6ddddca466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e497c2613d845c6ed12fda35f44e49467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdbcec6fb7ed0185cca420ffa4851fa468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c7624ce36123289d8e01a6cd114e32469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feded2a18d0f9cfcc9dfe5d5ff15cb8c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da4230efa4d53acecbcf40cee2fa12471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb30a6328857cd50ac3fd2cb94c3b1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09781e2a2137e146f8803bb92a359959473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8649264a15c0f5748a0c81c4138e0c51474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e88b5d43f0512a6b73c142ca36afa6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e16f961147173d772e1625a62eb20f1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d3938a797f21f288e8d47a163b42d5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f73d32730ba3d52002af48978c1c0d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f0282877826b8bb800c4e417b3b35479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb026c641c44a8544d0a12f2e5903379480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb10c16f86f400b85b6a164796c6e6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59187abb2441f7f59dcc0f42cf606cbe482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473f6706f90fce25e78bd6a135478e04483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e35ce67d1969ca4fcf385fec4f4f91b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29537295c2748b5806b67359251fbfa9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e6112b53f238dd642fc998f376fd0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e82dce712adeec607ec25bd12e26b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f67f9e9948151c230c0abb12bc6701488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0762a02070236b4f7f8b07bab4092fbd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d91d8a4bfc744d0fbae6a0058c361aa490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ce7850abad4f4e16d763403e95c49491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c60a02e5fe8e83adc82193fc0e4349492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72da93651da2c99c11f451c86d41f6b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736471421efbdc765284deb126effdef494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad6e35e86982bff7dde3d539b18d31495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d2dc78186928ba9eeeca183913fc65496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0226ba67bfc8a185a0de9555812112f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51afd4d039540d4f9bff51bebf5955498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e50cb3322940e82eb8c7bec1721b4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63312365022099e06fdfe5f576a03e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c202a25f69d4bae86a641bff22c41501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf2c71b8d601714bb90c9b16080098502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f92dce851cade717d1b857eff7459a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ffe8fec0c644c6108f4f6ca3fc7df3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7da628937c0c7325b28dc5591993c99505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf09667b227b86388429d2c3c6cdeb2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7760a8d92da2909fc78e3d5fef888df1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf53f3a68757ce92078a8215cdd51e5c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d81a8f5e917e325966db954769b823509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b2de79490d5b03b952406541793b1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b67dea2722b25751aeac4c3df7e3b9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e02eb1f7fa53680ad3bd6957efcdf68512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e426761ab6a5dd3ec20cfddfffbf9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff19a08e190e5ef32081e752011cebf5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a36cf361b5ab0b4854a77ab56ec5575515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25563d6ec3cd7a0e7599bdddb74b269516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91557b22ab766f45dea8fcf87bdd572517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb235c2bc56d34d5816097ca38089cb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a1ba9ae4acf5240c8cf3029b4f8e66519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0903f5e085afebefff16ab248824a736520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2ee402654ea2e0bc885611b8c165c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce48016933ec588578565dcfd9f54a5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fbf0778421b07125b75872e50d03b7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81249980f8fb4e04d3c08f533f2a72ea524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a369e64c9328b7bbfd03eae0032075525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef03ad3f29ac5d002e40c35b47038c68526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78610b0c0f8f7d44c1761ff5bc394815527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e438a639ee0954f947d4737cd17fc44528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b9a0e8a958798701a6dbc3a523122529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1823be4a11a8c750dd03fce38b725b53530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d38f020d9b8b40d4a2a5c1e2959ec6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec50b563fa7383fcdf27a7e16d895e3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f6923fc9c995cb353942a280506cee533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0077b46ea0cfd5225f68291f9fcbda534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b52f8838cb08b0cd519063f32f24fbb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e7710a27418da84eca8d61e19b417536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b737af7758406e33257535b6a028b39c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd348b43becd09d441cd99320898d24538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e572f169e3afe52f6c2dd3d98525dec1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf4a9882ae07e78b8762232caeb41e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f862101bfdaa41a90f3c9d0d8cad4b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865747b9f2157f5bcfb9d48bfb7f4bb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80851d84c3269b1d11eb09d0b1c5fb9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de57397fb1d03b3eb06959d7b57f88bc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc07ddcfa583db49e5d9a85ea80b017f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d50b2e3c227a50f81c14c0465ed64c0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6152af991242a14db615b50545a463547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2829d28aaabd617f7c006b782f431422548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec2ddbc4972044b66fa53b8db2dd958549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f8e6c6f7af828543deb4db8ff5ece550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab8fcd1ab70c18034679285da81651551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716782ece9e0ae9eba075c3a6bac14a4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb7accede79909c6e48790247319922553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc4fbead7dabec815a14eb1b912cc99554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7837253b52497e1d709d76a39342ee88555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c1f9482c1946f06fb73b9610f50d6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b39921922d2b94644b4d3546e4159e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5be27d63488ec0adacbff4f0d01932558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa62151b1ff20089885b0b67824e38559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f954ecf6231b71f515ca8490cdf1ce560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f54116332bb73dc8a4dc4d4297e532561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de9b582f7bd200136f064ee68c8023b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90975d4b3c27f84de76dc46b8585c3a1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47ac504cce00ddf6d65f3caa665dff8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b550091a2f096575b8ca6cb59693a2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e912851d8b5d8bb8b5b26d2d2cbd1a9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4137e1c50a50c0f4c4fc405ed1d9e3d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e464f0b48bdcf01e19c6b0c1b79fa568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab12e2040e8531d73076f3a36229b994569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d99710bad01b3bc32e0f86d6199dd6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53739a5c971d7d97ff0303b5f0adca3f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c54f18d24c246b17a4c014f2bf07aa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32901890f1c0e11b2e89bda465d39460573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1993d7db422fe01ec05bf7920ed6dc4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b124ef6a17fedfb28fc23c95712af2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db3a7c8d3c29c7b9460df17277b2b2f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf9789f38e14a2e0dd7f3b75d532b44577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f88380a9a2edb784fe1d92c119a34e8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a1f1550777761a12efde1d0e7fe358579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7651961f1af3b01fdbf49ff7af28d62c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6483c22a3359e1516fc4f1eaf42e2e3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f277c4d59970ffe44410b150b356520582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10978ba04faf47c3e23889d021b6e78583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22bec7adc812d9a0bb0aa1b8fb7e7c3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3578d87af73c2283f764353cf2845585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73459ccb619df06100bfc25709ff0c91586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ff6ef7068ae56646f0c9f5208a6ee587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe77b5076eaa4f36a0a22cac69861a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668e3a700380cb5015cea0bd86fb8446589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da715da9ae824e2b828fd3aa537d1f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e0afb133c488cf254c65f032b11ced591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf168a4b003186b0eb4e976b062af80592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea31bd8d39cf917d5f56f0babb60246593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a5d2900198fdfb3179e027d923e91594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b0d40ffa577a462eba61b8d4e78e7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce7b35fed380d77d70105429251aa00596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989e70aa0ab5d0a7a0c11e70d6b0ed79597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f1eba27c107592b1ab43e60580a7df598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e325f744ceedb41568c8439a7afaecf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f5d3250f0bd613846b09669751ad16600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf3d73fc0c5b8eb4ef1b023252f49b0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d67e39e975ba179d69ec76d2ee9ea602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0929cfab6fdaa90ea54efe1b0f496292603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a61d4e2cef5992ab0147b0f7ab8c5c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3905a08765079e6816fe5af572c10714605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a995b528f48ecfa0b23c88dcf8ba7b0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc5645306392e7563f38bf606c1645607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae00b1c997e940ddc2e4e31cf1f36c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af89ff4926d292c46e104cb904b458609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420638d41de2525eb8dbe85b6a48ce59610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa0de174691f81175ad287fd9d2b9c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa7e59bff8cd76a06b9c44b26fbb25612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc8a5c2fd3fedaac897dc8788ef0c68613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29bdf56f0532d2a2a470693a38e4f0e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc1fe565293f91ec5b58801bda14d2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e614257dcfbfea2e95b9155c59091616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e0c733dcf12d95ea3b6bcb31bb250617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9681614dd79d6df34db0b730a5c21943618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163c746f50890c3ddb2047a34f486191619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb9cee00bbba64763e618384c84c4d7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c762496b541e8207c7d1142abed3f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b0db2528490fba56325323a9f221e9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb703c624ef85ce13ffa6b7c5677ea623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f62eeb698dc0bbfd78e32b3d074d18624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d838d7c591417381e40ee1efbf0e49625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f617f541fb534c4401976bf0d9800c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ebff5bc779859f1631d0a3bca4be31627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a448f7bfc71acb407ccfe0200757b848628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f282674938b8308d33a1d1dcbbe58765629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda62d754376459ed44406246985c1a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba29eaabd4b2a825ade066f78a1f618631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0813943071acf238c37661c823e4fee632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a18b3777289acd4db0497bef40b7ce1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c99f3f3877b321065c82a6b5f6f08c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7cf0fba364b9bf83bca251a93f5be0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f5f0ea990acf13cf3911ba652765de636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44281b5d84af027546eb9554c7109fcb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b77e8db33adbc2c546f1909f09a62d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b62ec330e3dfaebdd0549de48f2d34639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575bb94eba815cdfd2a03a008cb2126c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb0e8b2a009d4c7afe2cb1ca896e4ac641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae5610724c5e4733fba9079bb6835c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2fa2e65cf149e27835c4ea2fe21aed643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d66c5e3b0a625268ea17246a16dab6d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c7d9c08880e2ba149a1860263d065645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0088e0eced6132f7c2e90854f708c3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca5370f4959d88a50b0790ed1617e0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb272e4a4b7bee9f7a339e0bdcab586b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd48964933eef7aff2862d582e50cdb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2acef1dc4437aa5a2f13af2147807ab650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c14dd232065b465f8d5bc12c2fb218651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56990d31dd6d4e3163eaa0ee5f11494652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa81e4a994e85b2005abf24fa77cd3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c200eb0e8c53b09cf5932c88f6544a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a317aa907e99e9db89c50b3abbedd42a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b96a57dca9d417e2499b31ca03f046656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93142736e72b252ff0579ad1e3b9aec657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d984d1bfc43e0508a587d80aa434469658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6318653026fd3679f30fd42215c6bdf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35bc60eac141ea95d0bbfe2a8cfb072660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9576a9a7018860ba6d24110f6b15a869661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58592f4e7d8566f8745248335e7adca8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc26a0888e46cfdaca9a6d08dff3355663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f6a2da13bc995fa2396a402c7bbe0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b3050b50bc23815d97d643e85338a6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435e6ee7ec3f418f0df0813abffb8b0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2efbf0406b573afe1bf9bf58791cfb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd49653391435e78a48040337bd45f6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47717c1c0d6cdfafe6b6d132d1659e60669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c8bb686ab6c3c21727b60a991d289c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee49462f7b7226cb83475d50897fe2d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf10a361c6c06c15777da8b46471f97672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf75c4c218161b5a25111121d85059c0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee1545d682b2ed8c8ad31594b686257674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc57895671709c274baf3db14d35d5bd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6294c7a440e14f7eba75028739adbe74676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a001ce441989e4b68b2035a3b25e620677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a751d65d18954d3b9e3aefbdf2661678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b144411ceea98a30e336a54aff7d1b6c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb254617365827a0bcd736582647a3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de83d8aeb1e6460dcadcec58cfd736681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c141a08f47a4c90cd167cbb82d853ff2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c195c5746be09f515c31af587b663683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e4e9119c89caba4cf700c7eca0c153684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d754a0662a3dc0c79ba64f96e4573fe685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f344dd957add901071707e2466f30686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d8324a0333d53875c409aedd3acf5c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3672891bb16f326ab7ff5dfe6c54d0c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3fb32cfaa57bab8af2605f4c8aa6de689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273e2b055ef91e72ad91bb7e6d4bf5e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb3be4318feccd9a1f28cdccb1a3ae691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d134b669d3fe72a215858ee82520bf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ad752e38ecd361da632f804911ecf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a85807b95d669a48ba91476e40f2d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadde5e1cbcc7d96d46c3f5c294f1b14695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f4c775781387e32a90cc3dd31fb2e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a938da73410997606dfb92d18ea4c3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c36cac251ad998855d49f8e854717c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d7e056c4748e8878eff2b746fe145699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a0dcd9518e3295d9542137a4b6127700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f21f8ae4d4bd77aebe04b43aba363c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72388c23b4f1b4db69841f32fbfa0165702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f9712389e09ce205dff42557bfff9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18284f0e4530c5310e3fe70716dcc82e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1bdfb8443c1267e725ae313d78f8f1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631535ca0d8f54aa5076fe06d0b8c95e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7741bb1f8dc9f93d6c5f5f2c859253c2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb587f4f8ca2aa82c4c30cf039deab708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940285d1376c68509ec154ee764f3a80709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7cd078867f1624f7d5f8b0857166dd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe165a032635fbf0be7a2a2b4399a1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f3d43d88b7fb1b1ae1edd247066e03712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9956015b2b12235ac633d04c560b24e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0700c98c1ebd13ce04dbad81ceb339714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130c50b793eed7322fd6be30049f4de9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff1c57161eee95de5ee2ef5c8cfd2f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069eac6233202dbfbe89b2e3ffc4f61e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe890df8ff2eb39e4739c1b072c51a38718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca89e12eec7aa453cbe898a75544c2db719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe82ba372cd26721d6b8fe5f5f081407720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb68f2ebfbc042ad440bfe6a2cd7b84721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b9476dba37c442164aa22247b5df8a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec27d678c2c28fd9f038289ae6b7be723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8467b86c14220914931211cfb8752f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dca7f36bc979d7735abd3d80e1e550725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e5778f346d50ca6af9cf98ec467313726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f730ecddf4ebaa891daa0b8202827a59727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf42f3e5b72f870017fd2f9f0c35ccc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59ae1f99a43eda233027524c771613d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605be97acc6a0c34c3e84a36b72008e0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f8d32c8c59904025837a733daf3377731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f75ca7df5ac441f5f06d0c628a23e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d058b4934bbab6f752238166d36386a0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151402fbdb67b43589b0ad7dfd7cc1f7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166dde29f5b9fdfeaec56dfa80b31ee3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe3939a5794ed3123c393fdbce12d2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f51991a9dba05948f5645c7a17dd94d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4159872d4a437ee87cd47bccbcca55a5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e03d732ebb75a5139cfecd6c780524739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd020c638259e9ed09f3d39d106bca7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5320f06423fbd4d7e1db0f9945ac554a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e29cfdefaf29e89adb694b1e4cf8971742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d6331340f9906f71e37ee107a0b49743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6116024c4f2da61effb0fa6306b22a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9daf7ba736185a7cd16a319bffa16a2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89457bfaf2ddf0bba25d7d22a95b754746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440fb74558c89bda4147ed54bd2a1c40747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf6f0629ee9c842b2724a1d20385d8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d3e230cc9f31c71c244855259faaf9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61aaff3ae5b76fd2cafcc8eb4763efa750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d1c4b377514705d0ef22481842f02751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db515516200d2c10a8be214dd73af3eb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3951a51df2fd570b2d9bb2821fcc66d753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>