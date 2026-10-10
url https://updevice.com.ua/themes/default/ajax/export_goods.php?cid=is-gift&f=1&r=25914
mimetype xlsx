--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3033613b1d60d1da638b85f13abee4f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec261122c89ceb7e232c1e669f71c5b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8980ef7eb974cfeb5f09ec7b6269e03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbace8ac86f69030e335e744ca0a8db4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ec43ce596e66e2ad809fc7ad118875.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d9648853465cee920a1e631e30a126.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a967952638eeb7ba00cfed9363cbf07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731520ad3bf1920e1aa82d18bd27712c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b444399b1728429a99e3da7e03fe189.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b832eaae8361bfdf9cf173c32061f710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe74870828ae266a30534af3d787871911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd7c1c153cdf6b190d3522aee0d94812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91187d6c7bfc9458d6bf8cf97cfd09f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2275c4dc06610e660862a6dddf472b2314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7be524940b1b9362dd4bd2c33aedc215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f1baee89b0d2989a7b1a9fdcafa4a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1875c724e39b992ad66dfda7e0e63a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda96df20d823ea4aa6a01d204e7793c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2101aec2e7ed6e00f8e1ed05997fc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc20eab4c11ed7fecef11b414a2a1c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4fef9f4b002422663c14d972714ef621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede1030aa9df95bbf20715fd5344110e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a68cd5391754ca9e15106e851054623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80f9ff984723be252c8c8f78a6c0c224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111d9be04b74bba964ca8a3fa493c8ed25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5cef16c03aa4f1d754291484901f9b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba48c6fcfd6449e149a663f1bfe48d727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3450100091bd0bf366dc43e53769ba2628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be5c62c96dcb13ab825823977d8625f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd9b97ebf4c5bbcb44327f510e211d630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db22c8276d723174db353ac693d86531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4dbf01c6c32fbeadf56b340a47a3d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee0887b6008b39de6020aaa1768c8ed33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b75ff1eac77ccee6373544f5117ed834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333a37f43be67df534cde9000bd02f5535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5840cc70a3d1c868911825e18380eaf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ea66e84f2d5c51f6c1c008a348d7137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ee5f902b44c5d84c8bc96ba8f4ee438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3602d6e08482a2d187f7c1bae8d5c44d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e6817812b39cb0697fc4e081cd594c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8776dbda9b9412b543925419853bcec341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396dc94baa0be4d0c43143e7a9303ca642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175379d89ab52d02518525c640cb0f4343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd239bc5ecc26d6845dc3ebd5864319d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064fd9c2fef36b55ca1ae62e47073fd045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e40d9da1cc80b1d67ac7587bf751b346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2d978e6db6e8ba81d49a6677da579847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39705f96d9a25622bc5668f0dbf0c7c948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db8ae40f3aa524a9d4432e411ea5c249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c079be2d371ab046bcae97b2e73800250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e568d3d252be87abac56d043edb4d151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc162aa9053dfbbd4d383e6d40137452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba922151169adb2cf259ad3b4e16e7753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55562c37aec72f88d4c947229ea6817a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b2a3c94e895ecdb6047e9352faa5f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c1c095b49fc7e066cfd95e98ffb9ff56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd309174859d29bf8b49b35d887fd257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c49db5828f007a5a562572d2a523558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb260b18cb2052dd7b1f6b10f72e37c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f5e1e0b76e842d0f19a59617a71ada60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34549fe5d54caf23bdf2b956c1b74dbe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c452896339f6d7b47f08a48d050d71ef62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211551aaa65b1cc99186149eaff596f263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b03137cfb27d53042aaf763f48da564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb214e10f528405e7066564f00b0d665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6281066165297b886c3d04f9906ef39f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae45557e96aa397b89216c623682fcf967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadd07e8f6efff44ff3acdafb49c9d2068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b722a815d293a20b37e3e14c11716569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb060c3b48d5da5dc3ff981a9b9ec5a870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0865aa921a0d81ff061a630aefee854b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63261d772d4158dbf57cb280d38fb32f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319892b5df632652374e39135db13eca73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c5b998b27e12e3bc9dcb9b179fcfc974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8262d02cd23bdffae6a7af0dfcb73e8e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e4ed86f85ccda036f5fe03c439224176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f5833ac84b34ce38de98da679a84e177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e012dcaeb03263df73c60cea590d1378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c42a0f1c10a2c557c40279505ba9679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5677568a89603baa52f96c982fb021a180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee00e1666a78117c27d9685b0353454981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c44eb86d1a55645904379d1341bc78982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22194c0d562bbf7fdd6a70c100c77e4783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd1dc0ca59f8a9aeb3be66ab32af18684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae809e2bb353a2f7aba0af57508ce3f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d24f798141731dc721481ba11d61c3e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e24a3df4a0bb0f07cd3e0ef8640a8187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a03742bec30099770766aecb343c5ce88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e687027a2add58abedc67ce3d806889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c99e52c3459733af65fdeb479f53990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612435a587c14b3e838039892a7112f791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b0c4907a4b8477ba8a91ee967021792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e3339712cb1e36bc27c2cf6d6cb3893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679652dc0459d1a15afae284ea107ef894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde7790e964cb9dc8a71c57bfd6842ba95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb491db3febc2d800d0ab960513b63596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fde97c520093b05637b113978faf8d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db2a494663632c1843d9b854dfa3cf998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e31115d5c28d63441fee4335db651b499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b73c1b462d74623560ea1cafd3f66f7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd62960037f572d46160ceba256ad09101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d39a25e0fbc0225ab62422715223f3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a910b35c207c6f163f245cf1208756db103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd554f32a53a159d38f6b9555d2638104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d63bf3eed5c57d13812ced991d9284105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bfb9128579daa761f5126071036aac106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66747033926f5e41959a5352af6a2741107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67640ef74a9571864a624c16dd24582b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb56e083f51b655a14735fad109fa23109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e85f39cf30067f240924cad63f94e91110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdaadb98767cc2f41b72e690482d04f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728753047653235460e577ae2865472a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7169ae5d572d6f658c064e7c6cceddbc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003397c5622100816d1e55dc17ea8ac1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e8d0415b002f3cfff38e506e3883f4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d015ac65c580bcf394ceacc03cdf0699116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2bfabf23d2e5c0fe24972bb2ab57ab117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de723f713bdd57bc5c0fc497a954b53118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ca511bc9aa25d181b7c20d78ae2de119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf1994587de903325522345bfe8a0e0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd2fbc71688d66db11567c25830d0b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be57d89ea2ff960c5dbbc7beb181f9f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa0a35a29ef0627e628dc8cd4de251f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514f024c1cab66dbf76406f448f30462124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8100a477eb9bba57dfc68d863dd6dbc9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0760c48fb643024150df0ca54a936f5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a84253f2342c9e6ae6e35e204c86b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee2338fdec7f1c534994c9ecd093084128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfae9ee0e939493b6bfb6d4490abaf5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae0b632879888796593960a4e64bdc3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc5bd1c0c0a2dfc54634b4d5e1c3f2a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8517b89f875daaf55083a74d02e2cfb7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a0ccfd8727e7eca41910acaaee40b8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a19fe5176dce587268d2cee0c7450134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b4e4057b6466266cf6c25b120c735a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158c42add453063b0a40e9d4b4f0dfe9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818299b81ad407668ef5105b8647d530137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ada0880c5f2038de478c166d638c28138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157bce865a7d08654fcc52873b7c27e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce0aa5e7de2b5521790db612752f6a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970ce8c76a8f57c5445e81634a1d759141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dfa86749043369417984fea1095fef142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e46523f2e719dcdcec99f002ceccd84143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c0610a83dfddf6f40c5cc72c14e2d4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953328daf01e6cbbe50813eb1ce6daaa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f199f500da27b0b3d09d6611236c7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e2d81c269b176a4aff73d399d8359147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d463c7ff41ae47819c8a01b871c3e246148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4333afacca82e24a091419fe4252639f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9099b0f674601e1b1d797ae830a2b37150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3196af73eb73db733ec3637658e854151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e73d8a811a15e0c4d930ffeb383d9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb350f2c64b4e7a0f4755bc1efc2e8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf12f3ed2c82966b30cc32e826707a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60ced0010757a1b43c420ecfb9c7bd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870390ecbd24bde3b044df0ddb989c47156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc25293037670d3caf5a80079908055157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd8afb3a19dbd89f0c48fa2a79bd8a7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141734452a576aeb7aea777e6bb85e65159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282eccbb7e3cbd98095f19692d2f86a2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110fc5d8c2dc6d146df09382ca73ddfe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ba344e8f904bdc60191bd663a83ad162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c9a5748dd95f0e87e9474d7dd8e81163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec335bd16cd06f4a51f88f6f0f95bed0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff68058e1a2429555ec2048a5f15733165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d970be71eecfece9e98aa81d1826da6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb25a2a424fa52d32c13ff08e190da167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f487b483229aa636e6239d2ce0b702d3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b96357df10e368e95d588426dda4d1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc9e25e0c20cfed97e38ec64240f6b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e033fbfb2947c12c75c97c295e867d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4916d6f6dd89fa7faf0cb49f89f3ec8c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2572537d63f26f255ce4980642306d78173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011269ea59a0c9b906a5ca1e32f97483174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea0b236e3ef48e876c800f6e7649ca6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fb1390d01c7655358da190afb3ed6a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4545e99a222600b6d38e834129a066177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d028b7cecc65f3c38d9afeb3a7278675178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114693c8342c3a409830105654f8b1fa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d591891378e9c01baf2bfdf4ee316d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e049ab5eed47fc1f1fd59e526299e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505313968f563f08c777fee098a86a5c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf5147ae68bb84678f21da70af8724183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f10a262bf5430b1db7eda877e4f537184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b043f4b11463a07e8fa883c1832496b3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d7878bd9f822b64c6ffeada521d5c1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d27fdd560f100e34c260633ce8823d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d040f513d9ff830afcbd06807b4117188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df8d2ef888efa25d7bf72766c3041e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb42dffdfc41abf02cdee0457dd297190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96971f2b3d2c8a086fe7100e5d1c4d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0048fcc76c27b0b3438d50381dfe746e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073117601059ad946f127c146c8c86b5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e72fb9c5c1b469ea77470421ff1a88194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd243dcc1a4d669ebd31ac8f049edff4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b288e1c0a33b4b7bbec66195c9e062c6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099cf8453555c3d35a15dbac822f1313197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c262b8906a948b8051c59371c198529198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fbfde7bcb6cf4b9db99fea94f377e4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa161fe12dae1520ec68d46a9200e69a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1303645e287786d14b29d724c842cc9c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b3c9014e5c7420db9a2096f213dd0f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb59fd4333ba660c45ec1673c9c5f86203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279dc86ea27d29966e123bd037b46d8c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e387770b2d2d4f88fb949124839171dc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71d0f423b6b69bbd6d655bc24c0a51206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f216324489bd180c497c58e3eca20f72207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af0b4d03fb7340de8ecd983563093d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a8c7b5a36f129630f96d4daf7f500209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b211fbc5a44100c40c0f9e712c845383210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3baab417d99e22f763fb2e7d9d55436211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6111d3f6caab6c15d3f816fb9b1328212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db8008dad73d22bec4f695a86956abb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f745fe3751e6503f1c5390f70214c72214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a976002e1cf902e1b7c662fa48f6c9b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f07606d3f386f8ca97d83c833bfa7a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8091ca7624d0de3b39768ef821571b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe970f9062ecb22f2dbff7b65575061b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08279dd0f372238fc215fe0204722d2e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89894c8bc772cb059018cecca2718dbf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e781f2fe04972c1e12f9fb883b467a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab375cf5d1c25d7d3391fa0c22e5fff222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a05cdfbc1c10cd783197171270c491223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a724f2970794561045734698b9b3615224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26efb593ca373d99255c8a6933b5f7e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f13d765c728e4b32f62f4f0831f2d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752213b16f595e03792761974277a610227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460defa2d3e7103f9b18a1a62c805f2a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d85fb641d379c827b233b52089be23229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4469240cf9b9a2c3b7c279310a473d7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa2ab8dd2a76b54aa432ce2ea68b74231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ffaac5cbf5f1f814fa5ad4d396bad4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63874c55ae01f64a9f2008f4b729a5e4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fbeea5c6356f59be67fde946f705f7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21dd535c34aa916dba3834fac5d7900235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790149c2a87f93254e8ba44656c7caf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5858ce5823341f9f7293aa21dc3142237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae488c89031924686a7f78bc7eb6ce238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec303afda55d9af66b1f94c02a188f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec11b276e4ae9895d68c3896810447da240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473f678d944c6eb246f6eb8c36ef6030241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b073eb74084e2ca1649a99c24284553242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8825a9ab89c9dde5d69f4a657330bcd8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f62973bf647631b5ff32a6edd653182244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a018b1d8d626652172280a5cf7743245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed12d4e1486ebcbb333d81831de66d17246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34452268a3704d1c283de138593e5744247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46796cda30c438efe682a730133ebc4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03850ad0f580a4dd4e3e346ceacadecf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaedef8b1b6a98bfb28ecc1c4a495158250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1412e77805a67fc15ffef015bd74bcd7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da52e0aa99ae06c29d16403829e7a5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e681d1ae326dca226b4a41ba2180d22253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6123c3d39df046f40a09649c625ab3fa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f305b43304b5a076517868ee066a5b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420b38a08996a1ec0e37b94d5e3403c9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab395566d828ecbc650b383f77c83a0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702679b7a941155a249aec12065302d5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27efcda53a50739bf2898b87254691af259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ddb8245d4d99d82a676afc0f6567ae260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07becdf617d6bac624c4f8a3d443f9f3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad30c0e128756a5ab1fb3d14b6e980262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed9fed58d946900a9be5673683f103a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0846e0beb8db29e983471e334342d4bd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ee6944f5036e06204c685aeb1c66b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6892b55d60cd74d648478803e4179e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe2dcbffffce156dacfe03401a3e8f5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413189a97f4a77413ae969ae05eedbfb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec665d2927cf6f67818fe77c933c49e0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb907b8ec4b76f300b49b2bc3c1a67b0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0661f25c8e930133f7e7120a93688a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7887bd244fe6687079d8173ac6e7bd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d2f470824b980b4710741ff2976ed4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b294364ec3fea34b108dffc77e3b7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb4b6f90a33dc35e7906c685666f249275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8eea55a94ed087542b0f09f57dedca276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9857e59a7105d2f98e17e6c891dc5b1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7375fbf01dd03cb24b02443d14f4656b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7544475d27a9bce03d8b6e5b93b298279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee749cdb068fecacfd9eb4b3a19a623280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325565560c0b81f3d79038f5f70c7e36281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3908a1f78d2bc06eb39fd9d449a65d1d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a975512c72188ef491a3bb3198da91e0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d008d144c16270d80c04ba7008ff9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb4dcee9bcdd622e0d7519de9023fd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea1060a766329f5bd3824a8ed445ac286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b33cd67034f505a76b15cbdbef070287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7194107217c218209ef59d0a627f8b9b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b9a977f2d36ab863a01c8293fbb50289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd86ddb377f963a8c7733f4dee02309290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96dac8bbae2d16baef5e0674da34888291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e912911c15e9df4354601a90b0e853292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ddc2396f83ee850439c6da66ea9e0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa2a8fabea62345fc552b1cd7aaa79a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5319eec2c2164fe4867bfc119908d4d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bc9b91b0d74f62cefc6990e0f41ac3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffeb610f47fe693de127f26aa696fc1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b3ef46ad9597f4a4b8a3ba5932ff5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84108a9d86f5cf12c4fa35d6bbb9be35299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80871a5795bea28ba0d5373219ba860d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e03342c55de8f451e0bbc93cf3e79b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5569f36ff6b711bd2db7afd11a703b75302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a782f1c4f46335fb0e31f4261b4d634b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f38c8ba64e76979240ecde5a5e30deb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60bcceb080e03f42c54ac27e8bcbe7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9334c6c6d84b82aec9f8250256a94fd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4bfc4056fa830f712acf6f00bbea52307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec2d07a6221cdd7e01cfeb666674fa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7deee922a2221c8ef9386250b661ba309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb512cbab9470b4b133ba3adde0511310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0807eb06a728c6c1fb8a7812ebc031311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7fa2b6273f3b273974ffd4fc5fb457312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3fac97f21e779fa2a024a539183ec0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd84dfcdbce2635ffd58737aecbf66314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdce68744a26f09fb6f724ddd181967315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e859d9cab25b413cd78375333f21966316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c10861dd77c3dfae5bdf1a3f679757317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c52d0734844f975d45bbad6901bfd9e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61991c3a7dee2c9f749c68322b83e580319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0198a61751fe9c1949e1c871d3ea6ea320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1420f35b283e0f09fa6002c5a3e6e2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ab9a74009b2fbf85d7e1e9c6e008e4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12a8f8599105df52cc789382a3aae3b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705e31ab628abe7d95db40094c4936b1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404548a7a6844e5e89cc1aca953b2678325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4628c2ab0684f9629e87cb55dad43124326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d143d6af53d7c413adf5180d834c83327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d34aeabeed28e2d3eca03a282c494328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57335bba11fde355203f51a9c52faead329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac70b26d26a5233255370bad85ae36330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d121baf90d62b67c63554e99d3fa93d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9943bd0ec441ae9f403e153cbc148c66332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff6d3f163bbde5eee13e9dea648f91333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec697ae3ad7dc48ca531af68ec8a89334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f192978ce9a2d71d71bf01160a8591335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd65d43b2aebf97ccd2cc563b4cde03336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e3ffe00a426c0aad84126afeadc297337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9ba9fdfba171275c6cb6358001f5df338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abefdcfc10443ea39e3f57c29d2cdcf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a1d238dfb619a250d1eb33c22b8ccf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff396f7aaf5273e234fe57e72ba95f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f43a5fe412ac1101bfc59c0b807df03342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590057971ff1f3d776db84cb62db118343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3e0ee65077f23ec020899192210a1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32359308b33552053dcfbf1fd4a4c5c4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126b2bb57661b5ca25a9322645b623b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc16aff877e5a8f5eb1d3a1432ed3f6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a743d15aed467e22b85db0ff6236d9f5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc804de70e8cabc3a40f93cb4d8a404349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8b5ed95e58397f68aa68f4e534d026350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96607f3cf281d9329aafec9ffcb3d935351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d9c9fa991d19e4c7c300d0910d7f1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b145bb1ae86faa03d3e559e1faba15353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f7462ac31f4b1691eda321d04a8d1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ee9630e35ebb135a9a25fda2b1dfe355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6041a8d7231d7730c0b8a67619475757356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b464105276b6b43fd667b42ada40ec357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d5157745ecea8925b94557f353208c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b498b5c2529f40984880cc511130e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad98fc32a12b0f1841d9c1fa976b2dad360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e2f9b1d8ac6b09738d88e883a0005f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52612a32012f1737224be11c9b812b6c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a4451a12f77fc9dec1affbaa4b885c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b16ed32cc0235c5203c1a08a93e056364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c98e7072d06ad51c6544d025828b0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84181eedab78bb55eb2c707590dfcb03366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d6d16161b8a9cebc5dc0e557b9923367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f0a1b5b1332034337232cb527ee80368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409ae48293faf4141e393f797c592d72369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ca9cc95be6d5be418560820500ca5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4557eeade7c845a898e676209b5f3839371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8587335e62da726cb88166abf8c1cfc6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dad6de7c85aaf67271c166358718e1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8520be277bc825fd1d27d712d9ccaa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e934288e1191d90daab4944f2be468d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc92a78af2a68f4da84fd1a6ee4e407376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e4178d3f65818d8c15fda9dca51b62377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45df746f92cba18ea5d875a8ed7fe62378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a92a399cf89da732b525e1f209bb49379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a131ae4e77452ed16bcfe9189b371380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa08698ea06f3ad46bc6a5d5ee257888381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3062cb609d4a493175b7f975429c39382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d2b7cd3bbddc0fa5cec0fec115c20383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b0be4466a2d91bbe0d94180a08f912384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd1dbc1cf11edfe1d1efdb859624439385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d076d35a18f06a0b49f2e90e2cd452e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3b4f6b541decf45db024274cb8c806387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d134608b1863d198aef8fb2f48574da0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc1e73d3855b0c1cc6e9d2b18400bb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec5fc3a87237fbe1887339c2ce2b02390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c922c03241be579679938ffac1b6b111391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cfaf39f388c6bf2d3adf2a8143014d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63efe609d179bc24ced226671c34c527393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de89d1e8c809c9142d94fa807593887a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a9cd31061163b28c48cff174fae693395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc7e13070a4b1f715f29fff4131563396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf51a9c064edb1e29aa566539d1ae2e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4786068357863d96ae653b86fc8ba3b0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd37b140541c12efb78c28353294f3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d6786d9b4dcd1030b8156837b2e906400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a459ba6231e85de3fcc103370c41e77a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d202f953570a27b6681dce838fe79c0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7616adefbbf65369c39933fc83eee39403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01571f64f2b87162405efdc0aed0709e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af323e6de67bb01f60a0a04b167f4408405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4939999702c4bb78fc39e8a3209cf4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa3858f20e36efa66085db9fcf9142407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f7b093caa4eb9bc5aa2a9dc0ddb662408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f72d0f4ec1b290327f7af773970375d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1722b7a4e3f5edef4e737a3572154748410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f6dbb13e4553c9133324c60e5ce968411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc50f7c69d4d208b37f6e87abd2779f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c7e1dd6fc1cc59b61d21f653fad608413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e8ea9ded4823f2fabc3b5c666f43b3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e453a9c897e8ebb523d0110c2c9ef6e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a38475c88040005a008b0f57e4c8ac416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c471629e28aea25721367bab0fb1f5b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2998d826098a64e987138b79625468418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d9a108350a4b3bb92aab45ba009e3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d5b47bb1e7ec477f717062f24c6e00420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e48f5b8985cfef6af3500e0027c9de421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb1814ac6fa61d902ff759d6b9ca5fc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95f60d9b3634fcc555a4ab2888c8ea7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf25d4e02723dcfc9e22b5eb4be7565b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2bb0f9d6a6d61017ab9cc5937fa97a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571068d3483e59f171e639f0fc81a80b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dacd4f459125422d1dc65fbd672966c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d4e5fa91fb7c21e8c5774d1d2e538428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbdbd4f63972a741f6db00edf77c57c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ee9f5aa2b8fecd1686e7d0c9572e5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be116cf6260781b25b18b869b05cae431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf7acd5dff714cef3bbe119001db80432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae483fa7e59310551b98c988724d0f1a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f9a740147ef29fffd4ba37bfa394ff434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28db9554f09457cfac7c2591d0d1b8f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d17611647dfdead4801b40dfe8286436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5643baf2b3c610ba8b3e1823bd8678f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc21c3f3c38a37a802f483e37540f4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac1f7ebd1c4b395f9a680300eea9f2b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e7f15aa3501bb1110a2e74b74f3ed440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084579f3c420a69722d60ac608ba6631441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed8a0d6cbdc87705d6716f3642cdc15442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba59b29a0983e4d96f4c02d33ed05247443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2466eab3971f6d119e36ed7b57125dde444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090cb81b995ae8db512f885cbea42b8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5340a9dc29b75b6fee3d0e3c9f3f1efa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f079a40c59f979f072479e3311d8b2e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d81a0bd45b965b3b56f3a9351271d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b8f9b24b17bfed709f3608f06ee195449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03412ae0cecefb75c17426c6b0d68397450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85846ec15b2046b3c34bcdbf0e1d4706451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae0edfe91b6962dbd45981c1260dcb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b67bf5489d73184faea6e9067998e87453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d9a51ee4d5ae351109a1aae3f0f764454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2ceb730ef7fad82e8f42d143506e29455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaf75db928ca2a4deb15bab735a39e8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63122c0704f4e62503708e1ae3435d31457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d283a41786fa87218928844c53d6c1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d9fd741bbea23975334b29ee214d5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5323b8ae9b56281f95ccaa648df07165460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baefa6545ed3a95c48e508d08f9bc7e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a7449f980109cb27eb82c258825881462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb6bb3c97ae447268bf58ef8493d83463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f25ed4da7a3e501e2e7644bf35304464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5865333fa1c125e21a50ecc1374999465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b16fc7a994233400f87716ca792d7b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc1a859e46aa10d09b2b10fcf0852d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be08419d004c1ea32250306a4f4c78468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e224670cce8945a42693c7352e3a531469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e775c0e20146fc6456c4bc6e28912470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5339975cbaa53a6276ca9aa0fd64aee1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df72e7ef5f18bb3af2cff2506d208002472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7387de66e2f24fc2fcf432aea8a1e510473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f0664c344ba63455d91c3378feb4d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9996e34b982e033bae780731bd68a4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f41c71f8f7aaae77cf9ac9b0c149f2e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7298729f0ec247211af1ba77057fb94477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a01dd47afa81c7e8b6fe40195788f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476aada13b9141e381f6f47b11290ceb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae23337d29597754aa98433f35b6848480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126a10a3076634ae0bdb1e5902b7233481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3524c20221f668b27c6d3bce06f78340482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51c6539a15c4707019cd1c9663ecb3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af7986c50f5cb12af56e43e79a726cd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c077a72b3ac36db164f1a680424dfd8c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ebb34adc0b3cec6c4984f9356bc16a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb441b30ee7784f0ae32776d4429eb24487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e2a1eaccf331a7a2e5618b4b90ecb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55877641c5f0dba85ce8391f47c526b0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826fad27cbc4517b989bc202bd64c35a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e627d1d86c16b841c91811ca44f7ee2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d969ea6ff3b464da7dde9c964597c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd917a162633e6f7e10e96058bc870493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a002254377e96dfe18f217ec91b2dcd8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3006933c38cb04eb0c2aaca8b5e4b715495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e6c0b8cea294a0a018ac1c478c57e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d4003f1899fc7cf7677bffa64b6ff497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd17dd1e1a4c229483792b2d340200d5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f97557d6e6c09d2f79e27943d8726c0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a426e9739fd4332dec5dbe7cbbd80ff9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac155b50753e97ced70fc1486c7ff7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c5ba78898ba5e409bbf34a88667140502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b65cff5b1ad79b2a4cab302a7a9e77503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5c9d9ddb9b3b9dc385131e7db39563504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e200a861ebe7a4505aa9ad13907813dc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb7f5c0ca9aa4c6d1bd5eb75ad1f2b5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33d262a4dadd454aaeb587e7022dd08507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a768e3f270df54de5303839844e604508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a00555c18da9abe20107fd9361cc55509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7480f10cb06800860cad70cf7bdc0737510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ef36196fa7f6ba5b4e71d08210aed511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a679b4509adc11d22262e2acc6c612512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd33e97a8f52d1d64091891a1e1d73513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca23d5f9b514486b98c529a81b4960ed514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49156d60923249fcec9d073681b52998515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa7271297128f265feb464330ee35a3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cdc78ab2bb3aafdba00184399deb6b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d9d064983673dc424034ec46462b92518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a19475aa5ed8b6b468ac23c55afef4b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9041b0de45af0bd7352b41a122424f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87f5d51f41c0fe7612ea01b8ea6273521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d63982b62794d4833049c25d3b57868522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c171db24ac47d33b9203858234762523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3164508b381b6b36ea405001862cd02524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a69d9633bc8afd15b1412cdaae4eff525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c2cb6f9b7021e1492475ce61a0253526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ca282b1f6e31e9e15de9603017c7b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec0b59f4e74c502eb93ce6642cafc08528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c034a6810848a9c9371bed0fa595ab65529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a2bbd47604da70324d7b065a3ad567530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1551836b5c4085677312b8dacf3a20531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ed50002ddabf07c35514ae6ffa25f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cea7dff952c3926c42587e2b596ca3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd94130e8613f9aff5e33276e184839534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52cf23c6a27a8699edb7641719c3b43535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d132224e33d37492b773a9732dc3afd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa7cef5480fe01dc5f71769a77e5dc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c133cdda46c1bebc9a7b506eb8af2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc4e0eae4cd0bdeb36fd416d5a1030a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f1ec793f0cda3887182558e5f26fa8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eda1965a3f32c2bf67f32547b081d9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0cc9098b9f31db3585344dae98d9aa542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0591d2efde20e3eed8eb745bed75a55d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b488eb39d858dba06a9465f1121bc89f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca89b7a78142363b8c0d288741592d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea332c9890f637c18423f069946451546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f163d56dc4ff0e53eaca5435905f2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccb9054d6723b5447d113d7ebe5c0b9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e86783186a10c2c002e66c222e94926549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50619a760ee589c4c5d3e55c1a25510a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33249508369b5bff7393e690f7520277551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2149e030bc558055ce11bb4fb4ae50a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771401dbd838e5060016f298361fb09f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca5418e0f3a58064855a6fae61b8003554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd98cf8b17b3fc8b5bc80fe87de9453555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a68b09bd191a0c30030677c3a80d940556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b24c8b9573aeb8d61e35dbeeb7f83557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f0138b5df4e56aac4705fac9154a93558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c5163f796eba949d674c07b7d1d5bd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1258b6f1cbeff42062259f66d8f266b0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e099455a0d8c71e5de33c45c9f1cc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5973eedf552e6e6eb34f4087ed1598f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6550b0566a7b34b54bd637e1b194ff50563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe820cef8b5ff2e1fe7f13c2f53b579564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78934c4e26016f53ee9380ec51eaf28565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145424bab72cd37c93ff7d96b8b89a5e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a377ed9bc0cb946aa50d4006bded001d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6756d568a9a432c3ba9245a53aa9346a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c79c6d2a51545507433584a2e945211569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2eaaf6787831a0033b11e942b0e2c3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc935e31b2291b4bb0950581ad36e437571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dcffb84f6300acb800e85a77ab6dbc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed36e99f810f60d399f4f0ef7c73f0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b5519faf604ca4a0b212c4fae5474c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a62eef378a670d7c2a9b993c615f63575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4961243753a9b6dfece71e711f991ef3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720210cc4cbe1cb48c572e08dc8dd7d4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c56609c2e71efcd87c80685229411a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791039bd17f28d5ef161fbce50ddca35579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e035cd9d49baf10ff10335c285f6a93e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02dbdfceb1b9a7874b9caf836793dc5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875aea3ffbd71bd12e78dbd26590bf27582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d5d11c41788fb184489b9e5ccc9068583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3586c2d92f1d7ac19219822238e6e057584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cff27fdca1e1501056b479d546366f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b5f523fbf370402dc620867fd2450586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf7cef52c73a5fcae736c3d3f05349c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b67ed229f297a7bca397c2e1b70840588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064491e5bf3c8dd4e6f1fb729570122e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efaf5d2900f7a5f7dc689687f1feacd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0660335c8d69cb9ac82af33b51bb80591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d7229d9ffbe91fcabc79c244ab9fd6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab913a7bc44421669477209176def8c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4325652c09474313e621049a4186dca8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8350504885e516835cdd04cab261b8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed7afb2ca752cfa60fe2e9f72545e47596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0594f07ac7443153e22510fe501036e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce9240be4f049421ba75e1f791e4caa598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2b5b4232a919e4718fb72a744511ce599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f741952655f7436d73a511f0a69d4c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b8d4c3f6d812c5b2278ff83df4cf6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add545e8dce328cd1d416ca0bc3f26a5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27383bc0579cf6ab8bbcfe54995559c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c6d402fb0638d2ba945a284f99d0c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8c154269b4182b8d8a8e2dabdc4e93605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd57eb243e7983f6b5aa5365ed826b9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca9975848580a17852fef522bb68ed5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf7bc1c3d372f4fbc1c895e8705823a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bdfbc79b8c3f117a334460975546f9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ae73783bb9b62361e7fd959a0b170610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e497e9436ef4e87016ac947adc26a73611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2df4aad94387bf7c4c453523ebab65612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d610dfac447616742bd963b10031bd1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae1bc29768333aede35aa2822a72eb0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc125726c5a6542dcc8e3fc9f016b3f7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92c73092118bb173dac4b19bb4b5c9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a179cf0d85264e83b0e114d428a0cf00617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28064d6be140116c481b58ac648f6545618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940c6a368553eb629b212666772cc5b4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f103ab2625ab69a03c390ea9a0ecab6f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f4fbdd313546c926b430d958a8b4d3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb70b99226ffe626db98ccc7efcabc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb41e89b9328cb02095a7e5a094963b4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8db82351710dcf43960adbd0335ef624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7701bea22c27810511f73641118b57fc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d25d4d0bbb840fe926624f4a52aaa626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d04b9cdea87742d85e3364d7bbd7ab627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb45cd6080fcdba4bc826c69dddb2e6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7779ef7991819acd603b32f64c9b2a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f30648aceba20d01097f36a692a4dc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb7ae51b80e85168e5ca38f6ad04c1c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc4fa839a0499a4222f5dd55328ec1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae78d7afb4fd0c3180a7a45a661bb8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393006c4660f616f6a2bc1d9136be993634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d935f19fbab8b4dbe0c966717765bd04635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb525d0dde621af9a6733aef28a7299b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4103a29bc2d2002aa59b9d6335a9543637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e6767362eb9bf28ba068f3c1eacbcf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6fe327ded3bb3b25371b64e987496c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beee51d50ab4788d072039a6cc36fd0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cce79323f2894652946ab5c4593fde641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf5f7cae0314e5a41cfccc18dbe67db642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb200de3a6d48ae4dada7d7ade9863643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c1e9cbad669661a6a57c75e898750644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209fc2c7501195f913af079b4f42d1ae645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654c1a7adc26eb6e7c8491e2dc7b322646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad53baa5240fee22527228ccdfc6d95647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a7e9f5ba13fe40c434fe0c1cf20be8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef86f2e716a19a912271c50dd6f6ed8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef93e804dc5e62be9d02840ff27b0328650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20923cd22e5c9388a5fa729230ac5345651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a1292e3c892a0df8526a2435fb681652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe4f5d92c8c3d01ed15dc9688b9c397653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4c7d4e3708b872b545043923ab8de654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98788b6b66e46adcce131e1c4ceccff655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7604b79875df182f3311f7b52261913656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414aea860d5de3a8f4cc8d698e1f1e77657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1841d0dad3e9c5e00aaf18aef566d8c2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a725987227557ef7dc11a55d6c6549659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3998de68620bc0ebd62cff76ec2280e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d1af7102a654eda86a78a682572c8d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b474b06c2248fcd3cf7cb2e75a8bbf8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd565f174398612b535e86b3b6c5e4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6b6dc8caf9093c458e3ca3f867f46f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17fb09ec6e6252f2272fa02fae911d1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d506feef95b06a2f0d8143af8c8a3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb28e2926c7ec6ec7d8d7a556c42679667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97304ce3bdf73c693d91d79e3efe7355668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01bf4c362a0458aae5783c828a4a5e8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc8e078b94d7e94aeceb402848ccc4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a1ec8aad3b0624c5effcc2aa49326671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf5b6ba3f62d04bb4d2c22d621d698672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e6fbf008ed90ecdfe2afdc4390512673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e80f08d259926da1e7e23f009ecff7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14103f8c5e670723f74547b03927e13b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849425c50f3b89cfb4302c527f782141676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8601f854d535844c51af71c0f8f4bc9a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b874da424f267a3d3def7f112d9b166678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a0e65c617367ae9a564bc38b4d4236679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c28742bc048683f3f8688f541c27bb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c973ad6c52c1e95df3ed248f25934223681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8035828bad88215ca73518d5cbbe90682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a727373202e5e39a06587061467f62683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c82372ec09de43c5e474f06d1170231684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4239688c2a286012e25a604a4a2588685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a450095ff248082d2e5b34e044b511686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc21cb2989ccdec23c1b761bad4b184687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2005622bb1bc22e787ef7793ce32882688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd225e17bc06ab22b42776265850d60689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d8d5a113bc271867e1081a9112bc66690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1088e6efd03288d60db43787144bfd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d5dcf7e0c499b59adaec8d4d9ad89d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f49ada8f8d6db46ffb6da386515f6d1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a8a627b23f5b67e14abb796452098694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e2c7aa4039f3ace7c2abbcfd707db4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e46ec86c56998fd5fc1f3896f3be5bf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff82135c3da2ebd9b059a239ff7fa7b1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2657504a5cf51db1468a22d141ba89698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0358ad6af7f08f0f642764c2ecae057699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d0a2ad1c62f71d63ea45a14a92b828700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6331af2e8daaf1b134035afe95a2f47c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f716d16234a35216b4021a022412b3ac702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923531209251ad6b48d6152b19461a5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408852f3435b4d94d88e6744fff2a126704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b48692124f10b8e0ce16c7a0c1e86d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ca4a9544d837e60cfebd42f0664a1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de36c1444e161a240d9dfe0938fe1446707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdceafe3d0ddbfb7e5155e5108f8670708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ed60ad6024261150002edaa3787e4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb39fd823875d476e5519b9372d3b2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407ccb0b473ed48a05e2cc24e95d5ec711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed33d8db9ef1a5c2a15d2881d8d358712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2303ea5f973b12f29889a5ed76040d67713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c96bf8b30ad8a5dc35621de928219ea714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b2af87f2ec59adafba633c6673eb0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3dd911df455a7688bc7383b1a51113716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c381cbe76de4b786dd86664f93b360c7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99df8590d1a8057ac1caa9a350784e3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128acf90a570ef7603d7ea01cabb229d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda0c59a557c98f8e06ed6c9d695cdf7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e00bb5da61473faec7fa3904edfcdf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6738f1ec8e9d86677a619dc01d0a2b97722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6fd9c2ea4142e72f87e9f4d0441354723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a61f3bdbce1e1a9fa8e1f2d4c9ba4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69348e6ebf0c65a0b39c6033ad9d5e9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f1bd5653ff85f5a3d231df9d22fd8c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a942a7ad565e27236a8dc9a7a3ba6874727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3db5c107ddef15a25ffd16687a8dc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec89129e82fbefbc50c22ef30f38ae729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e970414689285dd65968f1d9eba7c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ccded0016ef8bca07887d538ff14f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437048ca82a75c31aea937232301b064732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54dd61d149ad7700c31d2b975cecaa8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d66d320232d0adfc3340c301091b39734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc86a45f786171622ed612097747773735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed864a7f90002f262abed7c34dd280fa736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a46471cc8a57532b0a21b1bb602594737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ff0559e2f8a609b3c83dae730b6c3e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c347b4e3172d99e7369bffa244091739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca05e1ae4ba2b03067aaaa3596b784740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3973be59e8eb1aa5aff6b300822831eb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b9a47a80e5b2bf5fb5aada7573042742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf980b50bcf2bd3b837394df417273743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51182e0091860b4fae70bbfe5b506a3b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89831c9e9a027465af4a6df877c3c5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9545cf479fa299f44f131fa4eb5bd7d0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d0ab201a7e08e783fc7c5ad1e7644747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87438f139a4bff35bdda28f8bd813fd2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c7f4bbe5e482faddc2c6641c9c074a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283f4b37371960d4bb28c55ad0bb0ad750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14689ca1629aef98cc9612f55e92e2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f9a84d738b601722bfb7c98f317a8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94fb3ab120cebc79ae2a08d2a59fe75753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed0d355a0af03325610b7bea390228e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40bd9c75c83546a82304a91cbce47fb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac63d86bc261981ad89c0ad1febed19756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea080ea29c85de7b7344c02726008a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24001424107a196b1e6996fbf0bd96c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b196885923e5db3265a21b39c4e556759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdcc363152226ae3caaa16b944161a71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170981e07117ddd6a9f1e6c113241812.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f90d5bf1638aaff99ed2423da68b13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d612d6c64fd3b168b86112319fcc5a734.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048612f7f8a26411ac1310b33fc9f8f05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c898d870e1b82a90f69b269c6540546.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262d1b6b002cd395b77d29de862948587.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440214c4a171b5ffea757be46ba166708.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44158e0ad9a61c06e9f24fcc23d4ed129.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160eee9a222cf3d448424d1db586e25a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a252c37f0a8279b5fe60d81a8c62accb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002ef4d8604edd8e1c44905a3412220412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2387241f86f7f48ec6973133e7f106ca13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97dd6fe58e52a46a5b8a7cb24166dc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91fcef97875b01ce58315243d12415d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c86ede5b54988b6d2487279d437b0216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa4e1734c5ff3746da3116722369e917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0996774aa603b91479c18da13594b318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff5fd230622161a67356dbb0b7a206019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98479288ae91aa7a3396d44dbe8693720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd232d11f6ca6f29a9e846a163093e7821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1110618e5a44b50f7ae2bca63b4878322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a1d5b5f9f51817640fcef7527658023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91facfa1f157b8f5ee77105a7ee442b224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a7a08658cb3f613a614b0890a8d35425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b1231e8366aeb6eadf8a64f2fd50126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99bb885d108eb52af5e86a598cf001327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e3bd0f3a44d952ac3eb5477da0db5f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea8375cccc2d5baeb73fb75783b8e629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f3e2c23f5a06a73b15a2d29922d22a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ac04de744f4cdfc99b08a30830202d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ff940f0c54be058dc15e0e00e6ab032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e69f834cdcdab856f2da62b5cc5b9eb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e1f6637233fa21c1b5d031c9b8af634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed29e3984641f7d312bb835c62f0e735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fa2f8c5e41afd577bd358e15f8d6e036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc1097b9af024f15500ac6f08b78ecf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a60ed05a0e60af9cea0a8f8eb74eca38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f2c8520d162fda0cdff1d614b56a239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f05cace338348461e698cc83a8a81c040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe8f334b8b77080541dec3080a791541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29303d39e35686117b801865daaa9cb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53301f5ec3181228f890ce62ab7fc5fd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ae061f19037e8eaeb7ab54b3bdd4f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf51f2059d274c05d69e872307a564345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414ce261187b6a7363260e487031343646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ba8a42dd46d2f9ae9c6c18f37edb247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521575bb8492dd3f31eba41c8e56c08148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8814007bc565067b8824b243430baa7849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7106bcd0c1b33872802c34210f8d9c650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57de715063d68be11f516805a96d329b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e35d5b9cc946a4839f69d51bd77c052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac34f54ceb43ff91519a5b27e5506853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da508c5cfec486b1ffc90c15b52218454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6429a9aaab5c18ad80a68f9dd3f8670855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01664ac2606623318e1e0b0e21a39aab56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058dc0c95f01fd8c7952f2c702f0f1aa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3220d5f95fb209ab3fc89574341c8f7d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485ccb94cf67dab24905849709ba91259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306e55f2212bfbaf0de2a37bcd7723260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b5b3aa542ef6ab8b5e25af4fc723e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd0ac29bc680d61fb619ce8eb085f862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9fcb876e030da7e73cc89877161c9163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f759f16429901a33ff27cfb1bcf32d3364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4116123dcd050344dbdd8380104114cc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d66ace1c61ecfe9d549b8df7f51c4966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8cc0ce3f46b1afa7095d06ab4b067a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3128de3480d05cf5b15c2938885ee50a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc361efd6482c00cddf175578c1ab94869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b576fa192e056977f10c5ebaf723394f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe099615d38108b1e238a09024b10371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f5282000ceb12d9681dc6763599a072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2403380c81593b1d3866d2f05c3a173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab76f72f3e1788225ff3f57f2a6e11874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a91da3def2dbbcae23a2b57fbcd6075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a5010087f005ea27fc31e17efda2476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e38ad34b1173d50b3be6b5a1ca7cad377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7556095dc067be033472684eafddd0b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042925d5dfdd1dc7ae5573c01adabde979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a05e07c8fc37294f1bdffdb58cc935980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ec38963c198a391d26737fb70643c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d64a03f20cffdd863b6bed92d1ed582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c46ce138d3447845c0dfa24c2cb82ee83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e5d158b1e51faa3d70d9ee94184b784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45fcf9c937f8d4ba18c8e0a99719eb985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe79a058462ea8b2c641eb2a7c9654286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf528ef78651802fa3d909c017780a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e67d10be6b0594bb619f117e85cb4188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c0a76eecafdc8a019032886dae4ab289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f34122f31768b6ee9e8d06463688e1390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4491696edf27de351f27dab12645e4e091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd1899783b85b34dc13df28c2e5c93792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c98a51c8d046e3f09fefc23d49a5e693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff3fea21201185948c9420f9c5bb53994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150bd5c6c39007da69283fea87a3fedd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e6791badfd1327fa39e03003c8e2096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2194dac7a46e440bb3be48b24da53297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ac2dc203895a47e8eef25b736f89e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226afe336703bbf387e8a42693995cbf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ab68f553819fffe5166a550ae8bcb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0083f340835d12b2dbb3c1b84637d62101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d255b24a05836aa0a68c0329c27a7d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938dcdf4ee0543ee8cf9f4a3b62523bc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e54f093b56caff6b936789adff7ef104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e44c67895ad1b554bee564679e0b84105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d9294688e6b58f5f251da856fae575106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cc15f42d985932932d598df6d3929f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069339dfbc9fd8d978400c5f6e2e90ab108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f6ce2296bb8561bbcc3b42af89111c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b27b7d42cd00f42190a95630fdca781110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf1dd9def7eab650cfec69d7eab5fc3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b842fbe17d3f46a90489ac0202a36a65112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b612548172b8f973ea09b192211ca6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a5b1053ded1d5e85fa0b581ccc2e77114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e62a59fc8427651e7251d5b18467b4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25165e0d3a532ea2fff6fbc3d9b23a04116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca672dfceaad1d7f7298a9b98bd772117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca42624f63c6a0cc44faf37e485170118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f280fbaf96bfc15677a1a19794301c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4a996f02bdef8719c2d81644b0506c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743af80710ee93baa301e82599052435121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c755d2cb0321f4ee44d36bb2c17f1410122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e8c4f7129fed6f3576fcef656e0c6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27751b40661df5d4f7ac7430d24728c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701bd468217dd830d4a607aade7066a5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e3be999cb2710f8585877bc60920f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de996851834d42599626cfa2ae29eada127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80908e10bc622648fc83cefa2ddbc2a4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672953534e2ec337a3769598549e1e0a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae957f31147ddeec5fbd90d19195df130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ec0ff6bbfd8dd3b36a77a404f436d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a4f8f23e7f1c0d35e0acda97674653132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e89aa0f8ea7faef830c9efbbf48dbcb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c9c07a9100d8f82008151dbd06d5e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239514316f033ecda020fa9de5e95a6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a0df18ca13230108e7e36c843d0a8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2582ddd5321efaf3127de7ea9353729b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0828e9e575af18411c1dab648d458892138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671aca81832eb9a09545b7d35d5616ec139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f68842fd45e90fe76c3d71e0a7a2932140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0191189f362782fec75bd5b9bf9a7e3a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c2e7b91a8ed99cd42ddcf0ad6f5732142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ccbc8882a9b5f5239dc08c91fe654143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deebd57131853dcc75ec760eb3af6d08144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4fc52c4e9d4169f97c0c32956f5ffe145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d6eed91ac5e96780f83d514dac1cc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c2ad28ab507be79ab312d4a7fee73147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3371f9ff918d31ef14c5e37a5d697e7f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d63911e89240f649e7e7538df7825149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f294cf2c16cd72b3eca4c623fe364a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea54f8c2484922b2eea3d25d26c60fd0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706537a5a59cb5a84822024a7fad2e84152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68de88068dfaaa838781bec54ca6856153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e0ae77cd23c310f35da822ce77b9a8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71cf21ddb15b9330cd6cb8917f0757b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e1590aebc2c3ec02ad816037a5f478156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c52b9a251f90f0347e9c82b435d14157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c27f2bd189de8dde21a9f258ec271d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f586517f99b94accd055d869ef862e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de5c3ed8c0cc36ecbf3bed80bdf606160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f8ed13cb44271f87628a0ca48419e7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2645688b3716a2003bb27a15c940150162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae848d026d3c2dfac1b68438aa5482163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fef7c137b10dd237e7b8444b72cbab164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b502a7b0af476b887a771c60eeebaed6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ee434c88f2fe480ec4209cb88d88b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e6c4b16c11a2c436fdbc263b80f52167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8e38a8738d48be233498d367f317e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7752bacef47401c9cfddf8a2d14662169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c6ddedd6473fe24de1d97fc5b3fbc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184dc79223c380fb80db27112b444df4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda08c3a6c44143e300842a11aa6ddd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a4bf7ad4e6cf1cc2abad64be3e476173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae507d8402b5cc2f761936b80772c5f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a790c90c437c25ab730614019b97b3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c406051865909d98a8591b5ab98feab9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7fc6d235d20d23b53bfcf7766b671b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b03460959de2e186047b7cc4f0566178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12412faba1e5d5b2d6f7a0f9a15e94179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e4b858b82583a2214f6c181ee1846180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e984105a4960fa56b37b00f95a216c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3754adaa78f6edb2d48ac4282255d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a8f9b560383dc6e8b60611ce734d7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d0833b40596b0b95471b1aebe75f3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25bc6c64117869f6d8ed0acfec072c1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8befd30836c2cfd77ac788f706c928c5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e863a85065aaa2c6821a6ff95c783bbf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e211195b81a1f74776e7eb1d9d785d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da841a1a5f59e6cd648148557002afb2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7466c9297a7dc993c328157ab1779d0c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc7c8956a3cfa9eab89947785b01ce6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c40dc85dbabbe0f0fc3c84275d1cc9a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164c28e5eeb8a9efc47a167c70f2dd5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7c32e6f09cf62551eb19825be005f8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4261562f32533953a052a51c0071f339195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eb499906efad4ec3878b8d339c0d2e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff163bab2f92ba08136ff9f1d912488d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a9994663e49de29745356d58544d46198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2590ab36f3c0edb6ba805308aa3334b0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cae43f87abdba371f9c8bba307b073200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd422d8a282b046ce1a401db7a4721201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415ed919580fb78383a224fdf36890d8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc6de04ee6e7673cec2bd1fbc5ae326203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b717658a4f663e7957933def7785763c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb657e17b289a18ecd980409e9cbb5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc50d11c2166af7b55ae39410c45e10206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fcfefd0c59c071748ee65edc94cecb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84506ee8571f6201e0f482086d7a7ceb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180cc0f0007ab71190463de855efdb2b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c34f987dc9aa11cf8e4c4ee12f3a6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc91ed56b229dbed4d2811cc8586f9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e58d01987c7e9f282d7e0b9cd83cf2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a429ea0d850de57cdc5cd0a84f03d3b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce7ec7281465534cf63be9cffae2df0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3878e75c76abf91cb0f04d8317ce24a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e71f0843582682b06ffd47d0621bdd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446dd1791d0fe8779e45044e552c116217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ec07bb8c6e563dedb368b89ee9b31218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaa46ade21db03a0d148a0e454b0a1c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba551429670c089844b43677b01998e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b5651ae79d08c90b835650f7fd1b68221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a579d1afe4e17de686e0f5426fbc059222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc256be41665946af1bbe3436d87d6bb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8342a504bef80e85fed7cef41b804f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dce5cb5e52c607343633eea5895f80225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75596926aba3f19ecde2935ef1d6963226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3d9bc603578e39581d6079100b25f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402779eca90c1a0728f7a465cc0878ba228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc53c0b3710c73fa81bb71081f63134229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58859c8aae626039194b7f2bbbb68cf6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182dc09ac6feb07ec09a2208de4a72d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10374b930bc14cc97fd75e9d3ac49f67232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba9c66de7272bf8f9cbcb7a1d3ae1f3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088bc35caeb2f974bba7325bf782e3a9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d2b2653aaecf89e61394c5b902d9f0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f5f86dcf2fbdd8ee9588783022f3d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8643d45cfd963cb4cefc57f2bf3f8fe6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1183e8984628899499ff66dd75b25a5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1dfe1553a69b82251a353ec335f5da239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f7aa696ed743acf0318f0a6425f7f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a8bcabfd9a719d90612d8dafc350a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989815736624536b5f404471c4fdadf9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce3f9df72c9dae054246f7c116e0f2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d5d464196f2276b126c5948358f90244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df7a4271dfe024a40396b707a6070d6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d57b9eea74e2845136c8bdd2b7bcc18246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b692a27f9c73f2bbabf7a6625eb48d1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75420892fdba3191072eb768a366e199248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf650fe9082a7ed6f37473d8dc853da249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9855750bd68ffd3983580125d58f972d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc3a107fad5dfdffdf7a33325812296251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d73fff0c4c33694497357e9613acf2d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c2eb248eee301ea9c221d5535cef7d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c1a7088e0b8a506a444f21f460d15d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8606c57a58b545fc98852da71bddc2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff71d182c6abc0fadc335f32b30a9c5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b2112a1898d72544d1fd404c9a8d9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140cd7cef17a06c69be99cf81330cd8a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd523a3bf8cecd1b31b7ec30e1f8d342259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb5b9a95deedf52e459ecc70f0b67c0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d8a1b38cdcb8a5d60d78054f25291261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6998078351d0a27c44e81d594b64614262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66dc37f0f14bc8d0afad7ffa407e0e2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f9889dea87895ca9d6b5e82800440264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd71cef8bdd5f7d58eac31745896a8b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4044e065dd6da883b510ac04712d575e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e475631173143d4d7c68d5a471526eae267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6582ab21f91a3c6a104562f75d3642f4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bca0d74e3df09d1c6696ddb59818e3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4041f5266d9b0772981ab756f5f5b762270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197089f4802621fcd5c17b5f3e12861f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c275c9db3a9187d8b35160d05d57cf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb38a0fd715e9f17ece3cb51f0694bde273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97da0ccce01aeb26af3ab6ec7b5f7bb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca787a844021fffa833612b5d6db9b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a2f5744ab1d6874da81ba9d38c5a2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596cc10127e93730580ef99f7de15beb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc490285eff951703bc885842689b096278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b27c72e735fd252d1095f75a64dba84279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c24b1cf9d9ba894318cafbe8ea29e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb70a29e1106f63adee48fe5ffe21cb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e14e098ea432beade83364c4b1e503a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b7b9db4ec496b8764afa5c12fee47283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10492f3ecf284aa3e1b91af86e9b5dc7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e76de0a5b76e0c1a0b5980fdde0983285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a78789aec57953594dbaf8ea906a974286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28250d76e7cd1b7551b01e89963d0362287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c321937bd1f16a7982d63c1f79cf7f12288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158720a9c025f8e579a2ee71e31df57b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e836869d3dddfcd43d710ee7bca5696d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a36c4b6b361f6df535f91ff1d22c45291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2482dbbd23cf200e5608268a27f15b63292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1bee73adb86032767bef3789e756ef293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b0f5ebf9f6387ae910adbb919055d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2528531581c0ad9bd62203d1cccdeec3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99640c2e243cac18f110099f827213a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2886a1be2a67e365188cada4790aadf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b7e84ae7facde32951cc077f98805a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d278d9eb48d419b2924042331af73299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b7c5064e394d2805fb344c87888170300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c36c2ebf683a7668e24ab2c0044e2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc48607ffbe8a1706ff1378f6d291a98302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e4b4af2ce21635743fb25bbfeee84c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9ebf4c4a4da08b03a4b1327cc3c385304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46be55a18853943c7183bc41ebeed3c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee319b36d948e9a60fcc824fcb60c6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec7afa7191392623127399d26a3d2e1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13235278efe16cb1818e2cf17b52e3b8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be8c852a2539068ca1b2c173383ce6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfaa6cb89ecb96a92f90f2d37d7072f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc29f407216db378db692582f52777b6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd7f19053c9e39ef38ad823f93841a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c2db869b570bdc83bfad814e7ad241313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236fb4463a66e3af414662de04c2c208314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45f98794be18f1dd0d25d632924e070315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd798c0264261396d34a3291c8ee845316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d079137b33c6db9c8c8ede574ed22336317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bca6c3de777dbe2d8e8fe899bb7951318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f54b316d039f605b9fa656f5977cf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a92f81f0090ca49d434b95361e4de320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ed72c1a97c9bab82788e33442aedb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d731f1d07b28902cb758118c96af4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0382368381de4b4375f06f210491c3e4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889adfd50475b5c6986b26d6cfddf780324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2048294835aad2d8ae951108b10d8b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302425552e485941669291f5d9d8d4ed326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21655f2562934d9a48f19c0ca094ca64327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94443a9ecac43aefc194f359d09572f8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c6802dc19eefb5e31df9b7fb7c233329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9423719b7373e2ed286f73a807285f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b67ee5a9fe90bc41a307f9620d4974331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dbdc29bc448480ed6dcdf499cf3c02332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e178ef8c4217c1842e2525fa142ad6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da7bdc7fa3ae520e727ff99dd49d19e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99b7516e39f3183d694c1e119470d5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be04f0a9ed0b029e842841c435692288336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d4b3628c74f42cebbd7b35348e7cf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b5327c621d74aa65c5b7a62792c410338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbfcacc4bee5fb4dded09da7fad332a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ecfa5633e3c2d0c0663a61a36d154340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793812cb5263ccd5f7d741c87cb8dd37341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7365a65e994336ac6dbe30f4179799342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa46e6ae9bd1819df473ed674b32dd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5419143edcfff778691b8a5d183c212344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c668fef90beaee8d5f139864723d6ab2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c274901066c153571bc9201d941ec4eb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4554fa3bdf0d40b6bc0b99052608e38d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca7edb2c05e2b7b283c58c289d41da348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c16528e9c8a95fc2cfdea6b704844349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34531bd5675e4725e2a46aefe26caaf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef817ac82120111238f42f318d0b920a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171fe28903e0eec2236b04f67eb51458352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70fb5e1296d65dd91ea61467f717ca4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487d90ad20877e7b6c0c988a38754ce354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729623ec4f79314397a69490748164f9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6790c074ffa6c7edb11f002ded2ed309356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ee49ee42599557caf38bd43e5d1b8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33764e239a4456e74dec8745dac47fbc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57445ec7ab215ec2293ac0e8e0f7971359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11798ade0ad6fc2f98d8af247c31a7e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b01ac2cc01e9a8d2e256bdc4b388825361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b81d8b254a23e3add5e0ecaf540b482362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d79e15f724205e2753983c66f0f9c9c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431c2950f0a120a313b020308a09334f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f286a08e99a66326e35e49f0b2ccf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b3d812d66bdacada96db8e135c9bdf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f8fdaa60a64cf280d1e59baa79d91367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ca76f5a96bb5b6eceb713d1f42837368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0155f3f10d3755d65120ba8c2b3d4f60369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928efa4463e26027a3204d124f894f4f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea301b16ffa29d72be7b6f0c4b90f39f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412670889db54e1a1c1624c3b19a2d4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea01f0d8ad2f57e9d7d1d8ba416e67373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450206e7e392f5dfcea6fc3c9775afdd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8effa8fc8b11251e9fe38f3fa5a16151375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf8c108a7d17457ea391cc0991a8795376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b578853764f83cb51dd386a47d3b2ee3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a46b75e2ecdfc71d0d8776af72af9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15604c5f11636b9960349293db941ba1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb9a17ccdbbdf1374ad6106dd2028f4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af2316422eca11c82290f32578f90a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a176e0457056b5e1cefb0f17fd586013382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba479dbaa38c16135d46277cd0f52a2a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f21791e20d63f258237a65197ecdce3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b0b481d90d1be717f7c3eb9c8884a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d729a9dddb1754fbb415fbc8854ef2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c691784ac9fa460876189330b81aa387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b93c62f1865b732dbdc4babcd6cf29388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4a96dbc096db6b8a218686ce3b09bc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d649544e2db64bb550efd6b8672edf09390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74edc3636654a140c20f3339b5d60006391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f3c5e98c46dbd549bf2db90a2c6ac392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6e089a14eab42331a560ea635a57f3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7fa2051108103ef8d71f75b3e360eb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca9a441b47e242a5281eded9ae2013f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed15eacee35d5fb4d0ae54b7787fde396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec7dd9ad80216ce07c42a22d779e24397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95265085f872acc28065e38e051c96d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe9da10b2b33eebba7e8ce5ead98c8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59760af1ca445b829c0a9966423b4ab400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4674703fe9131f61971f03a3489941401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9738e02d714a148a0e2c7315ef5b14402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a4412fd3a48876a51cf4bd04a1d14403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ee5ae2e79752481a914d4c1506b8a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934881a32efa0c5756ec70395c31cc8f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3863d8454b8745e9cb3f063852e068406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ed8141e43bd871ff0c04fd453ff68c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a7848e001e38c26e353ad0f17c2c0b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f251ce86b2f283ec83307b1e319c491409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac75021c533cd4f4b15e552573d53a68410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb03cbe2cf3d046ce1941c6051e93c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546108d45f7d49b4c8433bfe7531a4c3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd38895b0ad8eb0b804dd96a49d591c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9766e7117344551178d4a89c37788347414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463bb1a41e2dd4012063b31c83dec728415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa4617725f35a0cc9685a35867755c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf5c5972db6ec58e9b604d6cdf0973a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c09433a2f29909e1a93f5f8a7645614418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1696ce2dd8f45c6461504c63faf193ef419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb35bd5e1ddea25e7ba3f5826e6094420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc526782484e16b0e29722f37a17d232421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2865495299ffcc01057c6950110a4e26422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84077383e987ee27fa70b2c3e3875728423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b20ecd778323789f09ebf3b703689b2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9648cd71f862a611a71ea27716f64261425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab881c3eb169cc95096a552e9e1066426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1471bd3b2af7c9fdb41b0e3dcd1e71b5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee338705c42147d063aa73bb26de8b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a789c1ff25ef7052638220849ff6c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c26c3632ecb1eafdb5dc331f50d9392430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec06e1ce8c947dcba237fd0f8c1efbf0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c38231c1665a6e1e8e83d6dfb0ee2ed432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35276ce59c1c59727d194c01aa83f17433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474eb0adc1d88d99372e558d2642fe4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea99eefd9c0dac501e79ca105542bbfb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0302105d271fb846b81b745749b0f447436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd8c0e0422fbcfba91a47af183a915437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354865acd85058e5adef3e56677f95bd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66bdc5f674babe9d8e38cb7f24180e7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd12d52eaf022af158e0421ed00e11f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45278cf42c7426365c67455ca4f18bc0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbfa8541e00e4082354873dab901590442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634723523b388a3e9e565b84c94755e2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c83b8d7aa2fe4344f6c8ab8cba98e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c78636b0c44b28a72adb9b1c9534ec445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d060a40538b388c6a33cebe6b68cc4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df96035f600709c8dfe2a6af629e8c7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412bd796c0857517463716f2126de33448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af95b2060c3780009f6546e442700aa4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4e9827947a3dcea520d5dfdf0e2e0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b80ffa9c3f620d7f68bb1470de55fee451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db74cb5e966c005f0114b284543e33c5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f435790fcd870224233c8273d891bc7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5786017a3a4dcbe8cbdd217344d019454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2618acf3da5b412f3f57c92a14d70f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96377d88df92f1d7779e71130936d670456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f74a2599cd689df6c03220472dadf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1417cbe1e92a06d5ff4dc09e24521408458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18aab3cc277731ac822d65a507f07c9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a3746335aa46aa5682dc36fa21955b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea896489ec6b829d18ab9c95b188a44461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b4a301f6b4e077ae7896b8de5e4864462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe3628494dc8a1425fc959e796e558e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2511c51550940e68fd709bb8d28d5102464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc14f44aeee94a3d21ffcd5c308616f7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea5946cf9a9c9b50c3e5de90b3276e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b9ad0ad95f25061c794dbbbe53064467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f53dec886b546789f35ccd415da4525468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf3e0511d79188063f50f395a148d42469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311abf5024c368264e315d77d1498017470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aadbd76712c4dcb64e418c9e116fce471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5896fdc2a0565f72b9309d2f64cdb4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb530194e5a8a5a26b50a009f2c706d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bfa5c20884e598a9dae921350124ad474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d387fb671b45daddc4da293fdb99b75a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7385bb8a2ae02a6f588053429bef2d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb87d9e7db84e2ceacb777e7417e0a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9fbc26bed82d751bc6b51963005f98478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec47f466be9c85f7c5c563d576523a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1ebe34980a95a8c29992ca9ffe4ae480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2781014bcc9972275bded72ff957a7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1526f082abf4f7cbe20cd0319f2e52482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575888b53a47f7f2a78d6dc3ed6504d5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79752fe5f38295d64349a2df7928b43a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626372ae6009b471682130c0f114b5c5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c152101485331bade7e2af1fdf6d674486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f41f1847bfcf6435ac7015900aaae8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c7f9b17875538417a85b6f37714123488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203cabab2e59f464f3b55827647eac1a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6002dc8b4204fcfa46d95c08116112ac490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b332749dfe527577699dcc137c5e56491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab9e95b711f2037084112647b91200492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33363626257ac728c6d3189c4191556a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b489a24be74a8ace941764913ae19d9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8260776edc6cd959623620d914f80495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b169c8ff16f22d72637ddb1612852496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba8086dc2aeb01a803c28fbaa2ebd6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c885af36b9fedc78920b04d178669fea498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6bbd5bb3a9afddf2b0c644e76a5eaf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314509c7bcc21f2492ec16011d6be119500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b243f39dd44b12eeec507d193a311501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a749e48b0bc53fd5a743d7396eb186e5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7bbf27ef26dacd8ddf5f9162b38423503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b3189596613be287f4b06029728351504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045db6a057cd77ffe8be4f731d48a186505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bb4abe1068d5aed9ed78b2c5a0d90b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb922815bcb66a3fb8ea686a63ebece3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd9f8aba36c97f9d6638fa5eba02da4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b185730a3ce302793391798e38834f0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36049ef1b21c5587b5afbfa8e10f4a67510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbccb0a43be02dbc7ea016878826afd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f61faa3ab77af477c577ad4327a026c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d38336f7f113367d4c2195a880d83513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21affc15e98ff94e82353f0a2f1a5c61514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c0b83e79e014dc45e02979ca022dff515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a2b479187c20e9ca50d9f156206d33516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0845145288ad5a1885f17e80943aae6f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558ac5f3108e9883151d2959dec51a7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab58f95132c1d5220bc1ad56e6f4d1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2499c9b2265a91f53de25cecccf98273520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be478be063923797d33b72b5be583464521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb55315723681386a4e2868cb051d0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b95e2494253847ef850cba2d40185523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c94d3e40e61fe87ef4550fe91f8841524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a921822c023d4671ffa5a492d448166525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b63e6fbc1967e22c426047f8d945e2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9728e6d43e3a63fa84165e585ae41527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d22e88b66eea9b38be4c619fe5e774d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3030474510c40b5a5e34bc812d3c3bdd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1dcaef4902e2c764fee0e66f0984bc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6408c8d505fb7012032af1b08c34b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ebca160132c6a0bf540656111f3a4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251332f2b5e3dc8b81b57133f88827c5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdfa8a3b1ea7b1e32e224a022919bf1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9307347d22ecaa1a4351332cd810745e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b97961ca1636f36828af89c11e133536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126104e0d681628c885616510bb1b385537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d3fb31e753eacf4c62c6576256293538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6608026c608568b6e70d863218eb300539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5294ba6a9a7459a6f41ff0272ef7bf75540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8853c4a69e6d78ed64ca6e4f520d32541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c9ea69b959f0f35f4fd22b03e2d518542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fdd048300d3757320cfbe0e57366bf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a02e3ae7133711bb08be90838674a7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315c19c26285a31b336c5d61a8c3fc83545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa338a16e642adce1fbb44317ea8fa546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d01aacbdbc2454e927beceaceb841547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac485bb68dbda1b7363556fa04d8a3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab638450ebdf62039ea447ec7a7475549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c793358113436192f90b805e404d77f6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee2355f1ed0cd6c6f3f23644cec899551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224782636ebad878ba44938b0539a68552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bed9b23cb654b9830a13591a121254553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d1c77ff656e6c55c0819af05565e05554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f8b1284e11d041511168da938d11f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875bbfbe792d139efbfe69f450586fa9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b071ec2971812577857980470304bce557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934015571a729f441cc41a503e96660d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba83571d3580520855eb015390b3f6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e0b47dce05549dc82210aca8f9bea560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c13053060c2094285935e82d84dc19561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b97ebcecd24da301ce5d2b92874de9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014685005a67e8210162e1f8d9b7cb7f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f771d51bb394dc448f7c933d7d558564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11192b7b29c44c1e00d34598c9602be9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9283c56af30a0689b6de8af6004b6a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654924ab693b08ca43bffb70412b65eb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd79d35be3e7ba50a57a297f7a8eac64568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38889ef380ada26a9d3ad224b8d616d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e13bc7bf0acc656064b83d27bc1d381570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e08aac3825c4d0aadb910e3cc7a98571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f72dffb1fc9d671f5c06bfc3bdd00572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e360670d52f4c1d2a6e58420680f7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2834edda87aee184bc7d0a4efc52be3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aecf919242ea9c880e2871fd0797d33575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98766d60cefadb1eaa72f06c507e691576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601787451852edd57e297457094fead1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0216e1ad572cbda37b3c7ecf4412a3e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8828c63691761d508f41ba48ea73279579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb2e174728d369292ca863f95aeb986580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d93671527cd0ef5c6967e31d575e4c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2224b2b522159d63bcc61b6182febb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec29f9500bc1d6389b2a8f5ce0caed8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284412eb7b89e206dd6b8752f318103c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6dee27564f7da2b800213db8e2ed42585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c832995ce157bcbbf45450d8efe35a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6059b39cd75fb58381a6450f3b60b041587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c91becfb80bb276ea0e21d5732a59588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c965864a64ebd7dbdb6488f7e04464589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cfef8e0ed3c12755e58f22cea9ced9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e87c3468f19a1158bbd6215f47ce019591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccafdcb65b6cc2f9b6aa95943094302592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c033e1656726706498699d82aedc5ec4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a926c3a153900f66a49fc2bdd819d268594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048acf8a854670a017c24d10a1bed091595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe0a686d0f55cb82c3c0ccf7cbc8743596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2d0c207e4d3b6a8e522a6e5d1bcc95597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a35147b919140d4bf840e0312a0d7c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70339443c3c48e19b3d171487c473c20599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdcead0235b721a225999c9b64ec88d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39d03e864c8cb3484415eaacf584df9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d7a1f419c01963365cdaf1ac86594c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9342f50cea9fe44c79c1c6c57b53548f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06b631a54d1025bcdb93bd9c5ccfd1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b1b02bd7c27cfcf4324ec68bbabcd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28cf7bd021c2f3ee850e6e4867de8d5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160672b4456443999cf57d6fe57391f7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29b166194a386996d89c58b06bef18608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41791ea755c06dc6b1f883da8da0c251609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d622ea557818014aced9542be7560961610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5262a775fac4ab726e50cdce9d1de7ac611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5087096ccaa373103e30feb318d08ef7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b070d8f1fd6cc69a78af61bb1a19346613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e621e95c4ffc5da2b8f7ce19fce9827c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f32f29abc06f4671520e61d443a1af615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a3f9a899908367498399a7152efee616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa32c874ef2e4979a1cc1c027de689cf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee59fa6c1afbd0128a8c63b5c3067af618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a3e0c924bac041af1f580ec5a88ce0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc44222031453098f67994e332bc3177620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4756a0e1e87f57f84530d2d31373b465621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122dcf829ade1c6cfc5de9ea7dc1a072622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13679069183f3fdd372c0f557200d083623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864fc1c472d2f244f6ebe64407f5032c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca57b385379d89183913ae65de2e003f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aec7ed374f1e289c99a11a96eadc44626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d895d60784fde1809d85c4a6217b2ede627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31bf6973850c90c2e99777185c6d71f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c75f88edae05eec0de3317d140e7496629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a49674395d9bfb1ac1e12f3b55c79630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a534b5ef2b48bf565c99c28c670db34631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb57225946d4624f70aa6bb4ae3cfaf8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a15af04c1430bf67d497f52d81bbf6e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d0a7a85a9b84baef64cd299ace5d0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a822e32c65f113f6dc6dc68161499635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b56774154e93d91ee3beb5508efb98636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266be297eebd45c8c0ffbad0a3289688637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec6d0e27e5fc301839646448b8af47f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a768604f75525ec722193b7595e099c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fdf5efa06351a61992e5da0b36f6a7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b615092b317eae0544cc33ffec5e0f71641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e8f892caf7e45f64a8cab2b2a70ee642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f537750c425fc0f40c23fe598434f99643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d5ab7d5130c52679c10b64fbb5aba644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb2a1fe0f4d3ef56ab02cda46436c7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b685725030df8b4601c741194b8e458a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c961492fd2f2dbdff1aef33541022ca9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec1a1396b0fd707d15fac5d63697e1d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd125ef2675b60d6ac075166f094e566649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f024f488ebcc4bef900914239c5420f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7016e9fd05afdd177b49e87df0992a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e2b9c59bd5558bf6f0496d3318776c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b280000378883021e4a4c74b84ab3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81623de672cb52b2a22425dbfe46e438654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d6688c3268b0f25b94063592b6480655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfafd45861126b42f91ce509e2c80894656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c662b4f42d2bbbb93654eee89b7f014657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b439f5ccc6795e1e30a3e75cb81a5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae202737d0c9ab204c2380706f88e1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097119e9c9245ef2adf73ab2ff818227660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c759c2235a61435bc92df1a02d628661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d974f55c54316b8a1fe0731cd2cf169d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf93b25db3a00292c538d57e8a0f796663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548521f68a0ad4914697589cdb220a46664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f018aedb422eb12bc3066a2b082b118665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38130009909e985b9095f6e81580765666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2fe264d75f02fed7b7cf3b1485ead7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182beb640db2e630e92f82f7a46b2fe3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c253b6f2c0893f3dfdf489cf6d4e0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d4cfe44dd93b8b6d91f1b65df0df1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75198b14d6c5908e2d2b569a50de4d84671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c15608431f1d19b9db668d82b4ba53672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c09b8dd6e658ac38ba20a6781cf07673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e3a3cac2c8b801a09ac17d1e94ab3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03bf5221c1ea160c29f3ac04c142210675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa736beb7d8fedde3f6886941b37568676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2957087b295216c52a751ecee4356a5e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d8aa3451a02b7324e8747e555d73a4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc197df1fe6bee132826dd6ac7afcafa679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6baa5fd50b5460f77e1da6ffb5699fd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f70f550b1234dbcdc9e2027b35b63f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f835020e3182c61a16c94dae71808682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c9f41944683cac0d758d6248f8ccdf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3898ea2b663a79e753941ddae3d151ec684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f594236fbc251b0afa53bc78d050d16b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f689584ab431c90b830c76df46d6e43d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc71e7217787faac3c47c3130c1b4fd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda8fefd0ecb96723dde333b6e8f130688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4cff2057ec6f52cd492eb5e5e58879689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c703b573cbf61cbf61b0827ae799d79b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d9a207448514b148764349a86c6aa691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a051933dced3e1d0762ed422354863c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f992e543a93c389f2faaa0028ae1bd98693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c373a59dcd16a7705c4631f2bd85969694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e779ddb243b11e7c5f736c551253e6aa695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a19844c5e8d729a9e4f8df30054293696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea91f6a81e4f03eecf5da1784e5e8123697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d33438281a6f88b514af8055ad7486e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79061118c1fa5b39adff989a4b5a86d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c526dc7d74c190913caeacf043c2cfcf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792302aca6be8544b21dd78fff2684de701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3152dc1abc15e12eac2d4cc63b8e5033702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39842bab4cc8b06041efb6a447f2799703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03137d00d3989f8af72dd808c580454a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c60f38f6707037c2de6ea2211bff5a8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66994bb910e25bdee7c25e9922ca7f29706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c7ec5ccb782097943e8135d1dc3b73707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e20e0c42525333241be88ecd05c6c86708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b9aebc7ba0202459f50f2450accee6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e1c40000d16dcc6f5c3310a26a8b33710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c714e77db21cf19390bc1c5be2d0200711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073deab0896a205f94985ba433c7875b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df8bbd1b0e2a84188c197b2d36cfbe9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2cf00d333cf679f6fcf8f108538f42714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c495229ca69cf713c6115e34dc10f81715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f4cf8e6fb629d47665d7336553d748716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e736e3f32dc06e10cb388484e23fefe6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b68c661181d2ff63560cf3db68fc732718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b69d88b6da107a605177ff37a32b37719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ffbf986b9480aaa57e6ed388f180e2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb46e5e9f197d51e126fc3c2766532a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3871bc47ae302075f9a568c02b57aa4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b09a0759c593f137f6751ecd606ebc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a4923ecd7c70a87cba00fac7f0bbe724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee0aed3d49360e165e7bcae8ff43ff4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3041f359220bc8ea1e3ed7c60ebbe3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8610894e03526239956a2102ab1fef2e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b9150cd2ec0ec124d7029d39f119c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5412f9982e7309ec72fe6b605a3cd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47069de34cee69d3daf73432c7297f9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1526adb8da4cb1599a0a410907d3c0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a14e0cc95ab6f945977aa1b3c0876732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df03c1bff698301dfffac22ea95d34a4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd07caeb653d98ca5de6b85def5a80734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351ad5135a4929158e72ede22b6b1bdf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8542457f61ef1b1f5f378ee733ca2db8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bf5d192aa3078114bed4f7d6378a68737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba333dbee1412e7b06c02bde9186ec2b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ed95aa2dc7e9e45002752f81ce26e7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc520d469eb32ea99ee783c7c83a823b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6752f4562548da4261f589e27dced674741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926106838588888b627372c1d3a05b9c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ceb5fe5eec7385a3acd11e479265d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28569f0b3b4ff99eb27dd3755cd643744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2300be2f18bbd2db2ef8f45f1756bc1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41439bb008651b625b9be6f85341825746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a84cfa048cc6b0f5e099095fd57e96747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80355af06c13a6207dda7cc13f98e1fd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97187713a3372f4964b8912b0f0ac3f0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0504db844927bce9423af0f1e587f6c5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e0b3ce50392b938be318b434c8ed6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da2cf0865d208283b3db0ae65bde81a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd214a8546dc61e5a74a01ac37067fd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b97d6aa2a3b7b81023834af4540cabb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb235c39228bd091599b4549dc9091755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0721c1284867dc896db9027c50d583cb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dd73994604744f8f92645056537219757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e8d95a881d558420dbae3008c97b23758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f868e41500d95fc129b5dd020e81806759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>