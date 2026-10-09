--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d86289ad57939c3bfb1bd3f3639e91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9364d3bb1d8b1317a44fcb0e8dcb51a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de66611c264e2326e4e85e6ca7235203.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0659588fb5caa17ac9bd47f7d9fb8d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc91e624c823d562f67c05d5247606d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a3d2df5906a28e740cca577014b9b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a933bf3af6f7be588eced0b52641207.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a6bbebfbad8cf5bc714ae97ebd4ed8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b4a21181c8964522f04415477bffa39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c63befe85854543349cb73c2548e1d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f6ab762c0c67931db2c5339a4de8611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef385e0a55f9d90bbe9dd25dc736f012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be51ea4ec42189507a12f2ecbac0dd813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398cfd3ed30bc84f4eaf01301f7f0e6114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6ca526c5ec20db5186b88df647d77115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5154ccfa9a605b98de954cf00ee39b6416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372d9ef52acfae4e09fe9838bff3880517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae00cd3de2e6d7aaa3f2d5197e31e5b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97159a2f40f911a523ec1c484d9bacd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ff61e46c3b9b5a2037898b2894b1c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb34b511e8403c37b5c210ffb2cc25221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db09f54d08d92b56c29a07f36728a9822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61646edb8adea056aafb4f36749c677223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee7d04afe2f0d9d291a4adedd265fd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ef12830f7c0d920d689d1cfd1620a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b246bec8582a51d8aafe3f0bcbca3ab926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28935cb1264de0a8e72003101e5136df27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c06db8a81c04d4fc4e55218ff7691f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d160a04db77cb588754bf1708916729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc09922f3d4c58b02cb6c83dfb2ceb4730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c5c74133611601e22d1ee708d791531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b8dabd02bc5e38d3ab70522bb960432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25ec044a631096144e59569045f1fab33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e4b6188837186a87717f96b2a7e6d334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab27da7697d094af7017f3c150c2fa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c12e7f017ae0ac3cd714ec921202736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cbd3182d4c4c384be67f4cf303717837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b3111061e868c2331d69892042cc138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb0f9215833b578f6509e72994d437439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3041e069b891f16da5b8a35dbbb0cbe540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a976c9e4ce56f0dff4607569ea5f3b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53998701221ca8d0b1b41fea283df42342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b2aba39bda76779289ceeb42874ece43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b23d7b58445c44f98031c1e0180914f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687cd2eee6a08c11ed50ba207f46cf7545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e98d96da8ee9273349447646e2e0b546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b3adaa98189ed663884e8ff49d6b747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da30bfbe85a5e3def484c3fd4835876d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ac0108f67dedf71df16d247c9285549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de52ddb9d22e17997850c17be05d0a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c586fc05125a0e8dea3935bfd497ea151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab5c091f3ee491a0fa3551f43de4aa852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e249f4253cab8a84934afe5dfbf911253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a758bd476e3b316f61ab9bf4f2649ed154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a69945222139cf3421b95c84f4f062c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af322194bd65a7fb0562e6c12f578f156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2fceb6743daff257d058b3745a0ca557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca689df1a145ff05ce8a29b07ec843a258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe69045a4a1c79cc74df2b062018cf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0f020d46d61cf8e84f45405cdb931060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef7681cafc0f67b63296fb4380ef2a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06dd53501fb172ba51fc036dce3f7d862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2522b2f03f6289c90d60d1135159c9ab63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca807f5e40d6a9949ec2947444dc84a964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27361c39b9b70fb6319d99a132f2614965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d9f604cc100f7c19f59328c60881c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923b61862a478b0189e4b08262a2f8d767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21e99307572bc24e269d139d3c228c768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110936957c30ca72b7879c75cffea1169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ddc42412d0de4519a3081e6b2bce2d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae9db8fbda76a03108d1f1f4472414271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f41dad5cc437fbffb90387396f2c8d472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf84bfffaf35f243d3a1821065686c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e05a60e211222e3cf26e1e0511a6e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d304ca48ae222593c43386452004ca9c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a7ded48e73187e6f60eee6e1395ac76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b352f17c7fc72622cbd4d5ac7776a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec19153574ac8dac7c3b1b4840948878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c2b062dd3c2162801ba7869913e49079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff3389911b32029607199c3f31192580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b91b2668c1a7e367dc9b8ccf74a0a181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23560c1f2c4947d81019f5947bb2553c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb9989343cf8850575e7b000dde62683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c157ec57fdff9022c8ab5b691de74984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a0426aa7f2dd10c2752b2d7aff1b585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f010d5e3c1308931a738cfc724277edb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b689d6952a705683b404dcdff40f712487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6358b66bff859c2fab7b2aa75a9f67088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d46f023a7393325f9e5945891345c189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212221b80e937ec25c01ceed2db1269390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f49f97e934e4db376fc3ce443c3096191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d2263be32403a437fc94f1988ebd0792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607055c51af886158531fed25a7d250b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb06e976598ef1e9f0b782b81a7cb92894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717ce12183c3ff73d8ce429b31d077095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc606f329d073ada336045fc6816eadb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d499fe416fa4f263118587751515ed97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dea72e4a3f7696b8f2c2070233a2a698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a97c31c9e65096534546f0a2c8ecab499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac49223efefe55edcc8d7fdcdc3b90100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e331073a7757217ca9fd04900bd4c696101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37afa4708a4295648f783c2691295a3a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08be76af1a0fd919b0e31a5e24d784cb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f6edc6200e32f87bf9a3811d17898104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c821736983202cdaa3ac5e70615f488105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734287b42ebea64a58d368a24644f193106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ed1a725523fe00f7c1ca48b216655107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4bb41b621522ce7564780e70bd19c2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06dff887c13d712a58259dd5321f830109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21245bdc5433a682300c5fc14310a45b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf7cffe3cb53a0c32e717267d1a094111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae92be1fd1e32f6abead2e6b5120ac112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ce324bd3900e179a57659718e94914113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e85a7d0440dba21f93d38fc0ae275114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa65a2a39d4eb8c8baa7240eadfebb6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465dd6c32c65e111cb839fbc92ede3ab116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f059209326b18fc058156cad1a9f6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4dff45e5af9b6a05eb9f3c5e720014118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d885e066bedf998ebfa63dfd5a0d23d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f6cd139792fcdd7311c109f939bb2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa077b47f42e174aa221ee639a51b6f4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced4f4b15aede282d83b61a3e1754574122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677144c53aebbbf7e06a6784cf7934e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c95bd1ac629d9133cfd88022cd0e545124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac83fb7ea12644d6c225f5935912327e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e356c7c0e73bba4f9e20c375c3ec468e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1143c400d27ba7cf90373fca97afeaea127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341614d5974d71f6a7748cabb2094047128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a228225eced3f35d7c0ba680b5abbe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9005cfb5a02a93dc15575e83d5284de8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3197c7f5de343b0e5c8bd2728129313f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945fac255adc97cc61e0a12ba5673ba6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df411362ae4928b46954930047a957133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588fcaaeebf5bda0e37f9882ab825a80134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab635812723adbe0b2a71eabd4c2c0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306df77f6bd052cf6f0dc20db3bbfba5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6685a5f7dcddf302c3cd7e8081544f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad6eabbc26d4d8bf3e9758ecc293d73138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c80b47a61b5b9afced6a1eb09423fa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb34f5c01066a5eb7b4ae72c85931e1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c605ec9725798dfe5f82bdd99c8e64141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76de70721b1711802ad0dee479d4047142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29bf122fcbc7da69d09b026c69f5b6e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35386dc71416309601ea4a41cb711a02144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6898f69789b32a61a42916dbdca6e0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe81ae80400c689bbd1ec4d3b6514c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532125c5eedf94896c7fbd801bc9d67147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f540cbe0f02ca1127f15aca89e533aea148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efcbfcc6bd36dfccea4f925981cbf30149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa601c4f2de0918767bca23f5d7277150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b202693bb7288e7305cac1e21b6e6d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e29e8663c7da85802541ede75c3cc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a3f9d4e326f24a6e42ac50c6d2c3f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eb657c8973dab746069b41393d3db6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8baef4b1bc0508b67795eab247bdc29155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c6befa4994e2967d6a2f54fca837c5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af983bef602f42204843ab262b2b18b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a12de1aa790cd7d767e9f8d4d92cdf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62237c422ce01c20a56fc07b10d8edc7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f1c83a42826f18415e641f45aaf9d7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6606dbef6cca6aac5c40bdcc2fb35830161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08977ed66e55d372f664be9eaa9d3802162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c946b4828a60066502258cd0c1807163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c827567fbe8e5fb03c5d0b3dc5329442164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e772d0b06bbdbd1b7f868ae48c4d2bbb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f401c1ea005e72d1b0f007453fe58b77166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f47d9dfa884560202079591ed6ea82e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2f01f596aa395a9e6aa679fea40bf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8513bc3754f9d691584c4cd98b531a5a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4b93fe6ec548e7f7cd16c2bea1fcd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08650a84a4f843876a8fd7eba60f2bb5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f600b2f7db1e5cfaa6396724e7c473b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f410bb29f1ceb01a76f5ec14fc0757173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0cefb3b550d9e2f4115d1eea660b4e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f4da94e330752d01f6652e132007f1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f810a28f71b2fbdfc8caf43b0166be59176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d505667eea1a5b14a772aa4682bb892177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf7e28de59efc34f31e23e1a41a302178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e9d628b06fb6c66dbd1f4e398ab563179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2752b80c0a1e301a1ac19a9eb09443180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3440cabc4a33903de427ed4138bf52fd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6823b26055ccf1883e0f5dcc5c71592c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73679590f9c5286c213fd91ace3de660183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf1cb8f18bc9417dcac69ac13feb52184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f4e5c92062dd46087e948cfef0768185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6492968ef4b99b40b6be9d940acd2b8a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ced54282d28d7749b515ba084ab51187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c143224f94a4d4ae8fa0c6e5aace2c7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e7ea796d3d7d97038a4c44b44a52db189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae5e147b3f6bf0000a5141ab6a9f33f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c765e6c21c48482a6b3a6b31afc4ca5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f78871e6ce9deab4267cdd12a2766192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ddb2cf3d984ac1018ac8ca0c0cd38193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ba7e6232676c85562f0bf9ec0d4f5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77801068eb7869c39d521774d24541c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9272b75bf025d148e95e26bf3ef38e8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa0782525614abdc51ccbf6683b3942197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59133ffe7bbc3c84d09ea302020bfb73198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a190326e87e9fbd655d30676e825097f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c031c9b29e0b566bc9d07c57ca969200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d69c90c0e48157b414849c6db4bddc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e27d782ecdf25ff48bd6f228c3cbdc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3efc2bd3d0e996a86bb17a85c9f5f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dabe80c9addeab6fa2fe93802a455b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83202ac620c6198e02a531e12a65bcb3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1057eb37fdb7e86d3c23fbea5aff2cdf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e7a35077bcc2b21ce8d62bdc0c020f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2995b6f6b1145dbad8a42def55ce500208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e274d03436346d83b1d842c011f69a98209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa7b9aa85bae810ba71204be99914f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d76a63bd67da31759a102eab144bbb6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38db92c04c6a48f6ab43f6519f1c8086212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb33a0f252cb4dbf3d344c6ad2002c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b4cb2824e87ee569444f542f846f7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20033f45dfcaf7d3aecb98827a395b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77088c06bc8d8cc3a1773243cf546e2a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228480b3580e2350a8837c301a0db1c4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c466538eeea3ea9971f5acf3057eebe218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f3ecfa3770864bc170d20a867e8ab2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b6942ea6709f6cdd313623767fd08220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b42a489a481319843ade9ef1592948221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5bddd0d1a6e06b49bf0d3c41095987222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44395d876d431586568abf4eb11b9db223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2702c8695d9fb6225dd62f15d378a4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c471669729b3716b4906b26a279cc3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf31fdb79ac6b405c9adf27b4da24f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feceb15094fe1d3044727fb246d4e39227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89fa636e53c033ad31925bd091f49e4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873673ba7bfee8b555e9f6eb1221acd9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e7f09fe137b189eadc4e41c63d1b9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003adbc1957a88fb238b898194af5d48231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de2b915a035e081a97227112087333232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b1af8d833d0bdaf9de91d6c5c84fb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f02d5e18ae05573768a853c32de057234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e5f123ac94f50d860ddafb99da42d5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56563536c3b9540251788950a181c01236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f3ac7628a4b961d46ea49a79a54a7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c44774eb23a9055acabbccb62725616238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8044211db1eb03cde891a791be1c4f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d819abbc4a74d1e2a41f79b8e3bb8d1d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abed2da5e97b966740434a21ec76d3c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff7891e10fe9c3f99826e02ff0fd68242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee53949dc1ba44b8c3ee1a81862fb7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc34cef630d9cbbda8763df3c5242361244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16948660d2929ae074548f2356e5e2de245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e7818936bd64f7e4803746ab5f3e20246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e01df039d69df76774ae827b2ae66247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e807a223efc4853f86e403b696608248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e3aa02c74a151041b96a9210b3434c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38800c46ee1d3d0ea3d892cb47f49b83250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c555d56e775999a60895fb671567dadb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ca2e172c1734f250ce05388101885252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96b49743a1d113c77e73d13d7338674253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b5442fc8fb6bb18202016714d1247254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e1593ef59463818471995a97579fd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad00803536661d9478f245b9a826af256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b4cd1ffab593d03e80669d07b99498257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1efec0da38b28318c3eb723253f0e9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82611d03c365b44f684bd7d4ef7ea0eb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd6e468bc5420ea086c4db06641af77260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225910dd55cb104a0efde19ae286a1bc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b083ff9bce00728cc4737ed9193b02262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23532fc3f8a7efbfe2c850fb5dd82b12263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7085a3cb3f6dbc8dd9e753cde2fd56264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61452b256cbaeadd32b0f16a1d763b07265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f09ccea00bb852d889d6331575e0d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d3869d8c705bb07df677251643f537267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd597de63fad301519cbcb8363f6a74c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d63d5cb37853baa3796e9e1155e854d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb33ce39581275289b7572df742173270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f394d6e28129fc4788d2d46442842271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3762c019a302532ecea695ee786db5d8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa5f2cdbfa94876d75c25f26700906273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b6474caf2d7a22c0560a05b838112274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e70df4e57ba362cda9ffff384d794e2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb67100db17836dbe1d42ed570ad075276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd66fca98e586b57ea0dfda67a78fc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a98b31351990e3a8f1c7af95934beb5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f41bc5d3023983a2180a955a01c7805279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92bc5db51fcf42e70bd588bbeb0dc0b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df4d846eb6baba848e34e02c01498e6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59743b61b61fffdbdafe727034451a3d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e479805fb722b98943030e2b6d2c2716283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a62d1f59b21645ded75263fe6fe8d86284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0299cc147f31f24f3874f7c22f8ca1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c72c1bf5f6aa3d9c439c91d920771e2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f366347601fcce8808d9cc3c6de311e4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c94b8fac20ea54f07008dc00dd30a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658362d07226f756a40d7d14f2ea618289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a99b5fd001dda95ad6fc0fb0ec4351290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b327fc85e98f745cc7c988662edc42c0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869bfe98e2dce20be5a878c1940cc201292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f98ababfdd4da5dbecbedd2b39b018293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926158f05f7e19bbeb4977f664710f41294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0afacaf5381c5b4c5d43270866ead5b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476d23ec94cfbc2742f5523f8b8ede74296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21e8c6328896ac35965c207bc48c15a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd1e9acb2b976d258780d46684acd1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02635846f2fbf20802f751409a59fcd2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01700b416459b9276e5295714f40ac56300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc8b7f058e7d8a7961d693852f3a9e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe3005939b3a4ff35272005046b5c2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc263fc7cf769d88b33715def694def303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b7c38025214688332691116e3660d9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc5bbb472f52c49b79866aafd2cdbc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1729ccf643772a3e4d1eb833684f0bca306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc77a93bc37f9299c068564e1240443307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30579271160776adec6ce521952442c8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f7d6bd72911c3b3e9ef9b17efd48b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc1443651e5e0fea19f6d8f6ff0648310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc079c6fd26065fc448872ef14a498311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fffcb6b2fb51ff768e44f064aee3d30312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b137040cd6c22894a81a7c01377e49cf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d85b464765883be1f9688e50a5726314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f31eb74eaa37e37729d9faacf480779315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7223bdd436b9ca3dc1c06c376ef1cc7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f318031487bc679293e9b4c4f2749317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e9351af6cc363ce9a6dae95bf6d24318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7240b165a7d263b0fc8bfdfb38e9521f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af48ad2dd990946409b1a10a3872fbc2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ad4f7848023e611d3f7026af20790321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e139ea9af2236f2b3d661786f89e8e0a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95cc8bbc7c65f4dd2f261900692ae05323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b64cb62f9283819824bb476d4921f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e6ed1dd8902e902f7cd3e63d18072325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60455b5cb7596be4583a2d6a839a9b0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e64c95d18201d83d3a566dc831361ad327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9860bc6145039eca4861f0826a3094c3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615658fd14ed072b4770a434422d9b83329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed79c3b45fc37452fffa4620ff78411330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab9188404d2b2b134167d144116aa8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a8b7d91c65539f03e4319ec6ff882332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8107bd754c9f05e184d8b71fd8fcc67e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e4d6ee406751aee529eca112d38b6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7bc6eb66ce14530f162a31289c7665335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a38cd82f355c0dd031806b99aabe1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3936d957014dc99c0e7e902d2282a277337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b103d681e066f0ccb02bad0d715576bc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f17cb311abb02ffbfdfffd974dc4906339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c6587a66dc0fc227eec7c3f2ea6ad1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c3c2713e6aaeb4e32251a61e13227e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7728e87a8047c970d931496348a2d2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c71173a4371cfd9e398c19f9f3f9d3b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1843b4deed8b57da15b56fa69e14d6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a8a71d07a748bff6c90358fe10e96d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967b52c1e944b61211ebf7642e3cf01d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cb1cd03e1f9c89010b15732ac293e6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdbdd6ed7af01f6da9a3b7052e9107e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247c86e2ffe3aae561ecd4a69cf1f8d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8283c260ae47553eef3a6283097ef1ff350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae1557060245b84f75bd1831988a4b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f85b92c3bb47ff0cdd52e40e3752c4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d2439787661a8765b7021485a0c2a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a745d07c60a651f937dcd58e65d50a29354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3196b6e1b065ac999b9945227b1aff355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad2a1951adc5ef8370f4a3fd935e79e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3154b7c3e3fba7a73aeff2618fe4e931357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcea35d01bef8dcbefd36765da99afc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1cc1e9fd85d99b2b1afed6a045a68f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680113c87ab3ebbc498294e10701f05d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e5b4647dc38eb1a6744f46efbfff4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa47ade558964da1b40ac6e399d4ee4d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02736dd052f5407f8a6edfa99507e2cd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c74553cd9e3c00b404f9a9986453f2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c63721d43a6cacc6e1b4fb23bc1efc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15234dd13d6b5a1609b9dbbfd3b0ab58366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46247e1b7ded9c9755c474cd25a06238367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda939b2f15b7a9e3584d5ec931e98a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9790fcbdfe25236416c2b3ea655f6f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835dd936aa12a3bd872b4a333cdf793a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3baa5ddeeec0a129f6a2365e55640b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea2c50d1a429eea6e1ac28675129e0c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed74330f410a88de38fd3cf4d045b2a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f23e0d197f112b95d7c863b005205a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d6d306c2899b1ca28e143576640b69375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6884c9743ff93086f55c098c15e44025376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ffc8958cd441b4753ea9e66004adc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f97121f5118bb3159858df399ea9aa8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388546a158e56faff4a9db0b7b1d3ddb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be7de5af4ef6f00d5fe64488368dba7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b0f0a9fe00ba384f93fbed9102bf5c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d381ad838670cc0744aa7b053dc18ef4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9c299526bd884f4104ea698015388c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3facad9db9487eb6b0611448e2ccc3c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb2ed287bb30b0f5877b21dd091c6a8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d90783ed6f7e3feadc9088e641cce7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe904e0c4595dc78f5c74a35cdcec4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45da84aa9642a4e0d25fc355ba2ddcd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e95fcaf7066cd60148680df5d4c9de1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b0c79229e555ecf36800d71dc643a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2573aabaaa5907fa2e0d648b6ccfbf6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2756ea800a03e0ffe31c369e1a7487392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f8afa3fcf18b80e854830e8c673e8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc95182f07bbee9b8dc097de303621394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8382892aff5f20b787a3872e9f789757395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3486bc14314efbcb75ff346b2388ce22396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ee1e55157dd2a6d0b4c2ac59c924a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3620ae12ba46b27846c3ac9c4ab68c41398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5da75611100803994ffdd5941c26ca399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197108d126090a92148564c1adaf5b83400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d8d378a1702248f042493c60075df401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42380921b86a31d792dc84e9b75d36d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d6491aa9b150bb76b74d3bd854b474403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d647300e35825428775e2df56031d60404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ae4b58bc4aaf519ba55b0c3d0f936405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2452f279c5a4b01f5f28fbf5367b57fa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6fd25b01430f976b0ef248c9b3e700407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c1c21479296d0003cef206d0bbdd1c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d316851d0b7402854213cb2b9d25c5ad409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c3299a12eb036b81e81a4ae11b789410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b31e430abfbd1b1be1cff01554fad411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef876256a6b1c39b340e2be98799ac99412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee08cb5c0bc4863ba127fcb12156a4c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c2cf7d6cdffaff3cba85b68a00618b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25989f06cdb2d7f53e6c00d129962412415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4168a669e64aa3dc65a6aef7aaccdf50416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a766ebd7d9baeccf9384a5140117b0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fb8e929b0a118221337156bb849cec418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87304ab6a3fd80f614d4b0750ff6fd1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30884af6d666fd01e48023d9742d1c0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180647cf54f400ab9fd9d653b807709e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57439b36fc7c75d5159488839236dddf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa40e056724da96ceb73f7cec4e7adf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ead3995c1144327fe9d3cb1588212424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660dc2d32fcffa0cca36ecfc89ee57af425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60fed6e6838d9ff636c61f4c4c2230f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de12a833993a01e453ccb6c5886d9d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe9838f62f5449672db085325c165f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0be0e45772e0838f8a801ff3978ac3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9255cc096384b03b9fd611c3e54455430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1c046f2e91205e46226b2f3dc8746431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca0b88ae3545f0a66839e1701ec3765432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3682e2d5e6875a21ce331ddc81ed2c7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebecabc204dad973eb1271eae8201156434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf113a529c732513049956058c5501435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b797dd673d6d0810c70f1f787fe9c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bbff4c7093e25fd5c8acd183821ae8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae4c8ae8f48814114f7dc1cc846c6cb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94649a574c3e9bb1a7fccaaa0f35725e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe96cafb6f003f327adfcc65056d329440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ce98a463c8c68309180b1702b884c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a2124efb9435a7d9f37b901679246442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b57676f13bb66e5fb6cbc73a6e6a8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b01fda9d391eab67828ca95f70ed6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db19c2492ed90971367851419877180445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a235511227c0dffdb8a606f24e5a6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3fe6df5b2ccdb3f63aae3225851e0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7db869d12ca7642df177f9a402f0e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa9daed8b9e725a5bb11ca65893d1d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93180e640eb3704210db8b5f6a97157c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce244052485cd1a1a11099ea80b5a84451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363cc3ff72d0e980b335f9ecdcb3982a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09020cbaaa9784b6913e99b0b045b235453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f6c0c65c9741bcd0970a70cb28820454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd393d7f3499030506446707a14a449455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf86156cab171d6bb6bc2484831ccf6c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf82955e95a38d17bb9f1a1522df025f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00344268749e9072539eceea5ec0e81f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb9623194b1a4467a7354bd4ce7d455459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ebe417e11dd91f1a12039534562c6e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8775f8eb91dcedae3680dae4cecf024b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb4d5504917c4433e17febef3660ec462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e1fad3abb195d22f638751ddd2e676463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a89407b59014765381b0dd9ab5476a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbfb086f4c77755d70859258f6bffa7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc3219f1c507c8987be06dbfea65ffa466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f5d583dfd9f24941f4149580a25a28467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce758984eff184e9b1dede48085c21e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee5083637abae5676f7bb86fb249ea7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdbfe374cdd678dac72b7dba15240c9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f308fa5f0f2be0064c5e4c7845d1022471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499fefc05bac91a55de2ddb5fd000b12472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec77f5ad5f30d0592913eeb810daedb4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818362d7f077cdbbde4f37b64626ba8b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f360ae1cc3a27fd31b86ca096b4f200475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c3cd16d5992824642d0b2a024a8db476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6d40272b4874d0f2b36a0ae9f33176477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2942e36fed420e1cffa7130a215f74478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca50b323a9406da31215457a14e54c67479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c137d1533498142bd0881f299dc920480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094fb7d22afaab63bd59d478af9d652a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f0b7fe07443e8c08f91ee5c3769ab482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92308dcdfbbd272f43e3d2263e47a8a1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76de4fe1d2c0d46915e55d223236047484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8017cfc35cd30c7de3fd00b27fe1e04485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b009ba4cbb81a23fa18ad06ca5a9b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42179610347871f47442bbaea06cd7ba487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862478af77d2112d7d0c1da22722182e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ee283170305456606a54cc13cf3f1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef6904d74889807d7304bc9f0dccf0f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219eb82732c85d6c4de7c94d759f901491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f9aa28cfa9eaacbab28966c43aa21c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d789d22ea412654dc1db007923f41493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd94460a4e3d5158e5a85ede6fe782494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f01a55abdfbd96deccbf8790ee5240e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f571956fabe1653423f0460c3a176496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75226a7ce842f4a77e8afb2c19eaabfd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4a66268d4a5c8790ca2a910b446feb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c96434fd773d65b3acd8a06709d91499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e892e79fddca6680fd315fb3addd63500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd7b93d17c47c731ccc2a807a50fea501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e964db16e109d7faf000a13114968502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33effbf89f6c5445dcc749c44ebe040a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1edea7138de167f4e215831108f98e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a845311d462fadadd7924147b827ea4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3981b56b24e401b7b9e568c2ee283f4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c95eb17f55a8dcbb2a5a15ab3e6cc9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53529bed0cac573f4ae208c08a9df3e1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeaf98bd1d489781defbc0951fcf1f2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e88428ecbbcf624d59f9af7d2a3b3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b889624b1cb8b1d2d72329f49390874511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a2537af71f0ae80b75b53e465a4294512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d529cb6c080b9a41cf686c78cbe1d49513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e903d8855363ec48b21e90ef7d8bf2c2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe1cf2028de5f97ffd9d17b4e6ae43d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0518872ebfe75208521a3e8ab33e694f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c34a108725852caa930bc40a65c9d2c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba6b259c75383d87aaf8285d917ec9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab45af5f19c950444cbc6df7217c1d23519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf966b61b190335549a3db5295ff08520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d491307bfb761df4e5cfa4596d2c57e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3296d41768afbf86f3549ecf27af9fb1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23ee46a9736133339b2575c825da99523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b5707365f841a61a07dc0858fe37b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565a5e26243ecad8a711336756e0cad7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4de01d3592c2c1a0edb87d7a499485526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0177407571b742876f3d7e288f4731527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37172dc0750d895236fd79c98fce189528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c4b03063e8f868fc3882af143a485529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02860dfeb8392ef285314814302296530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bfd9f3a2805e85ab4079514460d3c6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5304cc2d2a5a2fa6ee2257878df82178532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e0583e710a785e595f1aaaf1f1b78533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d75b661bc6c187e6279e71f39a8c6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64645296a6689741d97d8e36d98e8755535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b39010687dc5e4329e2ef2486e27f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c310a3af4940f5823e06789f18f55537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a5d36d424994af2bb1dbd06366b5f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b49b91ef421d399d0ecce3cfbe34b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc7d89909dfb9c37542539af1b0e0b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5338e8201c8214d1ff6ec7003dcdb4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e89d09248485647ad663482ca978cdb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a825a30ae0543b21fde6982088cd34543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cfe9087f650bd0f952f89653e76582544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ddc633bf15fcbd2b832da85b722dc4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7702df2ee27f04d401b41f75560480e0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dafb11fb4b184b2dfe851addcf830c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08e96eac4775a00c8a494caddd6f6c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa3251084d75e125c3d0a828ea84ea549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69deb850c2a5d4e029c9415b14b9df8b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe2c6d0358720cf067f2728b0f0fb5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78affe221850612c5c392d0b62efd731552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c82fc19aad1d46db2f0bf497ec57b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed945ee4348c4146db219012666f049554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8542c5800dd06f1fa924ac1d2d1aa8c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f27340da337c55793cc1f7fb845f39556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a89145f041d1f5400e2f57c4b17b4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d79e0a2183f8fb4eda1513b8ca7868558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c0bcc6a57a940de90530e9968f3076559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d26bce9676ea1ba8767cd424e450a65560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e04b53de4156a037e9e5a2042dc1c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0cd94d3622d5972c631af8afed2b30562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c881fe47a2d25b9dadfb47ba4729a68d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebdec3a58578680f517d449dd3c7f09564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ffcc301d2c1efc602786ba1a70c48565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15c20ce4e12a4df3a862dfd075dec4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c54750281cf9dbff161c38a4ddc9c2a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6888aeba48e4e55dd2c4666771f4e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055015806e7de30ef3067689f2706611569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c9c77b4186c61ac2f2d4b302f4aa8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d881ee1ba33aaee7637ba1caf72dc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2af1bf5c65257516d39ec999dd2fff572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f2d0c0f8796bd2a28ba83469d33969573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac5a4ead032c67d89ce16db19597b5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad29107c9ea7052b09354858fb7271eb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ae7794b0cfe277532c08e7c7c8a5b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1a030a66970da53e9fd657768925c1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d3f9417e0bace89dc8779849d031d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cd5a1c508d67d5df658c1be0f1d7f8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02486ee39d49b2562e6815b1149ab1c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c54e50cc897d7cf63cfd1a673008d72581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b2778007d36884b4596cc9ece6f03582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ddd1e89d0b5cdb0a0e4bd6995bedf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fdcbac8633b92f33a16daf2b894802584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e8d41777bc8d9c67f733c7272e20f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4accbbc56486a19d8aa831df5649f7c1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2613509057ae9a0f7b056744dc6dfb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba71f5064d6dccb5c5e96b95f40938588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2451e364414edcc23be245162f8c3bce589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb1351d4f94efa81f82a9bdf97817dd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b34ea2784a3ef7e83465b7a8cf4ff3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33ec9bbfd1f0ed02e2ed15a71eef609592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028563d4d5e5a6a90c163e6c1dbbc746593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487db7da2aeea3a67a32e28af1412472594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f15f187a629b4ad0cb4779a02a070fd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a103ea267710cb85408e488b44c2b9b5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc98d438e088851cd83538b5a56fe9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504fb757634941bc4d370dcfb324c891598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a726489b7de6a0dacde7c5efafb6ba62599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81753ec773bd5c1b83fcbd48b269c1b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab4116c2f6277926356b37ea622f3e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb85dd585f759fd13c2b57041392d34602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0058dda3f13858610f2aa5fb6bda70603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686212ec541b1094d33d886452c2cc14604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386204fc54edb31f40b01fd60975af96605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1019eb4fd91b7c19385d42801467ac7c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b686526cad29606197c802f0ef973f9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c7e7373f44cc725613eda0924cdd7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc98c218101636a7e24b331f06a36f5d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5662a0fc0d7c0180c062e7dfb2d5350610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3437303277df2c56dabfc223d073afc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dfdc5f0053f6392820aea4f16adde6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f7d99efcc0425c8c3b173f2b4a86f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df6a62b33e9ad237853378b7715c57614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3953030a268cb7d6740d8469b4a392615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3684b9989d2255ec36f77c82a790e70616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87396e8e45159e8766ea86b888035223617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c241c37bdc74ee33397f636c54cb8a8a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b035a10cc07e5d0e7ba2b9c04b52d208619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a30785512a3261b6a932c4db1d83f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f48b1072761aa27cb363a773b0ea4f1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30f6edc0ccdda1887b8edd4ca98e2c3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1764f942151b74fcc61d8c2aee09a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7346f531fa91d23a68966fcdbc3bac2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f42b36ba96bd30774651ff9dcdbae625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9018ca7e4db71ad7613adb58b2253748626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae9e25376fe3e865bb11c15be3d8be4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be7af71211dc0b9e8cbd3dfe9e6b91628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c6c69a6204430be43bae0c37b97b8f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd804ff5835de52a3dfa8b303031cde9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec32a68184a4b8bea2519f2ef04cf4f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf8a8cd24846902abe9ee5caf6799f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f21bae2b137f39fc8e990c886702390633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a9ee4bc5b9e3ffe00c4d6d93ce4400634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb56f92d59e543e11d0161643e6e2330635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc08815c94cd468fd3f5f391b5dfc7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c73a347123bf47f5156f5559d075fb9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a976719381b46f7b03c3fa8f5d2ae40638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce10f1b6ad89936b2c1e15028f0f1b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29324b96d958eeaae8a5e380735cfa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9959b1245b5068df61dc4c598e78bbcf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ac254551874c92f434d0997dae6c9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2769bdde2b9b9e66a005fca88f536c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9508037383ac2cea3c4feaf07025696f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725282912efbe341ba5791ceb210c063645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d7e404b587cf0bd73b463bbefdc1a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1bd61c3a533d7c9b0d6fee644eba14647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f09fdb30ac8029ebc6c5fd9c702f0f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e6d4e7a4215c155d15452ac48bbc10649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b2d8348c07e46254beb5e6e0027260650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3576a059d555ba3f35ff38bc6c393fd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a61318c5ddcb1600a7fb1451de88c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be58eeb671e781d411ea2f029d988da8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd1d012bb80cd3d185049494ed8fee9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f88440f8874c77c20dd825d10116be6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9532fcb6d3d39b91e5e52cf2dc758acd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e5d16145bd67b63d3087bab86d2a3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fddeb88f8aae4babfff5cf335cb684658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff4ac803b1c62981e0aea2fcb896b0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35684ab8c3612f3cb0a1f87a6b21b999660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f24b19471604fdfa47eeb1e4a3e6b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96477ef616914067977bdd22d3e65041662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e83c7d2c8002351d83c1fbaaad5dad2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a466fad2129d413fbb3bdf7e5fb0d35664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f550fe630e7dfeef008d78e341c551d6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19307739aa6977f484ff36092a9a3aec666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f4453a3db3fffb556f524041642c40667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdee0219eecee1ad898edc2d7a7c958668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64ba97414f28e5b697319d58b1aa6b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132deb6c64ea6d5a77aecbb42ffae39a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6236f228521a1cf36c161d3beddd6a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b6a62f26b4bec55409cbd8ed0629b6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cbc9ce5ef082b0a254ed0c89522677673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9504e0a9abf7a45dcba57956dc58925d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f496fa4403c941460aceec7a36c2564a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd7598bf6b24961777eb256f5dc6d33676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af55c997be6688310a74e89fba8d133677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0249357cad58df6944b8f59bb27a6b1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e313a8083eb6ebc618018ad980fa2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4632a98301c3d2b5ef4a7d9b6a828fd1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695eca0e075e23d1fcb9a054655082c3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca45c22d1108b3e0fc6a1f3468070b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d593df839eb61cbac7e8cc9af6a159683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7105360e346e238c66ecbe36c0f4f142684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20c78735c9cf799eb7370028bd8941d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bdfd324112dabc54da3021c768aecb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa57343168ff259be5b3116c54eec00687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bd0d07c9d64f230b321225ebfe8b27688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eafc4a95d9bfd109fb4c95615986036689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a8a5b11ac2162dc3766c37805283f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f62400bfff37b4847504c87ce3e649f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c775ecfbc732ba9ccce9715cd471f13c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae726667a282a06b25d6b5090b718b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd8c7b6155a5315fe751278218a1c58694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8406f61d0ec5a7ef08d1f21afd2b2c9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2da830bfecefc54775ac6f7819f1a40696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9359044f9ef6af38510002f726e5ac72697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16607fcece7f5e4935c45ce917b5a9c1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26cc02496f3c9203ee2fb7ca79df29699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe99d1f48e47ae2c61aba289df198579700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13275f71e51ad53802a4a40ebe71981701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ec4aa86a8cce5c4a49b13f92571c4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee3ab583a3873835393d98e9453cd0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0618b392bc0624febe9dacae025bba704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba719949c2eee755bfc91f9963e8e98f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc306ee0e7f35ae16dd3ca88a100351d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a341dad7a56436f273add3c56153307707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc8fb6bc092b4182daa72d9de4c8f53708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2910a232dede336034d6ce9cbf18c4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e57bc46c3aae4597a568af36e9b52a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad5e775f6517b2474c34b602d8de70711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e5434e7f84b03df08a2642758d5614712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4391bf84ad0f2cbebf2a5069e55999713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36316025c06134a71fe8df0ccfe2f862714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2396b47dcc8eebca23c2dece1d166e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a58aeb6dd5ed3e16e743803ee81457716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74211f3a3745442e54b7a979e9251ae717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b030e4a4b67e5162af4fd391911a080718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ef59f1f9b9403e0b2836d7c33693d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86191a9bfdf813f1273329f9ee68977720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b26a5aece1ec87ef48d5cef80d9b4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92235ec8d9e41a9316e5c266b18a002722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb704b56aa1ef15d78d8f2c664cb23723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ce7274425468ccba41b46a701e99d6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c49f60cda1eecc4d594f01042d380e1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6985b02747dad33427f5c800445220ed726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b460e443e02f22b9fc5a466c7eafd45727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d6f25182ee795dbf2954a9d5307ef728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a89359241b48d8753366baa0d152e1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da28cf4765c8ebfcc35e337d7b5b2a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f9e660f36f2f749f1b73af95cdb73731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802fdf85aea283faf26a51b81044a947732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39650dda60be89f7c70d72b54be54aca733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a10f57ff9c30a3135674692825961d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d2a049a74d3d6bf67b8067b972b214735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad28831fb1565be4905355a45310671736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ad65be9cc3fa486d64470894e422e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65197e4381b7b1aeaa7ded7d8f95e027738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7239a6d356c6abec6807992c450487739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ab4fa90faf7555f36856f621dc321740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be83ad29c788b2f34d7fb8f1b0545f65741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f43ca9de7db26985564470ea267b7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f2788fbd03274cc758c645733a0cfb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d9c48a564925da0341a2a72912604744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455373768e8d18f33c733ec01c2485ef745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742403ac945e87ac9d1be9f921ed5def746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e042eb069dada37c50c52a0308f6e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b4a7f7e569eaf2dc09a7375016b1b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076cefd667f5138a842225606963c359749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3024c98544f83fd8552ea5aefd7346b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a056ef8bf397ff6c76cdc8fc95222739751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c0d4f9aa170bb03cdb4bd489650c1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d8578506a6288d2442645afafa0786753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f54e2289bd390f10c4ca742272feef3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e1895014f269f104ffcb1b94b531a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a03c5b1934a235a1cb909f6c6797c9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8845ca1db556c30e5516d30cae8f2305757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6174cfde650a98dbd9f88f0498fa6893758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a31c3d11b3720ee1641e55c61fc13759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de0ef4c666a2b15f29e791b2779a3f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a282daaed089dbcfe3fcb6624a0412.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ca3619c9993e7ead098651c429d4c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbbf62a9bb885fd57a2285edc2d7b954.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620ff99279ce33facc4d329f62dae7405.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359678d37b0c50c7844daec80dad5ce6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067833bdf022d4d6ef0c82c3f0ed55c77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc2da5120c5669567dfe271bc455cd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47740fdd87403fa54ddeb690bc15fedb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55878db51a265fbd23802a5c8c8d722410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2dc7872abf7b8ef4323cee2ff702ea11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a710be459c26cab6e9cede039b88a612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7212fdd89cefd122c7f4d02445c221e713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf0093a2a12f6c45b5242ab9d00b53214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72694923033b16f377deeb49cfa7849015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c5856bec732d4c44e0ee01102972ce16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483daf85525d2274b39deef8d56a3aed17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4277c85b6a995dfacd43c6e262fe11e718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df2775c018f0e9d8f144595617e39d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a079cefd9e4e69edd9369ba16ab7969d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e034d20b00044d42c5d968485a2c6ba21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3159553d54be2a13bfed39fa35bf422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7312e4798d837ba78af62489adb696c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9853a0b133c8f2ae0dc6bc5bcbaf2b4624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183304a80ff15e12f1ee3c8c4536bf4e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc35f8e49e645668a06ea566826823b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe6f49143d5b0c8eddd2acadbea05227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476eaec39390c1126d66448f84353aad28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b170be25f3f8bb9c1714bdd6e19b570c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3791ea6f30a6e5ed58406f5884e432b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3fbf1c2b657183810588e6924f41f331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9806c91d8b4cb1dd15eb0795aaacd07232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0299c856ef607753ec4d1d7141acf42133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c9e151bf4477a7b92964381857b4834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb34b94e472d3ddb2e566f76f7b8f935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18647bc94943ce48f308a6793206ca636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d7929972811f07dcd8d7839d8fea4d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee1c5a8491524376d7f448bc35465c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e3823940032d89a7341485f306b71539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d498a8ba242fd8ef1ab793da9550cd240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81871b1c9bd5e73bee94db64a4cc23f241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313484daa018a057e895746dba88557f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac46e19c38598222657e631136c37bc143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339eee9cd4fc7402f56bafc007b97b4244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0dc5c85f459871c6fab95c24fe2a8745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6674c8b0e99194a9535ea57691a65a5946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e423aa59bcd8f5aaec716964f8ba64f447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d2c89f3a2fbed9741ec75d6c0a93848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af0465d47552e7e1d46b92dc3ef92ec49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca56dcd8c5bb0963a1e784eaf11b1a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a9a214fc3586da4019643f38ccda951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac6ba52bab7759f5033c723d10dbcf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a115ff5b480800401ffd40d741bd8453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e990ddaae9f3691366ee9ed3de2f2af254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f8b87573bad51024bf2ce3af13e63a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4571c91e0b37d0cacdf78439670be8556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf9e3ced040ada8b82474e1832f95c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13daf0f552f417dc7016414d7ce4a18258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade934e23416b60dac1b94f6e175ab4359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52104be1709cd62ef459fc7c24d119c660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0566d0ccf4b1fa23d4f9a46f6251d961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8fc696501d3a5d12ede1003f67309c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ad5a618a12cbb1959ada5860a2f1563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbfb48c45bb75fd7ca01182e89dea7c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f85695982e5c295551aa495fbd331765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c5d33b0f595f1c9755e1590ca1e4766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de225e7e7dfe1a5bb5b0751cab6969db67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607a7289aa456e9dc7a2d46d85b085668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c4c19ecc43e0bfa542ea45af4e9c169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a96e43ce1addaf6c0e49ae119376f170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b614ea7d1d2f49e62a6ee73ae3d6a571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70dd20f1f0cfc1aac0df1564fbd868d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6bc237b6c84c489478edaaf42f918f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0eac42a46c82fc15762121f5b3056074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c34600530c918e279f2c36e978b03c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede02fd43a366eeade2aacceb456899676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b6176040d793deae03a0003355fe8377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbdc2f2e22e0014b3122aa5a07b2ac878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e734f5b5c9143df16942b349abddc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c20fa2c079a8fedcb34c4513d2c5980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6dc2556efae4ba33c46b8805e42c5781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b38297228622bf7d461b2ed70e54682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da34abc5f60183775f62ec55aa48652483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acbed9698d37344d9db6013712f78a184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8b894b5e81ad707f1af862fdd88d4385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e451b3ba2b677e1e339e28bdccb2e686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdee12147925b8ff80c7c41fcff0aeea87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e33fc6c862cef2c1c2f3121c056d41888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca6b2a95a3b304a1c04e8942a0c77a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30242e97f4ce9218525108760c673b9390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909779a52e81b31568454158ae47281991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620fdcb07ce389679cee8e6696f31c7f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae555c59420b5e69473735d099e364f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a1d417b695ee3602dc4b7d6a7a36c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4306db0d972be00a386595014e6c647295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97788b39e26639e91a68aa0d532041d296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d943c2228a3345b49d6f7562c794d0c997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb68322252ffca3d799a74457bdafc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aadc00d6e6f2d949d55a1c3c305fa699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfeec3c1cc62d93595f1921597a8e9c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b03f8ae53190bfc8392cdc781f759101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0dd78daf765f3a1933279adfa99dda102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70cd1d70c287be4a0ddcccb6cd3bd6c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e148b228faa7b5bc63d18dcbe307930d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d285094acce36a287e6ec60b0024cd21105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bbfbe91164fe3384c008b75e70ffbe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce91511e4bf96d833ec2e1872955f7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66396547d64ac406781a0c34a7e4957108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c958bc53311faf40f409aeca0e3614b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96515af994c0e2b0502bb06ae8da1542110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1942e89528a122a85000c4affcff8bef111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c8640726ce1fc6f0f3f7c634476c9b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e584516906c958ee6e5bb95193f1c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9bae91fa17a00d59823078febe2892114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e51e8a6320ab667ad0954d2a67a8ac115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a71c7ed640e3ccd6d9196fe955c96116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a46c4a503c583fe8480cde46b29fe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c6d0d760a5d1823cdc6f763065dd3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af66f59bad38a09451f90ee8634760119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b248ad580308c4f7a788ac9888666120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f137276ec8055f49da27429b9ccee73121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d98a055f6e37401bd213221f16fad0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f3290d98a8a55cb8a93edfde17e21123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d94542432c5a83081be3b23ec3ff81b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b119602c753fc48ef5609deccab36a75125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c356e064b69b6b59fa95e73ace119126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d6bae7b9d483708636d089c8cdadc5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38416cbab6ef71b0e2cec15d209cbe8f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c0e75e3f11654a50e87de3ce98f1ca129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe6009364d99b3cab8fc4a543dba7e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0974f241436db855e0ad0ea35e689ae5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b396778e76b513b29177b702b4ec0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd1bd80a7f37857d2e6fc8843b3044b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c202bc182a3aac7e77cc38539c49e9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a6c7c6a7c691b487e88967921fbb46135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626273352f5ebd5d3cac1bfaeb90d16136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae61e3248b490cfb5b79c504a43018f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2be54ec612b6b2b056bc78c42ef772138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f47663e1775e6925f21dc8f208f904139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a5b6e0a1c9248e0bb98a4531397069140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ec5b7bb97faf84874d98ffe371d18141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2bcb0f5027447be72370c0014cce2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7261162e382fc880ed5843eb40efe97143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c27b42ee9162d89a04bdd622b21a1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da81f71d1394b5587b561cd683c9557145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e43d9577468ec58c04bea27044132146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66edbbf76e4390a3830e006b5291bf4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0404ec3dd0a49caea5368b788c31d0d4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be08e49dfa2fed0c69cb37fe807c80149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0fd3ced8efe6bf141ca5b8a9085c2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5773ed969f7d28c1356aba0d3a9c36151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe50bac77e185c071e891e0994ef67b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fcba6d2858a016fd70ad8eac8e2571153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663308ded9d45784e8177ddaa68d064c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4491dc5790cc6f84945968e11b68b6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e9f1eebca746bd4ab8961a96b5b1bf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff354e2f7c8548252b7ce87905e5be96157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f764bbd909254beac41e08d2af5d3d0e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c96569ae969732341d3c9a54b12303159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39afe19783b4f80713cb0efbdc7efa75160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589342a2e9949c87c7f4223aae08f055161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f740e1cc0a0150ff77318a939fa81379162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a0e893f48a5330ddff1daa352e601163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f280bc61b97469ec16dfca41891ff164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2288b2a77c26278a1a5af5ad31590769165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f32be17ff081aecd008ac15c895ec166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6cfded31c498406b6ade5805ebb5f1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c743178e900dd64d433a800a1f91f991168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0423e4a9f84ee00e46c8d598a1b784d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c77bc52088441463a267d95cd350b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808859dfa759fec3aab4de57fc3f933171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a5d69a3074db959ab9cf01515e044d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ba06f96d12d345dc66a9e05478f32173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ff7d3ac8141dc2cd0ebbbae433279174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5420e6c77807fed926f8615832764a5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d4fd479f5ddd20912f1a4fbb0b028176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ae6244f32feaf7bafdbe06a42951c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca8fb875a4a860c8dd2b1f96003011d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f76e0528443f014127da5d8487536179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9037ff1a19d0e4cb5f4302b3a3b531180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1278c6721959035df0aa9c376fa1fe181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9111305c66e3af675e6e2bb060cdfcad182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58950ebd22462df4919166799009776183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa7eacf92a7fc6c7fc6133ece36e48184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f98bf02a6b029d85c2991c738ed05dc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026512604d59e622271d1edefc6db3a2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a775ec11098e9dcbc4d77d262df639de187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4201c570abaa4418923c77f7c0990659188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d4686c70ac018d1ad898a0ae49dde189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe502cee95567c867390a333c1f5e1e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c18f061510275a8e98daaa70b4ec4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a5dbb6cacbd8aff1202f693b44b75d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461efd7f665cd177a6ea83ac18776345193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7caa4c757cf8b4eb23acb6b1bfb3eff194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d4205349d8e2899c357efbaf24c5bd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b2765e2d4ab1cc7240f738ee22224196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f85889ecb0836408248b200ff06ad5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d7ad04351150099519c38683863e03198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1075bb6c1365011259a72a5e7a4c65199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be217086ff8051bcfd04f568625320200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a381db49d7bb432df6534bcc2ca4755201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c07f8cc88a1729db5ae9bd4489727c2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a059ac3fe6cec884f8daf89666cd59a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e905d65a9b9d1274f162f83e6fa5c66f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa8a273cdc085ab473791f9db3f3e3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b8f15d8fbfe1581e223614686d1bf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da1e8705da58a1079a4cb70b1572b38207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f886c736f2008a80e5d2c1373a653f7b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b236ce18019b91c3503344cdeafce3d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b897b84198e01d0f0542cb4812e6140210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c1a53db94e884a0c2f623a9e24396211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e49de61a0c50067334d7ccdb659e2ea212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b472c6a000f71482080e0be578607d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3a3493bae266ac35dd0b1afea2e74214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed1ef5459e80b129ebdcb5d94929920215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf4946b3e8fff2bdb4504654fd8cafa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf22a373c294827fbc2813dcbe0934217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6cb620eee755dac588c82303a2badc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41de90c028a3c38cbe0a1a5286e8e61219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191dc732db53d6fef3108ae22b058f3e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4173b0da839742f9f4f9a08c0d60d1db221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a6e0a52c8522bfceae887e5980a41222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf86d3ba23849efbfec4e8f73744cae8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52983c79b7249c48b1f75ef44e1bec0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67899b0a95bebd1d0c34cdfb1d7d1000225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c471b878387d53aff111ff4bb28f59a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b20515f8c1c5a28ecfbde57cf7e426227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982e08b03c723f286abd392dd73a5bd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac67567f6222e0b390d2af842144af7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9412b332babf0845d67ca8de29591c0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8370608bc2e0aabad59217331da3ab30231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f028350b422905fdde5c495403cee232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c16a766a2461625a16b29a9133ac4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f2bea8324c8cf1110f34a5b37814bb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a394d94e1b5840c92c2111d3fdbfd6ff235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7251e6d73ad0855ed81b177b815e1f30236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe0b714c81e950003b93e73787160b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ddc629f131c1ed74155083219de015238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ebfa1babf8102d65c0eda832683c91239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a32bede8b268608e261f9681950b4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a0bc7becd888f3a2bd10c67dfe75e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde31a5b9a14eb26c0cf29382f3dc5a2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41304f4c8692ea14b091c0fa71ec1c94243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f39f1f295f700d7d905e17703f7c705244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b21a73d4f80eba4fbdd1eed3382eb9f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd053a5be1bb73451c0490ff175489246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0956042af433ce2ead380dda25ce2ce0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38c6d6d4c74c21f75453bf908435ba1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1148daff41934387c0a6cbea9a25c2f2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f93967241ade872788cddb0594eddef250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863d6d18378de3e00680b2806f088b0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924acff8b864237f4ea1a7a40342aada252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e77eb0aa5927e93afe8cf1fbbdc50253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32651ef0204ff30250bc92372e1e619f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b8dda99d15f31a132976f190fa0477255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c4da810bc46314750170f91c03510256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb2c783110f34d2f820ff5be7101cdd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c484cd9f0e19366c325e4af431caff258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82e1c456b4ab9d92df54c2168556ff7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb521110c9fef6fc4b1839129dc8821260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1506f4f7d832d55bada57f43f460b4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444cc6f944f1fc1b199e2838dc2ae63a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c184d5d2c7e29099a39dd1f70e77291263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ffa6e3d188918a40518b117e98109264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56100e9bd0f0d3f46ec7e06d6c3cd33265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9863dcd3c94e4f78a8c6060a2ddf70266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba17a0214abb014c8bf1a843da5ae9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f704456054a9fa430dfc2016f0a6a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaa178db160dcb56dc2f8e959050c23269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e7101631fc6d0b223fecfd6ecf71c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3b24a7494c9c958d6e5da1cfb761b9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fd41a8a4177d24dcd84649df87e2bf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ab77a477932c431f714a5af449c98273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2648b0eed4f34cbb4918de4daa336a6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e465cef293a6335dcde5b97d13b887f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a61ca647e3a4ee5d9970c64cf23fd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c29597fbca92b4a8c720c32057dfbef277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1f968fdcba7ebbf0d3a7618065530c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36615dea1ec96fc473a77a4ba07e655279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f615325fe54960fc2521b3bce3858280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff137ed6ce94c95845b9c7de96241277281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62341a6419f777748c6252876dec37fb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff73db327cbceb7c7d7f7845e50276283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab9085729757b6af7b4c7a58e2eaf2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9377354234e2016958a60eceb61edaf2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd6a4c2a003670dda36c53830c298e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a39d7f2966e3bef33ce338c77f5a7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be8e7190edca167cc7ec9928b267b5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32b566418529b9835513beaa5986de1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfbaa7d84e44760da6528da4832356f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ea1c1975b5c5b8543ef10e3c6007f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0235d2e6c63dff7c134e363e31e44a1a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d54c5b95253556b58ad529a38d53db1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542bbb6bc6e409982baa6d95adb0cf7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc39dc4165cb02170f2fc1c22c809e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d4a761e58d662f012ba7c1f0cda2b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ed39b708b5f93915ab1f11542c8f1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10fbba0cb4711f4879d073d8d3b0352298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca15167a40da97259a875c0256cea871299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c45a93532f49d38d70dc944f0df49300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de36aef810813c1108351e46c2366a5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a077f68a3f1b340ca3f127f28b929302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff5beaae5e341f709ad6d3e54d6f9e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229762508bd84aeb412f8af296844faf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d57ab4a3a2184aa98dc2d5d7e04767a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d890e60462d5bbc70ad443e442e7d1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c55827a8bfdb64f46478f3ff41058a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd0f041f2741317591c25814d9ebe1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6334c8149a26eea25f8a772811bea17309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a2fc6d486fb8a65e6813525e40e91310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb43edbf5e081c05548f5a101832c70c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a49d370b06f79dfa090543b8876ce312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca070075f47de133d429fc2d53b79d17313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc8fd7127b7e23b254fdde5710b317e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d208b760e05cf4ee74a6f4ed0eccfb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30893c924dcf5cbaa78e0873b4656d6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f65e3bd3a4a8012498e15c1054725317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6c417f5f78decb1a79dcd3df1fad0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87121536cd958757d03da9c60725d2b9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3fddb6fa6236e95f8dc4da0df507c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3603116b1259eb4412361caf173417e5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb25b51e45aa0cd5bb1a0e1620903a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ecafafe27b77eb0030e01060192c4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f6201948730a8fabc21f4048afd1d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30695897064479be4059d673e7c8b11d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd87a4c413f9971985d58780107a71326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f204f0880684bc223ae3a42637d2470327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e61a6291b8ae853ecb8d11e2984a1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c12eeae769f45be9d0ba578dd0146329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f2c7ce73eb1fdc7d6bf3770d4febdf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe17acc4f6ef3c575b27baed075ecb6e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d29f55f3f4dfe27eb116b73733c5b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72575982ef2db986bc6924b684d1c147333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51836f8a6fe27cf4accba658790000a4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9394e7a63e3274bb1ef7484bf06381335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c315678776bf857b340149d1a202e526336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b17a82b577897291839481b6b528739337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4aafb615ba451a945266304f7ccacd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e586acdd0873b4e86704d3e702641228339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1321a6502dc0aad1cd6d1cc8fe2963ca340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58776cab3d2db227ef82b5cc0887d57341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f59f8eae6ee9ebd425320c69ead526342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe68b8c1b6d16c01254546c5331d2a3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83383e8ca19c4e0c56a347c472f83a7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f87d066584944b9e70d5d1ca26e8d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1279a4a6960f1559f42dcbe17b2b72b8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43d79ecc12b855fe615d6a2cfd849f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b844d1e24dec441118a4ec86b2f08388348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e51c2abe20c8887d3f35e5c1bc05e3d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538e36d1e780a51ebdc0984188df39a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e678738cf86fd176537855dc5e889b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d019f9b1345c8d10c6edda1aca760b8e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579af7db5a70d6713e24f1dfe891f458353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f3031f212dad1ffa305d467fc28f6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf866912afa4bba4851324acf98406355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93645a2ca55298bc11b75ac15e50e3f6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de300894484bce578b9aa4a30aa87d5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76b1632756fc9ebde0d8628b00dc68d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a319bae33936d90434b34fb2c36b9743359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d9858f036da604684c9538db7b962360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720a5e3f3d7f88436f5310dbe61edbd4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d54c987cdffdf3bada7512a56041fd4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e63e86e40d1cb5e373d8048c50c9558363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a6836909a63e0ab01478d0721928a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143aca9573a9cbc680f9d6047ba39756365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce6140c0dbc7eb23193b946d951211366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0742f65d04047aa8c8ad2e4a4b3126367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ca3e965ecbc0e7d13e5b978f161ce6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b4137279299bbde56c9a6fca92c77369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edce55d04d93d7fdedca92b6d5e0d243370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc3702974d0e240e5ba2ef697db4325371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9205e3d95abd6ea6a886ead15e8eba372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1dc2e4625f8a3db224861446476466373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5fd1a007b0e7c5bc4b061a5bd710e4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c324aa0641dda76830dae5fafe36bf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c330d6eba655778c242771e3c7e8d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da348935c1bf47da510a503f3a27aaa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee53d5915296a60a2c60f797ed3be9d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c2181bb4bcf919818c48dd8bf6c44b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff731793be64a2257eb14edeaee356380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be57d86389fec64cd6c66b765d3e32f4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e68097ad25f47f0d840ca3699032e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc8a3e73a7f1df6de576bde386bc06383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d68a237b69993efff891a719d0b4db384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5960776e3944d2d3835e64d5c63fa6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa069d0f630b4d7120dcde0399e22a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088ee880e49be9e3756ac8776d8cd10387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c5980e50ec5b1316ab6f9773e81ad7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1115fee6bcb8d4d79140385eaf3efa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f44b0dad83ccf7d57ca7748ab3a0a0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76118b1b3fa0229cc62b7aef2141ea59391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b366791d55b2653920310c693a9dd7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15519e9638e28fc6c6eb79bdfdf092393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a204e133aa993fbf52f115c3a8ba979c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c25279df493fad96a6e1369f3bba4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9bf4c7f0895633acfa86765411b2c2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9357d21cbacdafe12d98b82cc21349397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f443e7252c28ef4482bb01a515852f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de870263c84283984d8b09b86cb66286399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade833beb63b1a69e2386b1e67eca3d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d030fed5bc8850a5d8a994c6d56e61401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b10fa4921cd9b0d6ae61e80fae6848402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ddf7a69936c8c5f905b1e6c7ad21df403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbda8202e2887438a90e1eb6415babc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccbf3b693ccab70e9abc2e9e0226206405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e84ec712739beefc7ebe137e635cb57406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1bd707eb7cf1fc5403c1179a069c40407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff48d27344c46a6dff506a47b773e9a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c6efc38837173f7d01ff78fe59984a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c8ed11d9592a310139342bd6bfb41e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3345e1574393780fb94580fa33d724c4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71af99ecb9b0d4bd289f6ca76c0c6d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c35780fa9e8e2b64b049fcfcc45629413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdbcdb21f4be5d265fdf8e15a726310414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc571062342a17bcb4f58a366f87a759415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fcc4beb852469595a3f36c7ff25dc0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b5d555cb886c083514b16b4ac6eaf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bddafedf7d063282b44ae8989df1015418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4be7583829ed6bdb22388043205425419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5a6c404eab75e39dc6e06921b218a9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6823a7b717b4c77cebae11a48a91236421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519cbc09ab295a808102fd7878907809422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf439c9e703a5111529b879b2d39bc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9447d294bcdb102d1884628e3f0e7137424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a8a5cc01384c621f38255ad01d7df425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d273ec683b170e7cbef37d4f55dec426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5031a57dd1760bdb9ae264aa35b622427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c3a2b71c702260a655dfdf403c21b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e7fa4570ed6e29e100f7f16295847f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce918a30617bf2d5045e86fdabb86133430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc25dc104d7e2fc6ec5982542d9f67e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e3b5d3c8dbea976d1214f9fd800c7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258678c39456dedf262485d73ad89b2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8035ec37dd6ce3780e6ca120d894dc32434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f766e6d9380a71fd186f1dc56892c5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bae52441ec97ae37815a16ba3c1d12436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f513b729e2461bfb9d005c1fb1c23aba437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189a0eab904bb7215eaa1ad0e1743ebe438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118f67ce494e7115253106f19b80662c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a944e0fcfc19562d96f58a3d7062a1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e1bdc71e5f272eeb0dd02fb6f59a9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9329890e9b44c3a2c545fd4dfab5069442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ca0ba6173e17a0fe962aace4b2b19443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2639a6ec32bacdf862ed9450d1afd8f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c826c63ce77674fca8166a4edb52f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27db00dc89720098c598df49dfe654446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abbea662aed4c9619dc8bda9419c5c4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc262ba5a2c12b8b5480392c9e645a7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c2e8bd9726447c3590faab3f697f8a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a425018c1cf50c18a6d8087a65651d57450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87049c113c4acc681f3ef63d4239bece451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d377cb35bf68f8bc956193b3c83d0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c61e0a197e02e52968655e9e9b0d0f8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfecbd7b6a2e024d751f064fe85c14d7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79239bcd7d1ad3382bc1afdd77f78c79455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a624634923c9d87db192021e0aa14cd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b729bc4f90d627c3ad12458ae5f7be457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a30fce9f68f88e7ea8f08289c39ff41458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75412344584b7ec308ba234e5928629459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa52b8d425575e33ecf9f33ebce7764b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309d93846035597e84e8a350f66ec3d4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68164bf9ff02140e1a6add76edbcf8e0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2abb13e98c3babf72f8f29c8261849463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba3d1b88774587cc5f10f4cca3d7800464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c8d87ad1a5a9b5c09bdf1b8d0acc4d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a781484a5ea206cd7277c074fac30d6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab3389ad89cb9dc0b7a6365dfc6cf3a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bcee7e1ba90468308223ae0b14df0f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa7d3b2aee7ddfc7521138a1f43c25469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0f802ebf79deaca588b767e2445763470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1477f78e62b3aee9d0c7c8fa6edc45471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d238f954ac21217dedf18ec62f4d256472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da781690f5cb8f45d814125ca8976b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebba5da136015c8ac813a4e1f341a28474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7436f221847d04d2ed33c5e5ed747d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6280e4a9bd2d9b7620aeaf16053ee57e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b567dda570d7e92e0db3a93ca0d7593477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e1ebd8d4c565d51ba698e721f21ea2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29235f0de7f02d4bc3470ff4fb3cef9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4965349741d1d0fa89271a08330f53480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b024162d71dca1c9f68405e094256f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfadf7ccb4dcebe642589a9eb56357bf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e77e4ac4d8d0f4574dd74c7ca85acaf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9180cc7aca1ebf60575b32d153d4519a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a027b9055a03558f1a5aa6df7aeddb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037d171b922c87ee79db61ea1e3e1135486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5059827fbe0ac8013a66ae0ceb929e38487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae153ef046b7f2a551218b569073bf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe301f917cbdd5fc7387fc2414019a77489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c96b7ec798ff285a7d407fa35a38f39490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b1cacfc68c69ed0dcea4aad7066b3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd9369e1152b97dc18d4877cf295b75492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893bdcdc0eba2fdc4483b629488a34ab493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf5640dbfde15eb0a18d0bcc532604494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0640e0bcb9bac054dabc99902c0fbe0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc7fe63a144723674ecf72d51e683c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fda495a1b119a0c4acba51329c6a87497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e1d53562cd1ee8eeec9936755191f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ae6b384770fde9f55a24dc5577737499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abc95db54a428b2ecb4253339f60dee500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de4dd13ac9f7bd01859d3c0b04fc6d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374cbcc107be40eeee77bfee915077a7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb53718edb3e00a8ab0543e6a2b13c3b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfe486f750ff83e06a76dc56f86a664504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c71dd6d32f40bed89f1b543988ea3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae69d940d332dae97f52426d7c138c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f3a2d17c99ddb15556f00ed01b391507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0af49b18e3834b25f88014cb5e1be3c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a75e65a3e580524960fbed60c8d77b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2aca7c5e800deb7a6ae92cbe9d667f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e418e4a6b4dd14a9f04919cfb84fb7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a721c6641be77aa4696bdb134cac7869512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e684c98c14ded45e73916d18562db513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd5d353b8359921177b413379a3ae3d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1050c09b4b36240f9ee357119202da38515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1d58b8c5bb0c7ad56a354c515e265516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfddc76aec3022e2adf0cfdf313b3f5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb678cb313a00f96935afca5e2bb14f9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd7064fefc902c4f69dc0aecd379320519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04468fb3a969ecb87e438f3733325c09520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765cc5c6842e53c58ad1e9337ad83a5d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e3a2d425184c040597e7cc4383425a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbcc88ec02b04218df329c042797ca1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b8c8422aa2db386cf5585d6ce51b50524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231a16410bbd8712a3505ed59f193312525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a764a93e11b3d0e75bae2be49f658c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e9a972565ff09b469ecc9ee8fcaa7f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a896c1513e4c6035057de354ba054d33528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054fd80e1f0649801647e0f2ffedc95b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f76ba2f9a63440173a8cee6fc59736530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddb002503a2d17e5a8834bc6a500a8c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d521694a1e4d3d027497739468b1f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9c627b892221f653423542930197a2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62155831a1a895501da294b6f86bea8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541998742f51838a38246b5609734418535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0462b89d357ad2db7e87f907cbd29718536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b32b81b495d8cdffea6b7a538d53d65537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d26033dfc3133b1cef58704dc32a1e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d0de5c2ff95566daae4f136d0a27bf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1e498e2354e259fb5f4af586570ab6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7394be718221b11161c88367617a72eb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b39b53710ab80bb0e68c8639e655ee4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb0c6ff0fb0a292d0e09fca217502f0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc93627b29ab79ebe2389c03dfecf0a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd1759144fd460516965fe34154dd4a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c196603c1b20e52250cd7893c282763d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d7888d6c0f7aadfc406f55b47f09c9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c807c4a606c5a0d64835f239b8390548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3365a5d4cc52902ffd16c98d23aafc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d7e7398f766e45459b8c9e695a74f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab5ddae4c868d2a18f05c38ef0ac8f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d6309cecdafafdbb0bbca05b7d2a3f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703efa8244f17e1fb9705068c7146549553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f70075dde92f91ab0cba3cc1071118554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ae95d75845e0f59d06d66c18404851555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cf4bea9bb4b7657de2f1f6c0c1ab65556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6376e297f8f21ee05f1fb409222d7c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7970f749b9c2be644fb4873567287e3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ab5183abc4f005317fcad45646767559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b52e0da5e9f80483464ea786da9251a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dad2dba84ef06a7337afec16a2b315561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a9511521c6a54b3cd26072674c7a49562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c17d37910b5c5db110a697a1ed777ca563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a96c2cfb8b911553a4061651edbec564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c9425cf2887ea618e34d8e07d4fa8f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28369699a8d0eab686713aab9f498cb5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493bceb102bed40234885d003e89d274567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac998af925e594f8cf8a754e353c3244568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ba79608de5976e0a03e7c5ad2e626c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ac264b28aa468bd2d36257e906b37b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7527cb003647c2a153d29eedffa1f3a7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f2c9494487454e23c77e3f484d3ed3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01bbb9786bbe7f1f70cbc24986faa23573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda8e05abb5323e54649a2158d82cd4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8913f80694e4bbd929b5909e577fe5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7670b478d0608fa911315ab9cae44b0e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16bf7dfc0d81f1d8223cab61d41c05577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c3f1c62a3190ad4c848a46e1922b89578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542cba98dd408b8bed92f0a1f966ede7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8953d7eb086a9d0919b07ab0306b12dc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd668926a4ecfc21bd006b78a6a1f8a0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0494f9b9fe9b35f768466ec725e0864e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cfba2fe0cf242b7d13cf22dbb10c56583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e36109dfb344e282151ec53925b11c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd85a0c519f8bb0dc043a3cca8de2de3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec4c1209e9ccc260493f32d9b969c8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961931d46d9fe5c74561ab46b9049971587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f83a5aa0d0c82c2f3e3b0ceafc3aad588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e82bd392227198b7d783f5d231aec589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5157f278a667a5638bcd612c6f9a1dcb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1da85828059f5bb34bcc70cf77cd66591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a7700aa7a63ee95e95f38c31f3264592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a453f23302af73012e25391d3611a515593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e07a99bb93b096493d7e4415cefc8f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9600310f25ce9d44e50d2d04dec7b4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826751cf7e297cd79186067b8972e50d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc102ca62ce489bb68b18e4c0a95e002597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ed95c2803f1a53f5d98e1bb26a155598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75107b21e3398abfd666d79056547eb7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f247048760726f3cd291a23a0dbcf6b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b6dc0399c6cbd40d1b17e7f1e0956601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a20d4dfef57a5836d2f1070fe2b7a86602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a3e86a0070373ae253682866c79b5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7792e90478b57f5e34c9d8bfd6c42842604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f509733ec5d0e3ff5f5501c6af3f04b2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5a97b579baa8e78630e0443e081b55606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b44fa58bf65755713cf7ab2d9dc72607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77a026713e2b46084786acef0a365c2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f622ccdb7149c42f3cc87b8e1ea4af609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e7324cb68d17152d15ad4270bd7ae5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0d07dfa221e3b09eec4d3f5a63f4f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f874d8e7c7173e982e31636431ff3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34590186b4b82156fb3dcd940ca3300a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c5a7ef21b881a30a45ed379606d112614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab299394bb7dbc2b0efcc10309fc6eb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ff59127ad55ef2789239ca1732f9b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45671ee7168147d990877be3705e8de2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dec6f6000494d4ca75e7c96f23afe4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad5cd2d3384ca8e9907b0f3f4883f0a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ab92483f6130528de14223c82b0e7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217817e3cc24d110e39bd7f3430acf9e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f68e0d3bf01dcea00c7960a8f1a36f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ff523e109a9b46d7e4f41320f4304623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de3629100617372c67607204df558ee624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792550daf28471998e382834ef7136a4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ec6bc78d822846d34f20da1e9607f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d18c7b6fc7987b263629ed2f036fd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8284d8d162e7f00f4b7795e158db5697628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a0e4f96418a3ad298e65b0b42e295629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a5ab36c9ff65b2618f25f89036221e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae109c23a716ec22edc82d9e563ec90f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf348fda489892bdfc8cf0fb01faa8a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7515e45c7222cd68d590a66963faf7ed633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df3cf3fbd013a61f2925a4cf90bfde7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59bbbcef3d910bb9063549f31eb7137635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfaca1f1d4f368523cb5b65b8493314636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb660d8d75e31f071e37fb4c7a2a516e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e539514da7a862158e94f627ef2dba31638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1292bdb9713cae4d392b161c6dd1f46e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5d38cc03c91bf13a418a84eb66c721640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed7a80ced704ff34175a9d6f8b03fd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d7fcdf4595b819e33a1a74e5825b4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdab614fcbec8facc8f7d7800910c79643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3815f086ff9c7266c040cda38b422644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c018071a3dca29e498dcacc6a709982645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3511473e3eb228f1be7862aa0d9b0f2c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b325ed22aad16c275179a106295fdfb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5272b3e8dfcf278a6400c8956d8846648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f02c8f77e1d708f2d90ce87d0dec4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15223eaebd9533196f6488fd9d33e190650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ae21bd2b17a5b008fe0fd0be78f98651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc926edca731c254f7c13a1561c7ddc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079017076b478d5ebe57f5dd53cbc2f8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670418f0deb560fab7aa9c2a7a1c658e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec2b3ccb3ab248b3c039b187bbfeef2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b970327199ba98a10128a90eade766f1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b130f28c9f7985d0a3906bb9085a65657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc6ba1e85f9496de934d9c6080afa04658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecee08fed65c70c3ad1c819fa878cdd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa324fd6872ef0fd3fbff1cd51912d2d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f8af5cefa814dacfe907746fb5f770661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56773b16a569c57ee4c59d7e409ff3f0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a7f1f4495f375e835ec42af83f1c04663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d168854ff668b197ce79dbffbd29c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73273a944bf2b73e9f6ecaf5f75ac620665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d6f33d3a11d209b43c26d8f73db97666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982bffde41a6a7b25aa1499582fabb3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8817b5019761bbdbab92bbc4ba5d2e4e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a513a3900d0e653035ddd0d9d3e051b3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0147ff6d56e20d5c7b259936afd5f37670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425d2da3531ce212041902bb80c934f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cdcb1c1bdf14af5e75488d8bfa02c5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe4ec48769122df55e4d2b60a7042e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d07211827f6855bf37aaf584aa4b3d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff37720ede3aaa87a107f0e4bb3ed57675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b444f1eb9222c682586d8112511e85f0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f7c4e78c15d934ed691729ad3d223677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525c43062548b9131350a8a9b93bc14678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60a4edb54a28dc04a1a9275122d414679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4dfeec0d329b4a626084af6d54c93b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2fa934c031b92405dbea823bec7997681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a5ce029f4d8dd8e54a56d1e0b86b84682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592e45a708a5ebc9c77bc4f19e7f0b9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e726c05bba7a5136d1bb59aef52b7ea9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce5f2928052a4f1e97f183e81b468d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a956fd621a8c872a9497580b92426e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb3475cdf77f54261c0b2eb4b8ce3a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a347e57f4a3ed4d165207a79c5f8d4e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a2a9476d2232a4b104299461f8094689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b8ff20a89c81144f2b5762ff8acad690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab68670535908dc983955bae390afb7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f372641ef653b4c521f07693c34b4ed2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753442d1b9cb59a15c0f20143603d865693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea48682a2c73750629e9e417f03c6d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0535db8a9671cb7c5e0fc0870becfc63695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f9b52b4b5d160b2de12484dda1b383696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d8345a67225636c519087f3661713697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49526c380498e417bb92eec517172bf4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f690ed5239dd4ed3da3a6431f90e878f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c27c13de36cddfd07f5be82342c2a5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b2bd5928c0f99e53fab5e0a56e642701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968eed98acc1f98984595cdcb16d06ba702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c813154acbf83cdefe9e94be27381703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f822bd700e89e9912895486581c4ae7e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d4c4107b89b4e7c53d1af8f51fb3df705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ffdb5d36ac5b7f46ef7d51b7d1b34706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dfebcb0643d73654a835b42002c243707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ea6a65a0e16f242b353e41a80288c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f3b49d88026ed0cd77008ada44ee0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d94e2e018733c9b0b00f5bc72ff25710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa9087d1a7905128e331b3df48844d6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e23ba44be0d6b73fa2704243df02f9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a265ca888b6edc24cef83b6639005de1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1568784b64b52073745dfcfa6777b7c9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20878ca304acf205868f7ae5d8f1f279715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1849c298d586e1bc7e81fd5bfc907d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e5a4e27f4f9e15771a34e4ef7696eb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c04184a9997b287db5a60450407f4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2575a379302700c7d86e6489ebb8b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea0abe5548c61927be9064154093d32720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10adfd3025ddbd5fcd7df3143a73ee5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e09ca49a1636a13c89eb458df9a5a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8803388f971d991cd19e2c2257bc0d39723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e359e89a51528d14b90e5714c5e1c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886dd7062f4514e33c07f56e32c92b47725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0101a695363c28050e02d036d17b6e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e222e5ea60a82eb3522036f75b88c82727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e720408b14b5dcfe8031112f28ad8e3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c7167a1835a153d2102905f6d6842729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28bc58916f8c201ffa2764bc019faa7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc605593b3f8c08f372ae60036f7c28731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f6ce960b6be9c66dfcd8b0827510ef732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd37738be7621262fd5d5aa35f61d7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97a818ec46ad4c0fac9eeaf77034467734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26594d3e54b916299d7d834e04dffb54735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4632009e7d6ec877c31cfcaf798946bd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eced3e1d91ffdf42b0a441d11c9aa3b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a3e494d525b92b700a2bb3e916b227738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e95628967466259b8b9a719df26f98c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea6ca51848cbd78beb58a6e639c6ca740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c1a80518ede92f989ef340398a391a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05556dbabea095e39b0f21c2f05015a1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d0c464e56f2f86c72ba27437eb97a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8e73ec9f59a67606878f639d3f5c8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0235c4c11b49d73e69554afdbac70b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d4f587dc51f73c04e19e3801781a41746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6bbb74643ca4393e388498c298c708747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd6adbae614c48565633b727719a7b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40acd9d9e0cb492d13588f767dc97a66749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a4e1b0b895b90c5d8385fba93a554750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac79d73a9bd0041f1f152064a7d18789751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3855199d988a2aa5dc78f91e6a6d83752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66db117fec52f2adb277840cf361af753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b29f9aa2b6e63a6261915d30eefba2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c45347102e7ad6da121a08e6a5315755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2221cb51b7f4f794e831191356937d08756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c724f34069272b796a881dca21a79757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ba887d57afcfcbd011396e61f5414758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab8753c06aa731f69a062a925578477759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>