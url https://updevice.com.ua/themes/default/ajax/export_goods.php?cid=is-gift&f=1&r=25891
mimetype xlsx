--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1024f211c8d0b0afc462cecc7c41efac1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8823aa1b94108986d0d7ad166e738d862.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becbb1c0a354076acbd40f58337079c13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b42aed7f2ac006abf992387246c1e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de51854e5ba8d913ffd4175e683cb205.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af821f55ab674b9ecf28221afa508a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c643cb842abb90bbb4f8a3da6aac1d07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d9cd7a5c3a5407ff521800412af578.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6fadafddf917c77b009a3780ce76959.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0680c45e32f45a2964ca6d1b1554e0a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c2c1eafe065261bfb447f3d3ec37d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929161896f9aa996a3a72ed693036afb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7660df0b83eeab738d7bca630349bfdc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d93531fae554d9a53cc88eb4e147114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d102a957877e5ef8a3cf88ec63690315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c68e1a81b15f91c9addd207408a54716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ace125bed3a7d0b0d8e355aaf332d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4602bc4e0f70f22bc31214351419338718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012889147c4fe5564ea271dcb50e837219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56dc15039d528e687f8c6948c2b80fd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7cf4b255b8d5959bf5bda74dc6d8621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c5167a9ebd491c069d2989a5406ea22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce5ccdf9cea965fa2d4f98421942be23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d045b897f3a929445dfc03ce6967c2f624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8715603b733f31bf25f9a0189e934e9625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9a1394f2cbc2f9632df1a64e8693426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c85c6f19bd5ab89e70bcd689a7340c027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f1c4547e593c3c124c4b6cc1c82bd928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac056ec9ffc4393856178a4882ca32129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d048c08785d283c335c4d1448ac3e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1df116dac959f6edaa576a9494397931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d1a767c400e3e99e1ba468d430be3d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1214737c6b7f4cd505ab14ef0bac0ce333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6f5117c16e24883136625834695f434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d48c1682c673da9d841fa8a16b6be535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191562cb123b5fdc223bbbb66d8bd9c036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46926ccbdd6216f53534737803881da037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9842a16b2294304ca74d4d779920128b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a0474d47d4403e9702f7a295c7a34439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec571d1bde8e89fc11c8a619cdab6340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cacab6b071829d4a816d7dd656f48b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31661c4a09cca3bc2270e8dcdcbf9bc742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c48f456ae44d02842f5be39d044d1f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6070e9ee0ed794b3afcd01637315be44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a06379daab6d77907e57b0660cfc7c745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd97a2e603b14825e3c3f1b6bf5817446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff254ae894f6dd730710c16bed8c0ad847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b84097a3d7525f4a60b8c4f92129bcf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6541040f8da8dadabbc8c110b307c65549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea954f081b38b408ff616e36dc9bb5b750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06230fd42e87dfbfb1a1b5d646eb089e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c7fb338ce18fc38b5ccfd01d6a55f352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5400828a9b9432aad1736e0ba6a942153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3662eb44f0ce73f4ae051444c0456f154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4307184ea6d9201f2f07fa388af58c9e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b165f578ee3140115559985b5554156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe0645677ed50f032469659631d65a257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab69630304bec0f1fa05d1fdac8fcb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7564c9092d1d300aed41d7d443f6782559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c938d4ec2e11b4dd0d65477b66d98dce60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79151b899b6d02959967bba5fbfacb4661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218cfb907f1a26c7ae960cc721e870f962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b819a05a48d7676613b94df7d161719663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad5977bf577932b2c146d3ad48f29b264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d06a4172e8ea62b558b94cf3682cbbe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a290292aa92566de099cb4419b998b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2975ae2bb5998cfd61a9d9b5dacd14d567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f6b56bed5d55080e71ac2c5ebfb8e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d7364ccb80e9c7e637506e30786e9d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221e2b5fcd72a8e020916f9861e10da270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de4458b5daf976138986c6cf4d010371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba89c0c2155360a3791e4f57e8f7c772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720bddb6f8441825c7720bb702ec9b1873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc8cd07b5ce832cf41072baca5d12e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e55b413c99b07ca7fbd07b757abde7c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e64b8e384df802bd63ff8d654d86976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21936172405df6d2e6e08d696d9557dc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0031922d7796b91b4f09742b088105e178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6068341681086d4d611a3aac621f74d179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b97b08a4bfd5d5b1b77b699146ca07980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7a415ea11e629d9696919c66f083e781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc61dfe71343fa42ce77482e3e50d0882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c3ce333f321c87e74ba1b037ec735e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f79a2609cac5a47a410793243661c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990be5dfa8e8ab00d4855ece43a241ea85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2a5955379af02a287eea2de555b9786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0283372500a061b3ade82380440029187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbaa1f8268a17b281e2cdd927496bd588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d3feb9b6901d182791a7c419fce3589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd4b89ac560032de7dd679565367b8290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d4d22f53c157bf71a680c3da90cc891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc8186d309e6faaa7a794bb3565cdc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e58e9d86d87405acecffd10f2c83593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fadce764b3986db6789dd94319eb5b094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5241f6f4b084d422b888901081f3161595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d69188e463ee7ba13a12cbb33cac5d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7404b332ac64b8427065a7117d406c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb3c4ca75d18838398630e794835ed98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc667e62710cc8e6717b55b8ba570899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4141a534f26bcce3bd5e7502d3996005100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fac544b80d2c94e749eade01011fa0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86831616146cd46c6682fe65963a62d3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d045c94c016a7ec34c5e02e15b7b0b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b0dd57acc7121484063cf519d8c240104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e31778e263981bee07d4a81ef657eb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622578c913f21c42024758708730640b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c00087a0dcaa083e8bfb3b334457a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd776d87135804b534d313e04791f435108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2281eea6d09a4574cb2f72c131700f1d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb7dea496868d28e4a9f2472c6a5ab2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff7fe6adac54ea0094a0d2d369dbf28111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108beaf6adadc726e8abea6bf9697bcf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80be1881b43ab26ca1a51a1380d8235113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d13888424fa62c94342638f4b9668114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949da894f8166d6844446529df6c4f0c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286808fee00e621db0354400b363e9b8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7f9d7d3f9f56c3cab46ef92c79c471117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4cc7a415dff78538f31171055cd93118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ab59f68a1c031d96815019ab1abf2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1917fb53cd3a772acc481854d083ebbc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac9c8eeb11dcc678c8aa3c4664f43a6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551bdc9cde1555ce398472728490b023122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e092b481476347aea2823a921127e345123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6b2c5e8b8c83cd6f115e0182537f88124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44ce35933966586d529d34f9a40c9db125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbfb39ac0618bdc441fed87adeb3eab126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41849447b2191c5f1963b3daba05ad0b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0150b998826f634ad4a519e20d83489128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dd29c39eff2f466761ef41376b5046129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46773634467a4a786f940c26db62d14130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a3af85a2253f58e0a70f23d71b03d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c43767bcf44bc563edb38e0d281c103132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35257d79c999f140f287b52b18b0d226133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc21b79fe534bf01e6671a977f56b9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c45d385c622ed9957e1910c26f0e0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8672dc85670d5d90c026e0cac82715a7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465fc1f3555bd554f6dedf05f649944c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865632300b1b01e88078f0ba26105a47138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe4cd24e83458afa933679583b1ed9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398bbb9ad6d224045865cfcce6b7d19a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d2974f21b0adefbc5f08c1a1ffd2af141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e2f0d3eea8b172e4223cc1914cbbe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d164962fe1a76bd4a92e4ed934687143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f6e3cefc75b6cb0aa75a1e1b94d9f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7fbea7d4f734395618f0df5e330153145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27caeeb99496f0249ee53cdb9df571d4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ed7903997e30a1b33eb0faa2bcc399147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183b20d98f666cc89df07256bb043979148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec2c5cdb3be32dcb148ccd2f866571149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db2cbc8da90a7c289bf20d937a8ec9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26de600bf875fed2830682b264487fe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5cd0240314b5a9f093533aa3d934ef152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b5d28d82c9a279bc373597b1703cd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d026b1f9339fb6911a5290f7af36064154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2dab7c96ef9204a595760181173230155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b27b1522506f26b5cc139682831a67156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6eb3c2c4eb3c6c82c0357957ca77d7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668cb579cbb83e7abd3fba7ed53f59b1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b607df99369f9ae3cf97b6e34d945986159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc1fb500cb7e6643d90309b31ccc0e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f056c34846e9cc2879292e14890b1fc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5001da22a7d7ab129b02130fef45393162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b92426b181fefdfc8cc91c9a4d7c5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5277dfd38e7e6a2097195af5d53ca901164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f2c878951b184c64e4b6540b23989c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2e0f3fb5a415f5cb7f3b1fc6c13e7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f686dec702acd7b76ae48f06ae7b9ea0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e034c3391d0d7cdaa1559585554c02168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6dbb7ca48069a4838602ebd5182111169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b62d76b3714205f1772fbb27d55028f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d339597d65dd90dbde167599f68adc0a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4afd37b037414dc352256e4b23812172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe87bed823c1e5f67a9a2621f8a1cd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46694b700f68008ac3eab8da38c033cc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f6377630916b10b2857867b71f57d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1b29992b6cb18f38bc988f4a84714176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f80dbe9ab4f1b824d8029d405be3697177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb39e962514aaa02575dd2b934e4476f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a34840bd6c0f00be8675700b4a941179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc4aed31656ae5d9fbef971ba89253180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff00dde2b934d39d135485de7e06a0a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c4fc7f46b90265ad30840846ab05c7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e06707e2ab551c5104d6d03fce984183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a5c27fdb8e12b7a3b656dc7035f808184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214e39fecb507e5a119b25fe37a21b1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b8798c69e969451fb09ff13073e9df186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3607c2ef8a9c721e4c2a38f6688eece187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a7ebed6af020bffe25035fb1b2f49188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e431d52577016995813c103cd41c8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04c1353a017934aa3f5cf3842c4eb4f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9ce4e3783a2048787a43d7d93e95e7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b73ba9e92811daf5c7d154fdccd0aaf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f90d45519e07934376152a0a17d5a9f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c926a6c12697d0b242c353b5c394ea01194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c67808034bfa5a34187a7936db354195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c104918b42620455bb74224f31c6d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb3b77ef9799c8da2806c62b593a1f8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3109dd44c2599c12a709fb7ee86a87198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be4c04dfbf668529972da0fe0632686199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b228a097b3e980ed0506a621a9f70ed2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e2c7037672a21cafecc6c955bcbbf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7026be6363eda7a8a78553f92500dc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a62d920462d778af47d805171e6c6b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447da730fd963c8c3f8a412390838a7a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1097a70ea2ba26ab82237ec1d448c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d0ab78e628637b02cfcc813a1ee1e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40791c1a12b431883c36fc7b06ef855f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad8b13bdf8993eb5f72975257b1b76e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde93ff3f7704c3137f80e58e3b34988209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7c9cddd897bf97bfc702e73d607350210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb70d8b5c21323647923b0db67d1fc9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c337b76f12a6f2f0c1b84220b78eabf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f6930ede9bcafe6bd62ddc26f6284213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d71b07dabf6b8de1ecef24711dcfc79214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2688f6ffe109f9deb778044ff4142351215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c731f41763bb4a0d4fbdc3e8204cbae216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d7f47f54c6f203567e0f4649cbbd88217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b5ca324fde9854e860e499a9ba5490218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5be74c05a9f984516af437219a9315219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47da3469e25428107a67d7e0cd3e77f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9166d931c99e5922541f4b65f57540a7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e268424381aeef339bfbee3dd81cb63222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77473761498d52fee7e7bcd682c9b0a5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37f76f27f61811972eb7d0c4ee9805c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513b7f60ba629cf22eab01c88c35966f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8362a6e3bc7599a2fe2c47e914d5fa9e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a54de0bcab9306b38d14e7efce372e9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9437ca8ab431981a30ec81cd713b880b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb927250560e09c82bec0e1ec217ae229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dbe55f0804a4fbed44eda722e386b9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f075e5dfc8645c02c33f3198ca8d36c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a9fec71dca17fb604551ffd7c4cae232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8607b41bfb0b7eee5449a4e4f1473a12233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe193d8067f15dc47fc739509905a594234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb60978109ee67e1a446230d64f8ffc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b31b0b19d3d6b6dc254ef7a4f355028236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e1843039d205dcc63f9e391db26bf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64affef9dfca3290c3bfb48979b22ade238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780c1dcf410e4ec2b9a34420fdfaae3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e6f48d821318626175bc6bccfbbe03240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d87808a4137fef905f6bd304db94d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b5d512d33b3867a3627b06913f254242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282b3ec8f54aaa0b487c26add111f11f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af536b810c5f93a4f5eee631daaf84244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f590c8076289fde59aa383fbedd08570245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64be2a3b689502a5dff6fa09ff141abe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f17102bc69eaeed88a42b610b893b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb654b1423d38ad6e37e7bada12e31d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c964105f1753c8788037425ebcab29d8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa175ebe70c8ea7a411c1201fe2da2a4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d155e75653b1991cf9f56f5d0243292251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2cddea3a341b6e2a1e1bc16dbec8c2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d360a6157f114a03166ef3b22e863cb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c6a8c18d66084318a1f55f8feeb9d6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67636263817571f0c67c9d33718226b9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd19286127359e7f89df322f5911c7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa075cc26779a6097ab4f97dd665ae29257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed38021113f7721ccd86b056cd0d9a43258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b1637c3815c327a6e1f0b99e5f78f6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b59295f41362c9ac71d5c797d76ccc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2af27d40e03d03cdbe9060a3afdc60261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a15ce89f04e0baee7de60266f3db88a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e71bca612de98a3391a729cebb6af01263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e4dadc3a418392aef2f4d192ad2f3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70989e36a54c853de20fe964147f26265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab662168fa1e12462e17c3770451cff2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c1c5372ac1fc028ec7fa938dcc932b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62328ebf5759860b4c4d152d614a5d25268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d344dac602a7e76bd1bd01a7d5eeff269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5be866f19b1430bc7701be0ac14fc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fdf7501ff183feb574da5b375323ec271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14cc1c0df11f53a9890c07cfd4a2e28272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d70cf3ad7e2442561e727504a7b3b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f373317b36e173838f29734fd0bcd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a34d1d5e2c478bc8a4427ed7d88100275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f810a8ee0804f21dfbbdb3b3995412276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c6a540b0fc53d778af41ba375c5f3b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90970e562bbf699e965b4645e6548d3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2274e449f6c30a1db95d8a4673f8aad9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07998fdef3b817d94066dd14a7e75d9f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e0b138e05316b922eea107c892896281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae07be9c0472d3b3711794c3ddbc2261282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce3eb377bff1c6817b61cb154045d6c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc39cd76950b4842ac03e64f6f1ac5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2fbf8a1760574a3b3221a81ba9f201285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0104f471f18b4acc6d7d23d6c015cee286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d47098fdbdb52eea8830cd2b2a7038287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff958ac4e9a2fff355b87c930fcd8a89288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec7234473606a1dd68c485844e5d5c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1408c7d111beb5f89d28e0f9b7d3d619290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec0a8d7645372141053f45d81b66a8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeec229086a99061434cafb3a789ed1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9568400735af4a4683b58939edb6c85293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7841160587959c3ec94ef141aa0a4ec294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232b3165751b4c0e30421c316b60bc8e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa721c192df8dd10b1d62e91f5413899296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5852f3501f942c5972fbd42513156cb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f9d51d5c76a9a5f0ddd0768603079298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febabd5347d71e83977c29b43c78fe51299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724857546dd92d5c9c6a87ea10d0a357300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f82f0a87b46a6127139e5e87a38bf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f1bc246d30947ea2e74f717f5bfec302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b1015e160f1f396c357616dbf9f98303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2a3c068a1d43b451022489ea4c1d2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d0de2f3d89bac759fc440059f5735305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9757309a7ce91090f7f8c9ece5aeb647306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c0c9aadb86ed4d61203b0e2b97cc21307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c0acd7c5c1aa761892906feb00769308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed0b84b4c09a21f4e94b0c0fee21780309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19124b096e86ace4407a3ad90a147e7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d80f17e9f1941bedc68efdac99596fa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc516643d5e895623870a2b2fcb3b08312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d849712f3b3f65f3bb7f28bad4c69313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0433f1bf5836ca62bf96efcc22109f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b9353f4bdfd1c24d3b40cd4c80b58315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f23f6f7a98ddb598f0262810f98c1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c7e7512f1ba7b52a5f7483ec8474dd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd01367658216698613d831a3ae84e85318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dced45876e982786a763b75fae7d01319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebffe329fc310496830212ad4b2841dc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d462ad2065d826eff4ad5c0cf895ca5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b49cd2168db0ee7f15216fb7515b97e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f849423e398679e0fefe53f78f42a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e9bf14c012d424d0d7cdbdbb80027f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b7a91766a27af1d4570951db0977f8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcff87c966e471fb2589353ffcb875a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed0e29ac07430d46aafc590fc445f4e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d66da276a3a5022654dd92d3928c06328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeebb5bbd77c12219711a4671e73497329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c307a587a0ed73cf8e18861535830dd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97186c43013ca15d095a07681257538331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f898af8b3c7cce93573637deca029664332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8786af831f37a4e771bcc861299124333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92171257c7c1a6f1c7183534ecdcf1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d20a995b572e06a48501ae291b8979335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf28232562f11529f7a5a118b526dc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74dee239e094b91dc26f9ad8a1e3cdd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b100bdfbfa81cd72b68ca8753ce2f7e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b39573c71b79f96d6b73c613c1a0fe0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e26cb3074a1170dc82da13825855a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44597f914dc431c3eb9759550141e033341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4741c8d9bff1a1e4150202b030df3201342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c9ae38c7d14d3d7ae4a7158d979650343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db44863dd1fe2ac0149dda6900900aa9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8fe79a5053ee82aea815f2cbe8d09345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dcbe44f64571974a3e6b571166deb9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b38bba7bf3b82c7197bdaecda69de347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177be03b360b1f96fa7d9711b5d61ada348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ae15c037dff8d4b2a9a8d02a4cdbc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a5863d65ab9fd8c89e707cb016cc44350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ff4494730cf6e0305ba43cac122bf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c8d999ff4b96d9744bd2ccbcc7fc8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82213fc6fa0401450e618bc0cb2bb3fa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf375de65d07f27377a6b78eacce4b4d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b30b63a1f0d255ec1e0ee351b67dda4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac76c3dde50967b25c710b3f92903dff356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b0d085066ed8621006b124f5992433357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3acab61c9d1c09c53058b6c55b8f77358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9a880aad484f1544b16fab20caf8d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82664542f3f44fcadc91c26de1e71239360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d21a165ee7eab3e822a7b09662576361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711137d98034ba3a66d6248100f9c299362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c30a394d7c1775226b447704348f7e4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964562a71f3abd5cdf5956f06956cf5e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ce2e97c083faf9673578c41858bc1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f58414d3156b082f299f9c3918b808c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf277a21c1342dff50f26a8104c18a0c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b3f605e2d1a2c680090bec6a0e84b0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4c5406f5b44905f5c883218ae41c6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a41548d7ef65da525d3983a892bc8c7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b08f9eb8db5a85c5645411fec0ea7f8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a200cd4bce037fc13720908c702132ca372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6524d9300cf26373fb9ac2fd5d5e8163373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea49d307622e819dc0918437b272b8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682aade9676832f8ec2217d7f18d0e7e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0475d1f35d2be00ad32a6c08780ea01376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f673d665c116176b8d24eaf4925a4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d3f3276916a0a4eb7f64fe3a4edcc8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc67a76bafafdbdfbd78359dc31cb470379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5773a307b30656adf9c8132faa9542380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be105ee27f5503e75e2d98811e030c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0131c2de0e2aecb71ba8277c00f967b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503762769604a387f2d0ef8634916d1e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e5114676ca972dab0ec2ed7ab551e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13824f7ac83042d98d51118d2e58023b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9ae189cd9fbec3ea4e17e6531cbc4d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b6f32f78de88203e07e100fcaafd1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ba88d7770ea1249bd38919fad2ce3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a127eff3888c271ab3ad87b868ba2c7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f240de559aba7bf7fd4cc7631c1d7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fbb7109c9d2ed7aa2cabcc793288d2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc82ac2b516e54d39d62eb37556c1e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c67b7d55f7cee23f6265f2357b8c1d8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3278bd99f594090929f49dec26db089a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d1163e964f01ea1b271ca1290c3dd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55258426f463594ccc2c300f177ff7b4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14752d05a729699513cfc4279df00b26397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9769a3a42c961010e397117c49eb1cd4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de632b4193009d0f7ebca6932f694837399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa48575c2668e5706ccb549509ee0451400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae04cbf48aec8f2a18316a9521c944d5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a46ec1df0d7d857a5a1c1866a54fda402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8025e10195a86506462d35fbc3ff4b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bec3b5249427e6cd03c32216bf54db404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a180617574231ff75830ce700668d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c4d54da548f27ccf46b2b7a0596c1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d9e4cee44f3c3f2c609025a674561407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32695577cf3ce3fdf1a58210d2b359d1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4002b9a71fae08bb0f4474bd7b077ad409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ffc41b467f5d7928451bb01d750b13410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ba73b267c530fc8339b028f82f5b5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaba8452ebd5d1ab7e5154715d18c4a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a69e2453cc36305ae61578935686d62413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c598d08163d8e9e79d39f87740b56a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05494035dc79e5c179580a9c136ef7a1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b833c6ad7c05df265926ee1dede113416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac86e2058e24a5593a15459ef4ffd07417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a35221aed772941910c2bae08ee5a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074482a510952cd2eef225edd01d6424419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069d39d99c4370f5e22d089835c36f57420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58dd309d38bcf16a1de9ffa8b86ab16421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024283e75107bef54ba5a6d456b26bd5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da91deb189034958183bb7b9d3992ebb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b55ee1ba534d03477659d37e97d26424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256bd79da3861c397bd7ec9cee796ea6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d9cb8bc080036b2e21397b7f1d497426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e126a3e190a64c2044d2777634961fe9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9153be3c9a70cf2d186c86af7f2d45d1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d5907cb47deb2fb9033d0aa67f1a9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dbe4d79a37aad3e905c556de043cb4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb73b4f713ed4d6d4bbad510fd512ed3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13625424ce535b3a170f79e67fc98e88432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb9d18dfc3c0c70b994180b0fce448433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08602304e4d6477384f41fb9741790434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ae5d09d7e3314ef50d9172733b4c4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ccb0e745340bc221eb38a97bc6297436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f863e6ecb037a370be1bbd28ddfaeec9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89afc162c93578432e39cca075c03e93438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3221f6088b5e48d76eef8d0736941439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b278c750c2e19ead70e8c4905eb507e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ec3667ae3e61501fa1c01d46c78b3f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ff71b3f4a4c128ba974fb1f798835442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c3aea2ec733ea33c4622eb0a734141443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8678d6b643688f6e54c4b0e48b765395444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef7cc18541767966fa7bad2637c97fe445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f3790d67e9e00bbff3371a4d8de99e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f56085b9df389bcc3643ec442d13279447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a7fe282090a245266232341b0a8049448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ebc46b308d893ec41b8cff63eaa826449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af3acf7743585ceae38aaec77e36e2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20cb0b5addc414adafed2f49fe7778d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab81de7ae7fef889dbcf7bd8b4c6cb49452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb089a876444065325a6da97b39ae79453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2313307eed2298d764e9905c297c6b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4fea72d51356a5a05e4314dcc5705455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21470c4fba874d813574c75889bc141d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d3daf1c42bf0a35f2fb1e20815d218457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663a3a406da226c1aeffd42489d38f6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c15a16f9cb838a94d143ff022dc6b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c7da1185a85c1612491ec8082f51d2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b775ac6861f25098a64d453ab79f1c4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a572d4aadefd4ec2b9c206a64071c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff54302a0ebd9021e320a32065eb67463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db83a83c4fa9889cd03b1302cb841156464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a37653f7633581a1534393bf7d085d7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3061a6032d47af34cac2f1cd3b672d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1909b4bc93f57a3f00b1333b2dcb1ebc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61668115fa04a8faca14eafd76eb20e4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f6bd28da684b1b2e292a084c6fd925469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4fb440c62e880334c823163167264470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ef00e86f197df54e4a432b2f8420d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439096fdf2ee64a83bce200bc0ffb681472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a066298793ec50ee7152cbbdd0de9fa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae9a9dfdf8589c7296ea06087a3a24f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb9e587a601952ea251251ed1519942475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd812388a2f63caee61d70e2edd1065f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901764a6dea0d16959a0b56eba32e980477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984cb4b217f85c396635bb775f58d614478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f7fff4b836b25985eff583283d2b7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aed03f4a878fa581c930eebbd9d0200480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557279993b0dc7a9cd8f90e42d780300481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3fc42ea5f3b1afeb675b8920127d93482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec014cb8c2dd3fd7b54749d4ee2986483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdfcfb0a92c5476d3b3f66157f052e4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba182f8b120b7cab4ac8ee880c45293b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b1c9d468d40d29f54bdc3f6d68600486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f992704ecf6d0faa333485aa30646d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7675c4879a9f22890761829a3ab2af488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f577c9e6d9f0ed62c52d473a4156c35489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d2f6ea9960b5c00d526bb8027b930490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e471d93e165842ae42ca2264a72879491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a49deda649657c5aa2bc24d6a7d49492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b91fdd311ff8eac80fb0983c3fbd6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d63b1e76e135118606e6b8d572873f3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c857953a6611243b15d8113f2e0324495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c2e6ca966ece50e70379c2bf99207496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9511dcc716e7af2eecf37d48fa9cec90497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac1242b32be409003d0deb9638f378498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860abfc92fbdafd8768bd3a72e0f3010499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc5f607a047a190e350ae0beb285208500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae8a66681ad3d022ad32ea1cb09694501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823da37f4236cf2b4e0b9e0e47941b11502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e0fc2c14ae797bdf6029d4f91bff22503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ecc22206dd28f580031b73348d2e6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964de5a78049713b272e4b68673f18dd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c736349fb7d2cb67022de94da3b5aef8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98adc24113b327d62da485e2a8e8e25507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ec777d36382cab3d456608c3b53a0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b53d99cbf293eaeaa82fbb0e382efe6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f567256d7dd7a1d7b0c99b00eabee510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4119fb16c245f83815c726596ba99a4f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec4fee64a732d4efbb018a689f57e3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0653acd8e04a236236e46ac9e2d2792513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2078222e576b0fc6e7ffccba5e26ab75514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ae3296db7fa078b8bdb18c4281b44515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ed728da5877c0dc978389a2dbd9c7e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb29dba18ad2812096efe1bef29725b0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde0d5fdd8340a49d42490b57d448c87518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4491a06d8261f96779ffa987ea15cf25519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d4f20d9b0997c5c5e9de28be3719e6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fcfe41bd68998fd8bf9d5f3d0d4f14521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d26396b410f8a60a3ef5bec1a07ee6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0515f82826b01a34c8c6be14b7be84523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a26fa5ad73ef8ee60201117cd608e3a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3bd2fb44a0f30fb05aa50d181a4259525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe941d27c6d52311fe2aa38e167bc7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64717a775289a47a4455a34f5156532d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a6817544fd513c5c82a42c2fa0311528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda31817eee007ad360afdde23f67df9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517047b1992ecfaf0ea46b9febe4a48530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe0c708e8db2f2c2aa27b57f32b310d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba7032ebe826cd9bf14d79e336192a7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0160c07394e3b3c14f3bf7618a4b1127533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4030d13998e8be0b09113d49ba0f558534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03a83fbe889d6994c600e4c1616959e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f63a9920cc6099466d47b5fcc4c8fdb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986478d7dc5322f54a4be5277a5e0cd9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e685c1d1e3ad82f9ea6fb0d391530538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40608531cad66adbffa06a0d012a6c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa2f99a6653d9549fcdf1d4df013f2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab044112921a32c33d50ee350fba6f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a5eb0dcf746658b885194e0b1cdb75542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a36062ebfaba1dab97cb9d4713dc3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e6bdf213591aec57713718712d5e9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb82ed14844c0162ac1489725bacb9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26575caac8b17e151e2f2e1b0d17b37546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cabcefc091373e06a84266335ea6be5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66481c1af1ec3c7a5d1d2149f47a3689548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4120c914e2acb26f8f0030a54109cb41549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328de4a21a7cb4fef1ea2bbef8d47923550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537beb160d69470867c679fcdb34f79a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab19763879a32c803e1d56550eac5cb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c73d6cd005beac7ec500fba605bb21553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108f12e6ced4f5a501feb9e535b4b97554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8743cb084b27bb9c5978e2a576ac102555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1220713941786c34ae51c86e3ef2764556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a8ddb3710a46c176c23fd1a10faae2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af40f602bc4ff73fd4628cd7c40d73558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74548e7bd0faee9bbaaebde6bc4049b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2911a545166597f377b3c73a3dfc26560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b633885f5c1952017be160b65c7678c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df359a0de3d939e4f7f69d1cf3a33fb2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42cb07838316216278ca2370dbe4d4c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd4d99687b84d327325c4d6a1145d8e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a77cb6639bac59f4255be1c62eaf1ed565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f05332b693fb92ee1fda2a7d7e665566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f4355d18eda9c1ae655244c05bbaf7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb12557e3c683371028f2f0783f81b0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e9520dab4523b1abc2ef47746e7b1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd29768435ef8cacb70f210dac314b4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7787cc71b7f3a1ba0ca4314dc41eabd1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec67730992e4e91e2b6e7a40671003572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f752b972f1a9b8c34e5508777b87590573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70774d17190250e47f3e427b8ae38f07574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee0ab02d47f106f9e0e6e86885e6dc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f611781397835b7b96169a76004c4807576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbce6bbef988795232e597a99f18c1a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e51cbc2930ab62141362d2676db181f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b8c3ae7643e2631f588940aee4336579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baedf29847b607eedf1253300c9821b3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79aac173ee4ed50c20fcceae49677bd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e03b1853cd5387db14bebe5fd1a5d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad6ccc8056087219eadf1ea356c2e1c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d8bba6f492807d113f6b728f06277f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea2353c007b8e9821848574762c93c2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1528156cf452d61af0872d60edba185586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea254f2ebf6ddd9acb11cf361ca683d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8328fb86c5a28d1216e16625fda31ea588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eebfd7ae4ce290a0f3684d0636a30bf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b5f5c66747299f2f19bc13a028c911590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f6e1a799cddf1d14650cbc2f7149a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d16e0c1ac87887260266c203bc0508592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cf2309891b0f957582da97890031cf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6daac6729f830f94966371755dd872594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b39d5f3497c4025dfe3343edbcfd86595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c321eea14082a34a4ba27ab6531fbd9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a66e15794b21412b010bd68d64e980597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad87a13e1c839ce8bf13fe76e396e0c2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d0b85de5e1c14fcaa9afc8cadf9aa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65fdc0f66e784ceef19f5e3c717237600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a7ab0b3349369963a67060366a56e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b338d9d685f48ca3c48b7ea3c0626e5c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088b0b9d35b1270d4025cf7cd94bc9d3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe729750758e9e3d4c4e3e56e7d18aa604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636f1e0f9c3f400a45b51cf0b4c1164b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb28eaf3f00a60bd6fa973dbf8a3c9c4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90de0e48cb13b24964fd01fb368ebb2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc37fa2d6671363969d7c3498d0cc9e4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee577bcb2c012c93342ce4f5d429c8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e267b46b20321c892146df8c466b0df610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa62a275137c710875e17bea41c73f3b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2987bdb7477461639953ea97993b39d8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f310f9adc3d533c51d3723772f4daf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ce6ed955b93164c4bc80f97499082b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9128e90afb16dce0a12434dbfea52d3a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083db59eee43e07ca07460c37d8546ab616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c865e8bd3836b26d7c1b70fcfe9e840f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f61b1d4617aa74cbc9718a27487c5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f264d0adf407a2d6fcf23e06577e3276619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e33a6b02b90ed8780ec8019226553e8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c89e45719876125c4b677c78d52295621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71198f96781011844e2c0b64cd6bc8a0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea248ba6db9ca5c43e7597d1bd11f8a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0403337ebf0f53584cedb606b101d77a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665fe7f57a3583d7da7b172e38ba3bd9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a2b11fe3b2cf64b7161e1f9465dbe3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b417b6e69965c857aa7d1874e137d4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea47fd8e55e877e2c9645bdcf0ab810a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608a295677da24e6899536f84eb0576b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93154a773e7d289ac2bc199b85b6b74d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb817a93c2d099174f14cc07a25827c8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37dd0a86d9a66116de84506f0002012632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26867d0c0041bc25c6b868c3b8d94ef633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15371e3ef1d1830edb0f7f6a77fbdc7a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7da3ddcea1a88bafb0a863526dd9a03635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c533bc146b85cdd65a8890b53fb51a07636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac12f7637da53307143adcfe6c3ac36637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8115dbe6854e14b47a42cbec56b8823638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12812771c584fc81c544aaf80d9dd84639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34103285c0b44fa84ea8f2bc89ab8de9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2282e201dafef01326d965fce777020641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8c75ca29f6924a912770423e7716f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32396ec5cc357ed254669854ddcbb857643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b300282b642e22ffd64c042afde949644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89ce23cb53fefb4d29d68bc1195c473645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf233c914c5b71fe34e6385141447a9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062861a3b7458b6ca1050d5ef34689cd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c3679f09b87e302826ba637cc9d745648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670efc2ef654bd1450a578579962758b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c3950703d69092145e7a53d37a0b6d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36402546570389c93e998f9e36a789eb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a918d262a79a90a39e23cbeec775fabc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba6e71c6822f31ce214ee5987c3d6b1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e77ef66ab45c684b0454ac9287f40b2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820dd02f51f8880cca613f6b63d1d708655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b914c86a3d8ae2a0f77b0d4e66a38b2a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49273dfc647a3ab0ef1f33721d6ade657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7658ff55b6a78492dc9a43610e78fdb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2377c4d3e7eeffa5072a51985bc901a8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7957f347c68e426776a24deb12897a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95bd49244459496cddd67d11a8213b9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6022d1f599a464828ea86bb35e2c1aec662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a67d8a87f5ef0c5af960a3840d9011663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15522875ed1969a9212c840c8f8837cd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c4fc8cc2746b083ba25cb444c0e5a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b362cf957d77acc993497d6976692e5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbabe01e9e883aeb64e1eafd2f1c2c4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc53f52013124e95d631a4aec91ceb2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd182517947e0b2c7c4f2dc37f3b66e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d401558814e966b1b0f2c4a1c138032670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a0ed401c9a8f044cc1cd2698eee66e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88659681f99c8e1093a0f5bb31171f0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8951f5006813eb4eb6593b87a7bc455673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6acd99786e6c34bd507e2185e66830674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11304bf9e0fb42090a852ce7750c91675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8aa080fd81e7728749beac13f63e2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b836e77b648f8e10b24d86ce74a45fe8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f16cc75818671a504289dee03bb02678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb58864df52f291cd0238f298cb7ce3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd02b6c8f57bbd6036703f4d00b1815c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab5243d0f502c46199ee85b14a4d6d5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3650902b3691d191bd55d15789453b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9bd0d2146a541f4884fa9c196ddd26683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fbd8ce7358fece163599de0d4ff606684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6dabd6b5da2f86ed9a807f73f35cc2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d25885149c2a90c7f481bcbe9a28919686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d17eaaa447285d25c00ccd7feb87d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2fe4118e08480908dce2d1a34c4a6e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9c34d2639d129cf405a0fdbff424a4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1318d479afd77c844eec7d133cc7a1a3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aba4c2dcef9550713db2bb021457a59691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08382c72aa54836081157afcf84b7f63692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9902d906cd89d81ebb9fc8a627f06be2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e635d0f7276469b058a6c9b63bcbbf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c5c2c39885927cae040fee9b4d1b3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb68e1a47be33ddb4a9b56fa558a796696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f04f9e0fbd2ff6c7e0e8e9ceca65f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98722cf15a3c386717b7edac8807d01698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9fa171d2295ca96b34e9d88edfedfb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8481e4287fe63bfae2b179c8864141700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c3b5eb9d8c20abbd0eb2786e8978f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe04daa91c040505646b450ea218fe702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64416cd9744890035d7a2ccd05952313703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69258bb4974dda5d39bc09fc2a67710b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43942d76d4d4cb614f8deebd1f9585f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9570be6af551f7bd319798e0c0d20038706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf0261cd3b854baef83802c5a05a65707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2db22c22f064eeb86fb1f226417677708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ca326f6411feb6ec3bc04f45ec545709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e579097ba9fbb887234b4d1ba05b8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d2a299c2322971627e7ccabea5c54b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97a46b81745245bc95a550332088da1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7cb8956a752122bea4a6c9b26a2eea713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4258de4df6f2930eabc71a2c6018d748714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc90e237781735fb1ebc2d29b91b8fc5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae858c046fb3f0f5ff25a7e7ddf71619716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc4ffdc02293b78cecc31f99f1287f0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fac567272720f5df270fc6206153a36718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78297c5be32e2347ee56bc3d264e2868719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f60ae5f5a7fb26e9622dfcc925cf4f4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d5ca34069517a479369dadaa1bb08c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4320a9c791650cd73c57fd5e585b9b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58166e7c3d361abcfafdb483bff5b9e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f90a206b75e89685314a906c326e7ac724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4da756056555b1c7fbcf044309f2a3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98193d795c5c02db4d558670da7c8b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c5799abb7b19e6a9b6c38f2b58becf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08976679e0d3f05cb169c591505fefc6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5746cd04b8bef229be19390c321fa729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fff441bc1d71f85c1264ecd20c58e4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8856a554181486920d9be38b9f979268731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10667e5e029593a40322b610db25ae3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10555b358a5c13b4b65bd214b936215733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b47991f36284eaf1cb159673151f7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63864202bfd3d98bfbe26e73cb51616f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e693421c695a0b4e00b8fe2179100e7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80bb06c4e9557c8a3d412aa990afb49737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf2461e4a939f1e6faa1ba17e0cd6a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fcb317900c2bbb62683b51dcb22cd3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f76a1566939151606c80a2e25af10740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e826cbed9fd57fc0d202051327422bf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de328511cece1060a7a63d3c98df97742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0795d70ec40d51a25f3e50052b50c148743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4079e38e82025efa985382c13a53013744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9bb1f00b10cf7de8bbe38afd087452745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ee829c1721e9da8c9a4be1e628f75746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0dc12916042476aabac48404f54ee5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09fc774c03a06bad076631bd9f64d37748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953296df7378154cc91a7ba5be2e4802749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d394cfab5e03659c311c7414927e4f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b33e8077bf4612e3d93a749885fa1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9938757dfc2d8c45dd0a642ebf7260e5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcdde02f38cfce64a5a3ebc931d2f81753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b4cd41168fd03d28d296fc93b89791.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf0ff059d1e934a870368f0761d6f72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f959df4118dc90279f07d26b9fd195083.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc1569be3d02ab43ff14a1f0e25b6c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e7379c39bf203dc3a58475d180c9145.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd758de51fbed22895b854e138211f96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd295fe921bc1df3d7928c0dda36e7b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea9bec1532fb1acf6f6fcef45ca5778.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54805e50d84678e5845625d79ee7bb9c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c3f9d98831afcb659425e1691961be10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c06a095f1951577cbddd74c617e49311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab24defd0f1347648ad15b5171c4eb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e42cc5ab9410bd775f9f85fcfb3dbc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a29e43b63fe635f21e1962416a8581714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7415085290bdd1352a66986d9990fb3315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154bbc2ca4b5eaab3beec4afe9258be416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5956d1675f1aab98f044e6ccd365dcf017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a596074a8c119d99e0c882bf9672b218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f4845c03ba0bbe29e80342133f319319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a5d4a861497a944094194ae1b4c47a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1877ea8b4608eab8e6045d4707d0ce8a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf88e9d186a5148228d33b72f00299622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b2edba2fdd63d228e5d3d13338618b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d7be062f728617f15ae5af3940e59624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d2b94f282d3b5af4be1339412c8a4525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b8424b5ab735fd5877a9045920355d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d526181c46fb29a08d97a30a81f7027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7315783f2bf781a4226f551a6def56b528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f882908799f8701fda6ff6d14246dfa829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55868445378096fcf46abe935240362030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab9d3b923dee8740af587f32944f7d731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ef088724c01b7263e19b0b8fad0f232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a83a294a3da35cc2e86e73fe4d5ff33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b022e90876d7b4ed656bc2eac0e7c634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a358e51e1bd8469dd47526ef7e7d498d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2789d2f37d046310312c4676c67fd636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3395c8883b1580a96b5c2a977a8c3f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380f3fe3be1c6841986561ef7b6b8f038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cf21b3a181ffb8d53c6aa31155816939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66da4d01b96dbaadcefff4330090eee40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d90087eff9e851b8e53428b20f5c9f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c09314e4c48f3ad6461cd0658329d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4995c8d81067ec9cbee0b64b321224a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf9c17cbbdd7f612ef6145a7fd4d2f144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b74b9adee38683f5980411273d24ce45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc1503389b88ce029abb03b69d14fc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3f17789d824a82c2aacd80fff6b29547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30817c048e14ff6bbe6f17afc965609048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd28cc0514d633db30d04fde7dcea3149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcedc67cea2278f9808454e11d222a650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836c29865acb06ad26cc351e153847e351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b6d30feb31a485dcf4d606795403252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c142a2e0c2df3fea3686b795f5b15553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a435f59651385e13fd8dbd249ecd3c3754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b730c3601df4c6a4c83607f10819fb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3549afe2d7b1cdad549d5ba11ecb7856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455816b0bb4ca441df083eb82cc7cdab57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e754738360f69743e8c5b96917d5808c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df4c1a9a9b52a6279e4d58b1a08fb6f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe094704c7cc512b79a3cb0739c3b660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cbc0b12c62507229b151d5bb28df6361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf002b95d44428ead6507dbeaeb80c762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d481c0adf4def4927b9f893d4eccecd363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4051fc7779c04e2bd4e78c16bf5c98c664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e7e03a638d0e185a280885299cdff65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ea2daf338c6070de2c1e2ee1a12e966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a894b75dc09eaf488f24dba413e2f69867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8081b70be3c78ab8a19aa29a4c4ebb668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29203136d4788f88c8936a9379d884c269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba469cd25c815c0c681b759708c6a8fd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b63c3e24ee5a9108031e5a498bdf471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db1b9c8e8d47da696bf0ff0a0a853972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6287be6cb216ebb350a6d4d419f7e50a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd9b501dfd0e22bd08f13cf76150eb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c82013c5a892e2fb19da95d7c99dede75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038488ae357379eb94d1fefecdaee5f076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae75ddd4becba770618f96e02b7e4777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f0c59789b3cf7a3a26d046b5c167a678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4421d7c84ac3a83a4e89b2c22012a3779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035e57a6ce82ed95d4d32cb5e053f0a780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b88739de55a54dbf7f73ba61f6e2281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30eef550a48495455eb2a4ed8f59df482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd14ce2174883de31b99a78c1602f3b683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02797ad2c09e137ead0060f1a0d748fa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1577077a6354a3568bf6053f3df074a385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ae130a7cac27d54ff15da53084a5386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6058d4a385b13fa061f1984c7db868787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9a60120f3d4f49a348f51c52cd331988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a9562f1d27ab3eb9d3a3690a3247189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4efef26e4030f7f58f84071050f85590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677eee660eccb91566377c873a1d07a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f4085ed6e973a9c10e1a7c7ed1663392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d7c6c4b21f1fd528adc91860f6164693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb70d2994ade8b8a549c279afc844d8894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7746d2b5811d72559ba7e8a2371756c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693c194a2d61fe4390f8e6523669c16b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c236adc8ab4a5ac93657a7051424d3f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9b2ec61e6f18dbdd057dbb5f14b4c198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e1900fe18571283a9f47470b81138e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e5cdd233a77219a16e5e1a19a6ea20100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1164411e3d9dcb2603f6a2cf07da9bf0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a278f542ec98074f00e0ea3cbd4f1546102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21720aad7531d9b2cbc2434679122b35103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdde402c7dd2bd4837e85b200b7429b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e35c3a9dc53ced39348c74644c6ba105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da5f2abfeaff03ad9d24413f2b7d426106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c55405e3245e05168c73fa25c5da1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47632a3f73819e13ae9fc90a5bc6ee7e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09166cf40ac1d4d5037e6316c9966c5f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed4b30d1028a39c1f226b0e58abd35110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c053aab23d686dd9b35a2aec5699f413111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cbdf8836fae87f8791f984a5203192112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1518321b5efc7ca328b855021574500e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec2ea9dd1e2b44ba719efedac795bdf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc6dad43108793bd0a60128d92c200c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9256ead2559e54445faf5828cfb6ae25116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d28631bc41c93300848428500e9f9a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f4f62e9779c1c171120ee6643cff21118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e4ddffd3d898fdfa98223504027c7a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a073934f6a7e90b5dbbcbef5d5f23b39120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa2a68a5397c9c87ff3bfbd908df96f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb78633dab8e76cbfb03b4ec74a9457122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d6e58775a7f09a88f9f50a2322c89123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2e83c0003514f970d649ee2b3f3eac124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86206637164e08658b771b906a15eedf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e35a56429c09f4cffe0c0ce3b43c9e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389e2a1384e27bdbd162ddf6126fafda127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd92227d57188cd0885ed10b9fd46d2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7baa5766241eceec03b7abaed288a03129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005986c7cc79101399c828889d877c4b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5465d599f4002f011e851a3efbd479131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d3a320bae4ed1b60409ddb5566c81f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c014be814a791b01be861751c5a8b17c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f42cd549f0e9940d6bd4e6946eec47134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b58dcb1bc19c20a9447f81c56d465135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f15c7ca5ff8a6806aaca135acffdf5f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a05298080d0993af8c8193b14d7297137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a8ccf461a28e586308a106599af5a5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4569926c88402f33e115c0c3d8260e0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe4502890725f02b13445b60f03f12140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36706b898e14648e9272cf7464c310b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4846bbab3685b0d54898246059d2f3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb76170570bed100625d9b96beecbb63143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e7e2797c8e28be46ec6b72d92b8cad144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe95b56c11ebaa3d4dbd7a07ba6b87c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b08c6f32185c213f18c1c25b8d315146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1efc98fb2dd747d5a524f26e1347695147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a921a54786c5bd2e7d77b95615a6f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9efbaca9bc8a895f9730d11f538e218149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5812e4568589b360672f269bfe2fd59f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6912f471e4e131b1fb2639b2f2097e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96046f4846c4bd9dfeaa6013aa299d7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b4e9c133d72247d1a1da7502a0cba153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8cca2b9ce2b28c4a524809558ba95f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce51d8276602968de64aa104f69a22155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b932ec8f3ca1fb1366ed238804b6f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c51dea43f2db3ac8bee7205317b6abe157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb663615d51a64d771bb42f01f642a5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6463419a4f95a3c6ab95024dc701acb1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d43ff52b3eae3df0433c09c91c64dd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af3c50a9357fe4ca22e41b9967a919b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea5d64feca021f04a545a6be8db7f6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f87bb0bf6ccc5bc40857e3d4bd20ac9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c119d4142f33b943eb0c13dd7ecd377164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b8fa83d41e99550c5494fa9ce871b5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd46a3be1d72c42bd937d3344cfe6e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7729d0a06efa060e36bb3652fbe834167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2dce90e34bf81716efcd93281271e1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf38f5ae31d37a2a95b01027ccacac6a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ab43d3d9aaf55db67911b488ce93c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb4e77dbf99c30cc98abcc36fc90ba171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771df8b0933aed1389f195db8a0dcb6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2049523cc4a7531719096b62c364f3d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b676bf5642189a201d4ae0ed9929e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a629e5410a84cf2a8c1eb2ff6433b60f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1866f07d93980928a2828a89b8577997176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a701461d9c275c377b13da8cd62eda177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb9ab1ab1a43ccd84c257787fa874e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a80e7febf6dd7f8d84528bc470c2f46179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c65e702d45e28648cd73f52f7731102180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61835ada1fb1dbc44c0d9569386983a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d96f45503e1228658f920f09f1da6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce2e9184ec5d7a75704656eb26e3d9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6615f6d8d061a87563acd5d30e134e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe2baa40f19f94c9d9fc4c0732018c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84074fb3abf5dde0dbec3d173e0c0e26186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcabab416f29c57101f5660bb5550fd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedea63b112a76d60bfd1369d4122a15188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec8967e69c30aae128f41f22780455189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f9bbb3b16d3ba2c9dbd2b71a08d2b4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e06c027981d5377f6ea4830afe32b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088d6fd7398772cbc22644ca5ebfb93192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352fb20e297d4c2f228d9fbe166ad413193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ad7ff5a6cacf53b6076432fb6a2dd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b129ba326297e645f20b6d0be9d90a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c993c531f6b4b94cc24f2fe8bd0f40ee196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51656d61389de903707542e6e99b7eda197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf560df77048960b2037456da6b795198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc25cabfdea03a622ad043a679fd470199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab666adb2af305f0585b118ba1b2fde200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08301cc227e0f6f6f834c1ea9623d95201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c85912bedb4c37c42fdedfd0e9c6ed202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a0167846f50756c477133a5d5916f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de98da6753163d80be71537446070e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baef079d81f9970510b980ad8127dfb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b52d737304c19aedebfbf5d4e0787c1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a607985c0465e14da1de995596c1c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d646106ebe547bf9452de2a1af321208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94383caaac292fc857c3f9de28952389209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62abe170823b53af434609e7507e593d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e453f6470bcdae6b22e4a257b7d2d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf82143690f7eb7cfd423e8ff72e953d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcea648ec77be8cdb4a82cfb9dac69fe213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f669538dcc06d294035244cb9b052214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f968086431b0d9d1f3b89468709c20215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248ca9bb4e768e62831fdac6a5187f9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694a0596e54c8d553922296bf8be1031217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f28ff40b1e8392118d9492bf81d92218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27baf758b2532054d03c8aed78093f5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d03cbe566c1148401aa9f7fc1e938d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f6f3b4f512aea2e802d93e6f6b5a6b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d36c5b8499a59980afbe82f36f6dd18222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0242544a1bc47436e0a8c8dacc4914223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a511398a15eedf68e709c56619c506224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcda94df3b3aba1587b4fb7b2c49b87225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5e511c836ae132dc3435d0c650b991226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87880a772ff6d7078adbd55e42d94fd3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dfdbf4f1040d72550587deaff08b9b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d2642ae7cf56e7e81f6be2d362cd1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b44276254d773fbbf41797450695327230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba94505eb04b9864e0c986f70a301ddb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae5f04f56d85acb32b9dab52da0671232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6412e4b8ba59164fc19d8ee46fafa37233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e223e4ced06c8e8c1af526d5986255d8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b11910c8e5765e1fba0480991757d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67af0eff38d641baae7b2642c21184e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1023c6bd34d760bb53a77f2214b5f9f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a853b0321fa9798c5a41ac75f55672238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7544e526b2d09043216e01a14cc09d1f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228188847d65465859c15d41f6b578fc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7856c1602183ef1211fb4491199a466e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b18b4c03d1a190e9ea757597a9a7bc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fcf76022a008420bbf8256fe79c2eb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459547444cc85dcc15d2a7e3e3216c11244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b482fefcc697ec9f2b46c4465765149245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd2f13b1454f3d3296ec9b43b1a629a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02bfac2c170f9f60335fc6d883b790c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70932fd774e4fac52e35f55ffea1e63b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce44f408a40f8f46f1196d15bb6c11249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923a0f90ba931d8bbacc3c5d1d27765d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ebca3c6a10b51c1aa032a7c4dacb7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654fc5cfd1412b895f12c1379ca19aa1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf74f45122ee62502a7648d4a4d28a4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fcca6a955f495af64aebd4b859ea41254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dae759d0bc7193f52513acb3a7790c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618a13062fc2fd499cdd6a299949b62256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb3659d6122f7a07e21b02101d7deb4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c8a479c205c252312a148108df246258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a3967671500de75a541e2f1eebc47259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e32600ded2cf48e0da6cf7dbbd07b5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88532328b8441907bf97c0e3ded5dda261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2037a310605f1343256966bc2acfac7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a705e5f36c1c7c7ddab9dad8b6a78263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83312ce555f8c52b5d5009df24f52e69264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3696ca47b5a458731f1f7ebd029d9ae265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6676a37eb491f4d0990ea5da3227f71266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c239941ee77874f9c6e21b14a647bba4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7af4dfdaacc5b414dce4ff7a50dc5d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936223921c221fea193ba22d5dbf392d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a250cf1db4ac8df061dbf3de435c89270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7673bfdc5edbd74ed4ead94c301b7cc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67abe25f4e69aee4557a1c60db9bdfd6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae53887e6e0af202e1c446b6470e8e8c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625563d3322d8f479d08e1b17ce637aa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934e4dee6f0acf961222f9ddec69399d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c84e94064ae19426549af9693888e5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1afed561b504bce08e2352ffa7def7f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96c09349b03097c68d78e3e2f5de84c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf604792e5d237862f42eccc4cc172279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160bf16b2caeed271cddcda75fe23c87280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fadc4988fafe4c0c2bdee7ac8838cd1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa24d1d6ee7d6e3fbb48240d236d81282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c134cc89bf2259aac394352549cc7250283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b0567326bfabec592654419f07c636284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54ada48ca5b14421611bf71f15984a5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac412bdef4b73292cfa6230f1bde72a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d94bf2bd430ba892f8d3c4b5ba5118287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e7562ae7eba84889b2818d79840036288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6523337c048bfc2084a66a2292b269b7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17de3f08eccffda4d6d6a9f396dd0f0a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f28862c68e624b8c42fd11ce9991d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff09933bf2f18931743ab772941b1640292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dac5cb5763e01b69e379a47bf00745293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37553c3bcaf5ad8a88b2702652678d4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb865e9a36db74a309c72ca8c674a98295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef287189076469b3a2d6e801e8567e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c559b39bd10ff8f352223f409720fe297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa822e3f65687945583ab530b07bdb2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1535536b71630a8a0878eea59d5759cf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f53206c7f5cc514fb11f0652eadd943300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c4ddf29d7330b5a93f729226500b6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf52d4edb3b7256f404905c4631a6c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f42e6490daa4c5d5f01880db15b025303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe64756ba16b8115eea2948f84f0c54a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c15862f66ff4acbe2d615c72fbc38f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8010adea9e2566de73617c537f30dd01306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc378617abbaabb56925981ebaa2f8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449fa95eb0aaf1032cc6e585a87ee441308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e16b30929779dae28668b9c6a82576a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc200169dd5ba96fc308b9afdbf76d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35061767f7a61976f2576c5bdde7bb29311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6aefa5eb2fba03b57cdda2522c475f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a242a3dc1acf44f789dd93835981d46313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5473932a7f0f5748a96091bade6f6a9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c435d3ad9d8620464a9b587de78e741315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f0eeffbe9bf267e1950d53c19a7738316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cbcc0832f304e22978a0a7ae6f5e82317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae209c9003eb09f083563f6de72214318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b24dc9cbfd3a59efcf846407d6647e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86259bc08fcbe7aaf3489d8d42f6a332320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b3a7eae1b371168c2587330f062aa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ad5b8f3a3b89ee618b9810b660df9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2145c9ced125d8aaaafe3264ae249f49323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df85a2e70072e7f88a3a21720307b82324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12edec97ccc6566a303eccab04db986a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed245cf81b281c395f893940ddc1c4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721df915b699c84c0231e27ad3f176ee327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59831d4bfef5a55410499b0e6aa9b88d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95203b916cde3ced4bd35449b82fbf5c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660287acfa080c7c2fa020c4a773518e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d3d29be473f9656fb7305ca1b7fdb8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d7eda509d9689c754df33e1d4efe3f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f24f8767d7d48a59024f01b832beca333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f7fdacd28149f7063b1ca4c9a01e3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe3d2a24db35d209279f04ca54a25e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b795e877b869329406c2fafc522112b0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23e7e58c6b60a868b123b13a7964cb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643314244369cbd1706a1961794191c2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5261a8bc4bf77c547bc6aba5431b58ba339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194269a7d9fbe8a1183171e181465c62340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd820b25676e19550ea03ed4205db71341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2cd972ca0fe04f7701573b8f6979b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7726019bbf389be137a6e958ffcfc80343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be0f130dc04a2a391b68e12441f765c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ecdbfc2f1c9acf1323826900e7c33345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b26a19f9cb3f3709b15ac0475d5c43d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a24c2e74b73995199089da49d1a712b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c39119e09258b72574379ac1ca7cac348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f196e7e73162930b2153caf5b44ee3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5743cbe1d7839d9352d3e847790ca46c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1804c0bdc7636e7ad42e1873f557032351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9037c816c86469da3a4a0fbb794988a8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf029ad9f23e940274a7d29f9063c262353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff1d531ed04055fc27ad0ad5815edea354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cfc702e2aaab37efa7197f82dc153b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d559d02a661bbef6930da3ebd0fef30356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969bcce2edd62c721db2b375b955d34f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32447abcc83292781a126e578a83ab26358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f890ba1d2577d33f1b4a9e94a80e2138359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e262e7eef740dc8eb357053c6bbb762a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d090ae180565616e8212e6d69f4c5c2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a9963ec5d08d5721727f6ab71e231362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947eec298b7a50f6a9807ca6fecc174f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f809197066c57ba424f43103fc6d8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a882311e03a791e91b40d33eec6289365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a4eb19f6039a5df61a47471f0d847366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0389a808b197799fe6c771380ada26f1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873036b9003be906128e6e534c00c4a6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d82b53b78877f3a6d04fd7234a635369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d992c03a352f26db77e98f2fc9917370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d664e77902130f4c00979dbe4e27d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25668420bad3ad07bcbd6442bf4d4dcd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a86df0ed85a0c189acec85b2e146733373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e1b8f493d9259e6c920bef4a575976374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f170d8c15f113a5cbebf37cc840f56375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c366d4fd7bb8394b496db3bf146e7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809209762207a41075aad41e9fcc6326377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd33a9637e715e6319d957d83071df378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9834c3aa61e3f7188a4c5ce472324901379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a2e590e6725a05b5a7ac9e536d462380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaff9ef44b10a186ce8107fab771453381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cf8e4a876a6918f2da0de121412aa2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57619d17d8a8f998ad18031ee86a1325383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b322f9816ce5b998126db8b0425ac384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edc478c0e8aa405e4876bdec70fbabc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc7e3ccadcc4752769930dca6640f2b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8cc9a601b478a704f4b48e9a7faa50387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a2c81a0495247825db5015be4d16f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4823fef3747a525e2c3c4ad81186740389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc60a94b906c3fac0aa81fbe7f85d9f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00498d02db76042892aed9078b945286391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91a60e204a1ca05da63691490a037c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b76800d17d5eba6e42e85b0b83badd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54389652a988933579432c03af45ba09394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c23417b0ed6f5402d7dac18fd42fa395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f98e34905215f18092c77e431951e6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478429f092b1254573feefe0ce8ecb1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edfd26091fdfe1c8576f5d6b6116233398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89697abf5a02117bae002ea2c5aa0297399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c40736e0b540ac16b538402dd99ddb1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2581d5e56fc03cd3d0857b7ea79b9679401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc20a172f30ff9705c455f967c41ba2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981782a4671663ca03b4bc441b7edcf3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e33aec87b9813a743ba18c101b33fa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba46eb93dafcb5fefd3e5a96047a3c13405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bf915514d17a7856309457dc94eda1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424618cc8c73ab0ac12918e4f6039291407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6704982c9ddeabd12375870061cea1e0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e9b13b7ed17a9e71f24cb08c1e0e77409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bba590acf80209ef871c268e5f67fa410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c799d265e4a7052e8cc3547a960037e3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa56ba8c25fdb2d0bb10e27f04f2c9c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb29c08b734030290fa093efe72f31413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb70a4161438d18128a65efff5c627414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd4f9f800e386e7ed73551cac49e0f3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1bbab26bd6540e251f1848650a929416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1f04e278ce259b85a09717067a58f8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190047264af26f2a88337a3cee39a2c1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f061629683cc4a096b9512eafbfa0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2962128b436d2fdbbd32c8b7279406f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7dd707331da2c8709d43cee862294a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3508acd1006123859896f244962cfb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626483909e0e1f7a1fbf72da8eb24f17423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe887941cd5f10d7dd0eff4e45dec26a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183942432edbab2b108115db39ed3a03425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a890f014a498c1845b49f1793a716426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ac0422fad9839dca726f7683455f4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc380324962dcef9e95a701cf799cb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b2031297c07330ba85b0371495dac1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf786b8c9e83dec83192e406615321bc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09313bb80b055e2142f774810216ba0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b27988b5504080116ee49f31987bce432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf5d135655d40aa4b2a52a613018b6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280d721cf98962c57be768f354375063434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b2311ab0204061ae255a38ee56591435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953164895a7c2f044466300ea2438414436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a9487b14252b76ba190e039f197e9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ad9e654343f13d8384ba230a375ce2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7569ea4e7e50939e38b1d1597efa290439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c03ee0a40a62334c9297e6fc1a6bc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23099f5c12218842bf60e384f7ae04c7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b0f5d89f4546307207d97dfd12ce4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5bb5f05206c311470c2378cabee8cc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bcd8a30291bd371e4f091180f1187b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e9dab8e864c167ef6c03a8c28b97d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b75f1b57002e0a4d9bacb7ad19a636446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce940baa8c24d8dd3e01cc0b1b8448447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdba0b7e8fa6cf646639df853b414b5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c1e4fa8576f0088fb7f6ce4f1da1a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d764b2428d80e3eb69d934e172893a9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb2c38d4f9c2663dfbedbb7d59be7af451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c821af340dbe953ab272365956daf49c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2830d9dbfc270f2a88a8310892a9196453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859717892d5db986c34e622ee5a3dfc1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939aa3b66456cba981d83588640eb18e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee8d66c343111a490a01e734b26aa1a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da4c9df4468d9f07b0ff57efa18f349457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e3157ba1b366c757dbccc30d64aba7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d3f250021bb149fbc313a351544cfd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba61d3882d00655219e23ad53c97d0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebddc8b9658acc64cb7e1516cafba89461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec397fb4a96626b5aaa67fe7fbba759462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3285a6fd09906505fce1c09d90b117c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4286b370ede5b321cd3b6237368c71464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c3b24f25086544214c705369fab8a0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eaf856357920ddf9aa58d6de8e49a2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f2a998a487a3ea42f91684e813f8d3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8878b3733510f278bcfb0acaaa53763468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e438b48ace7738f9e8702ce1fc55abcd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac09ff44550ec684a82792dae084f1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e613a21477eb10ba36755ac0eaf4784471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac55d0b5179433bf8fb124ea5f7274c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4160bc4ad6faa67e6a6a1868681c6d6b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa5d41eef1b3ac50269502aeb8b3b0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6124c9de3f156d4dd709fb5b9674ed475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5977ee94e3248d4d7ba80c4eeae1c9f9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba23b29c160ec65c46ae8687ae2e28477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a7d0fb516f2a047f8d57ef9c314237478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ef1e0a0afceff421b068d4b87f135479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ebadec7173ce531a3f67d10412ff71480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcdde50c3a11e0953813d0944f63951481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7428a5498170ffaef700ded440929d3d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d5c3ca72b4c746b336eb21818ed9b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e03b04fd3b93dbe10f050071f4e27484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da475a69de5c1cd29f289fb02a5a609a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8299c96723a1eed48679ec64a249de486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc622d8407d6d3d69d7691f3831fb807487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0902dcd273d85e678c007dcb8d356c8f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061921318b3c93b99dd510431d95cec6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4533b3690dac5d7d84c5d23f704e7a96490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1621ad66cfe46d802ef0b7d369c4b9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a08d259383771b61a00e8644791b3d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba58e3b2c700934fd1184543d8f2b6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d13f1e1d5984ab9e09c6fd9ef49a2f1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f844ab5bb6d8193a45e0e2152e557495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c8877e7856abe5210e70749e93be1a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f981e586cbf6d5da1229d6c9b313e9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a265c23d8245b252a9c93f948ba713498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6103386c1931bdc1710d8009bee7a693499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac7992d345f6463b19d9e3f0df0f9a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b8df05ad0c783abc6f989e164d5ec501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e01b850ca88b8a9d42db71e8ab916502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9507403dc3d38d7ab37a11b6d110c0d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef29d2d548e939b82cbc56e2637e4f9e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4647c52c41fead45dc81ba7978003c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af642312909296538781b96c0e52e242506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f20ce02b144764cb103a6366940b9d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cca831d6ec8e5f2a096ee12cf8d783508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b00ddb08b90faa017a2832b15c0a74509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf4174f65c96f19407d69b601532b36510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e873f85ee268f007462c6c4b5ab1201d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e45a182ae71c80d856551c10f2c1c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8970a8a68f60b1629545e5ff9ca93d62513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149063d874514fe70dc5919d5bd88c56514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b3ae6ff4c8e86a8bac0a39ed477fb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655d6dd1c264e2cb0a574536ac0a26de516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bb8aa8cf920b423c0dd46304841d35517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec93da7172736bbb4a7bcf0898ea680518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f0e5e3f5e1a64507a9f29e0aa8d7da519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225fc6350540def6ee2d707d3acc24e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca91187d348aaae62805a6fed1357bd8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601816b772cde19269dfb5eb73a161ca522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da5486e6ea4e0bd3aba88f7b340883523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9b785e9d5b9894375ce11d0ee2526524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998bc474eaf57e784288f4a575dd18b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655404c2a0bb2a2b5fce182c6f3cb3cd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97452c74ded4a758515e20d9c5391240527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aadbb0aee754661337f03c4fecce9cb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b330c03ea76a58495cb6924aba190ac529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32611697d48c3649d1afd7fb939627fe530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5280ae229211de6407eb74748b76c1a1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6df6dee5a9d7df91bf9a7285003787c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e955d95ba8c9e08237530b51e2df5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea1510c2dfc8b2c05542f9c6723b92534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f64e3aefee2a542315af743e744d7d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cdea2309fb9821ee68ff6d79666f52536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83087c655fd9ad531219817cb13ccd3d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c781b7fafcd005295f78bf8ae5dc75538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53d2f7865c341fb55deb4acce274eb8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e074dafc4e9e184322284aa69fa24540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8cbdaf25ff1a7085e6c5a02301533541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce5609cc9de1d8de0d80e7775ddf4e1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e84f58988cb785104418ea3759894543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0748427f2e58433e6b8f5bb915bdd5be544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd33aac1397e711e54009f6ea5efa0c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc541fcd0ee236b5ba8ecc34e405a213546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d879394d64bcd04206fbe5b505a6a7b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7471d3bd86a169d915edcb66be0fb6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e361a4d908deeac00f9b6b2c5c26aff7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961bd7d1c62ccdbf91be18b1d7b4fa24550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e711d324b8fcc62a757bc9d39b00e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d22b20159356d7261b09cd7c7cea793552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1062d842650df44ed22c1391e796ad52553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a0aa1bd82c517d68b7e2e26bcca81554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356589d88bef15415380f844b0467ae555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44710012e45234832f9f0957ce80cb35556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc9da4639586bfda7eb34c958592bf5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42880e6ba02f303ecc0c4217a2eb7e05558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc0e0dd28d5b051ea078e63f153e15559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955743009457ada00c1301c536b46635560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf5f16ac5f529f640ab8a5c2c14d3a2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13845d5a48ac9fc7c12c32b401747890562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce7739276de393b959e9c6e6569cb5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804454bcde4361f8eb7ff6b6a55319a6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16516e17fd44b9509186b1a7123501cb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906831cf5ffd8797fdb0031c6f9538c7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c23f2b38149624bf0d1ad7e01e34f2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867768ffbb2a0e14a99d461fb957d051568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc022392c1d2761addbf1a6fde2ba6da569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d7ea45f9a3f0423bc4f6185759e94570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e2b93bd4ff5c16ffafec315796359571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3832d987256782ad327fc004b30a18c0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eabe68f345c982dad47e745db52c7a9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942de29a310f96c847fc40431debdd1e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d40c44c1d85099584d0a3b64f67194d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb6a040b3b3938ae0eb831204a18506576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda01d8ee1b8fcc5751b921fe677635577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f6314e67df9ca50bf62f5756aa73b0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185dbcde7533103d1e110cd5e7de3155579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db73154ae5e183988bcf91f49ba9bd9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea27259a99504b364ce6f4979090072581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdce9fba214628618f80c5ad37481f9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f690a195ac4e4ae1693f171f720e2f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c9942a1ad371aaae4f58e38658976d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f086248e6924a30dc3e1d0dd5810dce5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33357f08b8e514de9851d790e100acfa586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6724f6f17a5840eb51dcca744632d741587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54425999945b57953abf1a54cfa6433588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc956efb88f27be9553729a37a4cdf1c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf57ca265d4b2043774f5a7da152f8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2fbf0b7ced3432683341c542abc42e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3ad3899d82dd146db730ad69dcba21592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f284b1f5e2f8583e0c69f86b27d2a8f5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d59f5e61b988afdc64c83b8562c05594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3072a1a461472fdcb202f82a93fadc66595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb5ccd7638bdaf69c06a6c1646952e3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62a5a05ad2d65e0df5b03e9407f561597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b140841ef0131e96868a85419b4e39b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff0bbde11f103a14035a834b37bf3c6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c96498ef38f5652a7179d3fbee9ec0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3caf1cbf809ded4ffe372d2f9824ee601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aad8f4d1b568c313cb4950516211cf8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a5ea881cca528a6f09da9c4b90cf4e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d704eb8efe8cfa087e7a367e3cb43604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4852f5daeb0416a45d0605abb7b5b80e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861dd10ae1850e90923d050670b4a4a1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f803d2c1d7ffd30e6d4cff0d387c7c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d137e8d84be21bea2b6079852340b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be698f34b0113f2c1a7cb276fb7adb86609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d48cae3591ccf6cc75c2dfb8bae6c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f744dede28ae36117962c68ae3922611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24554476904ccb3c92ed04b27e6104b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3f5612159520c18ebf12355588480613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b148795a03a48a2d290ad77555ace28614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85ccdf315f9a8f792de0855958e59cf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1109faa20c8ad7ff49829f6478cf261616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8742fed22b61c0230c4b7a16277cf84617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dfe1580dbbed9f8ab712d14e3193ba618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc10b6cc5110d8ca71386f360a24e734619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449ba4f7df8398077119612598b2947b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e55ffd4ad1b64a06cbb1f7e1d940ee3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea9ee0e9a0d49a7da124fdab00b76b6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef2551be75b3ad8c733d748a720a00623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ef235cda05eeabed5e16d387d09b7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a980fa7585417e056b3f9474d8ef0d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96071f1361a61c792b49576952ea085e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9641654ce88ed52872a420beb935c419627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5efbe07f53dca5f91f3f98c3c18ddfb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c001fadb1417263df9f5edff51b779629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a76dd0d96c3335c11ef9e0594599c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b046e01a9e2c632003f7d9c31358ff73631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5770f5b4acaf321100365520be88d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d27d9bec79c8af405019c94dc5706633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b528fdd3cc444f0c50a72f802b65a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a848e67f399fed9cbf9d6fb31f3e54f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b266fb49f87c02988d92f27690fc9e6a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353aa03972e0171fd7cad647522d9bf1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11857cd70998c25ffe66227a2ae6a1ae638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f72a34f73536705083c4d9772d71d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a930da71ce415f47e193cfc885793a79640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2366897d7c2f3d1d4fe2f99e91da0f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ad3655e7f1a4be1ee527a13def2eb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c8bd9d8156ae93509e31a4926ca45e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1e34df413c3266eb514000614342f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a539a05dc8baed2f25cc62ae0cb9e60a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a3b205d841f269eb7a1eb78b5ae69646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de1b021091600c9774951e4e9f5eb88647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891de4912a8d9b2c93f2bd4bd10c7802648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6791367880cea0835b591bc18fac172d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e07d0e956bfb42036c044a724e91100650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e98ddd6bf3b8e60f7d581db4a71e6ef651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe5670db96dc7fd9b73d76cb0013b3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c866dc9c8d2428ed2b15327d443380e3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c869580bdd704336e5d486a915b75d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfac1ce7e551fde3f76caa520821de6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03794f8b58b4a8ca0c9624e6bcf94015656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f6df15e3d3ac07eaab9b24ce000a1f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e81ec963d621df375a47cf3a210ae5d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20f99fa4bae3585a482225e994510b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c609d54d451fd4df0520fc722e941dad660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d049c8e6c77f5df424e7e8ab2c6bf0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cfc7ba83990cffc2c392e33d0d4572662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a7c8caaa6404cfdb0bae95a81cc81663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cbcf318717bc2b646b123b6f6613bf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d5526dee1a95792598bdcf7fe4582c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d5cbdc34cf985320036a8f971d5b68666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0668ad4c279e563d048d82ecd277942a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6399952c60e08b7c3af49ca2f9c8d50668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac1c94ca17d2ebdf4aadeca809f0aca669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17fbf307bddf6e3f9e8d664032fd30c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c25a108d167409f0fe7623e3bd8a1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb233ebfdf5917267b36bd1fbc5c8f1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed14cb197b3b61308556d19978f6f4c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796797f2b50f7aaa5ee7db4fccd41874674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f31a9a254e9df4dd7186e7536209b3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366399581e62d966c39f2453e1ec423676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf13848d97def860d08772ea202e823677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a13f9aeef0be49caf0f7c38f9b38e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5936002f5c779461b34bc9de040a2452679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c172290872bea36a515ae42ed6bd7f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d19469d16f73ece5493e7616625fd3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f71fe56fcf284a762f80af6d6266474682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77d0ca24b5d3366af4971c9eb41215b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f242c0f60147ffd941745e3428393d7e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ebe9c89c34aeb88ba92633f93b597b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1951cf9efe15333d72721ea0bb3c350b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011779056837b47237cccd7eba44e7e5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe5406572b9dcc40540cfff7f8057c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a8cd7bb5a9b610aa15550b10c59664689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a90052ddb072661d67078d6fb1bc3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf27b4125fadcdf6a422c449c7fa60e2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5493f3de16db62e632ac73eaec9d3f0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d7bce5344d28dd8a9f03bd56d5aa5f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982ba6dfbc04b219f8f1b19c52b375d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb942b52bd10fc3904a756a2e4771825695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d1880ba993dee90f66a35ee47a78e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45254c1b8fed7991f3a00f9bcb688393697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846902a92c52a9d1e8c6ecd63112ee30698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca88107fe21d43b7aaf780a6135e98699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe2791528cb233092820238b756752700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7bc19d697668aa0abd13dcb574f06a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8299f25ec2a79aeda3ecaee6cf90f9b4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be479fa3ddc9f6374d36462b074eb825703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3664b35612da3d1d8cf72c652494c3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c900d7d430af5897eb60fe47f2f242705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadda653c02888a807e6769794690b11706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ccb4d7eb1b029b2681c2a1d996d238707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a937ea9d185682eaf9dac9538a713d9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b01aa362732fd09373733e480ff02c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f84403ea92a23e601d016f93bc16c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edbda4ecbf8846268960ade37f16a3b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c210d3973a849d154aa1038c8fc58d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ffede4db8042c7e88e049b07f367ff713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4541994d98ee614ae6960d93c875255b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3332f0756d0863d333c7a6679ba47858715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796838b76dd519c8524ea085c677d73f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce065ead2e251a25713a9d61642ad1b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f9cb4a05642a3be75c01b942166f1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d407787c9f9dde65972216819cd2f6cc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d1077f689403370ad4833bd3ce6bd6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f328777993b81712cc65149062d072d3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa841433cce3a7b411454cc5c55a936722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce11b11ff2e96c5d5d94d95949aef115723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb2fbb9089bf2b66a509c4bd490d320724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c9fd3b60c87c4a5fd41fb57e92ac1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56855bff8b1e474f5d43ab42d89aabd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ca37b91f93e0b69b2cef72ec0106a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce501ff9272f1d977fcf5978ff38675728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a733ee97469c39048a48d6192adf19729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c0d5e3bfcc53e93dac63f55314d7bc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a37a411b61ae6ebd61dc447a59c6cf1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b51e030e4f183bfe932c2863213168732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b281be579bcd32866cd3a90ded7098733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b6a99ddf9d113453cb93a706cfa26734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f4a2ac923412cfaa079c829f31ecd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e7d79478be894ba10cf223429eec61736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8ccb5a065dc4d0d86fbe9ad3d888e7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e441426773a921d3db9746d4c85b5f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c2941a254d2ddbb3d37acbd0f712fe739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e015e5e228634d5a72ce827139768b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b1754b43f4b5f17e468558201cad5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4eca2189bda583c353cff787a328e5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9420e4aed0729abac9fa31456a9c299d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a09ff5c654f7d3476708679117ae9c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ee30a4609deb9aa990f2108d4b563745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba334a571171d84dd28ef6ffcd789bb0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb3900c8cd86fe28532867f6a3a1763747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7bb93d87cf3413e563761158f50195748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4916e093dda221930252e75b17d4b776749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb949cb800c3d39c6d63587ba2e6987750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a98d10a9e20012cd7b261515e875b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6062766b29b45f60a9a221678324e96c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eebf0310f644a7239fc1e01e0c9175753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f89cdaf38dc22100648d6ccc8188b8c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186be45aabfc747c43222d45e74cdc4e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88591c0194b49eafbd0f08267f3ce22756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e31d93265726db816a61294b7541a757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>