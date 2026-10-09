--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82770dcbe340fa651984b6a82d3c02c21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94b764477297d815036e940cebb9872.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e89eab301f1d9897a38a32d041a5963.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c7617c28f88935371374e1c4d1dbb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464c9bbbbeb523e43709e8375786f1b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1655c22b46a5b425efeced4ee8db17666.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae187d785017461ab3eb7e1c9bd4727.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccb1405ec7c8021c31c3051072ca4f48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c129c0d388dc8fbf2a8f9ed9dd3e19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a4cb1760d2b80da1f8eb126bb2990710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a234aceb29f14fd6f2bf8ab15a1513c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e1a81d9b5c8b920ee866ff2160780c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc22756618a9cab4605947026df21713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378a5eeb8929fa8a59657c30934d480814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac6a9d2529d2de24aa26fc3c25708c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6499ea60811af731330922fb5ba2f0bb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae760db867a4f814431a37f485258a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45230a1b5fc94f39d57375169b82c6a318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7674918634a115f512a0792ca88db8119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4396cdafd6320c62c9df212fea43214a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eda43f4bc912ae7e057451d878fa9621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4428ac57e062db05fd6a34aae8fe3722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44230ac003b9db79b78aecde3940688523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d135424ce54abc5bdb28197c850c6d4224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb095d3fc5e45a01f2d588f8c56a896925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec5bd890ba78363b73735451bf8331026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db7c28db1fbc2bbcc1db694b911154827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cb816f3b00e6a1a458d6c77bc00f5228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d957ac0dc9bfac7217c02063ff60a929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2550fc876bcd0994c5c2fd214b17f2c330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79980e8ec204cf1c14a301ac7ce8a5e931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05394002b30fcd428ba4dc9a46507ecb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c5faf364d473deae699b447aed37633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5946727972cac356551e2ad1d2de9c4734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e767ccd1fcbf9b0ae675a1ad5794e935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c6b6269b5349d17e79bfb66e99147c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c8635eb033d2267519beb5f0b7100737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d830d77bf7acabcfa1d2008b2988f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea434a64888b5bdc8fdede766d1e92c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a52d4032f1592a8001d9ed7ec2ecc740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3bc13d880ab0bc40022211f09bbe441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b4965d8596ee9a7e0f256995c215a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1419fd0142873149699a5282cd4ed4a743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd128975f9bf834f5f7048133572286044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1464287a16fe91a69f77771750ee2cef45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49177f3ee20d9af6639d091b1a752c8846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6393656bfda2895f867fa3b82d21320747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add600cc8abd68e00246ca742726931948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6db255cda8721c6a062fe19ca36d1149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0531cd0f57ecb0ea65748a6eb94ac08550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78dfa6a1124da5b81fad41012a9330251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3965fe125194b586192edf1596f150852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0adf251ff831db7ca31b0777112233f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cd610f22d6ed8de881687af901ca4454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72970bd1779073ad7df10e1c920984bf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f914a9187f30331789485de02a7d0c256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87c8f6c24125aaa267e263ce0515e0357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce24e092b622f9481909d9d0035b8d3258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66db9e61e6de5402e967d05b182bba7259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebf8e75e2e525e523fac30eb8e6965a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae06590293852b1c706a9f1e1e85c661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d74e0e1f1827b29997be80a38005bf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c98e2d7c921fed3418fb4dc7d72f3963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce475bc39c912b1c38753fe549e8c364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b8fefbe83c708225cbb84860006ab265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58aa29f3d388d67afc2e343576360fb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16963a45f9c06573c42f55960354e7267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e68d9f0edbf9e48c6c26418b8f1e3568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e58aadb622db05d730b9be40480e9469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fefa5a0b248e100838d876c5247e52e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe581bdf2735c9ce0c4d7a1091baf5171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aec1073df3d7e894297dcc9ecff54072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa20f3b99e9e0f08ded4f9b0304923b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e5b1bd33398225b215940356978bad74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b32959ba9bb202a4f2257a8b26e14175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596b0497f07c51a4c87834f6461fefe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd2fa583ba3072adc2591b65ea37baf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb925cc3504956b8a84c30d4a5897dc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e0a51cfc8e654aae3156f751e941079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071435976b1374ead229ee6b52cff8f580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a12454f2a8fc339224cc719120746c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16790ab00e68d1a8f5eb7b04c5b9e11082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1eb3b96cab5e76b11a2fea94231f6d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff64065c00ad172ced15f805b2ef70984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c985f943471d5d0a5313aabef70f18185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b7978e4fdf831ae09ffd6f2e07652186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec379323e295b67fc62cacf6528a6687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dcc7b55f8ddc70bf22698ddf6a835f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc3ffa73d53277ec114cdf995a01d389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237978ffac18eb703a7fdfc8be09058990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74b226036449aed346364fb932c6e491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9771d97439d17816e2f191af54cd1f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ef5f8471adce0ae4aee6d64186e8a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f66eb6fcdb9bc0721570d51ce3621cc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754482355dd474fff85a62539c923d2595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff9939b67bc5f335e6f0960e2cc9d4396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be5c1d5158a11d699265ac4458645197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53a7861c7b58a7b8e99b570d4e4c24d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be11f0a223c0a47384235637fdb348c699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d58a56f3bd6d050e56c88082512f60100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e0f355389a463c67107ae0c8e0370101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c2dccffc23b927c61677faa37c0aad102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf9129122feb5e0cb1fd2ea53ba16db103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0417c4276c71a34e0cab5cb81d5d44104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742944e0ac4fd3b9125ecdbc5f779c09105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe3c74e5865beb6fb66a1c8458b665d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ec21269fc1c96c3d522d39a94d83e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa94b52959e6ca68694935401164f31d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c238a0525e0cbf165998faea2bafa5d7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b6b32649d6add39c4e14003608b82110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4846f1c38a3e0fb33344ed37207a74111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6064dab7097da73f93544630117d506112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87605d5865151fcee2ea3fbd19746cd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1984d16130183bcc19597a672a11656114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d961b54e947a7ad95d99d1888bc72115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dec36315d0fb8b14b8e74ca52331a3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d27c7915a3960d7c706bddd8785e4b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c851548f38f76fd17b217a61fb3cf56118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de9cedf25f3d67a4dda5bda8c3c7f3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccff411bbfdb4592d1c80583fc7cda6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e48a2864cc610772ae8071dba48d3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbbbda851ba4c159b6399bf01487913122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723612762394b93d0fd44234c27872c4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ec896a83d4f167a81a2f7014ffb6c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4210e4d538e9a59a3536679ba35e2c9c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162db955b40788ccfc10ad37a7cb4dc4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbec6bcd97e8d61146b00d10179be6b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925887f90010b41b8871b2adfa6bf49e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d1f5b483a916492f0224fbd94bd36129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac04edc58fc95d8c957c063e39a994130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6160bf63a9cc09c29db937ca53c94725131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d12a68a7beb54c5ad62b67afc0d606132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2924b31ab09cdb4383a7b924fb00f48133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e76937f587fcf2a40c6e19d958cd7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80536a5ad9cc7a012724a03d11c4861135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf42f437a9f6210dffb9c33ec94bda136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76fcf9b2e7d53fbf4598d0821382bf3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3546335027b511b9a1d86ed9755d555138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b37cbb23d2ff8b3b4b5aaceb77936fc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a59328ca02bce5aaa02aa0c2b4563140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c9b0903867993f2ee291f44db7ef8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a2dd5914fc74aa0d62280d5a7cd23142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04426f93399ad38d60d55c32f8fe5bb5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca141c5f7284cc446c8c16846cfd9000144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c8075912865508a43df92daf2e470145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee6359a7070b6a42563c3e0977bdb37146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e669454409568bb4242404e10fb49c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d76ea54548cfc1cfa27b6b0d291b022148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d022525f6377718ab46de24adff76af149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5156173f196846f78c316f948559109150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e200637afad7e719638856b27035c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff6bc46e70b99808c2f5a1d1b6479b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d756aba244a3cc88027ce08f70730a6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b10339af63afb3c0f2120231d36084b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf474e1c82e9c08961b63aad2c26d699155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e3ec2b8d4b783d3ca8da065da3952c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f7e34078a6e16f6c71ff32bf9363f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e337f232fe59716878736f5fc102b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c6dc4a189ecd3cff044fa22540bd02159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc89b21620fdec372bf9ff04567db5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1de0f06be525083adbdf5c909eedf6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00079de1e1b58826bbf9774777f40c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3289cb9aa3be7307deb3e4a3637f553163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f1b61c85981475d69404c57fb007f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac36bced2026956614c29a2078e8ce165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905736eaeaac561e740de4f60633ff99166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ad8220cb5ee15e1a0943cb3c58fe2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63958fc47d29b4c1985580737faf1c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8227e13593c53200acc366536bad7ef0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65ba338c8dfef13ca549ed4d445e90170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d7a27ff5a51a11c926d15fa49b4d9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7661932244b9f4e5e70264827b5d2861172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5539d92ad7d258b18ee0c2b53f5a1706173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa060cca46949d7c90355ffe671aee174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e5a2de82888c32414bb231f50348ef175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8166de4f43e46df65d7cc859509bf844176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417d2b128a5050125e525eedd7d4776c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04960949c8e62b565fc8d6843cda8491178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab84d6d4020922a3e0ba38353e6ff589179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b514630745d583460d990bcd8573a19180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c18fa2dda72a9d5d0116b842ecf3869181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5de18dbbbd24a491c10be3b92074e3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362f4b270d2ba2f8d6cb493b4ec94078183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ebe72f254c42f0f722e1431bc45a0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f0d12c410d9eba1397cb28e7f8ef0c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a74236a104af11751451946af3b3b1d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d160febd28e688b86675b30590a9978187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cf45b9b23123787b4192cddcfa61b4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bfc4516abf387836ddc12799fdb2ce189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf45eabbf1709a1558107a44e140618190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeccdbef85eabc21a4dc9769afc5162191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b199c0e33b673890ad9f25b2457121c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b683a3d02669c315c6452f08cc7c5eee193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28fbb197064044c639c4bd16d922f52194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5683c88aa2fafc844fb51fb1b3dbe6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e4a5f7e7c0d9eae4e27bd1c2c9ace2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1220f402765b150dce23b85723a8082d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a91faecd00efd8121c8a94a31f7e50b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1d8e0ebbeefbd655b10384dee6a53199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb62b3e904f2a13d509d6427e2b25b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27885a1236f646626338bad621b9757c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c3d7538d16489cadecf0002f555c15202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0986448a9dcaf2671d7cb091b4b0284c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f84176a30a4314cf834071d37a068a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f374972e4dcf2c42d7f26575dabad205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d18fdc2d2b785cc20c9b49419d72f6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eb42ba9c9647d256f25222fefa9e27207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd200a33feaf8b8d2d72fa1483938c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d1928afb21319117cbd7fb3179ff4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d792610062d4fdab04e5c908ec515210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136cdf6bdd1a593ce86d8ea76051d376211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc2e3b0830b447a9bad46ca5245d567212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452938f9469e1332ad87d079af1c670b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71758142bff04ce8e49584a08f4303b7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c444286f755c7bdd389219f2d7ff4dbe215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33c689a8e27e3a69a3139cb3b170fc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4936e2f50c8d0d7d829b7b141831d5a7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6877f240484af9106a13368c4a2a81b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39da84ea8d614fad2cec2010663cbc6d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c354bc5a0ba650648982bae6ab2981220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed8f1378797975d667a07c36f5fd5bb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c643e19f15e6efec14d25bdee148edb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac510232767d86bd7d81d5d1c589d9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f841ffad2e338fa6f389376bf2c340f1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cfa6d6c39f0489da77e896f071b1d8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e626afcf7e31ac0fa896de81553a85226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b019c9e2caa34243a5db076e8c02ef40227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448118e095a0e846383f851509b22e25228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214b6d6808edcdf364c44d2709df91e4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cfe9f66cc80788f8b5280126e1b646230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d93e07fb65d4ab11efdaa988c188ef231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc6f8dc5cd2db41e07aeee1fbe2baef232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f62e769cd4f721dda8046e61fc5727b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39acafb36f0eb72ae19a342f83fa582234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8907f5d724cba2e283b84595413e150b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f17f0480c5c3f51c4cc0ec423301bd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a6f3b6e8ac4217754a40e5db6a1094237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5635677ca220e25b9c01b564469fcae238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67298bead87b4043a362753129515c73239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4fd0504b840f438f65d66be2d8bd9b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a843868f9a5e1be0cf9190246bb295c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1382ec7ba5c9332561de104048b378a6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a44b6cee53076105bf9e37a90786ffc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd953afa99c5a78c034939f8521f0e2e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ac3971fbdd73bf593ac4ed1386731245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f266119ea77d1341e5d816b4e2fd3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983be7881edba655a64b49fb2d224557247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92109273f09ef4c721d2a133606932e8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085f7f37da475fc24bce023ca808a521249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afec54c781f25f91abe6419c99dc4f4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a9d57584acbfde1d9d9f171d7148a4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3dd9651ace67e18a2613de6d09df2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a62eb4fe9f13f812d4c9894ef9ec49253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba005347c6c9edc2bff79782aa81cfc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ee4dad68d6a6769bfb0165e7a3163255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c27d9bd8853566862bd460862b45eb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d5c63abe0d8ddd9bebbef2ff89ca7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f47308ae0354b1c8bb67a6d67162fc1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009954c2c9a25e1b14154de21cd2ef2d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf6adb41eb9a1b4de7038fb5c07ef27260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78782e986e734b8efa723aa6842120d3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7078b5b2e99c00029748d1a141b03b2c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f868961319bf109a68bdbbc53de69240263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a2db013c67181c0a331ace3571f9ca264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b153126ebc42cf60154cd1dbe09e9e81265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b66994b87f738416ed79f8f51214c95266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7536dc546ac4d231d8b076811cb77f0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288be568f95f8d346a545b873876344b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa538a6e790262d9acc082541917dc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da8c34e5ac66c6d58595ff7ed1a4633270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f129ddea6a6eb19ec75d89c0c75e981271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a16bdd4199147b549576baa9510be6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e6ed4e8416ba20a5a0b2f96e22d129273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1286461a88b10c5e9045b19604f679bf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a539bc05908162874be3faa59073705275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96773c0774f8665ac2d958160d481117276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f5f80053559db4d91c7746799a1c5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21536a54535cc0c564c1820b2702be2b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cefc3783f8f05f4d851fc338d81bcc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7021564a93daf7be74ee9441d692fb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d6e45941e367367db4b1e68b20f5ee281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed76e83265a9c0fe78ef68185fd405c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60959e61bb95c7da67c3c39e53e51860283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a0311286d66f556a95b82d3858438284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b42b63b1f5c03701f39f64d0f76e7c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb74108a082e1b653bde8c7813057692286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da95a95bc47d71617b2361810c3e7a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acaad937dbbb1fc099ddfe826d53e1b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b132e079cf4e83f8d05c5f559d617289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b53f60050f2e89e069cb2961b7a74a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa9a51dc9dc58aa5841bb1fc0da070291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a6d2acceb223f53a3fc7b4ce087ace292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb92595f562f1f38fc58e05427d928293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5264546a7729d661111fd4bbf7b4028294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ca682f991bf08c551b895681b32fd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c2ebcf75ca1ca0864bd68dd074c0f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d3cf22da2e11014ac1ae6bea955ca297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b2e56d9b74b4aacfcd6410e5848e97298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b617e599ad925e1897de9c3b9009d5e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fdcea07955eebdbcfcb731f0be3b60300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3fa2565ac77f78d0feafe14205677a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f9c0b203c0887a6218ccf9111cff2a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ccbe8b4e7cd3c54a51f8c4b7f5d204303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b29a5d408d65900902e2d7cb2126df304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600da3da23f6e6b7904def220e25b78e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7784249ce32f7ef6c5a25bd513ba872306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f94240dd6443c0d46e500ae73a14023307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec79332a6bcae5a71fc7441e46f7488308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd13c498193cffc548aa76c3de446c8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7726220b127aeb4b95569d3f4f5b75310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb08a3c2157437668bda4282a669e9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8676164b202b3c9b4fec16112688c10312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e99dbd711031aca8d7f8263c5082cd5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030798801ec76eb363e08762ca5683e4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a9402e3d800f08b8c659567b4b85b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c8a4a477264350414f46042066d7a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c44ee608ec9ffaafcc780ebba6e8404317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f29071226d330d7b7d7374073cac1fd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4375faad11cb3b7eff4d03a2f394d25f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929960ba757a4bb357a57ea94d115a57320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83893a36eefa6a01be688991cdd25553321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d6dfd9be5fdafae3ba7869106dc9e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f9dd175f92e1550de4b10979f5e390323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce14cf9c7f96e1bb2e519b6205e2257324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34092678209f4b0e8d88526d01da033325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb53e4e048c1c0a15b66b3cd3200441326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ba838058207b87ee7e6e885b31fce327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd136d143aebdb1b3e84337b602a814328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d0c86e08e4515dc33c133a1523463c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfc86c40a67eb9f848f8051c8c156c5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee971ea7c4deffb057c16c893e99aa22331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc3ebd92d7a7582434197b1de4ee21332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c0941f151c6cdb31da5ea9ed7033a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec304e632096d9f063cdcae4e44b543334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95bbda585cd113fda6f55a6be1800dd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9526addb3b24ff34d8369b62a6672e3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7477ce9b11a2df73cceed9a52bca014337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47d82d4951ceabba89617ac05b9fdf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da4232e0a4643ad8d8f5fe5aa7cdc25339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0816567c22dcde974454fede320e0dad340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb05299ce917a0d7d3fdbcae70834d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc2b3fdbd24016ae9cab939506f4048342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dd95b86b6fd68f5167c8f267d0d88b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b230519086c448b8c6b9ef7ff8887344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7777884c3c00831511d36b39e201be4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca9678a5a57584186b429e0a9e1cc87346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a586fdb109da46f9e9a7a6ceaf6cf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a52483ff34bb7b6c17aede4d31af83c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d17b95f39010ebaeb9263b2945469349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a513fd45e3e487ae534b63c3f616c4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ebecec9273323a51c760998ff8f218351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec25b402eb880e0bcd9c32bdd58e04352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97c104a885a98c78b037f76ce1f967353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2abc0c54f306779d2acb530b66c356354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240061b95a65670afb65f59c1b4d53ba355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dddebc12d7c07d90009bd02f5583b5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4099276dabd556fe8d784414f834bfd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1239350066c66966390e2a08faf4014358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff7fd947e3e52a30f128e5cc940b17359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d8bd379d97ca8be964d29ab0890c1a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b0672166e68a6c32cdca1320f80b80361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2918407308d9a6cb874e40dbc76b9677362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b986a49525967fe3571fa0f07bc7a9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267faa87f8eaa59b572cd3c229e1e93a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db64f5a9a84ad5981376c32fa8daed365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5cfdf60cb7667ab47f9b13bd7b4118366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2acc5dff4dce0d127aa1d70189bbd0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3204ef545aa807ccc8d93b8777b388368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b2846bb2292b99047aa12a64770e29369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ed06c34fafebffb14058078d8eedc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e86f016a3793e4fdbd50a0e326818371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce868f1429171e861bc10d53b77c2f0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f6e305363fb6e2b6c34409296dc542373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddedf91afc57e13af76e9318cd0c59b0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3002e66d13607f60fa9c3de2d99824c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539d97176815585c22f99408b409382376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b7097ff56f2f3097617f9906700d97377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e33b9ed40381f077b90a689a285ac4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8033cbb093d73826a70eac8921031b34379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba1a9076dd1f1b3ca0ef09d9bcade4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8565f9654da3af7b317491c4f270eb70381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ded1b58d0b411bdb3c198cba254203382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2415a24249a0686b8fdea021fce83f43383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f842abe2d8af842647a7a1af13d51384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3417a02c20480e1c5f4722e715fc2803385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0897106851ab61a1f0a6088cfaa1525a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1601df029bcee34a640dd258dbc288fe387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a66a68863756c17ed9558b3def780f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962973a5743058796cf56bbeb1314be3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc5b021becec391359525ac4ccc0a74390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de68f1ee7f432b0a136ea820ff5924ed391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b5becaa40e6a0f4a787b038b090400392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d555a89e7d9deb9aa5c2ab9e2a8001393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f625d679a13a93c554c8c57c0ade322394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7879123b78ab220d3cb48eddd1a87d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a780bb67383bfeb493251cae597cd9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b070e1be5d5282d8e6f334a1cc54f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb37b25a76822e99ddc381617f32275398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da78832934cd595e7429d3279e7a3370399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d822d04c506db298ca5e49d6e7c5e20400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b60854f62457353ef800b499a02bbe401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbbd83224552327bcf33e9d4bd8c7b3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc9996016017b4ffe9a38cad6478915403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b7d9d5ed2bf8944b3502e473e20ca404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c966df3782a75e12e3d48b46a67f83ee405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c495ea5d3966b84049843284a6838ee1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab1bf2fb896c489b4c38e422800605f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2facbde3d7bb09c12f7085da791c161408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b78fbbff44a6188c0f696d2cec23c0d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b39357defb69bf612210b8f3a28aa410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d5c7453d7687d1fe7b030d5209e4ef411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee1bca2bdf19f43183e8ab10df59ce2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5c198fa32c17a7105139ac0f7d79c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1383f09816becc6d4ada3d109e574852414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a69e8540251158ecb6fc69fcee6526415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f7e4def20d0f62e706570c99778ef416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783bd611ccd32ef844652cc9ea172936417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8180af7bfdbebedcceafdcdd675b9e8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6a6be414d26c028a6a22232ad5945419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0324c45414f1c0f20def2c2d2513e3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc10cda800abd4ec5c78267448a5705421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49329dfe119be18645088fbf152cb326422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4973c22cc66f846cd060b277f97fe916423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8957b78cb3b2d7461d8c6f465c472c2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb392e4e8327f3457fbf09fc4f3492f3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa77cb87d191bd3d81b757924d84ccc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f5d033f027472c9c05337460d43932427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915eded4884d9e93e35fc685394fb966428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4d5056b48a0cc9e0edba978c0c0aa5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c1dd1261409a1d1934633721de0a4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e26dd1ae8bcd97ed2c92a77f4fd13431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e1c789daff42a3c96698503dc8cb65432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a909a467fb7909dde44dfa5fd08523433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14f5a43c7c22f2d158a2fbd6d7c935434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6cbae3d5b5e16adc25da66082fd006435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485048900b892a13977adf5a0f1a84b7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec8c33f4549a1c8bbd758e243310a4d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e8da9d83c636f0f6f971f6c5b0d73438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e75f6ad03abb8129697fa1390b0ee439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8562d61649971950d63feaa7a139bf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc347448e3bacc1ea129e7cb6022226a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ecf7bc88223f7464dac623cf5e815442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016baf5099cf33cb5e2b99d19e852c1a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3323149c230ce44c100ac5084ef5f331444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef05a6ede80155073158cb1c7294aa9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae03fa4e8b161054f4cd61bd3c8127446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a98b689e84c49b862add2be874d274c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef60a84f0739bd574f052eb830974bb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f305c8bc9be2f55a5179e1d8395fa5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0db69fbf6e4e54855291073a7b05d8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf217de7156421c7165fba75d8ec5714451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1835918584be70ce71acc81cbc53a06452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f85163f9d3a98024a1272858cbbc9fd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c403cf0d896267161049a13aeed5ca454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d2cdd88e11cae0f2ae5ce6d6feaac455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df417d9181c6c665049836dc48b922e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae483b1d8862bc644c89c2aa40878234457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe9cc4c1f2b81c561f57329e222b2c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc6971c48051e926f4b2c4791cf73ad459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7f38cca00ef78b8593ec1ae155007e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f40fbe6d8807185c41871350412c2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6fd353c8d6a79397293bfb65eb666a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa76da73bbab2ae1f13e6e1b7e9a9fb6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f3c99079a1c1c709d37a4b5069dc1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712437bb8ac55f006296814b6dfe352c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5862cb57323c9639330cf38de2f051466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb10706b713141169a3fc7fa3f78d2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ebda166cb2dbaeafe43deafc51fb7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670baf5a387680b567de4eac4f513126469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5688e27afd5129141574ee6c6877d0ad470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cf2822f38940b6a4eb285aa45b3a75471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339750165879306bcc7768f76c49b355472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab912f16a78fe100af49bf16764120473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2350467ddf086a89486159bc2c6fdb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce0d479112b8be7a1175fb5476e114475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d11991bb6b7ee872a4c8cf0880a950476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead14e4fa2dbd39eb40dd9a34caab6ac477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd42941dc0f9ead5b15aa8c7393ebc7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d04d9425cb66d2f055241dddcc06e53479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631070fa31476d595da618620de8a3a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a51e2d9272a4c5073cc732e343ad50481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b7ef7f21f192d4099cd7775c61ae6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac09ec974980c32a5bffcf7f3b31c3fc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d08871be9faa47fe3dd956efcd5c856484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf77224e7599283564a903df01ada9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2771bfdf6b43401ce656cadc0701aca486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e175451c87935f57c51bb274e03733f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab45545400effe69ed4743fda30a213488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238de80d99b7d01a58d4778c7b8e94c2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a395713cd51d34d5ebf18c4da66d2746490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a43747769c6ba8a70ce77b7b7575f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccbb4a94b22139c122808ba5731ab00492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175269d8acf504e6c33f7a143154434a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b7f20011e3f9846fb4b6faaa913cb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4880a403f385016b8c28f6c9beb26910495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e621c2001a7bca6f3f0a74eba047f02496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff0dc50c3e34e4222932fbaa7c44a87497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2792f9beb5f6ddda9b63bd5532114f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5266a3673e63a204073d0920482b5ff499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b8d5d9359b662cf7a47bc762b64678500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35145a344995659c6b1ea356b9a7cb5b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdabcf93e5b85c17280bca3ad03bf49e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c842001d307140e727a5e67107c796503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ba57cbba053250771facd0137220ed504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847e1c1522e9bbd48a5a12cfb6cf3323505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6527c018a3fdb695180e28767653828506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02600ed71fa43fc0c4fe608e046decb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95458ebe44697ca9cd7a77cd19ad6283508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4300182df67c49f9bd0c7d37b26597509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105012a4f80e2f89cb1ae04f4ef404dd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1adf4a0a3bd79edac07edc4325683511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d8d8e1d46443d08436ebac67f6605c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f09c4f1a0683ad63eeb888beb76b1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55197040c21a476a3b96f32e7c42a45f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d971c70d517ce9b4e241a79a53830515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a9e620aedf4c563e773abe5560e588516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfadcad90b42cd0768609e2c295d4a85517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f35b7819c349b8d46ecf5ddc7cd7b2d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4066dc9de6c60e8fae13c07b8169d7a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086441ed16ebff903658c331b2a8bb02520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf3e2cb33c4498e726382f8567f2ae521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f50785aa22c242e55e8016e7ae02ed2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6580eaeea84efa2581d4b92607e62b81523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2649962b9b9d3305919fee2b92782380524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe03a3683aa17d5d5c7fb1362d9f56525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7676b7d540b607e30e986460851b6d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c29661118a48d29828013b02256a3a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23775a123ec515f87d4f1209e7efc83c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2165f2eadbe3b37e64347926971ec1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570cfe02b19d98bddcf1cac5f18b0ba7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becfe388f201626e80c5499a5117e9c2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b336ceb5bdc2ba1756b302cecfc5c90532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8805c0643f9f494bfe7974888daf2246533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195dfe204dbd7e6aca4136688debaf5a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6175b7151d40fea61fb484c4a99fbfd6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0890ec3054ee05279cbc255d241ecd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d0179baf97765a4e7cfd702102747537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3422fe674abdb0db8aa9abe1fbc3ad538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae47a3b9667f19b0c78463b9df4b421539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d5f49a61cd7870a21d573d1eab3fb4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b0ad186254119a72cfc817f68f0af541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9efd2224f189d3114ae3bf218f90669542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c299b498daad126bfeb0eb893c3d1f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf5507a7678a4c446420a0d6e063c5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9148729332dc5e7ff86209805359076c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e5344d6deed59a1a5680d72fe3f54546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca4d0dc85a65187842835062fb2ae85547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297453140829e6fcb0a3e7e764c9db90548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d19212aae74191fe0b2a7a18f9d2f75549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f094d5a2c0fd3da23101724f5d6098d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02279305fb3c8c518b034ef573ea3e2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29d7a414d34d24441ec5584333ea305552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c51f4d3c9cd46003f6b65791ae98e1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ffff7d71010b1e20d47a65b437498554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a3ff978c64a0caee0da8026fdf01d3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9ad4f6afb04a6ec3cc2362a8204e2d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a484b0563fb6471715c27ab3b4fabb6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6669e171876f08ffd6bd5c5f577b0acc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0a89f7253a24e8242c2486ea87029559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c10e97ae164a77812e74228c8901ac9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3143eae9b4535aacb1dfb6c96ccbfad5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0c00d060f242ee752e22169d14d712562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac4ec7378d7ffa27e95fedf6d677642563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e862e9b3ccbfed1e60ce33ee9db2023564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15709172be25d93300bf7bd5566aa67565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9df536bd473515b0be4d31512688b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74f7efd2b39ab4da275efb9e26e4170567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5069b671ceceae169c00f451cd0982d7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a2958e061e980faac1999cc2a8855569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fe4474324714bf42154a7fead8fdd7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b38bd29983b22c99faa547784d6bc85571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8cdc8303faada503a03c488eb071ef572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd98e5fda7326245226d738d7e154cc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e62961b6522d914a5d2c94553e536574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a01ef7f6c4962ad2f7b6b7a0e861c8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0fb23650bba810f994fdfc2583f460576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617131b9a5bb883983532db93b078a03577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4928aa9a71d2fbea192c777c0db01578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8200917e7f52d603b400854df8003b43579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e34e9964330e13c96d3f2eb5ffb8475580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f695c386f6aec1df94643b519242720581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ee8d9f80b67a6b533ada8be4add5a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10969871cf1d36723c468923672b05e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf25b1a9f2dfdacdf041b16b01372b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f3efbb57abe3c46c526e98ccc595bc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a01784b6a729c6587f0257dcc5b4d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e51f82b1ead4562c5e2cb20033c8afb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d775bbf22d456559c95c9da370dce48588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7890d030d889eb575a3d27c2c3955589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c05ddd65956be659c43710c40df244f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e98e06f9987b4f8c94f3f48d5adbe4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f2ed564e73c5302338d21bc4c3ff66592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58101ffcc0d42c0db87673fa65145563593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0462972dd18fbe80d6f26b9bf8e31434594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44794a796650d3ea8c61c13d827f9767595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac9f23173790b7b91250b575606ac42596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab10fe676e1ff66c1808df28b1368ae9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f8f3f5c0b90fd7df50b0631f4af5c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c246a560cbbdf2a22ea17a83f9c14599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf48d20a43e8c687a4713e6ebc61147600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34efe89082fa02b239f841a32fe559601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5881c9c1865b7734f9ca063b8c27cd83602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6e24697f43b386da606a1e2eb2ac60603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b10a33e6ab324008630dfe6a86951dc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85eb139300dfbca9d06db15bb22e459605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a6e718ee76543db6b3c2a3504c1da606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f98c272ebcd84da0ce5288d32e994607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7b8023b88fe86fbdddccac886e1b01608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcef223e13b60deee408284fb41a79da609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e0d4cc0b83d5718aef78b7f6876f2d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451944729475071a81f5e88f35e42ed2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cebb90bc45ef8c5e27bcf372320bb7a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cfa90dff501ae58844f3c34eccf740613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866b78cee43e299578d67e534960279f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4583a24075241840d557bd8b4e8a05b8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d6863dac3f974bb6bfddf6d6d4a50d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41930b845842d57278889bd0958f3d00617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8455405deff464f4b65fb07037b8193a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e1a0565cb9638a5d75d67933bbb0f6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4113ccbc3dfa29e148a5b6ec93102fb7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6872086f74c112f586c88f5ed2fc3bc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66a94d33dcfc4f22348cfeb3a1be9ae622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064dff671e9db82824c485d0ca9a02d3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6858998191fc034d48c0deec75817549624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b4bb554b73fbcd5269d1ca3e9d028625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2d2bd23017f5055c4d2d36f500839b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cae886efaa1f87d31ee278005c75e6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0727a4ee8148a9a3f7c68a6439632e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3f4b935a9ef42e93ee5f0883469ea9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf208871b414c413a572c8e69844ef630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7643133966a78fdbc2b14bed3f3a7065631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4601e2d623dea6b28cc80016185af51c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e055fc26670ee0ec018d34badea9cb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c41dd5e50e5bd6b29e100e86e4cb40634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b0f47ba8fd062db6ba89037332388635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7bbdbc271d81a63b9c2a3257b73722636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8996a1fbaa8e46a7785e5af34d75e2b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19406f761e1717fe53a299cd3abe43e0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1997df4d95fac3dc522b175b6ca27b26639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da189d91287ab7f4b42ecc60c3f8a5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8401ac47b1a611e735cf9a33af867121641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e0e929cd814a572b269ee769f2615642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4a1267843407b533937b6c87a818b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66fb8724c7601de7d4ec352e44a08d6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0125336bef46c36cfc1b09a86466bb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af9917c9b381e5bdf6e4be3c299d953646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc26dfdeb2372936e43a895f61d3ebb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2976cb55c6df502d79904bf50c00873648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6615357b03527f24d49d7d5e799185c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad02b2c85b506248aac1e72a5620b430650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29df9e49cd9ac644af80c54b55967080651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf66039075050aeb643c2ebafb88eb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ea462e6dd88dc02a5a88c0b13f643653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d13c099f185c0a8124daa6f129af9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89963b57f5429f2170bcfbd0f9f46eb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22093d31bd67b81a59876e41b725d42d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e04f3fa93e8babccce9252c079b16fc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ca8d1af8cf8d5081822d22d36407c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4da44798cda06fa45806546beb140e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b606637828baaf8034cf4659b5c632660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc22c37c95d4e04c7dd1358a0f1401c5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd0b415738f125d88d5163c3464967662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ed05353080eeacaa61bd92d03d730663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace54827e504d865d1830ff4f1c236b0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f8fac8307893d05ffba8ff13f9a06f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2209c251739d22d1f3121820b2aefce666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b47cfbc5ffff1885249c901afaec8a4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a007f12b7153310ad0e35c8516d3f5fa668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8bf6241622c3cdfe9fdfd16cc1512e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e459342f601e3007c768070d67895670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea9cc88ade6fb45d1bb4ad209cdf91671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f396edaa9ca5474fd890a630e9f6e7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1446713fdd9491e9c15d14900862c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fca954d7c1d4645d1e852404fec79f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a4c43088455dd53df23ae116821b2c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d28ab7770808946aa4d3a94634a5d4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be61880c975f27a317a5d199d1cd13c1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e72b63071d74226e03dd3cb9dacae44678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a17e2533e9bd8c45aa174821ecdec679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee9424d2335599b946a932c4bcb7422680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a1da6a6d5c1c78eb3e6899e9a2ee9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1fca28e3fd5c194d535b0ee1e4f212682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eaa0c9dbaf18ec51aa44a52b4fd1cb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe5bed571bacba546727e4a51dbaa7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4cc45a609a35833bd81004adf6b770685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f66a2baf1db9c692ce08144cc22481b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbb02d76ddbad49551acb4559892d1d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb8be5cbbeba303bc3c171a2faef51e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d48142bc338262a8ea588c59f814e6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecadcdcceba19ded707df10c56c5bffe690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf591e235f5f11b969831d97440487b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60531bb512bd579f3c282b64152b06692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bccffd816e27951ac9cfe91a48f8ff693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c163585cffd3ec60b1814e91c4457694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c61d5c5ffab56d4201c3c212f5162695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0991a12f959f7de2e7f43436253a5270696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea158af3af1a0b3143ecf8754ea23f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878719afba883c6d4f0febd5d8ab7f5c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e1cfc69059d13e4f4d878334187518699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553378ad0438e7a6b6fe38279cbc550e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c073387a81c47c9023ec154b8aaf2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e45d41553b7dc5654aed31ce67600c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c771c2e7519feff4c05a198324654703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75144333097dc819b9b271a329733f3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0e0585a74d0d7d7f352c0f117856c9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa32a261ebb1c226e4dbd07e27d64a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91059d6ba9964057167ed3284c73941707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef328cce908197f11e70013ab892e10708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe6eaa8b1baaddc3d2c3482cb1cc69709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d4b38615a7f61ee151dbf9b964d05f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead885d53b23716841f345180dea18e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f3fcc4872c2a5f54abf35ee22b8dfc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac48e72d9ef8a4740efd256ad36384b2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4f919fb339b711a8419302f1cb162714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e4420bea73b45ad163bedd7cec62ff715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557eff31bb7ea54431b39df86f7f42ad716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91a34cde0319863935d58d4d5a7e3df717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e30ea7ee2ea9f6fe365624dd0f0d7a6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6172eeafffc94037737ce2b4b9c0d6e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7812ab8c3f5e7ce7e375bd27e1cc334720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a2812bdb884a5e5acca2839c1421bd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ddb7b72cab2de319bbb16e11265c2c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f70f09599038089997128368ed7ad723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e514beb3c767b442ecd096a63d8e6757724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d77a7a3900087b93d5f446cc5564f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf742489011579805d1eec6770511dd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ccf2d212dbbd6d4fe0d841047af33727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c2574f91bd46e171fe47f2ab1d048728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c63526cda2c8144f7b343010264ce729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa26625aea0af4f0bfe67bdfa6cd1b6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4063ee9879948e9cfce1f59ff6192dab731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e6920d086373b13da10934235c643732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ade78804b7cdc65c0139f9ed59fde7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af35bed643546f9e259c25bcb6a0fd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6787d8e2d9bc9e7223b9bcf98d5c645c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e017f6821d5f4f3c052fe121c65f133736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf21d271fd890abda58b34a7e4c6429737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2daede5c2aabfa3f6accd28c61c5c86738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084046f4d0180c28f4f34814e50e5678739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd9e953769f63700b107ada30a85abc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381463217dc5ab2b35d556c5ec7a8876741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0965004c4a1c249cd194fb5d918fbc1f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea8541527fcb807e16f596331c4c9e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880243d7399ab380539c68b280b5ea0c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5cd95f304cebfe485857312388e0b5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429de72ca585a403c8207c4f149a8e46746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbaf1147f75acd65e96134fe2bff4ed747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae5c66fd188ceb38fa42d61a0242e1b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecadb2a924f0dfee7fdb078ff494e62749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0e94f0fbd10dfe0d31d897a5581dc0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d608d1dffdf5dbde748bdbc1f8fb8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d2b50a9fa1d59fd0806dbcc6802dbc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0319890bfc64a3380bc50417139c5915753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6850699c7549146019301d5b4d5a42754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e4cb49a9ecd3d11181b4b9ee73445a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1095921e0def0963abddeed1d718a6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7433f76337cca3248282228818947b26757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e33a5efd0c2d44b272ac92ef6fd1f7f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03c61075ee453829f0453acfd00ef96759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac1c6e7aba1f6a6b66351bd6a16616d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488cf18b37bb8bef5bbd0b6a31fb9d482.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e860dcc8cf8946a3ad75628cc25583.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef6b3eac8015bfc2450ff458a21a49c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5646cd3b457f834c6331f68c939f5525.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a20c63bdd769719933c2bc51d93eaf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7213378eb17c62fecf8bfd946bcbb8177.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8eb9c9f6d5c2029d27fcdd1be801d48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482514f3d0f9608f36386b31ddcac4939.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b640b592dc011f220be9050824da02010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b456d9aa35c0892d9adc49c9ccc38211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5968dd5f7fa3c9e5fd8a6a1ab72fcb1c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef62126b50a799a69c299ed6012c0913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f05f2f97a146ed2da265b071612f314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01980e5ac79c9d7074087c7d65fe7a6715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd42fb65809fd32fce16dc3bfa90f3416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c65cc041cb38e01dfcff8d01bdf1617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a8bf962ddd1a0664b3f595dc4677f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d38e4b5b77d0971d2224f89898db3819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874779c00f4bb7d62d9e1b19bb731ee20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3240d795a7f2e076c90cd86d68a7e61121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3789ee512aa52e1f868b55512745a8d122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ef18ca3f02a0cd4e687d7e912346223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a32b1da0d177d840c86140df1789eb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d799fb47af4ef1e372d7cb9af75f625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a239d92acf1802b7c81cb53aa852e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880cfd4264992fecc95fd9f3e6ece3dc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3565650620fd7487541386ccb8ea399728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e3ff6928f195790025e4576af9c9329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810cb136171613dc0a2cf80f705d046e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb1a78b7d15f41f37da7273abb2646531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b09f68012505a4901cbd204b93a1132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab8a5b41514b35230b359fd75a0b97b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90fe2c0edb7f81afc01ee10535e489b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c81861b0e8091287c4610546cf1464f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc9ea1ea4c214f5d6f22db3533e4ed836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b615178a65b6071efb47af938479b737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9231e71c66cb392df378b038f21140b038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba9448fe3b70dbb241a75fae8643f539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188cdc7276500c41bd465673a116d90240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c048b7dbe0ef60d91e75ddfb38eca41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d67a55ab8a1970a31ef6bddca659142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76160d5d750423f5cd07b71f865e946543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d303aa2b36c4d5728dc99f7c4b2a644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70866bff8ab08402296a192bad0ad41e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4b824d91b52d297280bc670499772b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db42a6ded0c0de8667bad79c27ff5d147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e8620ed41d0de9b525df74fead12ae48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f131704bf587e63a3759d41c5e5539e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818c0eebe24c0ae1b5384d29bc3013d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab486e5ef6a960234ccdc2d7f52f432b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f6bc0c3710936a2f6599e8cb8c22d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa67a4a5de76df26c41c933bc84e4853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a798076d94619e4b35aeb5a2238e7154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f52150bb72df5279b9666b02a3ecf255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c671bc744cfe074f4b544ef36b036b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a64e68aad204ae41d0f8147ab0be10957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740f8991a842d4bf9af83178a17ad5b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f240adda369eb574f4cadb7bb1670459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f74cb5c552e10d3c472f076166ea3d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2b25317470bd7c445d14958f39baa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc1f64012ecd9676a482bd0f0773a262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea770b71aaaef1dffa585202180c33363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3eeb5cdc9a939afcc9b01ba61643df64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a6666f9edb5013674869107fd5f6d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7e750d4819a266085d718c15917ff66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff9526be2a1737714b392a36dc45a867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d665fd376b922394c8a07fa27671ddc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333181f596d3f9cab3302c2701c312b369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc2b6fcd9f992c037472df1b847dfb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c8d3b976aee9bc5a9240202c4a19871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddb807679f542912d974d483d830a6372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4121e413191e792f229e7ef84424b10173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b013c216de817a622959c90dd1baf6574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3826536acfcc488c27cc023f2df283075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11378a7c6f2a49298fc0116d083cb6f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde3550e8172408a36ccd32e53d539cf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0919f1958d9a1ae545cb3bc953f51978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1569770313422a9c92da2fb1307813779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db7628a8019036bd1ce892363eed65b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0f6d2b5e8051988d01f465b13a744581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511785154e8171707f1e930fa33caecd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6332bcd72b87ea39bf8cbcd4fffec383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed9a5cf74c29fdfc2224f5c367a18b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233dc1ae0bdb290b24714a5d1032a5f785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da53488ff981a8d95345ae0770abf5d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4d215719b97c607f38876e2e5897d487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc500d7d0412c7e9c9720f62b8efb588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c045ce8e861017ea7396d9ebe662e17689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde56753694a3f41588dd7c5e84b86a790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcade67dad80ed957e92b6cc22403d591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5753bcf29f80063a521bf68b560c6b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cba0ac15e7824ccac73f337913492893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f1a5253f192333a5fc6d370c9f952594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29906217ff077a883da42e1ac2bc30b395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5a08ee6194308c292aaab655e7ccf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e618d83aca4b312c941f41f3257c88797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf06b4c051a39ed9d85bd70c5c5b6e698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ed5457b0efc17a139d0e2c70badf199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33262da2864bf11389e8862c7b42b2f7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf16e847fe9eb2f0d0d6484ada9506d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e72b944690430877927581727e726b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bed4f510358382b82264eab5cc4e53103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be2bc59eeb56abcebc7e215829f2a40104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3806c83bf7306e1b1fff8b5ab7c70a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b340510b7f48d34200a50649fe13e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45021037fcf6b7031ae1062499bd3854107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d040b8605e320b0061e4507a81b2eab6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc958ac4330fc87fa99b3bee8d02904109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b8d55abcb9c4e106da2ae9f00dc67b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72623c20a280bb4e94a25dc992346064111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad91f3b999dfcdc7093c58bff31dfe21112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ced17939bc19d88746f6df65c10ae1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea8b38fd75cb4f33481e5818291380114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2061d3600a13d59eb30a4a7cdc280db115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c1e6c4ebc626e1b8e950d9b651c4d1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37108f5728e8ebc5e2a111f85538ee51117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d5d9fb4b01e5fa8e3852730283acc5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f86428e8546d942d26a166973a5fbb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c1751600996cc33d7c945365c5c0b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4679b0b72817f410e5046c42f9270ad121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e2caccd492c93f404735b5082cbcf2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d81c84030db67a90af327b59a56cf5c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce96948f4a918e608666bd852bec5d10124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e363428bcf3e21c9d5593664499131b8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7b436ee06c7e80025c07976654716126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd7b0b6d0722c9373098204bcac4afd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c8eb5f9413a07ab3ce0c4d7d23355128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaff16aa2fd0244e892a2f77b47956d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5592d3ed2b40fd5977092f13bd51ece3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f72afa7aca4839ad7cb2eefe09cf84b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff4ee16c2cf83be039c25179151b518132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968cd350e9a9ca56b4711a8a5d90dfae133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372d0f6f88bdfb37247c6d144fd9c903134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23c0634256d77d42bb6a2969aae428e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6950486b95874d8407954e102d5119e4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550df3586175e1f05d2d7ce42cae7c76137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacaf9d7a72f42c26d31a673c2bd8c38138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a286c7c828f06f7ee61b8402f4bbcd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e717a0658d839a7e12a296e1e9d99b3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f00e60fff64502008b2f25685d56ad141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685db251ad6b5b868ff6332d457ad392142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d527477ce9fa5da3551c0878d16cce143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9465277107d219eb2e8053a33e15ed02144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c24e6ccddd1775d148ab0431ef4b2e9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b57b77a289ce15b8970ef3b612dffe146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ee06b1a6b9e23f57bb3e4a3ce86db147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeba35c5c6b1c9f80b1ceca12360894148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c6fa7e6666862d1b3658259afcbe8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34120dc8565a734d3a25bc4a5d96f459150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcccc3dfd0f5d4b7b98f2f906ba9b71151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cd67e12343efeec06d1f0e62ca1cac152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3499a4190960657b307952d452d5945153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9abd835bb6ab812f515916430411e36154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70852f21a549f541224b3a20fcee57f5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535d35407864326abcbcdb712de7cf1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638b0211e56b6df188d6a7b4089a6d0e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec75a27249cc6fe93346ccd1dabb5f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc7eb4f4440d29bc8533be11032e127159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fae9a75403d63e1b6d9abc956eec0f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252976274dd8e0537253f707cc638da4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1673a27ed5dbf20e7c5d4f5c15db6d65162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301cea0e2423f3951edef2e978739acf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0358864a000076f30c61b8e634a2bbbf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76827be0ec71a114ba2910d10b557881165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044cb59fa3b946716e5d798cd65bb7b8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a755da7003a32437242224799016401f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d425246b39fa1ac85ac71f856377f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fbcc71a20bf6c1e1a65948be18d956169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b85a111609961ddcccd4d8321c93f4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a5f148806738d01659fb34b7532aaf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c51a97b4f88599d20b31ab5e22050172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc8b64686696286cbed1ef4a908183173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba75cd4cdba13eca09fbb17fd56d1c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff8152866ecbb49a184c6f1acb844a8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b4359a5e26a4d65c3a7a70c3e73dca176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b9b29fb9057ab7a18a694baf7237f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d745d7d1802cee7903a959e0cd247da178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d075f5a0a8eb805f3463f4bb3fc7c627179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e515320539a26ce5f55f003ebffd5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c12085f0e219e53f5fb650384932c86181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4d96cce6ae6ff068cd60fe4456624182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36bff22cab47fcf6d37d89c997ae9dc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4595be2047c6a7a8038227db40423936184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f6f2e00a65d8b0afc25455583d295185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb8c3dd0418311776f321516d00de5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296fb2c33af8366a199f7b6e8cc6bdd0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9171974f1009560c37a09fb9349bb85c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a3d7de08e8548647d77b20e533460e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ce117e4d3e82343449b0b0d3d37bd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842011d60bf8df516b2b9a97354f0501191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d36d0bc1e10805cc23e7e891e9d6b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8575e94d9cba43afde530678b9134ab4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ea24d380e0fa345146402cf5b35bc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5698e037246eec029adeaf84b3bce8f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712de34681e273d832e3ed87e3567fbc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc1bc25f80d9f06d6a0fcbfff4a7287197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626de0e09da6a3fbd1b7ef1a14497a2c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b6f3cee751fadb9241c52c01ed2d8f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86295eaee24d90afcdc58d8a823df3b5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0efff4b4127a7f394d5faf7498cd6d4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f681d6a7d3a9e4c47d0b42fdbe3ef202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c11db98f44f4165dfd7a73047355d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef005a251f5eacc7d591f9f00b67d1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6113ee65683bc5a33e80867b0c8bfb08205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf81a90ed907ad1a6876d185879f81d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d2820f16c59a77e4f92a79a2b37cc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a78334f38209c6c0657019ec3c03283208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c645bdb0236b977629d148dc09c3b0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022bd5129e92091b42a8e9443cb64a28210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3579899b49e765f92a771983ec443fb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11960a7c5e2f2e19abd2acbf20b19407212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215816f3715c6bd58499dd4d852cfc92213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d9f84a714fa53fec18421f6085565c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0321d227803a0b88a395f922ee9f53215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4831ec5d5e07a291af80446e1bd651d8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f0281e0c71fa3f4971ae490865e8a6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de6993b4d86561ff9b2e634965f76ba218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cfc5ead8e7071ee96740d64dbcaa58219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e98f42e7c70defeed97ef5466c9cb8c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d1dc48fc433bc9d67444679a36b6f2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7894c42ac49c0f23ae007a934239fae0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf32927ca1885ec8e84d4301d544703223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e28bd3d12826694620bb87be75c4d28224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab222aebdf2aa85ba305d5786d07e8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd71b4de621ed786c3e217d8d4d67a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe63575e1f6d93552c6b817c19956d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c7203741731dedd72d5c659d37e32228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab956bc89732eac49be2af6f3941ba229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c82e6d7ad2a06f4fcec44cd07a3480230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca04341cec809712eae743e15b2a7b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e6548ef2113bd0f00c71677daeaf7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1badf80207b36b8ef6d6b03820bc5f8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe6361253d346217fe72f5d0509788234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcca6fc785d33cce2073634f76942eb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57767008932be01ad4c6e74467f565cd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e670cf2fdd8e6e06bbded995fe38c155237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6ec996c732feaf170385681ab02b0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121fc5b7d895fb7beaef4dd177ab7bcc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5117fdd02338fb1f1d2f3b14e3e08d52240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60373e59ebc163f533476eb18369edb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d95faf4972ec5e4996fc41a68d9d6e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7071f1d0c8e5efb1e6454b37a6bca56b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a34fe6a60576639af8e61930ded553244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f532b7e14de69a7066cfbc763f8758245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c9e9bbd9e95e3ba5536d4ce261709246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6810f0eaa7355b9d59ffd8cefd6bf507247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776a79a7886678753dd945508fb1eba248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7917a4ca4a26ccc5ce3ec4eb247a82e4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2f5b2b5c54f2f6c4ac54ebbdf3508250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4436b9d3b4d5df735a7f50d41097ef251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f4afddc16188cc05c4e0e6e58b0f04252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a0858d456ed737e9c749f284240de9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdbbe296677a022963689fb8ba0c317254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed859c7ab4f8727f3d380d733871551255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e094432fa3c6ef0f30203e688cdfa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5253a4f316593227d5377bb50851ff257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fac6c8bdcd9b81ae07986d4275fe76258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c34e25aaa7731b233f6110bd1f5d7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c3f7817b5b632226826a713d297e1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c62f63001dfaac0eec66c04e922c462261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6ce8ede8e87bab6a528ee0137c8bd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0707bab625675e1d677feb334e80c8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f9cfd94a92d95505cf1bba7dfb540264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1313d411b9e0f0fdc74876f55dd696265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee00010d8dfadebcd2908d856dce7b10266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d2b779eec6233d3f9500877e60ea4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecafa2f57108f1996f5525282608834b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c46a07eb7d7b7cc3148a48425bbf381269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed5c9220f94fd8b16e5d597485e1951270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c338d94fae8dfd615a150ef4ddf1f7cc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d84697261fa643403df5148046f22272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07760017574052f5ad3fc0cf4a0dc87b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc731c2a7ced54e6b5a5076a17f7979b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ccb885f8ca6c3a296093247575272c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819e69efd6c10b428f586ac05fe7e69276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af7b709d8e7a8d6c8a639037be5947277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa3a0e9874aa7f6f1adb4868071233278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca4a1adaf868bbecdaa9e08357a9d5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35637def649b725b494c416c70ed44dc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d0e5fffd04de65f40be2620eed113281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998966f47bcb24c4ad7c34ed806f3045282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa766fe87ed56bfe4fa8e7d037eb5d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886695e5f4e4a83d4951c350677f8fcd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517392c0dd6dbc0cff69f904e7b1526f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df745ecb6bcb1ce2d45aec03dc6f6b31286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10f368de3d59acdeab157172d5c9ee1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6bf7ae8cb9f0ff6acf9a14154e6ba1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da22efa384db88b1c1a86bc4b1d9a162289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564620ad69bf2b83ba7c5a367e47741290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d94be247075b716c093ddf616aec5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778994ee6e672b88bfc0abc337e021e9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1caa405bd24b95101d4e55c87bed5e5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cff3fae3f6cfd0e27fd830ce6639730294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f940dea622d720f9f2b6dfe7e9ddb31295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada23260dbb7de0ed27696531d041d9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f658120f5251633de531adb15fd764297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfca9e4085c2ee1109223d90c66718b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ace84ecd00e77f028693975bdfea2f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e230aeac11b2226339e2ff72c01854300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e928b2f4372a2a0ee66e563ee3e03301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e42bd7c9e68f3d2d4e02c1579920e9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf25028099c50dc83a3559415569b8e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ec8c536d15cdb23bdf3f938d90ea8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f98526ec3d0444b130db714e670ab305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284077f79b4b84ec8159629aadf1e2b6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a08b500806f5b8fbb39fe315eb92eda307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa0a0d7889d58c388f8f5aaf392a71308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a92e0400ed703826ab93a1b85c594a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3249ea6e4612459e820e17275b920e9b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b91131c46c788ac07714e3d846524311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301edc8d6aa9b60a3b0fa0f689716181312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3788273ef0dcded5c0a7eeffd858a218313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540779dfb91744dfb0ec2b5021f66adf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611923bac903dc5f5c43e5db0fcdcef5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74adf2884f888d427cb997ec69c95b6c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df670f7de48e4dd67932c1cbd38f17a6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a580575a4e6ecf682a2204620d28d5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d925c846980d198012e2513d30cb75319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22625efbfa2306187a7968cfe48e78f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c754a2d57cb22a7d08fb2086f3dc842321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6654c90088d117724ebd3214aacc088b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e742647290775bf0aac981ead1f26626323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b5dc56706e0c6b33be1a59f1259ef324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88693137e974f4c1e0902814e4a3a14e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4311b7707f657b0489db81e2c3a6c8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66316f5ea624ff0ad6d9a3d7f45f9bd8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba1dff313b749619a56601073aef8ae328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf2ad943fb13cf3c7e4a6e953ac5eb3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a6e46c67c6469483e758d00ec4c46330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d57a0b46ed8a32ef26e9263c845f1e0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8795a72b2633bfb2507b1c0cc4f9466332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354aa35904b934df70dd4648dd1feb2d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1aa564049227bc3605a8664c62f0f5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdfacdc226a8d296d5c5155312cba80335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ab75797f0f239fafb3a92cd51e10a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e35436f62fd757c39b5bb9915ece054337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25712cfa45b6404016b63878f83e26338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5741a9d02ca6a812d0ed9c66bd88b561339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e03169166208a357527c5aa37d4340a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c72cbe9e10fa22e37923341871f5b3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb886e7c9568b92458902d704776033342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769bd313aa415697b85fbf44d077a01f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1fa88d1f76be0c85496458ac669332344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f252137ec8ff0f46246144050bd64d9d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df33b8aeda5e10f1d04f08c73e14ae346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc72762a0aa44d77816a9d039e5d1a3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c9aa6a3aeb320f4e5770d0530c942348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1233237367553dd0c5c4d5a98717dec0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011060c423e198345722f989bb576882350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4247366ecf4c8c31ed3d3fa4829c4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adca0beae1a2502dbbb77bd762f1a89352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109967af6e87e9f6b8f6dda4ec0302bb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28db9832dd50b13cd8882d8835d78da354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542b9a611c09b14ab2dc0aeacb421f6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29305d4e3d57e4d7d24ffc747992eafd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b145f80d7d6bde6ff8e3278302538308357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796019877b5272e8982256e782c0f87358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a203a9b54b2ac8fddb18aa7c52f926359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf14d86cdb61f86b71b03cec70cb67f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518baee6be3abbfbb313819c2258d3d6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd41f5990d4ce1964799c8f484ff8ac362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19907c24f635580e6baca00e7152f899363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c0eb6aa14a1be6241d4a77ce1479c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa0123285b89043a397cc439a17cf4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6126667e06cf339e7ed67c9bfe50576a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c624b87de0dc63c4903d8e15b5361c87367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c32ea08a056a34431cae8688bb2c5be368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a1445ad0ca6b03738afce756aa70a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becab9d977fc71d8dbbbeeb19928c438370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84afc6f4bac0f8d6cacf60bc8a981054371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78726eb44ec19f301b7c1eef2221dfa7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8621ea416a094bd2d16c0c9ecf7d3b19373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb4f5488eca15ccb0c6910b569218f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf195dc13c9ee5848dada6664f076c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f130fc37d696ea1c80f3199394fe8fb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e71488f5cd8cd7d37c9a842d8b8b89377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ddcdb40a9c03b4d2f5fa1c369caafe378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e1578ad1bac2369c64950051fa7c4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b6d792e141a323fa851919b675c58380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b84ec0619353af491674f7d22c8f44381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f942021daed5c7b7b6e78360b9e15fcd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96dbf26ccb5b1308e687ee687171a86383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53425c878681a2d9cb7cf3ad266be91c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa0c0e00607cea3f9100564f4941870385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff303039ccadb8217349364ee8e8b8e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d3ef8de08de6c3d905e9acb79ee796387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e249c10adeb43163f051b70d0d0557d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a6058c727f1bbb773cbd9b57a4b154389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1588c25fb08b30a58e880953c1749584390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e57b5dc31f9bc7db6a0197ffca4dca391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e064a0efa80b37f3dd8d734340d20392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34fdb995336b7e31e158d72b0a84213393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891c9c72d8fe79af8e49193c700d696394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef93245d9910809d4f9d81ca9471749e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4165310932dbdfa551401e98405b0e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4106fad5348c06d794b9467a5a2525ff397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a6f74e0b3a7da0afdf47956f56bbf1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a70e381276412778f34478f07b340b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23231986988bc183b76553f6dd9d5b80400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d80b250c497080bb9ed8f6f4ded75f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd7d0bb4dd8ef203251dbd50662d3a1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c34622e9089acc26aa0a1f7cfa679403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c37f542b500f1bf7270e92a59bc2c71404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e3e6a7891d2431b8a01deb50edc5c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fec4ec38fb89bc324b24c519a028c9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c66f419e32ee4b2059ef5ec4f87ca1a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e355931f477fcb7b82082343a229ab408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0171b00cdf2550e59232ec4225ca7a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad0412ce49a0a963a4017617148de44410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e393d729248f70dc14d9562beeb8630411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02084687d5b8ab5aef92d0b8e52d5a9d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d928b9ad2a44d9bfce7f1725d38c2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031a14e9ad7fb5fbf409d6b237f60e4d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f0ff4c083f962f75a1e86f2449ea71415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f002acce38ab6a93ceb965b1c0cd97416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc9062b105491b59435cb6d9188379417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544132f87488f036acb39de776fbfcb5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45651d711657b34df38997a0c531f086419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039023ab5726d7e8a3eef04155ea777e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc8a983478645eb0676b44307df367421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee561617a8f5d9bdeeebef7d9ee806422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b3d115da3ed9b549995be69e8c390f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2680ff34ff484e1de9a32e947250dc9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c396af7bac0232510d21f09852388948425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba27be0d9cede652c0b4091317ca66ce426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc4b460fbd11291161c684b8cc9123d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a226431ed75117720b36b7c37d1ddbf3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a78d7f58748c510c306686a77ae35429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118cc896d4af0d45450a88d48e17be2b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54210f5d154ccf4ee9cd580cc75676fc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43298899ae8b68223a66e0728255d7c5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f05a08921c16eddb95f7e659ffbfa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d493decb9902a2182f400c872071e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53602150a50a9f4b3be3ec867abd1489435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c08286cddf06a105fa6af00646ceb2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a434ca12974548969980f527ef480437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa5de7f2534cf16e2d8c0acb454c89438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d1e682e2208afeb29c7253985eb48439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4604203e31292606d96d40ca9bdf05f9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed349ce53c1c8dcbd15d735274469b6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f0bdb43f5c43ffe8c0b60d7b41796a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f19918f2a72d765bebfec03747809443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce49fbac5c5a4332d0a07dae8ef4fa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71baf31961ae2e72ba77c0707280fa0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b62e23642f38a5ba074f09f4c466639446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe897102b0c5ec92ed5ceeb7800398a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c3eeeaf239ddc0ac49b72b39072856448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e65a26063635174554f715053d3da1e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb1577dc1f9807d6fe542a304bef5e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b491ba413374eb20fdbdbe193e6769451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5261eb329f756a13bbcbde4dff1c5d19452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407dd32a47401ceaedab310b5ac6354453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288b621b2e38a1d6bede8139ede0c81454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a64e81e75d08f76b5d250f79298e654455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c12717f4bba84b422aeced4a45a47ed456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af18d43cc4c6568a5455f98d6710ab0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97996da75beafe64a77c8fa2553bcc11458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c97f9d864c49a05a4d2fd3a21fc8c8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a68c4f89e7146df562c52b40f5e13460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddebb249e3b018bbe42b398bfe968dbc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6007f9aec4c9091a1afdf5f15edd03462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26af300ea46766ad41117b760f2c0b6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552084c71685120e855acd148730aa17464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f8e8163e2de745a0043bce6c56765a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2ea011d3cad95fb1a2989966f3200a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519252b0526ecd322b5c088bff04167d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd866ee9c6fcd5857e58207a98ba214468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38737192f1259d90c07aa841c211c3a0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c3feed2fa61a71a37b0c064bacbb5a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e7b3ac535e81ea07acd1d2cd5d491471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d2abf7aa49158524e86ba89790738a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7a22405ca77b5feeb1edbf664c4bb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a326b1121414946722c9c599236b126474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b10b567e98f0c3b9e60b60aa4a4ceb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed81438a1485da14b595ab0b8a1e77a0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ce2b14fa33ea2a98b2d3cd30a1f48477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be622b1b1499c6ffd733fd78fd463c0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860942ee3e7f0ab8f5cf7670534cb64479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a35b3645e74b8815f94b44508f29de480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ded54d5c513617315aed12ded34996481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc3e53e4dae25b822a0802b22b82ad482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704bbcea4fb1d5b766ef4706bf5bbd1b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cad14e98ee69fad322b0ec2c73fcc3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f04180d5e748956a79eb3e81cfd2f0a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de7a9f331c0f93bfd1d3d8e5fcaf70c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e801d716e65745b9fdf7d2c302ba6899487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf04c8337d602c2d294b5720f6e8ec5f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb85bbb4d6a5f864391435522e3dee4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a6fb32ba3d51dc0194ad456da79ed490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeadce99c0926c0af5e7cda8445b441491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d7044a78cf95cb3ced135ae582159e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6888d05e5035ef19c8d8eafe8c1045f0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d615099dfee2d71168f353bfd51ca494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ee0a611e78e12e46a76d6d76fbf44495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec90535ef717cf3fa51cc1a5327c92496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f6559f6ba0eec74de3d56f784855ed497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4087c28eb626bbc050023099ad06ae8c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebaec9f5afb669367fc2963d379abc5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a782800a48df8296bf05a790c97fc7ea500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae236cbe4b38b636ae74fee2dd51ca2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bcd3704c746c149c39e6b7b24eeba3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c08623d2ff9f409a3cdc7b3e588a6fb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1006fca877062bf9b38b286e939b808504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e816b4cffbd2997793743bf44a2ebc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226e4968f073579a56d322462d9115e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca135c0a8b1d6c899016c6087d021299507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ef7539a643edc644b47254706b5e7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69475b291d51fb061a2b28b7fb1310b1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5bc3be80809d2b19bb5c86aaefb565510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e6b2472c80dc570a140540e207142511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb6bc9f07e009eca557a8db5ed7482512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4546d0e3353f37601e097f160f97f118513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6bd53dee9bba2a97b17ade89a2c799514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed8ec03a4a951d8e88ba1905b11fdf9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38406eb39cc6c8e8ab86db38cc34ca7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e8b85f353ac8e170021f100cdbca2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d88d1c4974dd07dfb65e366aed67e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b3f309941d7b5d680eaa26727aa2e9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2900d5a3b59a0e65070aa9378466f7ef520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18875428cc4bac24252b152776904a06521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de498a91cc34e8b74574f83a29aa2da522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b4bfc50a088a14dbebf20089d1e58a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e54ab371af2a44a9e12ee3c86592322524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad78d9a0ea051bf9113165f4edcb11f7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e8b9b710297498ce93b37519342d8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c9a2d87180bc35e83eac2ef993418527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155085e2be2b6a2513b63829f5537400528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a2108bdffcf3de7165c1c43431b59529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df73a46fa408aa7f61884db28374ddb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db2bab624b980c771bdf2a594d1393d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec3234761d240805e04c42cd8614d87532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa8ab4d6433700aa7184936bd39a6f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c29de502310dc11961e770e53ffc42534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc0fc83efc1537e40af30faa2287b6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d05168e60980a1e0a39396ae8f72d02536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a70bd5cd4dbb321598559d2afc7cf2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7203208df5aa27036a28b2379556e1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a98489c2606610f6d64ac3cda1c948539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506df65df149907786678f627e87802d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0664795553c5aaf6f8a5ba75e52df7f7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704cf042d7c076d0f776aa244768850c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057353d3523836aa1467e985ef50ec97543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e21026e0234d22c433c0d022aa39e8f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3fb433aa680ec81f92fa8c09971160545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2af6df0196552c013635ede35414b1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a619fd2c950ea6953d66f1f66abe0f3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b0dfeccc33dd23dadca4f143d95fb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0009896eb0ec3fa765b3e9b2c51915549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4712c443fe6e9381db495f1159fcdbae550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39780c51158ec3ec7b852c08a76145f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63584c0c1010d2536dee22291f7febb1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01ec2be3a8c95006e63305fca9babd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df43266a74f88f68e239d35710c156554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c13b5178d120c641fcd2f1d2fd4ca555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac8b462393165489a268c734bd9c14556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e32329aa8fc5cbca1cc6588f20bd7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1a580108fa5d1853a002901b367585558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0500da9be8ff951b44e14b38bd62b723559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9dad4fa5d3e46d591ddf549aae524560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05511550d59abd8692c64335011d15be561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80451f2425c4dba1d2009555c504b569562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3115e90f54375577c5fc979b5de173563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016586d4d14f277def8ec91c21cc9892564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de326bcd8f195abe5e561bf91a895f78565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d316128b0492e485d797c9127cff0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb143470ce69719017a4378beb55cd6b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4216881e80ca975be1a2ed2a6686249f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d527f94d6b79de0f8db45bb8382ad44e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e902c0479b9f8153561770aaf66fac570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e001fdb5000e5ace608f80b532976c5b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b987c2114a4ba2ab52566697d5ee9d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b39ff5f8e2440c65b6b4266870573d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f926855b8bf3f23d3a197c604fd8a1bd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91ec3c717ddc871a879fe4baf3929ab575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c1e635eb2bf013e964359d3b854589576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d705966f83e66089849a264c5df7c883577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa9e01d26feb015f143c7fb2b19b8a8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c798601b763a8e68763430a32f5a8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d93f463dbbf97b283a2070dac2510a5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3903d43332ab8777282bc91c2ee4bc1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d075c5d555639779e81b4aa54ee2f1c3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8380381a9c7d6e8083e58966353256583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5194eeb0d5dc98dc9f7f86d368f4c6ff584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a981e3aef6c0ce025339ccd113f07a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc98b9fa66b4a20c9ae00a5645f9a640586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88fea48b53edab41d797432c985729b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa743bd5dad0e732c797cd2f3880f6fe588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a28c1f94593dcb73008245b36fbfb0d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf640c7cb853abf173f889465f4adba7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b310d0123bf2b9cad0a6cba535896db5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77068d0e920f31fd05ab85645485b97592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9633d757aafcad75532e42b51dda3f2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b705d19c62d18c0070838d28992075594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb6eef87b436ac2701dccf575ff9eb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfd8d2522b4a5a9e08284cd4535d40d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae7bf2a9e35061f48dbb1ef1a13cf1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab8d1290ff88a7b096afb474554917a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3502f181a6218959bc0462f0c34741599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9248364ebe68a7f1e66d91c62e1cc7b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9637f606b232e1b9b513ec558ebab120601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd43a5355fc9e9e8b9a33bac7a9602602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea2431203e21aeaf3d41c895b9df260603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2daed4c26a7bd488bc9fe1fba0589a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c7c0b3f192373ce48a249ee0dd81f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0562a909879df2ac3da6b1a19a6d86606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0630890093e930e407beca1313db2ab3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48dade4deaa512d5cbe5dea7d9468f3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27432da1a92a1938314eaae48f064846609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da70cd926975ad5d27670d7893278ac8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5085687fcab16016149a4dab9785ed8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca103ffe8b030f514c16626a116ddbfe612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6bf79d798185202a49445a85cf16eb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b2794bf1df134dcdd6f3cbc593268614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8327c24861e8fb95c81b6d6ab90c9bdc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d228076a90b96bcd03f74dc74b3be616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac1af418b8f5fe417a6a5ea494a636617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec01c8828bac377b6860a4783473adee618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8792c41f30bb06bda2375e271d273f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b933a1b5edb9f332244200dd77bb09620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba77242b41f777f56000c67baefd26d1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f6b22dcb75c3c853b7c2c844d5238622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84816857dc364952320e8532bfaa9e88623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f0dcd42f630207d086d8da9bceb30c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8866925bb38de7bcdfe9a21fcc44564625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c667a3d81ce783f37f79f36d8b98c9b5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df6205c0790c097bfdffbd32d6d031d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9630566019c79deb6165a8db9d7d8d3d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac019f6a1ba4a47c0e58fbae7b5a87629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef870f279ef286bf8ce0335cac47bda9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09bf28834a8fe640be5dd92fb02a21631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c259c56123e8ff52080853c466881c5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9df352ba5bdab1d5d6df02584f133d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd5058df16f3f92a76f5a548f61d10634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a83e309ce6caf4464454a4437cfd31f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c04240a871ccf098feccf93cb9e4360636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2937007bcc445085aefa09fd8a574ac0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fed8cc701cdb571a792f6e6d81d478638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62bb6f703126fe6c978302adb11429a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa356eca8a89a2b693e9f830ea07a08640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28972ac3a0e5524a250245ea7222140b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d57e09df771aac64f967ec880adcd8b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04cd6c14410535e8e0ec0cfc9675fc5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a53b759c65bf4a9b7b085e6989e51644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30810b0a298bbbecaab93429e00823fd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed2adf0ac7a908aca7825c244d1b82b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2646190a8a22a34362abaea5c3be49647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafba1b64494e17fbd522c8333dc1df4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d9da4e1956ab80f313fe5776cf733f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b8eaeba12b1a65fb1d22d84d10cf0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc2783df6d3674b36677bb74717004651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96be6f14a3a804bf2a184cae46b12b6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc83b06d0da4edc32880e676e3c29d29653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb7fe13461f4d536f27d964f6dd913b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0689a54e31d14bd70a7bb4724ceacb70655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a4f7dcd3e31d1acf0ebddec1a0e47a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bace12f7957ce6aac6b303cb582b9568657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a88cef372737a273fb11546390bd4a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc4d774ec4ab2ba79c49d2f307519a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa97dfdb81bec6bdc0c108f439f794b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec0d4253a202f633ce7f458667ee91661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf0849621d8b97600f98c2968576781662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ddfe1225b7ff78020a3c7ce9649190663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac662e7d495c2f3e49409604ccb2bf72664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf1d5426bf626502ae3449e91688645665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f81a39c6da15c40614fcc6b5c7a75a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ea562e25a15221e851c92ff6e2d27667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396818e0511a7afe33abbf29fd088841668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc1c026a28a190b5e72841a10bb349669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8bd647e4111d22778ae0532a133bb1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37568ef67b28db51c99b0f04d4e9a09671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c0cc444a0012d498e759c6fe19fc7f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb123a1679883eb72c093db80cbbf45673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88df72f37b3df32726d6feb705cf3b4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5792791eccc0e159ade11f7d84b99eb8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79601aed9ad57789b8695a1a226e5a1c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6624e2d3f7a26ce4ba97508b627d8a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d00d9bdaf6f144d52ada2431cd154678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d829153a33966e34938bb23a8abb1c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08927b8b5a2565137da79a1f38201a8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c6cf5adb9c20dc368521ba739e5d0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0518263a2a49a87fe26dcf86f2b35619682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c72389fe6638b9e9d61e27d3093a4c8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d944d88e3e70bf01e62b97ccd738a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0adf8ae0d4cd7d7360bf893c7218e0b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa815d1ffee8eaabb23be0dd51d1462686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d935b28c36dd075f9b8f5914e3ef8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd66a958d01ef0f1f014b28e08ee92688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b308dbcb56a2efaa68dd0bdd1073e9b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e8ebd582ba91a5189be5d31ee7f33690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aaa258f27a8013f79a541802389408691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a287c2fc5efb9652a1f7b751f34196d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ed84aa1066f6300f0f2759715e78c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e46fc74a1518c05a4b65e900a6a4bf4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db31e9a0be8ff5ed345599185307f1a1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf80614536e3197dae77e6dfe5ad4749696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d2d9ae77c4bd050996ab80e293d41697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60d4b5dc827bdb501a0bbf9943ca725698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc76a9d0a62b9d516dbce7c54e25b9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731065707dfd4024c7e10bb1e802137f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e51611a77c1038b48311c820f2af3a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6408ba4efa21f6e627519e13fc946884702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b630f205e645760e777b2fb43c9afd08703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550140676fe69e0c3086f983ca4db440704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02735d3689863a44cf0f103308afe89705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd41f224f62b5b0cbc79c748525d45706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be6b9162ee682286dd3860207ddba70707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee68994d2cbda2eb6ad37d913d4c6d7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c301fdc3f91befae527ab0822a88bf0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d022b31060ae72eec72c3b969f854fcd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8aaa5b04c0bf251cf58c165b8543c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af079e4ff4a328d8225b2e2fd95967be712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd564e3111f627019f887806d5bbbef7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a1265952610f706d21df2ff62a62fc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bd754d519e51afdba07065f9805b4e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b33c2bed9f986b4840cecdc6c590e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90054dd446baa90c0bbf3e7375868e44717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a663eeb9fa485a29c14b93482a0c8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a36cf04d1460bd667aa7341b59807719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ddacda2021a2aa23891bee5853a1ae720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c20902789c5df1830f4d81eaebd1c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeecdc980d68a13619f9eecef72466e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe1fe9242d66d0374c437cc0663ff16723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1525b5a8833a26d40d7f19431b443d54724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45918a18f5114a44a9d13cf7010f1ef725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6493156a544ed2ebe212b952b99f458726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0863cc576cdb1a0fea9a84f0d2d1a1d7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fccedf66f012fa9ecd0b5f16fb5af2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecaba70b52dced12a4399b62a615dd9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68843d588bf565e5162f0bd3fb5c36e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9324ff7fd1234615328df87ee5869fb9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5db9c1028247acc3af3e525098450b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9611c243fa802e7f58fe85b1b41037733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6217bed399c9ef44bf690eb4b74834ba734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2350865b8d67da3ca0ff575b32d3cfe9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe4e5bdc309817f8e0bcd3673935020736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1800f5239f2cc7569e619fe23035a37737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf5cef51b66c02852069e398af2ecf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c8cd71d92b32241663900d647ddd14739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f311f25088431da97a49eba0ad5bbc2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d278c333408e88e33d2618ef6c5b6fb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94bda118494cabae0cbabd49176ef7f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a395f85fd4977b8a8d0ada894dbe843743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c1e18f0e52588637157c0ef468151744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c71e090c8707414a04b826e5deedd64745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd4befbdb284dc240fe5dcdc8da344746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f87ba34d14e087580b61454e044f29f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95bdbe8ae22d11916d4e2b45a4020a7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d0ab064b3aa8e6c3aaaeba7ec73864749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa324352168d58be9734201ec58966e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef84faaf1d5f7a9e332c40d211efaf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9b82b54b7a8774a5b1734b397bed6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17187ada38324aac6510ba1e0173451d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d54bb4ebb5347ab37a16b346c4eeb8a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d4bdf1450c94fd2763e867c07cd1e7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2593ab37e9985ccba28f255a1a59a3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c88a4bec618e8d0dd41d5bddf7de11e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67129f13e371edcbcca833e5665aec0e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4765443c092a27b2e696a77d154484759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>