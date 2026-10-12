--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1840,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2561,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1c361731dd1ceefe532635e4cbeae41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48270b69df859be90827085b521093b62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b98483dc4cf6b1d0ccfca1e1c7c13a73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e61cd336f266d4ee68a2c3ebe9e0c84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0793b6bc0e7abaf866e2fb5e7dbaa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7cfaaad5d7d5f096beb67b0d5ead16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2260226b45a1ace4910202ef8f33a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af21e3754d03105357197ade6cd653bc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b69cca58d8a6b2ea4943eebb7e38e4b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b825af42b10018fa63d0bde6fdc02f6d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e2c04067ed25f137361f3bb22b52811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5811ae49002242b6232cc00a2ad8806112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bff82092250ccc71ab7d7671e2fc1b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d78541965b7cc598560ba8300014c2914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574eba50a54b082235cad2ac8e17a7915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f249e7e7c37732abf3386ef661397ef16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3253e2a14be26affec81cc2e2290daea17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4520d68eeaf0a37352ac050e8d3d01a018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5514fbb422616f72cc7f99a8a65d14219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e8782e3605863de13a5a5d500ec8320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d225948ae28bc99f4779db3fa3f5ff21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44536484054c3323025437d566fce3922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e4f11e656a75f0edb92f976dedbefc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f200b64536594f4aec859d11c5e3624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f79f4256e926a7cb90fe9f0a504f7f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdc4302583329af2b90f22ca8bc697c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b6c64d4e764e1e2da1df5a58028a2127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2e9ee5d9a0ccd405ec47086927c6928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400fc53519de97f3f1ae30e24f6ec1429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77bcbf93a8b086bb2bdbddeb0b2bd5d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ef779a8991a89054a949baba3197e431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a961de0482516be14acbcd109d033232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea1cb2597dea6d662b5175a52de1f7c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5fcdfe48e880f4db2878f9e4dce53b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbfdbec04f2d9dbfad362fde24e63ac35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2914e77a8fbc8a020b70800b8b7aea6036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81bb28cb46d7f360dba28fcac5adeda37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e54ae935727d071d3b307dd7d4e5c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ecf639fe3310e169578bd159d87dd839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf513d946363f9c65453a7b587b4af40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20e3f329fca10150113ffc260569c741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f3e0f600d91d6e1384a889edfb0bd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5138d522ac202798986de87fc9d64ac43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a3b1da3f643a6064b826c6b5c97a4344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc250118abb2a29d20c0dfffe90b14645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7938692c36634de2fae503f36065337f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e63b9520c560acad5c390666c9cca47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baaf09d65bd1fa98ad53f34a34d94de48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c477d87569c7a3e1a38ffd94df9664b949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc6685394eb1275a845ed88eb4c3d4750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a8342fd4eec980af323b3f7af9e11a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f5c43867e9efd2cd2575ae64aaf24252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3075759f96a97597cab4ad25eed0964653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a9347d0a22edbed19fce9053d3b1b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a7a186daa313942a22773a15e2c15155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc42c59eec05aa55088b9730151b27156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbda978b95c4d33400d3c552d8beb5857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c84bb24ebb8277fd0406bf850cd4258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af23d5e1fa369d80ef013c5a536dd2159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9399a7ec8cceee64803ebdf10af384160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e79e34fd220499d9dd862a424a42d5461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1343a09e87fa1547456fbca445c0a34162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f96ae671a6354f0c474de212184fc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f888200bdcc606df00f3aa0648ec25f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ccf8b3efbac72959c219d82e23a8c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eefe2d5679b841a28822c9cbade77d466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039603fa0bfb79492c14867d783c7da867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f467856c089a557467c390200156a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728aaadefb9c68e99f8ba69f416dcd9a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a979c22c9ab4450a642a782a1591a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1634f271dc91325c94222e5be12d9b671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d712eb701b6a8dc4271f4b6f3c73e13d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691345c574d5bd179b09bda73908d33373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2363b1983d4c6eab6c2f0b7c8188b22b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee52acb9abec34adcfef03df9b949a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b66c4d0287431614e4e848597bee8b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5126bcd68278d3e1772aba668d0d07f077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6abd118d5bdd7816e88c20e1d2f17178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a694406cb5701d4d7faecca693d59d279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333204e5f4e6c4b45156fdf6def41eac80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de62513b3b6482820cab68aae0120ca81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e42380edccbfdee48aeca084d6e617282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afcdbefa8debb82b3aae2142f216f2183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c5f2a47fc1a9f68244b44735befcc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569eb27b23f0cb5c9c134e8c018d082285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d5f09e9b1c4c8dd7897d61f7cfbabc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8007bb9193cc2153791c6f90c479d53a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8408ee415489ab9c5b19739dcc610c2488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a989238b3ad68109e5fb307a03a3da2e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e8dc63dd9cf38e470ce9f025cfb8f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d7cac037c99f7061f8df0c1c18bb6b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c1c92ef2782783a20e4f6fc84fe5d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5577ac3cbcef9fc22eeb0938b296de4c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9fa78aa0a34c76c3bb205d89ce356b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899fb84f64f88cd6954f9d425e5eb8d595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c6faa92fdea58f9ba93f61bb66d22a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37242df506351185008898a9400bd50597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0a2b95579df202f36f5e5a10003a6898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0844a4eaf6a3547a3f43fd2d126fda9299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d246cf435c2c56d5e195f89989a0d8f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc3062da8d327c924e3a2c7e4763cd4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a106d759fb306d4fc41461b06bd2d47102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f26eddb88366cd5ab6ae36575f928b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de351b7a26d30141e18b7fe9ca44d7cb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c22971109ff2c44059d54486a4d5d46105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ebe446252ab586bca841f8313fd93e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b36ee82c33b5bfe53e244ff0ec1dd98107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51130a98280c85f5b844ad72d53fa458108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc8eb7def175466382cbfb36fe155f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea5f9082d41438897305b5a8c4fd47110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e05ade99f8230618b89d79b3b1ce2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8691340ead0a572cffe3d8de0bb9119112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7bae18ac17508cdb2d16604d38d327113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1862be4f4efc8754eccaf0d9d96a80f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0045e064a0d5baff9bb98a02405c8435115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e5b55503db6bd574e6b13fbe562319116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a975b8b9c5e2c93abd85ed770f558114117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d790656d5f4429199df78a6c43af4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd2feccfe9c3735a9cfeb6e2f0f23a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19120bc0e9ac13d63008c20508650a15120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa7a84e5dc4510b906514e9ca84e2f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f9a1821e828a5b438adaa3f90f94e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a0fea7070753f11d0a522271afd60123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4211c42359a4ae5018764ce8e8a318124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ad2755a9e5a9a837558da5ef772f3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bb5eeb9306350ad28b1a260b3d41fa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6931539e24f277181b488849b1954c67127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf338995976ea611defa50b94d3196128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb6a4f65392ced9f7fd52aae4a36dc3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3372d5218bb34bf13fe19ad42b28cb6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8931ce858225e59ff5b84528ae8e513b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f3bd6bbece516e52a5da2337be3fc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693c8639e4e46edc3159fae076646aef133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6007adb086688d1c268761c737614e2f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f2d293fa38bde1d8baf1c29df20cc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba51e6a15af673daac48f68fb2d3e591136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b539446a28867decd3ba47916095f423137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f96ea94eeaadb9f22ceef0ec499859a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf65cdc7254a76b6f3247931fa01a46139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14176016740c42d59f72e6b29622fac6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e04ecc3785d9742d835d862cf0848c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b60853859c34e85cd4e19b5ac29291142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c9cc58227ec5ea3fbd28ca888f507143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d27d6fac5001ebaf26b116bf7a20106144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a04df3dee724231a39fea8455f364a6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280d2c52abcc222f38b4eb836e0e5875146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11bfc09130875697cd4a0a2a9e4e063147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa869bd3031a02d6ecbd607467ea8f3f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59854a7885bf6986c232501520b960149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db4373fb1d5ee7ec2304994af905330150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d6685863cf4de2cdd5f5559a476723151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfefeaa613fbce67fca7cd5bbb7c5d9f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73bbd138c7e4009e6489b3dbc47e7b9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b878d1e859c7eea104bf9be040408d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0020e607a8579ccce3fdeb297911f46b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d64e9e42827d6cb9e48c765a0511dfc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6e1e1ed2723febbc01d275c67999e4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb1ffe79af9a7c674ba03270293982c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2302edb64cee99a2648d4aaf47e66352159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aded66877f99ee0066232da84b9e8b5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fe8c6f17ea3cb51379f5f9f74ce180161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af342edb0d477db5b958e699110882162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd1748867b06d84072ef1ade2c5711163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd479e5648728827a64bad9cb2bb03164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52793db3d3e89e6c9f337d6b14a57843165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1704ac7cd0ca7dd204569ec4575aa3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee1e0d0b53d0f3f3d9a36c1bfc61d6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f16abfdfc308a530e51dcda6a55778b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673457a11fbb947a87a288673d218abf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad58b2a903a137650f59071ca0eccac170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af20e98e0f88ea04c29916f9b64763171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea16f75a5b75dfbaabf90e011597cad172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee0be5ab03e1e6498d2e386581caa0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3041be358caff28042e0c0122c78d60e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211de571ed8fbf40d43819cda2d1b5ee175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b9f262f091265fa38b0cbee0ee7416176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abdc504f56177f06f1f6fd4145ab44d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba5a8b326e7bb97b027b5558db0676178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf810b4fcacac132e02bf4aceceebe61179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ac81564590a2083cda80a2c3572a8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6252e58157930813ecf50971e81222c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4113743f77d1c575ee668121b433c66182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ebc72b48939284845e363e0dc54df3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db6d9b1a75ff95e7355515e19b017f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f308f51e3e637fcbf44a80be2d0800d6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b450e154c18915200a22f57e6a14c3d8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b78cbe14361a916c53bc986c6a23430187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdd74a21b62e7d0b435f1edb977130c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16058e895b684406f59c2eaabe6913a7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90b540e4c2974d5d3a6bc00da64d5c3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6dab6c1f829ec78e83ade165a70ba191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd47fd08f98678fe1fdc324fb61db1f1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a005d8eba77b4305a139ece6a40a9dde193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6123daecd9506d2a4a61b09b3b259631194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00405921936beca7f72af8c6c7c20b91195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0df7bcdb82f506d0d3cca71bbd6394196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f4dde3f5585a4f5f641b5426466c6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e69a632c93cf5c1c93389f4b27d7b4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c31fdf478a82aaf90145eb482067c1a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7692d72815772becbab35441547bb5e6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e45f28a9007984e781343aa38965c93201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d5399d88abf5444ec944193022da0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3551086f72d04317e00417b19b9333ef203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068bdb8025e0610c4a8682e9b7728161204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4bda8d290afe3f91444555e48132ff205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac58907e633a70eb8b96c258e14b8e75206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d9f8bb08dd01568c75c08b8fb7df7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ea2c9160af139f11c8d02dcbe381d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c68ed1c7b3e281fa6eaf1ca9ae51090209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba2093b42d75522fc8f80ce4e792f2c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95acf5852cd5d0f7411414748a2adbc2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bfe0fb34f15406dfaae7b6efa9bd6c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf284f4653cd317d846c0fc4af86ded213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1632a04c3f1452dd5a103961a759c45e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9dcac7aa2d9225492679426750aff2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789fff3601e607074568bd41f82d8f6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1000f8b4a71fb8f558e5c66fb41094c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b5a0e898c820f685135aff30e92560218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17af7454f6321bc65d057dc1f110e3e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f71d38c88fb164d3e610d16a517535220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4d75499c8bada573aad640840e14f8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af08e2dd0ea475cfaa40af7010f34a0c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee7e7ea0022b4366efb8bb8f78cd3c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e36853a352268a95f9b63f96573e99c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78ca9228ce43a84bffb8ba1c147bc3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc80998aba2094ed6eb9a8ff0bd9d6c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7237c7067dd82f3e6ea52816521569227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c80e3453188217b4fa4c6b5152319228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13200ec4401b9a8f05179675ed9744229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65650d6ba8cc3dbec09df765f0cbe2a7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf3d0f5f7fcf8a6a712bda2612ac67a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d58a789db258949c588a74ed13dd4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd335380a7758a405e00f505c41969a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb9b1b13252e1d4353c17d661c8b31a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df43906320c168402e3225f189528177235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d449f702dbd8f2fa74d2e6470171c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4230b3ef23248ffd11439265d79bc98237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed15028785a05b6c1faa3f97e7c171238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463deedce6cf6a4ef7e4ccee58ef183d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a286d54889365a0f4bf19f97a33ba4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84883809127e2fac6fcb4768159c80d2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df1bdde038ccf0db7e3ab535bcd166242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be56d6683e14d09c7361b14d7e022044243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34654d62a0cf2ac7d4e1ebc7f5eeb83244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541b89e5c91b04aefc782717c215f18245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e81e8c5a46911700812776b26574b2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae77dc96dd48c6526e770929a94d01247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ace456860b9bbee180908d19a3b7f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9963cdc991fb1ff1a55ee91aeaa108249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fe900cfd8185bea57afa7967cf73d4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3478b2fae8cba5bead39ae6448b05780251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639544c721238e829647a09452b6531252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dac01c36ca0c3327b7965605e052ea253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d31119f0b577281be4f7ef01abcd7fc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c3ceb73960d24542a8a1d6d68db61255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1525ee27b390548c77be952895935171256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cfd8249b081328cd5ee6ff6ac9ea50257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746cc6afa77d0f5fe9131d2dcdddcb9b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc85eae3251af0d6171c0694c11ae1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07595082c5c35f7b45bf5f6d8139c2f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95fca0d505154a152a9e8db1b1c4904261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3438a3b4ba53241850153afdf0a4cc76262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a89f0847dc06ffafa2872f28729330263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290de434845ffc0f412a32527902778264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bec59f9b4d430b91199ba9488ec428265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc246c4c8d3bd5226eff067ef186fc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c98bda635b9481b7a81d94039bf24267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f71f499e806378aa3575bd7557b797268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a29e5e4e857a1b7bdebe7de418727269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e763990d1388865ef24cf04f5ac4bac270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc48a1d67737748d7097376668a51b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7b9ab09c278c0d2aa4303fd65669e3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d39b5b8e556f5275f375d7572ffdad273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9c0507dae293ed820bd15995696179274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816eb162540ee7272ceb089cea5bec0a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe2d9c021417e63924949331cafd20276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2d438b04296b5a7acbd6945032ceca277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22580d2e993d00ff5d0ea03ed40f4ba6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154be0cb2923f20b050c1619936f62b8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c2b98aa128f1565ce6d93b64dc417280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa5ac67d463c8961d04cffff1a0fd8f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc189350d5dcb6672167ac532746b3d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6455422238c6ba512fe3d727ddedfdb4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651303c0c5d6a8e71d08dca8f4147ae5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676a47a3ec5a27fd56832c14e49787d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b39e26358df767e10917ab2e4f352286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2272fa6aa5f551137352afca90502440287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a9357e1c2ddd02c903f1a28a4451b8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d329e2cd7c7db59e186b8f485daf2ce289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d9ade89451de4168201b558a6e96b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e214e63464dba2032d821bb166502291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4c1ba6510f24c9dcc845c4a38801b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af076f658cfbb3b8d44262ceac72c726293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c16e4f6d0c51ecaaa8995083739abb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b757a492fdd5a5449b20b71cdeb54295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9dba0c38afcf672c22b9c66aeb8f4c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692dfc07ff03137168f20873d773a59e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef25171fa8568007206b6ff516d284f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1334ae5db8c85a12de3662c00760e12a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdace3ffecd642b74f2ffeee9f7e2f32300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a46b23a375a0dc562ebdeb5db83f492301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc5a4907bbe0f2bc17c70ed76b2f3c1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e54a36798e17055f587aaaa3f8b4b8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f05ae18f59fc2dcf305b05e3334db50304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3695dacbbee7dcb71da346d16659c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec07476a19b308226e607614f8d743e2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9d1d158419955a236ff484f4df748307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1060531afc5e28ab11aae5d1900d87ba308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b325e8802126990c6be084313acf28309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98586bac2537c1671759bf36cf50d938310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a29df1fd8fe36e768ba62e0f1779eef311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07baa954f3271494d5c396523d41d434312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71735139fe9a7f4bfdfc0534ea90c43e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314deb64591addf8448ef4c90734bdde314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4403531fb44639dbcedc048f990f4a90315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b207edfab4ffa1def65dbd89745bbd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38436e162c24a6d7fa667834bd5fa561317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f485bd18b2f8d6e590200c9a046500b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a836cde91b7a8dda30ba2eda6081b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928a9d76792ae47eb219fa5b123e489320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc41cbe6c3eb0ed79a7b5ca4471ce33321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422075fb9c4bb529d2887c7cbc7a87ba322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a339a61d412adced03e46630c3889323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5349669f4dfe2730ed79a884f6c35b7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc1dadda09532151dc5976b808a6a79325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba6954309557e11f746eb8dded74561326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c40e244d314b1305ed0c4f7144719327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebfba4af6c777745c994df53638e933328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb8f2185ab5471bbf320f4b9db4fc9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7542d33c33310cb9e7f0d8fb3b0af2b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d455b2085be7c77d4e4b4b7dfdf109a4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c79e4b4a39096cbc2b7d1b58034841b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830615ac9b8d0cd87dd447adb612a661333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d965c1a32182b33ccc31c872bc4eac5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a41f8edee65fa0eba7322544ea43a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50fe4bd55ca6e161c2ae9b738ced1e7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c19c1b23393c1be860c787b94cb39337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c7601e5f87f6ab14269b42c9d60c99338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804effd39cb52f0b452a104e7fb352d1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b39a628923c8ab008ca61fed5ed661340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765da5d6155f703618c71a27c2aec837341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd54e3f0fa3038f2a47bb1aa55183b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d8dd6393a1f46608ae825b668cb2c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20a955872f83fa93ce441d88d6ed4fc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a1a0043def9e13f65e20b859a3c801345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7945dc23d4d1eee4e2edf41450f3b187346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63367d913252efc034351718d990f52e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d26397804cfbd278125a4b9d2230b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049567754d8001e9bf966aab558bfa8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a0ab45721c9627210ba36880557cbb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0236973327fe5a06fe4da4ac7aecff9b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb05b13fce28c7d494116bd4135ef0e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476bcb2b8ecbefc0f1003c4ee5627aff353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dccac84fcc87a9f78337e54e84e62be354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e2ccafd89bc87b13f18114f20da02355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402de4ec52ae2cdc74dc6b77d77739ea356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936171926da559809a76fcd4d581e1e4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee87006c833e09fc30fcdafbdee7f3de358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8cc7e067bef42dbb0d0341e35231d8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e3347426e7b08790953568b940ff7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67398830f3912d3fac71855910209602361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03187fd4ca77b43c87dd379982d470c2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a49bfe45f0fffd6782cd9f34b3f132363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0020edeeb091bb6978b5054c1fe984a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993ca1b3585d68decb484a6aff3069d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc1defa89be86c95baa71c56bd0bb1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e38d7a73375a94507791fbe4af13e04367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f53eec96c6fefd45c4f3863a4802c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a003b66939d7a70e15b0b392e929eeaf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b8e8f46fa6ae605beb3fb1471c1028370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce1b002e460ede1eead2e1d8b0e64ca371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb617d5fa165739be051a5bf9d6d0c9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b93fc65892fed78636913735ab068373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dae4ae9b0fac278cdba9cd17e81844374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5483aa24f3292f739909647b5f33a9b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96675a712e78bbd91ecdd99bc8b38252376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277478c3e23195f228bc918e3ac40fc5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0adab5a9c895b3e176149adca00cc6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552be6fbae8760003e520fd4d8c92038379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b527547d706273d7d8cd537fd0d50ec7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0da47085f63951cd260cb0c4d2872c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2964c8338705a6f9a7eca67df51650f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b768936ad572f3dce61797556bc4da65383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61fe93233da2e9de0d06a733d3a667c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a90509109353d71f9f49bc41b3393385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027adca1be1aceaf0061362060d6ecec386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c7ca81200cf0844dde0bcdfa4f6890387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de78ce1868e5f14bd758968eff1cfc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b48c73f4b0efc4c1baf8e43f73cc5fd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b5f5eed20c0197acf27f3ba8e66970390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae6c39fa3bb011b20c001f212c6459391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ff7b10e72c1d4d4d87b35106ce7b5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f544e99a044aaec6e6f551a186310393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab04a089c8eee6d4b2048da719f27c8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee98c4a7afbfb1e1c748875fd062b6df395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d046e4f9020dddf9105c5a4d0c6bd84396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fb210f46eb31d5d8fee421feff50b5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546258e46e6585477c279942287ff098398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ab91737ea083f851a6cd6579f54a0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b6327c16433c4ec097516893ee9093400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1460d11ea82aa5ee00cd7666d43c89401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b1462f35480d1c1a560940500210b4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c37bde567985313498f19c85e302faa403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b832238c4510eb18a6f1b5abe1239a20404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d290fe02c3da162a16343263a6b70cca405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b3d46e69d8f8c448c873befee0384406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3708d86fb929d9e59436d6d51b18d2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a496b3cc1913dcb14d5d923d56c79e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2eef7a25db7b0fbd0e74eb80e67368409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96e8c817e69591025c12ecb4c4ec26410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dc550a71ba9f38a060ff7ee514fd3f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef1e9643ab241c568fcccec2822fea7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce8c0cd0cc1ba4e9a52f63dc1c7fb3d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ba2663d6bf951fb7420f99d626cbb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b2d602aaa4842e822b39f677d86a7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d903f7533b8d739d8128ba4c2e33931c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c878c780cdea436beb10e78bc388dbf9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4643b2d337fce17835e8271ed7d097dd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3820e2149209def166bd282b197b452419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09aed4e3ac93cec3a96e515b6f97348420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a818bf9d87405f7dda9cf40abc6cae421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1060ef2dcb277b6983cf31792e7263fb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f5bcdf104e42960c9f194510eef49423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8bdacf8b497162653e8eb79eeb81d0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe6c09c57e1426791a4ae5c805a3fc0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf14798bd09b68be9106f6ed3cdd4a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139470788e5ab7645776436a49d093de427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658fffaa9695c59f6b0be2e51ae8e6a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db37547dba5a814515d882891c58bbc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18045f4e0e1d5618673f9b22655d12d8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2993ded65f12f3f7235f41e5395a31431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fb857a7b30ade617bca872b8d4e79f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e80a3ac724cd705fa2a3d42e4727f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c91da4bda19d381b8e844fd43e58e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb4c48ac2a57dfb06de4fa6a740948435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a0902527e7b204b16200d55713800436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf28537fb4affaebb606a4aa87a1b61a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e7a20ac35726a02a11a44724b6f734438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d6501ab7b809a946c1969e6fff5d0c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec510118911e14227a0a96b47e85e03440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d487138d6950f87532eb88ca556f9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553bf032a7b9798d49a72ba59fe9b03a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79689139a2850794387440ac2443021c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7062ba68d2d053d9266da398e9801225444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b58d8dab2b56408e8f75b0accfd9dab445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff9649f12e59b516ab87099acc63466446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f83f25671da705baff26f6d73705d8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94766744cb20734e964dfb0936cb04448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b521663921e7e40bf521a5fe494f23449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936dbcb344f637c23e2605134dbbcc38450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5617c69a97f1d73c8566cc342eeaf488451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b0fdbac6aa62ec504e769ac5792fe9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1280d93a839f0d92f8a71ebadc6a3c2f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f96079420c907e4acafb45bdace35454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6668a166e019e2d73115a7162419247f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d934b42b6b1c0cbd0fd042c4c97ac6f7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b94dc6a4b4d2913e7cb2d97b747821457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e6dc00c4b65fad43e23e5dcf9d5786458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b3c0cce5cff1e44f07a82ac14d011459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f5e58e789c3dbd31cadb3930182b0b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f052b64154d8c839f40190653cb2a144461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc08476c7ebbff57517ed20d83f864db462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9118e2a77cb376f1fed9489b350ab5d9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50944fd6996ccc916be6fa2a48e90fb8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0c5d247802b5c99af6d4b86cfd96b5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b8ca655bb57bfab6c515ef767972c6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb313c92059736b2ce3a9558e4ab9705467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e48120d10f47044b158b7f66a74c835468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837026e9d9707eb50f550166104f330469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0551222913832618c67782f215f3ed49470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6751d962a4350125c21aa63df6afc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa3ff70f05695f03b9aea7281a0a26472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c1caf9337c6c5055a7797f25dfca80473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e4512fa86fb44e4f18a1e4f9d08fb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef22009d1bdb7a93f69456180ee38796475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e599fec1b89320d03283cdfd1b60f751476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc2a5f7be0a0213f4918c312ec7a471477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6492ed4ac3e1591daa989934de90488478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff88826f0d3fe299551f77c63d8a568479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140bac03f3688af4c707e41c01084bae480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f1390e0b74daaa30b7306fbe97c0bb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4367e483fb319965ec9d6413e0e878482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e4953817bf36bb3f0544dfaa992cf0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9bf274db197b7e39ce6f7414c14879484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e745d7349cb765237a92a718fc9c0ef485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623a8cbb5eb2ac75c8c5fe714f923ca486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3391646eb9f03a04b19277119e808aa0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f2bb56e1d63215e075b0951664cdd9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae669d2e0dfe01575c6d06e065789e9a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca08782fb02bc577952b610c5ef7aa1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c5e1de2810461ba69785c92e262130491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dedc23866d37d45ae98e5ea5bc94dd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a19acf68d89f85d3af7f52539c3d87493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab8a92150cad816361d9f07d6b19e32494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0b2f32d2849f952f84446f1cc96b05495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35f70e62b7c0af3af0ebe2bfefb6f2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dfd60bb546d01acefc541c93a83f88497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30014728b132001850f4d9e910bbd6b5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b657b8e6b0add634eb566840af906c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333308dd7e26a288268f2cd6f60d617e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c7a3271d8208457c15cb3b9d961a0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ac0b0d0b8a538ccbef1a65d8ac309502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408fe6913f660f4d016ad958d5c9bd8a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b79196323c53b18d5757314746ca187504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f257db4a249723b742d8247f73c47505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331693af336308eb14a2668963d78f3d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db30bddf70139eaf9c68b553dad78dcd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db167d481d5f44c01bc167c7849610508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb601289b8d5f2f7323101bac7fcd8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2bc6e9006d3659316f33fbc494af69510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f83472e217bbfe43ae60ae58c374f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889256da5d142c83a87b256f0d51663f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32fddb1c279fb15332ee3cf97191def513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b4a9ad2c051f2b2be700e3af4152ed514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa208dbed72081e677500eab3c18b1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889a0eb2db7a9f6a7c75a1cc56527e45516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430850122c640b5448cffc39a415843f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f21258b7c3a8a2f17502c1d977d74518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37300e4f177b9c770b807467205ac08a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71cebdb67ccc261aff1ea81b9db4d08520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311cb4c866b2dac77951295a1ea84795521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef61b463dd8cd81a5ca00e1b27410c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fabb038d2cb4068d1724a4f333130dd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de49f205b9da1840cdbee097626ac93524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1df75ef6392659e329e57be89f4c0e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3401996e25f9d8a42b8d30833768c9d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e30f33fd0760afb5cea9e9423308192527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f922e7173feec7a87cc2ec8fd610405f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98852e05425ed2b5470c31a2c86cc1d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98614ace4e16c16fb2980da7727ed328530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454cee654c98fd97e0cfbdfa61bbdf2e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e225a856e55291c948463a5125aeff4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a710de70bdd0e27d563b01bae9807533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72078302513ff9cedfa66c41ed2bee1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b37589d35219c67aeb8cdc652735d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4fafa5e09a7a78f13259ac08a58a5e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3993b7db7da6b1e831b8ec5711c111e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d00ced7b1f9d33e7ded7bb7ce3f753538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8be72deb66fbd004383b750a0b4f34d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8208df1afb55cb899c9510eae8af3281540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307950dae429d4916fef757b45bbc738541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829670f264da9f40b1256fab05d42376542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e81b55135285c1ba7d97e8ad61181543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06fd435db22f36f43c84b44e5eaeec544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd0d6e99c0a7cbb354cfa272e0b72c2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb5166b26acbb45ede5a081ca7a9c5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ae5818f960e23d3bb09e7543023ba547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd28d79531a4ea9da5a389b47e790f6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9403ed318ae544ce430bd177b933d0f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd911232feb351ca362d5a640cb34b9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4f544f2761cb359ad5eac5ba8d777551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d0ee0ce056e7ea0f703f3baa4edfc6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c576d8d563d519fc5658141d7b889553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c51655a2f9081a9c7418399066205d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ded2518e33235b882d0f2c39e1ae59555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84058ab7bf7e06f6e4555cfc572bd35556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cfdd1079a06c0502d2cd61d335fc9e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d0a1f1ece94ee4dee7ccf0c793cb4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ec75e65f8151180e281df15370adc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd04a75553d58bc9b76cd58c3e8dc93560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2a3862456ab71ea7fbd9b4a157164b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3480707a7bd01509294fa7a1adea3d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f7960e2f7fc3aff2a8ff0f140f661b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d612e6e55e2d7c7028f9f3698e065564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c92c2f27e6993fe1936689b52e97513565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de269f3fd16be0a1d952276a459e4d6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885405223b5a193e530d3046d508daa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0aa2fc30c86e82b23aa5b53e305e81568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff48d23befdf1228489a2a17c83e8a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f5fb2942ad06b3a24d0906783f9c7a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f23c5ca3f8220f2e1774482715814b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e532be5e00f15c957b90b75f734146572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840527c0b557343c2e8118dbcc858d1b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b1a932fa92dc702ea3e564225835e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dcc07ebbcbcbcda4d88a73b1516ad9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203671eb90d87649314011f33d33815c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116b25412c12ab4dcdb96d98c4e00226577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd5e583020fda32eb2e4ece62c8354b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4673a94c636613b725852e262e78a8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2b8b89aaac12f855aa02e8c22f277580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c945960854b836b52167fdd99d1df1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac919d7215774cb14b8155638c2db7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1871f5b6fde50a401754c392b2f60c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca82287e751dc1289a660b5099d928b5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb526903fe58778dced9936195a7a6e1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54503b17594c56fdc8de214fdf80eaea586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac3b070d77cd45888f62ad7678a65e3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b647c55382ff884642e0032e901a1c8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45143fb03e8bf146808c5135f98046e5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f22c08e0d0062a34b2dc8452bbfff45590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf76c569ca9b598b197aacc13585bfc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc445bbc578ce728c7583e06f909f25f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec01b65c4a1bb09c25d0fcb8d1b54e7d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac4aa7ff3bc361b6d32c753503cbbc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4330d50f7e5bc8d3fc031aea99faec1c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e7288886aa2f7e8a431623ad79993596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae71c86ca1f34d3b47467bdae13a50cf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab05aa175d6829e61f736098becf84b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b76aa5f0309b553eb396ffe2a323ec599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec32d01f3a251a34f01f2ee3fb75a4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c927fdaeb4da2f2a5c5954f360aaf067601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a313cfd8fec76f3b0f21e9402ff42f92602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b64c1fafb6a5e7c0fc164c2473b1b59603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4365afc8d86b20b9a5957af2b522d3dc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25fc1a0b829aa227d7e6b7480fb0f2c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0060f1bb277fed802993a234b453827606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e557a8767e45a30090a821edf8b02367607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105db2f3f3834482b58e7f1844fd0624608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8bb1f4782a8e4e33c54997918aa62a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c349e7fc48bac77878e34836f2cf0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd4888f98b807683e61e2a39f916a15611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be2a09a619a7807631efbfb937fe97e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a6b2a7934d5a37da635ea96dca05b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c2dbf5f94a6d62a01fef146c756221614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e5d04f464f6cad4bcd2aae2a52960b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22082c6c0d767fbdebd9fbdaaa5c97bc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b588ee0ba1a9cb1fbb5f6ae59ce34131617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e81c0723d4fecaaeddb6eb6dfa7e6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab02cd977375cc4d3e9c89c67624182619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dc15cccbda31de77a46ded02febeae620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d56ffa01f16d2fe649b65805b85f71621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bdea63b6cba11c1380b5ca2b58732b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841f3e3ba77c986781f31a21fb96c9be623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a165160c58217c22d3e681e8d5b55624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7e2008d2a456f3adeaa081d8f69bdc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c151ddf3b8435c94ca50d2de4778b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e03eb681674c99344cf1df6fbb919627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538ca4fd0a6c15bf784330206da904e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f42f25043bca4577b4befcb2168197629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f016d3d254c66eddc38878b9bc7628630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd22501a800e4a61dd8f8b782d71e92631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e4cbb55c26f1ca30789e84204cb7e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10585f34931c51a32f3983b7c37c2df0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e57281903f3a94f2ce8743540af0bf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b2d5c24afe090abd326b0cded1f5d2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeefb041b1ec47c2791e512c29e2d26636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607336d00f26a0fed5f1b0179a0e73c5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3147630e1aa99e62ca94ee3319e82357638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be662f5f2f70b02bbc3894e4bde17026639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f7a34b8b263152dd51222ce1cf9c3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bde408f0ffc4b2713765e8ffe7f235641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c47747acab84584636a9e2c57b8f5f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6cc68adb5c0d95c16afe14d55c5ab6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e05cd561b05973b828984c9e9c9588c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1047441d1298ca09daa23db6bd3a3c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72489e61787a21651b6a4b996a826037646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca41bd01c692c31ddca6c11317aedb53647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9881955a08090c4adb0e4a0130905ba2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c11cec942afbe67187e636161229de5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224a137eee10190b8ed3a6c0331820c6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f203488c35ec828814ac94d28b8c4554651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d543e2a9e67122a40a40991efdba1c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54d5729ff9021c6d85a6c7cafbe07b1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8734e2845252fa42c7ece912cbef95654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29afac4de5355c6ecdf2c2c88db0e55655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea3df9238e9241191f62b3730cbd4f5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26803761a8143964f6718e08ca6f4d5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dbbba645945eb9a83f72c1825f2306658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d181ff26534e691d3dfbf1c6ee1b5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec6c68baf9fdd8c77cb6fcd2a143df8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5831553cec7b88372f631f090d2a67661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d4bc483ae91bbc5711ae8270d13d3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20145652c0ba66fe257353696c9778663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e0e096465872c75abd49cdd2d7cc9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc2ea3a4f4ebdabbbdfe2c2446ca33665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01afb8bc71e92a5394eaf28fc438f077666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd093b496e440cdee199ba98ef1b16667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b41a8135eb168310a6f7ec179d6c44b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac724ac7e531ebdaba015220d645be669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee124f7099e855e8ce910577f9676dc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f8264df4865e9b97257aaf7a7551e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7675e64a0b1c584e83a4969277b335672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f109a8f2db20d85f7bafba9d78fe3b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2750c7a2a90cec78f0545a082ad1359a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415ab5238d45d7fd098fadb80000003f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4668a70ffdd1ba6eb8304ba9326bb9ed676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370636b1d1a0cc01c85ab5119cbac192677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b825ec56050c959b34f74a6eec8d1323678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad56a7b8802c88475e87fcb1e7843ad1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd6510ca016b903520cb97f31f5a4ae680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d604ac6d1e9f604b68f456440b1b73681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21de5c0e7e21eeb5f3ebd9e3a3ee334682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae362893893a51af8ed0080be2cf67683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866933c8dbc5ac43e31540c6dcfd330d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb0bff3fff59f12c01e3d4b8359e82685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0746fec5a152ec5f1f8ee3ff94c26b6c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35980cf755d7252885225cbed133ccdc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f152b67fd544521faaae6f770561299688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa214491ad8748983282da43ee35ba689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce20fd1a47544c0e34e2bbc659c069c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f1e2a6298de47896c9f1ed3663aa77691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d05c6b3e462a41175a9970930045af692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ca43790095d3e271ea043a50f5ad4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e125ff82676d53907deec5bd672eea694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d05c80e7c04431a508fc18791e232695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1024b98ac6f9dc367e1927774661177a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c908c50920e7eca4f2194f1e7aacc9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f90b26780b0f7288ee301d22082252698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703bff76f4485db272fdc63670fef57699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3196e6ca83d01dcbe52302255d34c932700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81540d0dca92baad6756a64f482a00a4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7908ae28f1d6365460f08d2391caa404702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c1d1c7fd813af1653f30297dbea3c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a6656e040118c4a9ada734ff0b185c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f7bc74450a5417d7b970d635d9edc6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af186b3c5a59885e100bd3f7747f761706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6888fad938b29feb956ecf0a6a52f19707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4cb8038b97fc9998b91700559730de708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86145b2fca618b58406e43542bcbfbf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a2f5e2888cb60b888a9ed9de8a7692710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab11c5df046f5a1a2e0a90d6385a65711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a8c74dc39d52b9fc1896a29ef2bd3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ef0ce7cd217db395984f61748915a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d5f806dd91ffcebc71dd516c08873714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc84b46cdee0546afd39f228c882236715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c78b27e394f0c9f39097db26948e0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663728599db657a912cf58315c10cdb8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe6ce4202c0cf7fb3054487b74481b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d4a3ad799c9e2f14d9c0a82bf96ff719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98175a40b6f4a5e3201fa7622ab1c7d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a5d8703edfec58e4c2992dbd06043721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5caf676fa8f4f43514915695384433722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b846d418d84b6aaef3a9c40d0f38a682723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f833c59fa1ed897847e86ae1e44eda9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d983a45f09172f874d6deb6526b9d13725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94372bc884118d900cac73552c2f8678726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd5aaf52d9ac7b06980749dca82e5ff727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ac7fc5075e75e5e204e986e8008b0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da539872491f1d513e509b8752ce12729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f97660ad04044af4930af9f2a81e08730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6c6d091ad102723b02dd4922bf7848731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa79b65dc1c8b980384263c12888a6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b51dae66103f9fe5ebf75bcc9c7e55733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f631709b98a912e3dd0532121a58883a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4110247cd041d4859202846dde40fb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e967bdae69ca453c437ed695bd40e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb768d0905dcae765cb9dc729d28a45737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f0ede306557b3c4caaacce8ad8679738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d4404948de651742e9e5132836e66739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d19e8bfc9047cc8eb9586cfc6d557fd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53043ff88514fea39eca5024d9e2707741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0731b3d0feb87cf6dca604882c001b54742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006715a0e3758b318416979cadaaec8e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb29e89142777c8e7c8f2e43f125099744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a75022107fc27d67b904bd80457fe18745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a87936a9bed0c30685b892e2fcecf5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfcf1d57ce18d4022dd4561571786b8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f46944a7fcc7812d7900e3576cb7f5f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f37afedfbdbd6446d650dc74a4cb7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d6494aca0f9ab38af64e91ade3dce750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60e987f45b7df43e9a04ccf7b095ef751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f3a6ab6e8d4759a59dc9bc72ee778752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b31ed93ccf18c2229c5cead01cee0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc87223d1cd4909ec98d5b3831e2826754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15759334a80d0a65282d61e926dd3ef755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b84e751350c8ddbf58e9f5bf8989b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30957ce9bbb7ddf8b46b53ed8f12094e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb29e7c1cdd221e401e79ae07df335ee758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2acb0dc038bd5e3d87acf1c4e54100d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae4a7b78b58bc243f0ed65f1df8c221.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb85f12a9c4d3d1dd385bee1acfbee62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eddd91a091e036be2e614680d1410783.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db260b0cf0030e36c0a8dc34ddc00394.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475196378f0d9c6e981de33a802aef935.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40baf0b4f5e89ab7f114f83f6773746.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475f8a777a2ec99bcb0f7deb752a338f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170aee952f318e38a85b421f856ad26a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2455abf0f0ab1493c48cbb527fcfc0049.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4163d405cb12115025989d11c2d8a610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa9f0a210e0ed9d5a27dc1512e8d19711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0805604b3e800aacfca19207b9746f3112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc59e49e5ca5318a0d6df18c195d72e113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a49633c2def623003e4d81d8f89b2d614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b8f1f7e38737c89ed2794b12bde8f615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc60bc0f96e7377bc15367c2938fd0716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c6f7e5c9a21d9b5a2dc6971c6c47017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b666e8308d4639d39ba7b18727ffdba818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a01a97f9db19ca6fdb9b02ae6a63219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76dd29c158ab74f327d05b477a06bf220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c0719ff6db9ad1c434f696fe3cf88121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd2adb0af86659e1cc02b4404399c422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d648d694a4b23f935f20744d24c7836a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035d882a805b1385453a7c6248c5d5924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a321cabca6225ca5d7e271df20b0508b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1895db852aa196cd55bf931d4cd9d15e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a2d2a5bfdd7c503f7d94779145b33627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d7b7ee60ab73261fc1a42335294ae28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce3d3b9f6896e465cd89306f4b944129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b3cda6b703c91920eddad05c1b7ade30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3826941b17cb6273cebf76133837ed31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0161303d5dafc67570daea46f40e393f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e41bc1bb417af9b65929f833d78d9333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cfa7fab9a47d980dbd9a3cd285918934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafcf32d57b1b5ac48c685e0c33d06c735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e5542092bff465e49b33c75e71ec6936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d96923ad3af2513787a1dc84aafba637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e677dbe0273f69c24b830036d0a7a7f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35451d71371bdf4e32aa260d51779a339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579bb2117a9628997b20840396c6677940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9993cd2475cd05bb02fc8817c5737fa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4d14aa6b3b1caa71ac4e82cced94ef42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa862f48b18356c10eee8a0e80d7a0c743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ecd49eaa54c1e9db5c0e0f893d0ebc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef27bf093175f134facc735879c913745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d4c2be7470a8a7cf786911c7fc85646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76beeec855552e9d9590711b5ff951a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc63a45d9b2ad5173a7c22b8f3aa9f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee550826e2f7cf8deb24d73749bcb0f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35857acaa558d4c54f50a64d8eb3d85f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b957e12b8caef80171cc193fb2c7c1a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5200d667c7c69a0d62d21cd2752de50f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f66c43e0bd70a10810fc2cf8694d1753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3729da780cdd76f719fe0b169bc18d954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c0c33813608051f9b7d377588fd9c455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43354ffe21e5ea6057347a75aac8ff2956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c221f623f6598100c337c473db9d8857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e523b49301fc79c87d78c517260cad58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4094f2de5a429a83d1cace8cc588ca5359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b59bf9950a9bcbfdf1be5f0aaf2218160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e6b0adf58e26df078708a939fd40861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74ceadfeafb8de08e189b972ec87f362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a021adb973d0654c670af65a6e2b57d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e4e9a47efaecb5f237aa35a5b5813764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea310e234432a0c48e3a083951f6a565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a517c56493232741fcd9225a1d5e066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e32dac2bbd782049d9d336a146dfe467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d774479d17a0625e4af848b2fb7d9068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79cf30a230c40436cb593b00f88082d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d865f8bacf588dac48222f74139f19c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1296158d67d149d4f8d04c4ed82a689b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a990f699558347a0d83c67293f19873e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb22fc9d2ae4bd21d410da7fe2d318873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d30ddff75e769dae9e7db5efa09de5b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a82efa01cb5393db64a2d6f6c6401375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea68fbcc57f2a466207cfcf5edb8f976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00075be4397062f184734a9158dad1577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045332b6a8d16fe40201cad5930a49e178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301cf4bdb48bc8d9f131d8c2bffbbc1279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b92e03886e37bf3548250ca7d2b1480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5943f8c5f3bb0184d58e2ac0f5c7081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd24aabbaa94a4110488a79a308ded82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e62aae166dd2152a42fb2bfb3f5866c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d23d297fd81a6c8d252f38489884d7d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903cca2e58cf9f2b34fc3ea65e1565a685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac68abf15bd27322115b992f1fad1f886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dab01a7720cc04eb379700630751e387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ed17022f564e0f3c6e6d66ddfc08f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1621cc9564adf320ab5903bd69cb311089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed0cdc6082762033c91d472f5c945b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce02e7d1f6c51275799bbc0d00a74b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d7136782f2f7359a406b6beb35ef592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80300eee0d8d51f776342608c30a57393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb3814ba6f877bb4e275a44180dff794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d64cd75bd3ca2587061dbea8f3c4c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146da2484ff8fcd540cc55ff6fffb83196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b25aeccaef3db1465cc20c934e63097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ac266f5f3a9287b66dc512c00177998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab6f44d43f2370ad78dadecac5066299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb7bc0d788e5a35d08b045719e28e8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f77075352609660729393dc4ee3b624101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f72dfb5e30d5e9a4ba4824d3fba6e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290966934147b6d9bf7f9a184e3ed4f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f51532e781fa28d5843ff9ed52786104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecafbec75ede9bf20793a09401475ba105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f4cacd06d606921908187a33ca4d4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186233ed881f2270dff21ea1500bd12f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a3540be26649e61cfb5c87a933d3c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428a4c7c2d1aaf6fcc6e70f24429ce23109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59402235b65f3a9bf240823569ede3d5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1108e411c5d46e7d1880fd650ecb19111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d867ea3f763075595401943a1613d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0fe884050ba1aed2f8348e738ade8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e71715033e05040dd62f48bad7ed7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1852bbfce815ebb2259a37c531d0d19115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f90c70faa3bd380ed62597275010c17116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e64ac7728fa0890b0e7db08088149d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbcff80e0c62dc4611b5a031830f862118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f99f5d7aad857c6f92de457a1afe69119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e58ba352200a67c31a68560f63396120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e90c676c269de2aad07e082dfca67f6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e89b4a1a7f04f3608faa4b84b1d40a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca7083792957beeca17f79b033148c4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c3567f76e22a31c45cf4341d1efc6a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b05bbe7c3913797a6a12af555c0f4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d23dc11177b1dceab89fdc2f7e53f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e70f1247ce6a4728782cbb8770eb6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b18085ea2bf0e3fb515a76f9835572128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb03746d5c6fe67c425f953634a76cdc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cbaaf8408c6928e8c7d99bfdc5e11e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b45d227526128b9444565e47321c5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b45919d66e7b2e8f0020a3c51e1a2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d83dd088c9e3f9fcd01ba677c0fe183133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c78bc1783dc7b5d957a080f5a7642b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9037a0621e2c7a1dc65185dda16b0c9d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd91c76b6d04bc7f0e3516e242d23755136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b4968ed15832da295676209468b6a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d903e489d5d8d3e1630c8e8347ac477e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c641cd3781f8b5357b2c4b26964812e1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02903ab1286cac80a6389618e295bd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1087818a21ee1b6b75ed739bf4c099d8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac31dc57f199f2d90b0d25071dbc98142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62675bf5627d077154de354d1c6b8b0d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c44ad6f2e13a70e735daecb5eaa6f7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b13e62ef47176ceae5f701a8aae975145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c632b1f931571343a9acd12925edde146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedab668ef5328112641a69ca4c8624d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae1da9d50928cba4f7fe50743864715148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18351c69fc2a74fa3a546ce6dcaeff30149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a342bed8051640498698462098454150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de59301b9f59faf461342b059de99ed151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b8fde45492515c53d1b3e6908b59e2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69581622cda44bc7c2444b4573a744bf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43603664739c7d6dfaa2eccbc105df4a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038baa3b91932c31114dac3882dfb7e9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e4d52712b4ace4578dbc93f232cbf3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe7d101f5862ab05dd4fd5a7088ee7f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38006065a77b8ba58abaa46a0d96033158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be172858b13b3e918022a6160306b5a3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a8017c872b57acf60d2d6e6512b54160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c79364acc6ba73770d8480221025bf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e938cefc8d7d3bf51e7dd6d41d445b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6490fac8955626bf4c93a7a7f9a01c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b940f11924e4c004befa4021234f123164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed93267e193fec45ceeb9f4e1e7987165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea468ea91eeb7ecd149e27fee97ae2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19262029e726cdf073c777333305305167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935676c7213029e453b57d3235bb70f9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0edaa49d6e8be3cf95dc587f587a64169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4409e9a4a22d72763461f2f84a03c07170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e79a3e411ed5bfcb5c98717547f8496171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e3369a0a8bdb01eb65cd1eb600bee172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc66465f3eb6a0da4c45f983adf3613173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc50c8aab462ac9ea8e8c438890cb902174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d394b54c9bc62f3ea40c6f76314cd8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de85b9b2d8a97680328bae9ca271aaa8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20614533161ac95505eaf585e831d7a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3458762afcc977038841062d49c34d77178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64409d8fcad9bc2948b74af7d517896179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee5cdc6e7763d028c3d574f238f1bf6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf574f01d266306393a16b56d4df24ff181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5817d9f4ec5562d09e380eb7a24fd9d7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3364926d28cecc5ad4cf9e6e2a1b8b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f724bf51e2b86b82845ba493d48d3fe6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9516fda90184e8678926b7a18920d1a1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9c03a30fb4aecfe09fc972d31dd4ad186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848c5afd6b3708cb8a03e34fdc8cbdd3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a803565b8a8659c06def923df1d986a2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a6574d6bf3d76899ce61ed879b96e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b4306cbef14c755941e9e211b5e6d9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d120dec4baf51ced4edffd64f6dd4620191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b2b9e6f595808b4f950d4853e09e5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c80e943d9b9d5bc3d6b7124d0f79ba3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4049d0ccbde20007bf281c5c5081757c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec09d86dd0db11bb3a2ae53b28def0e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb399369e227868a2de0e2035ba631196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947050482412a1bc9297938614021e4d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40daab7a6db819ee43ffcfca33a236fd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aaade7ec5d1c99d52673dcea226b9c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a759dae61c52bccd4ff54572ceb59c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e037fae857601aad33df8c4af3a73772201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c502f3728c6c73cb16b76035f1810e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c9a98e427f3aaa2cba95435c3bdef203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb754053a57297549a5f3606e718ad204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30367a3515f6c0ca898e39a115189729205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef0a0ea627e83cef29d7d25b96d695206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e331849a20d725087508c917489f8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67fa0dc26289e76bbb1d6360673a8c8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da0a5bb2cbda38500679f87396eda8a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed17efc3104c39379ee85f3c116faa5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e545b4497d522035ffe0ecc788282211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a85c563bdecc0e0f79bb727959621212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c611aa025a4be1abb7e51643c8d60213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0687602915f8b1f595f17719d422e1f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa0dfdcbf8df8ee2ccef48d81123f9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd50a391f4bd6fd9c3149896491fce216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d66855372f00c3b2c52a3e83451938f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d917696b01966a2cc12f7030d238aa7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27453595d4aad02e842f6f6acdafd124219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eddef90cbd66f63b5ab5b3667163a5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe2f480214794b21cf0812b1da8e067221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c274757ae8c684d8832d1d90d61b82222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169225920a244901887ec730d40e3fb3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c4d636072992b8f73d5e51c6ae5b8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74951478c339270565aad3769df8d417225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b1af052d685ff55b1c6dde6a46618226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ab4fa8485b596b819812ff3f71af4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca8eb607938a8b9225d9f8f3c2eb6d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e383f5479622b7aa5457b1790094b9d5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e34e94a9eeeef4726e3ff2c4805b0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47690a6700e447b820624edf1ca71ac231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc3cfba7351458e019a59c1231d0628232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c8df128c1f01acc76c109b9598996d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d372beec4208acd0b17182df63e98234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdce71c0de70c414208c6553c80d1d1a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82381d8ca20dda55f5d394390f98738a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af4dfb8c864ee2f7cffc32dc4e30a26237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f4e97bccb81222b555fc60b1a2515238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e85c639ec1b42f60959eca58d65c6c3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d2ce2109fc3ad760b92fe4c353daa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecae14b57f7c785de8737f28f3b18e0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f6b875adfb8d2df9467190ede900b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca16077bdf61266d8c0e7c574cf8fc0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a414d0947413f64406246f3fab2c049244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13b656860b935371ffeac2c65ecc10b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b890729ec3f7cc1e3eb3d11f71fba5d5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cbcafe1cf230017d8ad2d122f49b0c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f4722f37472b73e63665a5d795587248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3ecef4690136288a9ac59660c57a0c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ea6882f44bf9b9b42738bddcde2d7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f6e8a8b1c1cb550d6b647d6819e41251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ed6acb089c3009357565440bb166ca252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f5a3dc35dbb8b59b13b4076c37c3b2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6fefd26c5166b071331cbdb5ba3187254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42452568fe218075785c98fffb24c3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c3a344eb9e4209fc9ddfed4875913256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f1a69d4da1a9785c5c264bb7aad12257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b2a3a3e190d73e047f5eccde4d2e4a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4075e6cd1b51302b60e21f26e45ef38f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84256eca20bd8e984cb250c1ae581744260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7130c2f3069cdab4e1aa4b62521562d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c8386b4d19bf8dc8b947e7f2a44432262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9985bf0589c1d0b2ed10d883e61d4956263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4148973e0c38816e7446c4f41e1bd996264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8dd6fc7867d0982a998f240e9cbad265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8777970d0c36af73be4d8eb1417a26c6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a010e9ff6551a7b5ebb1d3ecee40f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd66d5b11b7ec3fc2ac064c3879a0738268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e6e7f1aae2e4c9d49d95db174de54269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b1589d44dd88361549a8e109bc98d8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b46f4330b4c49169e24e94e119534271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1de712a097f911c18da26e685b8d81a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e1015c9921649ca3a37cfe9155739d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a88fa1f30a7f0f0d96dae2ccce8b83274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f965d7382d6fac81474eba2ea5e88556275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e1c707b06163eb1fedb4f17223f7f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981eb60885dbe3a382b9d24f12bf0907277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b1a130025bf01708e25e02561bd34c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8394ba6a3511218dce8bf302ce293e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da75caea1fc5c698a23cc2ba766f69fb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2265c643fe91a330c483dc99b317939281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f732db968a2d597c401779eea6479d2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1bbce1b7ea4db4d176aabc9f9ea6f0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7119a2539b246773d58d70bbd6db73f1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f5139c951bd888ff7e875bfe3c06f2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb437abc4b38c3770aef7ad428811748286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d241935be291c5fae3f8c54b3aac3a8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365d47b659842ff896f08d6e027366f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f781adf28995e87a84e1b540ab654b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb059a7a986ffee4abc413e352d23db290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab805fcbaf8897230018f30f669ac743291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8373ce7812712316ef9823019e347669292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35acbe614ff45f4cb74b6719f53c9150293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e0a3eda79b73e5bfce798d73de2063294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7654a175e4d6dfffa39afcdec98c06295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026a09f76647d1fcb505c8f6314ffbd7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8677625a31337f917e5e8c771ec4e5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bfd9227a18b9b0fc855c5014935b2a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21453d7d30c879a1b0de46f3b89c12db299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1367520069b121b8565f0faae31bc0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c796da9200b357050050871c6c872301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1db3e08d58cf60286682a7f12ffe07302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d3ad9dc2d5518c9aff364049c1ae9f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb6a612aa7b76a8b28d4cdb939d6fc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a36ea3cf141be44f887794dc6bc1b3e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c703d2d101128512e6f5d00a56468306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81949209f49471639cdbec4d5e06583307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d364ec01d362f6ed68d6b3bae9c8a7b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59efc3f528c38fd9015eebf88cd07cb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8375c7fd96df847715131f6bda2e09310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c73f8e46f14ca78ad9f858ef3a21b93311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff654bb487e5a9f1150a31ddf04511b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0da59322e1f5725d569055e93b6b4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1508fb1b36ea8a05e8c74993e6cd37314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefb4f31102dd23d874eba430138eb34315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3718a32fe512faecd28615fd8da1fc69316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b38b97d62ca6ec4807aed50d06203a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb5df84c9b83485c33071231ec8dbf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c1277da32f794950cb2bb99e1c154319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b61a8242b5c61ea1d840be297cd090320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71af9766d54021169f8757d0c03036a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e82d92d394c69f40c85e01bfe08172b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e2500609a9dd908a8b4f4f72c850dd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d183b6687c78ea0d739dfe10ceafef6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55301c270b558a7fb1c97b9990ec3d3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071586c6c1a947538593875f4c071bc2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d769e1c6110938dd343062b303fe0a35327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acfbe3ddfccc7752761a51a6afeeae6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e1f39e4aecab44cedbe77c4a339b0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb4c52f50f8c791f8d3b14dca1af7e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5232ac99b2402aae9464fc57a9afaefa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44733c698ba8a867652dd8b139cae5b8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d431d7b43210253d77d1059c041f0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bec9fcc9e631b75aef3af88ad5c334334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f2702f7beeb2b038d3b5d4be1deb95335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e3c2fde3cf99879cfe07310e4a1fc2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cb56651ff7d8c733d79a88a77e6f0b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078c74d365142dd87200cf53b8fe0f5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b00fe3ae0c6a2ec6c6ee649dd7d1bb6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66caadb265d6c86fd0a38b005b4e6333340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8417236b5c6e8775bcc47e015cd9dc0c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd97910d2985ca41f6e1107ec467310342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df2ffab7d9f9ccfbb509dcbd3c3053343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db84c0da59acf617db4baa7f236ecd32344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c1340d23590ca8d5fcad125c2bd3e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5223cd9b429e4d298886c349e096aa5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c5d67b17b909d6eb469ab69c7d7f5a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c9d22fef5cf2f558a36f508ee42b92348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae817f2b5f4186c550681b80432ff00349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b738194785c2c0f93651e38f7cc4f0ab350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b58dd12f0110480857b2aa469daec47351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ebb3e7844993911896a5c46640aca352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb7b98043c484eee206357669cb1a4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3b829f8db17b49790c1b6565c04a91354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfdbfb44b42d6d53027622b21618d66355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0358d2a4e05d8f809bebe5ab2f90f2e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e84f4b05a752343ec9fff049805ac357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41699212d1155d787cac972659aaae1b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efba01877e9d6de05d0c3862baa0e31b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48146896b2607089935e9f1046854332360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c8572de90ea9fc512f43f9f96ef626361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ae5300c4c1da174e7cb4dc19ea16e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a08973f10c8f189a8a59684575d6b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f4cafbcfe701f2a4801c91d1416748364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d912d805b5b4b5e489ba45fc96a5b94365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89721e5f255967905b02d0e99a1e6399366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a616764385077ee35c189a370675d92c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ce80e38d3d074e12b4af734ed8ea9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b227d3f62273905ae37ee32072a31509369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a8d202513248eefc47d8480ca21e35370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be63115871c94ca6d23ea90a9470aba3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11576af840c6f17e48ca0094b257e2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52eb033a517f752f52785c35a63a405373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f98f8b1ee2df4dbfda5c50d08437d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4112cf42bb8af180834dd6aaaa2c42375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b2792ce9a297f83468c51042b13089376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6789cc8fc0d53c0ca2b065291d88d9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321ef73e248e3a71af6d1beb1204da6e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eebc966b35329aab32d8fb908d75e0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69613509bc3e57dae9e450363fa94053380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906a414dfbf8c0d1d9d9c850b24d1cf9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ffce0f502262dcf295ec6e487a2cdb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec422a40268aa39c026b24305fa32d7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a398d2e6b5f9973339490759063d4bdd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a4f742c11c51db85ddf8ec887a77a6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e55f77fbdf3973decec87586a18c511386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bd124da4cd279a097598404228fb0c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07609c3c6255583bebc6dd41d6263968388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10ba5a3cb5fbb6afaba736d0acc8be389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc8ac5598217da7576aade5290ed5f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec24fc3154d87eaa4fbf80b0968ff505391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1376fec42d3541bd0ad0c73172b723eb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e85073d892775234caf229b4855bdc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5872f3a20cc57d992e2c421a4f600679394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f17db5bbf532bc744ea7f6859b1c5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c7cbd384bca8c284fb6a43358d744c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe40a0c6031a7b972d9b4691b5e57f85397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c7162231d58955369fd4a864b8375398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6df7be3d7dc52bd66deb533e9de0cd5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f570c332af45ef869d98e36973989400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc4a3746f0b85d2d9cc94a21c60a085401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75becaab977686928853fba3559719f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a99b3a44d8017ddd4bd96b1868db05403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c1f6c8a2b84d17625a011cd2269b80404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2066ef754c0c09350bd5e40fe05ade1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a93c9b2bfdd17e2667a67f127f2e158406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182cdb7a333127fbee6d092c641e95c1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e647bdbcdb8f4d30193a72d130eeb7b8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca1abf0a47adf9a92edacb4e1430549409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5155efd7fd63b68c0b185b5dba2871ea410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a9e00ddb756dd866f6d0bcdaf250c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56492596452dcf954c9862da7d126e7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a0d355d81e6aff2aabbde97e7e57e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f608f87a47ecb3c95811e4e1f4f27414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f87cbf033038c049475f0c83ae6fbb0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee95a6817732f8a90b50e3632265dc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1989b0a9848f7d98a2fa14117c52725417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be20b9da58ee7549e699f38bb64266418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac523a6485f845868c807f89de94eba419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef3a809da3c7c1d3b6d96f8ada02d07420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa52f6f9d3271f78c6583b98b271898421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7cd3968f5b61f470d1ce6906922ad3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6727220cdabee5756dd2627a3c958fd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb39da25790eb3e47dd9b8a8780496424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e7d8733fea2a1c735f64b71bace0b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b05bdc6ec497173dee3a28d8d7494426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d97c5edcd0d6f92daa3664fac10967e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606311a7918c4a7ec643d444f73172f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceae066be440747845d346908d91ff9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c58b326871d0ffa9f6913c4c9667b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ea611424648d46e68a4932a64962a7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58486179aabefd998c5cbeb89cd7c750432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab72d0078b05e3b27372df804d65c25433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc4d1e824c62c80dc89714374010753434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e31e9a008840ca9cc46d5e7471f8f7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f90d5d05a3beb27121a3c8dc0f51b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18820966757c4ae983924d8537f66d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef09b8aaeaae8129b44a2d6b79f0224f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c953c41054486b5e8352b291755f2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8431b4b0e165dbbb3d0264ce9dcc78440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede42ea8386491def2356ab4673696a4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a51d01e4daa51a82731f6e75c8c351e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d2a95fa761a44e378c420ef31b896443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f33547cb0f192c121745a62efe6b43444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92cf86f9e6aadca7c6a82d7cc9697ca445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd96a1917833e452194bea7f7049185446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61360a13bd6a5c74137214935db513d7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28badfafa706a53b6515ebb19ea78dfc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc2125af07ac6699841998d82ea36b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c4c0c370ea4cff6da127b23b5687d0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411fdb0462beb5821e76da7b9137269e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9871a14a112a51926ec3490dd9bd27452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58c2a6d65b3355b785bb495009f53e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b2c8e93d41110267d118bf3a15d03e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c8089d2cb41f1b8fff59cf28b4716455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272fa1d194fd5b87d7750f22da7841d0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2ab7629ea3996a5be8fefa413218b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733226ff8ebfc581eeb559e9fff0e353458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a34308b6dfb7b989a56be7590c90a10459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f632bc3cac170313a6ae5ee11b0d440460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d199555e8a1da9a892636b8ab46c68461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a3b3408428cc21a1558ebbbc1896c6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b831c96ef1441fdb0fc85741fbaba24463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0304cc714f07857af8fbd3b904f3a495464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712a96994fb90b00dce8f8dcd3b9a836465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b4f21911dcd1f84bb1b784317caa8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9722faf9731361a9ca6d7439a6deb1d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f852e8d704a284a712af2c64fa6ce6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd191feb6f02209f9fdc1e19ba25e1b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa583c8e2684ccc58ce24b07cac23cf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee5fa7956bb3e239db274d297567cb2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2204321fc2415b392e5d9bff650f0e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9419bb83f074479ac771cd167cdae1ad473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad242de3c5144368ea2c3060f7e1a2f8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f1256e69abcaf835ba12ec614654f2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af98678b735c31a50b094f19e9adebcf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3527d6ff8091da6afcaab4ff8b28e90f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb754a7f0024784134a96669d47654f0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5230b398e36a85eeccd89a242fb5b27c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a87f409be4ed2cfab3893701f913b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec76811fb3de2eea35805a1da6972999481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c35933053c034f4424a4710c67516482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5995e231831f73efd47d67bf9e6113d3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00bc3bbbeaab985d28dfd436ebfd9ba484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64862647d281db8075e60ecf692d57b5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f689fb785aa2e83827d6733c66b8a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068cf618c6cd3431a536c3e2a022599487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf1ea6d72d7d39feff4dc0ca108ffd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b36055cdab44349827fca6307654b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727beaba51be26feb5abe38e7942d34c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2101d9814cbb2fc16f00b977a933ba491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be8c2334ebafb5579c76afd9ca065e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13ef0ac1503c79365afe27c8342f9ca493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a47e90e5ea67d24a47b4d401448f10494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cfa75f3b936ce7071d8cce3c2d141c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd2dea3ed03718ada9fb79cc798fa7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c704d4c04f37c65f541badca9268d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e03b587af8948b204e1c830ab20b63498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca9edd56dcd40554290ee37a5bad30499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b6ac2c1b8c3d5c0d6c91e41a73fc0b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e0d1217d5b40628b67c97e7a5e9d0d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada5a62736bb068ad7ba9d0dbbb1f144502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de5597f2fe03a33bfd90b22dc3a6a00503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e6efb3c700374fdb70f3da2bf0a3ca504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa7862aec365f4f703133e322b8741505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe084a5824d9e28061520f4e15b0e3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c815b3679590abe9b9bd99ea77178507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e91620f82147f35a916ba136c86b0a0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4d25b962c165f98a9f4b6c06d35cf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aca8c4663c0bd4a912dc30a4b9ed044510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cac81b0ec1e35288e5b32b34fab518511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e8796e56a7da3216fd52a0ed37f2f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f36dc903727ffda5d4213561bf431a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c789e6b6794e4a360e9e6f68d960b6a8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b356e79f5a1482677267ac038be702d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d8b3ee856a3f25e661c7b01244e36516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a63e3588774d6b50f39b1b557f2aee517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8dfc7434c771833d034a5dab1dbf5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a8e48f29780ab473c9d09280a93c19519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ea03b7b99dc0b2f79845e42adfac7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfeeea8f41a6ba180a88b8a18e9ee5d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2cb5c11bf4890361272c6a2eba93e6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a19bf8ac92e0cab39aec68d5b29fac1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5016f173201b468f6599741955b343f2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c90f187b9b59b2a30384bb1ecba5d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc01d0ddfb3c1c30038f2bb5b390d3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea2ea74478c936867ebd774ba8924d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e4b7431238078bcf90fa36ffca0838528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a74100147583bf3dfd003c103be44b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed1680202624fdf0282b277ec4bc5b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e93880dfd86b1a1a8edf8798025fbf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396896fa7a86441fea8cedd57414f46a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c054856f6b9e8887a79f7ac515e0a3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9326831f8ab7eceafc92c692964aa5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae135bb794883b899c88c5d523f4e89535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb16c91f4e802b0a12ea9409eced4a0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566fd7ee5b62aea3c3401cbce7831141537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af97a4a248607c6e4e025380d89f8d6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ecd6c12ce94c79b0cd0124ffe9b78539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21598ea54dd55ec0a4bf0f365a8f84ec540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6206055e70cefb605be5d5fcea4943c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d7e4fe1a21a91f4973a1112f85d58b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac61f4519b4d044f5e8e7f460339f33543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf71af3688547455cd854858dee1da4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dfd23ef3ac26c4ac2cb13e296fd791545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb0e7012c91b84a973a2dad597c15e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6381f7e6bba2110bb483d4b88ea67165547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b51a4edd769711608818a196bf244548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c147a4a203c74e71274df88b1d9b29549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3359f74d365d259fb644ef0195531d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d909973dcffbe7a45f6d6f84a77ad551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e6fb1103e37e2b7c651c93385b6e0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7881718b5c5f4c34a99ee59f1136071f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f91e562c10ea8a509e2ed16b4c4d5bc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db7e3997977adf3fd33fefc346673d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720d94b81bbf529baedc68c1c2e8198556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d61157a80da76a95c8ef61ac824bfb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c12f72e6f77dce4609c0dd4750a4d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec2cd3acc60753b6d72e181df683678559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d354fd34fc22b167fe0e7124f9c4489e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e88b1dd776d268b2d755ae1c2c6046f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44fbd8686b38f250644cef7653d646a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e6f85b9ef9170cd2abd02c4e13daea563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8445f6c7122ba5b7d97c805166798d3c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce185a381404f1ddcf335bef75145a1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f6d93df13c9fec19e64a3d58594ff4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b19a801517e2b2b0b17ea7758478449567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e215effc9ec202a9d026489986b098568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e0d6f5007b789d6ab5b23f76af2230569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b141d2894f2dbfb80e3cb9c9d8975392570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1187d96e22e84a2d24691a8f6d8db379571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c15cc8eac9286ced9fe427e813523572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a249fc6a1512750ab0cf4896da7bda4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933d86b85e3fb60bfa07c75d77f2891574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0535514a95ab40b92b6f1cb9b4756575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb748b5fea67b0f74feadf0e44153381576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff624d372d7a49191a4eecb66579216c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d3335eb4cf047d4fa780387168600b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84641e3a99664ce3fcee6d5169c2854d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb7c3d04bc38d88bcc8d27a77e14c3f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9430c1f02c4af707ad812b0095e07b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad61ab0842096d220df0445ae890761582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa2ee18be3cdafa3f52c0ed5914ac86583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b3b4dbe742464bbbb6e4a34f59734584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7097da6b5c81a229b33351af4e8f7aeb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c009bac7b04b9a471351ff14bf4233586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6827ba392d815db084f4896ae0a7ad587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971da138e4f955114aeba037463539c3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1801e5a4557862cb1fc1ccab486616f3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac53b888d2ef36df9eddbc781e740a2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a58ba426f52a65cb435644acdc21c7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a0c5c63364997cd3225ca6026858d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee02834200b8788a570e71ef03a04bb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18958dc6140d25f95a2f46951b911426594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff9cd89fbf12f2b5ddc6a5c80bee12595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f43a127619af7d87e4e682dae7264596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef99ad793f6b1b95fd1fa6643b3ac5e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ee8915707104d0fa977513c819945598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2667b03b44a85f7dcf22f7371a7bc5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05de06f428e5265970659c6ffec4eaa600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f72f9ddc31e943a0f54880452a692e4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a20243e5cf47cf81d8a93efcd63c21e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8616651dea33787f5d925e66b6446e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1f38d4032a7469d6426123a3d430a6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e64c3369e3b544d2ae2a59ecf364e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22f2f980f682f80dfb62d05ef0134b4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3465d48db057f9517c26af36774fa599607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0587fc10e569b8ebb0bbc8ee53d8c48b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21ab9df90f40592242709e57cdef20609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d02c9f7843d32dd96d0455a01a37e4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c55f868bcf9b16de88519eb4caf85ea611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78220998b7cda0432f9b23ca07854aef612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e84aa05430d48e6f9d13e3d7d4ceb9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a5f1310255dafd449cc171a15edb9f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8135381c5b6493a00770595bceb64ac615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b286f35dfadf7158bc15bd9c64624616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f165c58e989dabb5fe1f9a8fff481f4e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495baf215f1351c7692979914e164a15618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e12e8b704886f146a8c452852e67ce6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ba57150b0dab1d64767985fa7f72f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d55e82f7e3ce06647bd789e7f15e2c5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cccd3ef4231da9767a6ce77641b7b1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b3be1156c3c6e3c3cb70a812d9a78623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501d592a2b78f1a9dba871ca64a72bd7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec04e5595cba22581c3f934345cca7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8740e4755063b0c61b1244452eb79250626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab467aad152a52a7963ec9f3b0056a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef4386dd06b82ccdfc622a81297e20628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79077113c47cf4b4db04ef346318b186629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fba997e3c34a7454ec9eb391e26200630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a1a072551aa949cb8a6650dee8915631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66350e0649aff56e895ebd4c4f12b03632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46540d997a3ab72488882c5e07699053633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f941ed9bb43b96e7e40c3a878b8362634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7365199173ab8e93cc853d55353a571635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a9b4e253850dfbae0e1881d6605ac636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a51bbdf880465083c87b311fb202163637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6879c28f072758339f1c4d8c32f4bf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a2f2fcb048ae9c15f5072f87958e5d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3447aee59c58b52482eeb76d66fb8bc3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d6750948f2f8b15cafc6e958c1ab0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ac31876c077c70b04b4de850aa80b0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecaaa76254254f84416eb0e72b1397b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce52aa4141edd14f2a96c6be5317a1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ceab29a2122565d00b443366c4f7b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a34f0a2f1c093cb62035cc2743ddb6a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b698259a50471fdadbc08a171eb384f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee508a52382ed915ccc79fa810958e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a827516f604113fbf1a4097badf04b5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd0ec596734b4b69159ebb35075bae650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87311fdd92204a2cb094303f9fbd7bf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460bdfd5808e4d2e6089f3e4baf6487b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2721924ef94eb678e44da142bbda5dbd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e30ff689d9a2be4903722f56672054e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ef906ad489c87bb8ec55db1e6afab0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a05b82e339305717665ef88f05d7f8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd93cb365e2ecad9b5f7c3c384a9b8c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d00ba92fccf3a7bad150f873899814658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64304195920ce6d9fdef59c130a3a39f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a547fdab7af98f699b7a52d5e8ce9e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765973c933e879e152ef0471fc893a23661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df27b6fc58c7aabe7d91c4556a0577b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c303f21b966905153057269fb544c948663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c558fc9477c97a2cadfa50552a3f8b3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ee48e62be9aab26787d70b39c58a3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b1bfd89c899711715e868a95d5351666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb3c8f664f17b798d88604c0e477bca667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e64c55d12a19616841f9d64cc65790668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea2f38ee1b4cbd059d666b30530c8dd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eedddf5720d0e829a591b7fa7d4a1e3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4086f85e3a974985c1a04f5b7e64b10671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a1c6df06a4d2f6782114406f9f23c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad1315cb20c289ff9ade901b1c6c7b8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f629efb132192b5959aa6160a6031f6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d58cda8288d6e783451f90314e876d7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c1412dae188ff0838c98b745e983f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d4ce7941a236e86f849fb5f01c999677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c429113ee796623c00e8cbff68f8a24f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba059608ed0d73177c5223a6fd8d189679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de8a683619cb2ed1f4b4bd3357f5cf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076057a205fa1430d20ff82ecdfc3626681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb8af92984a18e8370aa8f4cea6160682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9445b7bcbf7532de84dfde941dc0f3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b892def8dfcaf907d9411dc0065e16e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5facda7caada6038c8bd933a9648d5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493fa74c43fd6408f49e4b2e9c3c21ca686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eaa2d8ae2e78ba5ecaa3668767c8f0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e922f0f203db663b8e6a48efe57521688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec809891a4df7dacd557e981aa54008c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b97399a831fdc120256d927c72e516690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23bdf86a16416e8885008e0a587c006691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c633d64dfa4e6eff1cfa466384bd616692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149da62667983d6b1c15381e353ecaeb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4d1650f284484036574bfe6dd34f7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ff9edf443a44d2bd4ce9825fee7ff695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b47dfbf966df4c4fda60f8f2e938dc3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fadcf696992bea0038be73adfa43137697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4207b71bc9499573f9a890d33b2643698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e9ef0b6163cfacef4fa5bbb4b500a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f8c253988c97f01063a326b6103c7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce502f6b8965f9abb90cf751ffa80fc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406a95319c500dd19708e08b52afbf1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0243bee25757519aa35e143eb87228703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b75aed66cc055f6547a19e8691ce6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feacf1e92be72353556d2ea5f750001705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e4e31a3d3ff682d17246a0280c68d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388edb0462a6caa038b97448bf62251707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef35547d08d6ae1bdf61d4406d7a3a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf26e0f12193e96819bea8cffe08d99709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e01d819ffa252c0a4c2939a995488c0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363329da106544a89a52a751f80bd036711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b54e0a7b79bf6d2a447015888a946712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735c7b05aacc8f41b4f849ac45ad2a0a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6851b365e36cda80091916ba592fbc87714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23228e13ee6e0c3bc95e6eb4fda69d6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378e6c0fb1a0c9bb3e0f1a014566a1b7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd173afbdc31ef6a7fe95807f05956f7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8c45b04ae62947ced5faf978cf6d19718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca90cd7bc7ad78429f0ba9bef1a58b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0abac900f2b7fe77c404ee405d1119f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d6405d2c0abfc7bc8926e7dd7edb59721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c2acf2d60f1bfd3beb9ce5f3c511cf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2958be3a2cf061fb7bbd0f038d8eb0de723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb62b326e2767565b903d5d97f10b85724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a9985755706157b28494f3e45206f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e465d9c9b47edfedb36b493330056153726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d827f7bd1bc25a06bb85d8f7d4e8b7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71a409d90a216df18c7fa0a6a596ce728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f788a45da36ab0125b17268e34381b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad04c70fc2c39ce80bcefb455a51671730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a37140989cca1f4b93fd02056aded731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f5fff006dfce77bc945a957174839732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee55b8c28b143fef00cb2f91800259ef733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164eced0566e05c8631d07f1c5eef98f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb47ab7bde803324a5beef089d1336735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e110e5ea7eb98fd80bd2f5f355c14a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b8cd446e060a784e4a0658aebc6c68737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead50be55b55e90073b51643935eab4f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a9ea7f11641e55747727b632892fc2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2694cc502a8336dbfdbeb0e215ef4667740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637acc40a34da0cfa79bb830c1c81515741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf29e862b83497c872afe9c2088be84742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5658e6c09f2444fb15ac85fb071af3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95e0adb18a0f0df1b09413100b099a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b4de35eb3b218924e199f0ccf5caa5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a39439f80e6b885169d22e399fb33dd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d3c2e3270a99cddc39e653ac64493747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b52c4410997ce82080e8b1842cb84c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e23327365ab8e3ea62b61b798e0b5d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd64a7b985ddf2a1152899c6bfe24aa750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f8537267fc79b5e841f9633bc4f4d8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9b1007701156b2fc877f9260610176752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72123e4531e8d4e5aadcd83a7ff7b14a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b05c64f5681bd20df4bb9a833b2fe5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41673d8215ab227a0e1666638e65b912755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a412f4f693466e090451046fc9267756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e89e438a4fc49b17d709e0560fc3c89757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29607,6317 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="F212" s="0" t="s">
         <v>624</v>
-      </c>
-[...1 lines deleted...]
-        <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="F218" s="0" t="s">
         <v>640</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>674</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>678</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G230" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E230" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>680</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I241" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>704</v>
-      </c>
-[...13 lines deleted...]
-        <v>703</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="F245" s="0" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
+        <v>763</v>
+      </c>
+      <c r="E264" s="0" t="s">
+        <v>764</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G264" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I264" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J264" s="0" t="s">
         <v>765</v>
-      </c>
-[...13 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>771</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G280" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I280" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J280" s="0" t="s">
         <v>805</v>
-      </c>
-[...7 lines deleted...]
-        <v>799</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
-      </c>
-[...1 lines deleted...]
-        <v>836</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>10.67</v>
+        <v>11.12</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>770</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>