--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82140f4eaa0f330c2d094c9aadbe505a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb13bf7893cb654b79a865984c25fa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f517bc4a206224c4ca7701c742ebeb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e9906902fae2a4a6310a5906cbbc3d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb4a326dfa6d8d9a9acc4fb3454b245.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1aea1731b09fc31c63535ee62dd5c76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d50644969afadcf4efc9459c6395157.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde96a97d65c1d4c1f39ee6e1c9eb6d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5369620e3c4116ec88f75943c7c4b6b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a4bd9018bf72bdd422d009636e6aa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329fbfe2f40c7d12fb638baf9710ed4b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79483ff5df74814572fa5c8321f58d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aed2e5dd08bd39a889c41769857918713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ad064ca826f2562cd00bd8507ce1f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8af3743a7e37cd5a2f28ddc23e4b9d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2989f1df2cfb0912abc58a063c4586e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec839f06bc2ba879e268dbd180acdeb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d5096f807260c7c38f7e170d8d0b0418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115903a4ef6ae390f3dc786b93700c7319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2398ecd3d3d8ec9bfc85e1a4c507801d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7653c18227a3aa023bfc015dcb4e61c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f93f3374fdfa0f7a6157457278f3dc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a563d05f5fad28f97ff1a644e7af26e423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1082ac887b57597670a9defd33b1719624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f50cc618ea33f7d19d53ab4346a87125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c582def9050ef5a7b34634729240926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8400cb0ce743b1dc65fcc18efc29e35627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c886033e39c9ca2cadca55f78f1ea28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6488384a95b3e9ae114b35189a06e7f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff47e6afd2dbe85c2a213ed6d4372e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f8f8c1a31e38a7c116ab948b7ae3631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717e72df3b4c94d8238f3e74dcf826c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f7d709e8a53a86f1232d1538fa6f1c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26697943ca6c226f2fa10e2fdc8ad26134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab9aec3d9a53123defa21249fdb3f635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a14494622293083d9a2d5e5e1ff1636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b01f7610bd0e6d26bfd3aa902d77337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee9589de4f2f602582368d9a3dbb0c038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9dea626268bceef266e8d77c64c2f439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c2da5eaff633bde0422799ebc6369d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd439f8534bcaa070f2b5027bef78141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58869f093be04b6b79af46bddce1ffb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a0ac9a699f59c0c899246bde9724f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67ad020e9f2c56118375fcc580c20a744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ac854007f0cf39fd2b0ee541248db745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd9ba8a43c1fb33f9f6e62fc47b362f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b96d579ef5d73f5c6bd8a2a518be3f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939efb410d475dd113ff00b9abac44c348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1942bf4b32927910d2d0642b89d82e2b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a2299eb3780a6f066d2794554900e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf43ca544d9ee7406a9c60e7a522e4a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c19ff84cadafe6ac86c8f6dcfcfef052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93baf21919bf8126f4f116190b37986053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b601d852301fd76e698076fd13e847d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba1f48c884946e76d2af8ace6981b2355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62895723d5bdd93134992af43b115f5a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eef2c7af5c07a6270a47718998c5fe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5958a263df243400869e884d07bf8ae58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d6ac2c982a66ccb8bfedca76b6eaf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ed78634a4d7c5697a161cc43f0da1a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a3dbd4b8e9655657e772cd0e947dca61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c0204270c3fe9ff4c25f698c7ebbb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ff42413b6ff64e7d3d7ea82dd538a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ca4de0206a65f1fb42c50c4c67dd3764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f821f0ccf8505bf0e96160756360a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2415da32a95c741777803b6013cc0e7666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf0d8cf353c7649291f8c1d1c18fb9a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9546448e8f4f627fa0754b1b615af6168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d075d0381573a40cf459b0916801442169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01538b0251b0c7f1ffb2d5222295eb2270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f8a7a7d4abdf0ecd960316e90fa0571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd166994c83db12f0dc544636141cee672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee7c5f81879f9d16c72ff81f136d6673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b66ea5276ac25e64f59cca087b23874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ef90d80a31370a95e191e320dc8ed75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a4c79acd74342b769ee98c88b512c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725610aa7647a18bbf0841d428851dd177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e246a680aad1381b9fd549426a6e1f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b7370ce77aa7d0a5410a888bc2bc479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad711f44aadb8d2c743a9b075de7bc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455890cc246c105142fb25f38ed9cc4e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608cdefb07f402d799c82433eba75fcb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed6458e320da9934188ef1ac18db7083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481969095efa717bd3a1b71a041261a984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e567e6e830d285adf2c480411aa8b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c9b212e0f373bf55a5507e17429ef986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5fada7faa9884a0d73fa3bdadd599987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb7b189be198026352056f7d32ab44988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186881aa46e6929299e0d6214bd81f8c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cdab73bc84fdd514cf25b91959871790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d8dcb61a2bce13105cf73ff663888991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd84c166a2ee6b671a0361fa2e2cb3a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b42722d313a086163a162277df5fb1393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db6600864a4c6d51545afd7cd1f9c794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e41af185e621334815168aa3ffd2bb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee0f7411b31156002edc998151961aa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d9894b4e92522d3754533a3466c4f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cafed499f1ba68c6d54ade35372d03b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85bb7368f906dad06039b91e571f0ad99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff02f08d7e51aca7cf3c2813335f4bf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a025b070137fac363795418d42e1ff4b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcbeba31082438c7c169fd0d2e1ebb2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c91eb8f894f2922439c24efb896dce1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb3442dddb1189d627e54b6dc1eb851104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a26b7dfc8d6dd8643d132308850ff8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867e608e89b59769299c90d652bbb222106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f870bf3a284847d13ad8df0d22123107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b557440caf4916d969c412bc23ba86108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f3d7a6a5970ef507ba0ae5cb575cfc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5deabf0c3c35aeae9bcb2ca32acb59110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f487e324b3f0806e56e514db054949a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716070f835992e8cbfaf983d955abb2b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9531c958d540a86297a3a274ba5061113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c6f6bfe0c9ddf7a80bf21777b8d89114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca77eb239caf1e1728b2dc459bf89d78115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f605a27ef32a98e84c3fbb243ff919f4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e3f94c829b15ac8d131efbca51af24117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3fbf41d639fbbf8c162398cf508def118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b0bd23da8fa05cb7fb5c487e032f22119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d97d3d6705a15c05678ab994d493e7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a5d7c40de6b5ef0598a6252000cca121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecccbe2c3994d323a3703756f760d4b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d079aecb371f4c5eae0749dec792c1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7901906a510e7e3425c8222bb9c8d7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c8eb1f6a55413ed278da721b01e7e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64652c1e304f6ac9d73aaf9dbffd55b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c7d130f8e3ae38353a6d40f17673f4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f956af7ab178e56dee1df36dfabfab40128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eabcca8126c1a7ff2ffb430b6d4d8f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e118f4ba081fe232efe5ccc0e8ed8f6b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc50fe837ab470efeb529a2a333fae131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1af8ce3c71d9977facdc8511324eac132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec7bcf0db45e3bffcf19ce5ed01efe5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54238bb54bda6fad43568a98637977cd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a75bc430802ec52616b9f275c92002135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2cb1b5d176cf46b68ec46ddd6fb4ac136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699aa157e40e8ffb35f1030993edf96c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b492f8ce612997aae88b963112f8ba9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e5f18fa65822857751182842682166139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f823d0c1bcb91a6d76d1a8d8750ba5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1dc2ec000b4c0f1c3b3f25ba32f462141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f042e187f1fbcc03c8e55db31e35f187142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90753e3e7f949bfc5b36cb36b04fea55143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a3f036e3cc71b62f7364d338073e1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d75131d2652b206bdddafe2878db42145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f03b08171041a6c440c2fc020bf89a0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2fd9338f3bfa22369ecc86d79c1189147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e012a687c45aedd2e0b3939203bde802148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4f00de4f8e3737482e1ed71309ce06149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77512d2957534ca4da92168a1e0cbcd6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff4bea8fab0527d4516d85dfb62b22151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3408d9c010d7608c01f0d051ade4c5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b6b18ae16b84a869741d52a0614636153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42608a0ce21f5e7953a305b50990c18c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ff709a9a17c9961aef18e98d61b12155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c481e8d061f40b9cdc33db2096803156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f999f78a2b7caf91556fef69de2419157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5588e7b9f9d0074570dae8262b1f43ab158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6997ba4b0ca88b9d656d204507a9d00159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc93a81b44d60ea61fdc5bd0814f84160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0520727d819b312b7859097e0abd101d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82beebcf81fcf4b7834f990fe17fc7f3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a954f554028a08edc1cc0e42b025c1b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c96aac4093544f5344d8bc33bdee5e2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2cdc8c94aa3ddb7ff1c19e4b7a93b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec92c900c283c7b4e187e69c1fd2ce166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad45c58829bb021a18144aeb796fd63b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a6868bde954ce2ff7e7092eba2ab99168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a198b58c93f22bbb5d0b5a228b016771169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bec755b93b306e1c0e9622ae1a85c2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc699505d6e43cef63d3f8805a3a7a82171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc455728ae8dd166f9047f3a08d983a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece84af443dfb5e59345facdbf795c77173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a5d60e6c629b009347f893d157d437174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ff758416adc46597b658da91e8c03175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67872279c252b7c70455c0310b27fea4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207edc606ff8d72731a5f78e18b81dfc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c5b7c621e8b5e01380a375b24bfac9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2260fa3c049884efc29d7bf2689299f0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a982c4b840fd0df2b272e659a792d69d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f6174ca8190d5f567499e6c83ba74d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ab5e2eaa9a34c90b696f80b7e5ccf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908bab72a3a179e7000413db7ee3956d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacdf8ff150bf5d35bc2bd21b33148d5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37982d79a49dc6696f7a44cd6e96a049185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdef99764b1ff055a7f1d9fdaf1e214186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f8669b727bc9396ca2a7367442c39f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f9c9bbe61c59e7cd23c5b77304da36188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ebe2d2b1f246607456bde0426997de189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24095b5dfedff35c10171b11535b4f9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef6596ab88dd435bac78d1fa906c177191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba46897ab1f0e46e88f21d27ff6649192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780fff5cf2ecda94703a309ae1ddf5c4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbfba0939b1312367d220db32f3bd01194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fea6b24c685a59a9fe59ec27cd1d25195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebde8eab04a2f51bed5ed452f539806196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcbaa80dc206601592f14b9d1a4799c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d028bbe829ce4ffd46b335f7cf3fbc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d63ea887003523cea15ef9c32bc56d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296806e973f4ca226ccf9e06224eae61200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c86ca910a6d38d328c9bbab56dc0c5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0758f1012887307d223d3fa7bf5724e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edcfaf8bdb6d8110b47db2d0785ee8b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4184381f7cd104daadab8e91c47f7f9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f859fdcbd24ae5148b4f5ef64a8b7883205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b64fe33a6ee8b0130bcef75c77fa9c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede3808e63ecc2ec70db377b420ace77207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a6108ddcda5844c600f2e7ed7e415b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a0d32d46d27115da078ac0f0ef535209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee401599ab98a7c38ed440aeaae5ad7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce11ba75284cc551407671c59ef561c7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a004408919a0f39681fb22cba8cf74c3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb8198738615dce77c5ba450f0fcad6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b163432fbf3c38e0efc7f6f01840b0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5380268dc086b008aad3ed9fc0ae515f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7436d409b839f2b802ebbf0309943ccd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f7412366adc5d6f9b571ab2bcdaca6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6347b1650f6c9153ae8ce483e82420e2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95feba7385decb94083098088e8fed2d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0022f398e8e8f994c26c80eaa75b403a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c3209703fc9fda0c7b9bd419de141221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d52b3a4c4ca8edf40d110b091b5a92222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523fdc86a74dc796ee0757e0a185190e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f874d23380e06082d2d9ac660b5df224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3541d78a10df9313f3ce32ea4e43b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b690a6971381de80cac62eb18a2784226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cdd3c0e5a48a706993aaf62aab7899227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64e9887f9b3c84a4d8804b96cc4816228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb94dc590ec258ee7e402450dfd2664f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def00bbb931bebfbc1c61c2b1417fb1e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1367878dbcf8709ebb572c2fe88aa4ee231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7210358092fa9373f26a1f96043bb3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e30462a38cee2a5fe8125a8037bc1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78883efdaa2c1b9b612d93544c5a731234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42487ded06efbdb9dafbccf7d00299c9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10bef85b1f03a784f0e21c7381460e8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa3c8efa894575680fd7d27e812515237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e881fc76c967dfd65b7930fbf119b0e8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6893f64e0eef71c74385f0cd2deed1f7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3289af593628184b6bbd8ded41aedec240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb8d9fca45bf755fbf3cdd8dd908c6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bdef9fd861e1dcae625d8c55b6ac33242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ddccc62fd80a85fab43764f9936bc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dfe3f078f16923e01c989bef7512c9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3fca6807f0340173ecf8ea601209b5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d436b5f515c31e97b896a6d0941111e4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb296a12002ad3f3c2ac489705d4dc31247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a9da563b58a49066e33b1da23fcfe4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0726b17e0312629e671437c66a262a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42025c3b33f2364cbe05332393a1dc8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e107feba910852469f08394f9e64a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd50bfe0a55978d7ffc9c1b4933ebd39252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96678f2b9d88b23da0cd9b44ecb93d30253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a864ceed54e973933aeeae855b7f244f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a5d6020fd7d9a99030e3e4db6b4315255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea05e9ecf0e491dc92037d3c2aef3e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f7463075827335ddc68dd20f9efd52257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7365538506d9d374faaae4e36f1847e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61426d4dd8586de8e14a5da0651ba367259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dcdadfc237a1e21e7979c94699d16b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2501e38f738f654d2e6ea909abd5b5fe261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00246b3c26be197c042e34da8cc597f3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6503750716d1599a67bb34a2a98610e5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2451a3b85882f0e3c2a3066c80d8cdd6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d9ec9c880af3562b95f0a391074c4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6775fd47b0a31d4e7ea4de3e20c2c818266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ccf987b3cef0e539443fb2e5567ec267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b875f8f033f951a816c596f86352b0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db75f5bd8116c35dfc3b2bbb6acf59d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033a0d35776835ff365d71154c5cd421270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81929cc7cf67d93625ee03807267b94c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048cc0f1280d892dd024f0c042316336272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c392b85a571148eafed2c09a041dd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ffc9e94aaf7a3ef6c3a77fd6d77cb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de94e8f4147da6e3d74f0d450cfc15275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1331e9d6b3bc77165497d033bf42b3c8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cceb19915de5b35b62e628d6f8478f7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc62f64dd7cecb302e05c1cff1123a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45026eec21a7d630e26e3a2ba94c1dd1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94495f037f9b6a43e39bff2c965e4e5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b2e07eb68c6dbf78378f4392314e2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d9bed1d9e3ef122fc2887ea73816a6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b7c50e42b6d4a7eb872e230d3d5eb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc23828bc7ba4448a021d03df21e6f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a6ab18e1038c42ed6abfc696ffce5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a929c9991cb46760be35182d960f4c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4640edd4a19fb7c1aa7dcbcc0cd36735287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb02fd9dd85f62e76f08fc7e0abd35288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e7a7595d9a3a5bb92a5d2f0806389289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0894f9bff11bc53b899a2f192ad3154290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f7b21c0d93cb4fe1ef2a5d66c94ac291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e49c693ecead1bb8274220c6a01514292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1288e9d1716d751983ae6431ca62975293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb36a1939a73a4ebcf934216ce3573294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2befc33a38d2bc8b61ed35cde1eed43295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c01a7ca658debab9a607ccac7ca93296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f16c421fb6c382aeb6cf647c384254297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a8281dcfc547312210663870b15bd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf217b517b68371699cbd4cf0b2f08299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e2b25637216c41bbf392d761c36f01300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd639234abd32657e61fc3e3ffdc840301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d216a29404990066b89799f32801a4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bec6637eaf182eecdf43e2e8ed1a46303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285abcb4eed35e6678752d76cace8754304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e55ab6168939962647b37032b2254f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce105991cea746a2376be3c7400b0f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc7a4f4a4d70d1ccf41298b834a5cf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6004075b591f95717ec44c015803bb5b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c02c746b1ca6a635038662fd4c93db309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfd3b7609e972ceb3859256d3ad0ecf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44786d4590a51130f7a81d647f8a6f1f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c42f8989f77ca6a1eba574cade884312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c3510ea89ff0c7ce22c7d1563ad4e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d843e1345d3c4a0f82a416c5d8cc1e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac5ce63224007142fcd342238fad04a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40ab496e6e23c14b4badc853497c24d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3798926bad708fb36d60e8421028fbea317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b85eaa1c0baf24871876811b7f291c6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab9618885809e1784816ba9e49e7242319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17232a5bf8aa141b8b11719aee011da320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c08ed0ad464e8304e1aea9a955df1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9601d7e3d7866179b40e662e8e637072322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2365504c364ac6fa48a6039dba7dcf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6156e4233baaef9f6e239e44129d6c77324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3a52c5ff180998615931a8c26ba8c7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c06e2f7912e0c056dd9d2700c3abc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a019be6f9d23ee3714f65823e32a14327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74a716a8b713fd091f20106cc07b97a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a168f113f644692b76bfb0378c782ccb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6e3bbfe976ef6f4b7352fa7b717807330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0196924a63ed03651558ce52f2c8caa0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67030f8af8e1f8af962ccc820bcc0678332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf91cb9f4e76d4f69e0be17753c60a4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0327def9c02f81b0cea77a2c64e0721e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9520c923cf7ded50ce2fc611005bf66c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aeada9285c0280302a87a446c65f2e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b845b56972a868877f37960886a58e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d247ebfb67279682d2ce64b5ee96da338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc68d35d997af9f3705ad36cc739775339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e262fb6a63f5cac132279a23ce43e3db340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0014725482c02cd6760ae27ebdd76b08341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ac46d8a8ec3c7e4e87a3af2415011342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6486c945c25ee7327a4014ab9953d33c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc59a7df109975751a326c57ebf60dd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666f30dc470f4b537c77ebebb700b815345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87490b51b364bc32467d1259e3d31f7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a421d443f974a03507caaa25a1c5d168347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf58074a0d0da520c8f476e3df80e7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12328bde44b82cc69b950b10c5229de349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6050f6aa66ed3f1fa51b9a0321c15963350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d345a360f22add82aa0daa3fd003b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a953e6f6042c0afcb20c70eef71ea352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a3757db0cb7b16ea4713c351230bfd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c1d063af656050dc9b748e5b05ec53354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b10687d6314d142a9a2f5c80cb1ff3b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e85b3708fd3dbc40fe67be16715f10356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eacfe00ec0a771f95fa64b74aa61ba1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e78cb293fbf14e34483745122b0731a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25657d37d59019ff02bf77bf932cd285359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991bff74010e81b48b036a0ca8fb1e5f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634942ba32ac63459333cc486edf800361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4ab6430a8f5afcc06862e181e32f06362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d43559a5200f66e3fc861eb41b710363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af684cbe1673db0041e2fdd4950f2cc9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d95374f2f93b7b676da741bdfc26564365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a495fd14cb604aec5f311a81fd4781b3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e7338b689630f4a806710f08386e4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a7f92a833e252a5234a9886fcd369f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcbe9386cf90fe6c5f51e5b27bdf917369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff520323c24ed3d760125dd23b7e8f2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de59d220309a00ead0f2935e58c1c20e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b475d928ef79b4146e19d3130deef372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc0cf30bad65cba04ea62c8bd9168b4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9b3792351c14c211941f8954026093374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f56f679f4710e16cdd43168b83436375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad3d3198e35f9119a0dd18bc666dba376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0821c49b92dc01462b0b5da197db428377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee87bb9a87532da0f7172bfcedea4a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f155e11810f59d6a5b89780025801920379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12f049a83e72b22dd1472be0f5df50380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e08af7c73a6e83e66a2aa5b69a18758381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a65a16e9e6be93cb23350acba4032ec382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95546bbb79a49b358d4bb954911a9bd9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d2dc8fbc0f52ca8a0ef4922be93f0f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc10f1ae79f88a9e83bfe225eaa19e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f31dccd13432ce2f9b24dede6b1ef9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac0f2cc7c97238b31ae3130e69d11a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b2795ddb322d137396791802a0b82388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a102a2dc5f2baea6710b9564520e4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca62ee5f24bdc8181bc908d8189d91d1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a93e0e342d1b4d18cf4cba981b31ee0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f74d5e2cddeff1a5df45851e41d4ae1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2ac5781ae65f499c17c2a5280b5220393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a7f98189d6aa61df2684b818828fb5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5fbd125905f4dceb925f382156615395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9165ef19b9a1786dbb71dd6e6ca01c01396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b514fe49e996fb13893d5ae648c46397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0743076442d3e9634a77b645ea7c9e1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6374e3f9654f5b69f4fdf0bdd195fa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff22bf0c2009cdfe6b71e2aae7a6bf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d702ef7acd687f533c0f65f559045f6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24703e809c4e7d307e158937445c7328402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8812765258937b85023e92b77360a7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ef734066405ad17126bc8d054bc08404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a71dcc186ac4a2125309db9a4f4325a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded62aa8362bd3d81dc3bf2d0af4cd7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a1de943399d477ed603dcc51f0f0e8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e3342bb4d3b42b8e06dd666d3e566408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed17b4b186011fa864c0fa64ddb262409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd4bf58ad5cae876dc62dcc3d1f72e3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d6c6e6f6720001671072eee810b0d7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b2912ca833bf1254106d3a375f7a8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070132e7b68e8f2e58e3d56d45812f14413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e235219bcc87ed39ba72249f6990f29414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6455d59796c1e3c855702dbab11c2fea415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf28856a8cd76a0fcbf91df6e5985f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dd21c0970a41bb7ed79949f3f410b8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac97b62e077afa1900ff6bf2b172d5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e519b045c99b60e60535f4aa4eb5a6b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2068c5c1c2d3bcd716c3e0a9a46c7a0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d79b3140d98008da75dde124ccfa9b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd64c7355a207949b8eabc646e82d2e2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be5d8a3ca3afd648869b0d26b9fa36423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e21b78ef1a2e571b211a861b2342e44424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deadae7f370e95c0e49954021884d245425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b724af98614b5915ac0fb4cbb35cb7e8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7f303ec9126fcfd1125c62f7d904f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a20f740c25027b8ff6e2e061cf1c614428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94fb729e9a2975ffd3446c782faf2b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5896c478c1f22b6f89aab8dfae429cb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fce8d1b089c78e764c5b33dfe87458431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc82734338ad6452de42377067ce084432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dcd698f4bb15436aead0b318fc2275433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e11bf9e5948a7124256bb96ca39da434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a807b4bfb43ddbe42560d2ab066d22b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7000d94a30fab3bce818fb026d06bf4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de199956dd2ec28cd172e489ff6015a6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc517e15530b5c1bbe98b6c2bc120f6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4fe409a162ef177c679da83f1e7629439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b71e0e94795a5d21cd2144fe19810440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1ca018429ed758c709f7d8668ae2d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd275717912bf6a5d23a7047538c25442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb81aea2af96f206dd22433856f6a30b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a18d1289c4c43664c426b4ea5fbb1e1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2e44373b101f8dc5e5ae680b547ddf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4759161ce3d6015951cfdff14c05754b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b188bd8b364c13ae8ec9b3cd5a5441447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6bfdd9357a88894beb9a8d6b3e09bb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adfa9ab6bf3ed1671b7d58fea0677a1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c5b01c6b9b086a74c522cf5855325d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c6654596a9d728e100f32b9267314c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f7da2c674cf3cac6078f41884886e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c2514b3eb3e8ba39ddc2e62c6cd16453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343693df27d5df86dc00c30f5ccc8b98454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d7837e8ebc4c582c6249001ec635c9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac3bb9c32bd16a79a0460d110904f5a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36f22300263c339849692da68e5d76457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc2a90e15e47ac74547fb2956ab362458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b5cb90b3f94ea5c0f0cda1d20e2d14459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9451ae59320f9daf9ac12d3a28dbbb9d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe0b606ba153a30c3a02a1b8509435f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1930c1fb5244f5e9549caa4bacd4a15462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdbd6f3a4f1a2f6c8c57cf265a63091463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf6715f7fd0bca0e262ff2efac0cb4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c385ddeb0c09b7d6b3770bb08f4a9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2723ff95f9300879eb1e574a6a20bc5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f1677d1f3dcd7948cf3c73c6033b0a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e18ad3eb7647e53f8ff239692ebc82b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766357e14de84610b7878024b92962ee469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d37baf2a3d8baa69cbe0e8cf814ad54470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf91ad906124f0ac194207edb39475471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d4bd2dacb5b809680579ad4ecf796472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb58f90777a26d0d50e0da57047b619473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d905841c9d1b1e59b15501a84adafc7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88dd7be074e57bd170cfdd9ad5c323f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d42eff1ae58b35a983236c5b10722476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e0858f6015e632505145e886d46705477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da86ecbe28a33b880815f874105f5d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3571fb2155eca8956d9aa235464f9a1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bfe32b45d44130c2b952e81d2552ec480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e73d24fc93008f8206516da0519aa5f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0282a6bbf4085e5cb7eb0178e48751482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb08aa9a5ae48af4cc09b157f03fb909483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e333bafdc7058f30eb27c4183578ed78484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c3425dcd13059c7dcef7d441a5311485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a306b7238bbca2090b847fa64288c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6620f0c9dd2f60bb119a5f414b6c0d9b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5611c59bc2db03902b342b4d620515488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80bfd0bf275e235a2ee3fbb00f5233f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f110791baeec4fdf68cb91dad78b1f85490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844c09d8e7c81c577f1dac97025b47c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118364ec84dc5ca3596a5b52f02c520492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e24b3e1af3a383398821349c91120493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b27fe753daf5e898b2b33abfd9bc8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b8da1c92186bd1fa58a3d57200428e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8452e064c4280a4377a41a074614fb2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480035c31ae16734b95d559759dfd513497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba2bb61b2b76d54c0bab658d12d9f2e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d10471901fc315925dfa9213835443499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d724fb935f62f5e0e4718d7710306799500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab61f9bd86d9f6a97c74472dd9cf41501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222fb2d5d202db3b86695d8b6cfc635d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3b62d3a02ffbcb6648ea5ffc5ef968503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707e81ed677452c0940fab5e621b597504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc410b6b79976ccdb5766a550c2436505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1386b11e543aa99d66a28ac3930c216b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d426f368d372da0e89e5b8f23024931507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab36751b5f93ef72be0a8dd36a572744508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901f69f38479db701f805f6ff1d110f0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad9b69cf76f1caeaa24e9fedc010149510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74e67dd2a4f04161a49272349e960b0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ac6d839493a29c50b8a79e8c086da512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d7c1543806ae66abafbdd67d15b0a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c43a7adfcf106a8c4996e1c72ee9a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00cf5c88ae870e824119dd2cc9911e3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ba39060d2341db6b87506305709a6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8fa9d8a639ebb926874fcd228a5fa517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab67106b3fa1d04b3d6b26ce7fb443a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04205022f92dae972dbb793227b275f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bcd0747829c8abaa8a6257a73253a5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18fa5a4167182e4dc022a4e25b5b840521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eed7ddb9b65e2462f483aa0e89e606522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a9cfd968d0587f8857b3dd79b0a7a0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f1bde4f010b3e6b8e279a0c241977524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa80f3ac0bf2542e4eea9491bd979d8b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d315513e09c5cd2f22b1af04c90d7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e0ac161640d20e958c9196cfb0737527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d90ae7de305f32a34e80e52b88f322528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b3ef941e2ff352ce2231372e1b3ea529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b72479856a3ea4df78b49b55d8443c0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3bf7c6c8f4010f7db459b74f67e420531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdca12f9963073875bcac3213d34ee8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d1cb2031189a40e43682221690b518533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d39092b92e13180a542798255bb985534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b72c4c14964c118f925d2a9456cb1f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd7bee1eeee84d2ce44c3c642e9f729536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b36b47bfbd8e71c228e9e3e2f17df3d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba4b6907b1974ac4d0062052af90c62538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8e040b5313bd413ecfcace0ed577b5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974da7e863478e4f9b06486490985bbd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669cf4fd2c5ba9bc783a6f858278b98541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82271cbaa4c2859c754ac84a6acf26b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daecd02090c35743314bae3c3a47c632543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ff50f85a10aa103e274894159d7ea544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af1555586fb57d124eb00973e5a0883545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82bd84b8308929970f8c56bacff2003546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88421a34eedd97bb97fd66b00a6d8917547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a56151d9e8f2c4086ab98bfcfb7e0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b472d898693bf4cc3585f75d76f0e3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7594fa25a03157c872a5cd52c4f953550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa7360f5286cb22f7905510fe0e112551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8484eaae3d98b669e0ccab432d1a45552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c42a3cdf945b05ca151464c2046acb3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a82f107662b1a1e8ee869c85ed208554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57718c876df403151e0cf9ad264b52c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515570b89a199245dd3aa04a7cbce8e2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d87ea853e4f6a90398040764f7052d0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f0cc9fa5da937cb7bf673bf7da1df558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f4e31a5c3fb4aa828af4026a86b15d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3362ecdfade90f3782ca9a02d089cf68560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d44a24b611ffb2548d05e95fbaa32561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d26b85645a5070976a4de59064645562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c016a30df8fc8621aaf3305d2ec63381563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc2224ac200307df51d510966aa588564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c12716c99b7fd69db3d60b7056df8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f04dc57093f8c349ce0a63bc1da30c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a44bc038e99761e50d6fcc2ab5f28567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baec38439eb67867f6a764ab5c18899568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ebcd96e92635f912821ce6b3047a12569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0805979e9a31ac5707569bd143fa6658570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a93377a36ed5d3c9c939937008483b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a872db4f09c91f5a06d04f6dfc1b17e8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1179c6f50962a17f9faf1ca57b669d8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de785c4068b84628dd12e7f9218a57574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d3635d41f5fac2b942989178413d67575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef9ad0ac4e70c443e30f2d6c419d70d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb866d6bab95c28dc2a6cc4058790eb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4787de2f1b8f63e7b097e341249000c1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c2ec5e8778067905fed555d15f4fa579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c3e684f2c3097fb841c059b51c618580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddccf4ffffb2fab04a6186ba2a72cf2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71597cbfc0eccff8401660b056a2215582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5001e19847d9debf435bfc632541949583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836bc70e5e4869851878c0f6ee6edad4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc5343fea7ef018a234fc07c2fa6ef8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9665ee08a929d46943ca47d4dde1a3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed27c3bae1f34877375a04068f822c6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d9fdf17b08b273014e4a95cdbf94cf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce1030df1fca48d405286dd8425684589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a08c4e75655d3ec69d3aef4baac60b2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb69f9230acff5b952c65983cc5efad8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2adf26eccf20e02a001082a63a33ed592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76643297889a7ea88ed3cd45479268f0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f7ce031f3f4a77c291f2d0e4583990594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d593d98f1b729305ed14caed35a60f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472447c40c6dd8aa6a16853cb21bb838596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca650ea49777bc5c595b35254629cc7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2cd9e5dd1fbc2d6de1f557fb31d775598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca5e092f8b9adf796d91ef31349d36a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a00bf13b147039bf96afc9589f75e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250f23514acb14ad93c283dde7856ed601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03660b8fff9fea6a5d8895e066e9fe07602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67216db1498bb989d391fbe604f21ce4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6de510b15b5e9c31a378c31ac7e9f9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b05930b49a451d04d3b3665df8df95605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb0431f4c08186c83d7e9becb56ded1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032ff130a373b204f719714ecec82aae607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ce0fd5ba7b81d004d790321d55fe2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6631481f070406d72e49cbc6c349c064609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f84108c3d05d5795c3e57f318161f1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b181ecd2db8112220e2c586dd822d7e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d598733151813a75720b8a966b744612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe95fa1dfaa30097d9684ff16b708c8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ffa4d39f4cf3f5e5019924226de5a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316cc49776e31514d09a4d0c085a9ed9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d2af79e78511988dd7939f3fb168fa616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c8a47c40ff98ac664254bc43c41ea1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49993b9193da69f8322739b4f588ec04618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e146b61b88ebd7d52559bebe8c63df5f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5167830437ba888fbc08817fb180903620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543340c1270bd33990eaa30d8c588011621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6cc447f4ef0579146cfe01e9961c98622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c1b53cca129fd806363bba4aba56f7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8746f3c4ebc79f25e9a22fd91138b1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b7b35ffe1da3fa37cc0903560a127a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e057566b1a35136b0c71a6eb9367adca626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efadb239af3c54887f9142d65309769a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd1e06839fc115696b437702cf2992628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa9880a2175091646f807a0d8776f9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a309ddb9e3040810ee78f77c257784630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a38c033e68453465e56334701efd43e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a344f15601d9998efd2dfbf5d1d1fcf3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38687dfbfed9f8b31380eed04a5bf853633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95fb5448c5eda633eadbe4ec6f1bbc9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d08a95906dbf293cae410b8840a5fa635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df827dcc9dae69eb75a97cd0118e403c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e98e08666ba1175f30f08cf7d9cfb7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b1ac4d249ffe331c4436df3b6a58b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c17d203452754789de77548565171639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6373dfa961c53327a6d486f1923b90640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31753c126e8773397300b690bf71eaf1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba98a37c95b8a958aa1417460517c6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bef89c97b94652340bc7eecfaafa42643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef72ab2764251189ca79ee132c03a736644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b89755cf8be58c74b16cd6062b13fb2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd90a5f16457ecfe0e26faf0f3a0672646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f7809e18f372eb3d628d48eba4e7a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ab73c94903d1e3d29cc6e94fdad75648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb431560c88529ea68373092d0dcf0ae649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f915fcdd9b8ddbd8713a702ad32e14b9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8cecfeb4536cfe209ce8161bca130b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fd94a71440551643ff01fc1d2b6f3a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c31130e46edb8077c0520e8789028653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0078b07e4d4b5c2664ed590639d0ade9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4849ee2caab5e62ea22f358fe5f47a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa31d4b0b20b3289f8669bbbbfb3f21a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb125a2881d86cfcc98c3ddd63c47e1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e984eb4b73c8163e409bf0c5ffbc930e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f3a71b94aeacd55b0f9a558bf817e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e16f334ae6f4beae4eae5a2227ecb59660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb46ab8e7a85b51898c8b7f5f5a0841661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd06822c3f4c5f43ca795c10801a6e2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e8fc8e7d24963eddf76695f9c2cc8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85702c48de5b6e4c0082b61a6fb3dfa664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e81cf286022a93e5659e421f849345e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc213e22cd7ab018fabe6d0a3fc470c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e84afd9212a64d5bbb604dfee1b3bf0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d744bc15e1b5aff8c98b39ebce3a47668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd1aa30bc307a7997c6eff97249462669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7009fac8235950b7add845b2cac7a2c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7418c61a324228dc940d79d7e72bfb58671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76111fa4d8dbdfa25be3e235477e4dea672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a90e7bcf3214a7887c5b03a65b58a07673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa99ca9da8d028fe5d15ca369c4157674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6219ad335caaf83ee49ad5fff2539fbe675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c67650ba81befb92555154b3a7881676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4511d823df6bfdde9afba9c57d5e7c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a905f1acf41abf3c26b4d2f99935d3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406aa266af0c65c3dd86fe14783eaa5e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524efe309f23f4230417ac0a3d833689680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1edfd0d118ab7595decc5d39688fea681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a61c0c4e262160b0991220550a744682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95980b5f01b9427645467335b047a0de683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c7b4a357b9ed70b43710378f8b6892684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fc9a78b0358853d167976b90c6a47e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f1fc7ec83d04d7c5fe3aecc51328b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e955b9ff5e4e60eebd3faf6d60c1a11e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5aa98b90e4a83e4d5fa306cb935a1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9c5646b5b120e92b5b3b37d885e6f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa41777bb9dd0a4fb3369050310f1f4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57165350a360e29878a0345141a6159c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dcce0be4e65b13ee3bff7408e7bef7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267012ff485fbfba2d98bd70a7e7d8a1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d652287327f947859ae984cf23f27b06694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d9a62cf272796dc0cecc525ec7d27d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d442cf4b24cff44308a2f273d406d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4894eaf51aa8bb13454ff36ab7509f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096017d42b615b89c07b56cc932557c3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ab177482d3f8ddc61ae50f1413e24699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8800ff233d39830abf22d6de86c99038700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d63839e5d75e18cf5c4aa3c98c99dc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e29c5a35b423aa0e53f3fbe2a6359702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb43c76f2ef2cba7e315269f7b39ad703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4929a5d667d4c6d2d16eaf81326b9411704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b90af42d2b9e5e2d42d05e0523765705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e4e8e42a2ad42278256ab707a4da26706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd50c9d0a7915ca2913bc5fe2691a2df707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e1f64831a0e4a9e5d622b245e9ba2c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d88634f0a92cb790121506a7dc0b9d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2931c4773735aa926780fbe07afb015710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5303b0419fcde30b0da9dccd2ebf0305711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751705d25dc88a0789d594377f9fa448712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4861ad03451f76440775f67cca0efd8f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4dfe52c4dfedfb9fbbe03a46b48c42714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b157615b64bb4b8aea1e483a973615715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942470cf0abf6a50e2af9756d1e5b677716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc50eb2cf5eb69abb0236752132e856717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3208be9173d3281adaf791136471dd54718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ba52a4f8bb8dd958927c615796c37719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad61d26023bd8092379965614667947720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b99c0c767d7680babc223d0cdcbcb76721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53369253d769c6dcc05e18c49efa0cde722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e586cf8cd1504221c37d916e32a82723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d88fc3f6dad2acd88ab7242baa015724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f5ec0ae3ee7e6ce7411eef9f51f0a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb8b51330248a43d9e54a2590bf29b4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47caf69fe3a00e040c954443914a3910727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca19c562aa957f5ebf8a9d2a489d0048728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad89c4b151ce800864c00c104ed718729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189fcd04af2131fcf637f78a8295a295730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e5cf8c011a3be74276c7e084c6b378731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb1d677ae6c31064ca3ede8ba8720c7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a77844ee057bbdbce5c2457f8a19241733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c053b31bef962fbf3a0c25b4d37ad174734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba68c4019565f2c92e649c987f118844735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e8970a5db84275e931d85e8b6a1a72736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e07a89974ca4ed4a92b73127c58a1e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c09504fb7c64b406f4c8b4f9abbe38738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a7dd3e19cf419e69e36d14ccaab860739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273aad01e60bef9ca3bacfb095fdf1e5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd31c523b6a6ac0f2a37f36acc2b748741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63999487d35f5b7ca9d321fc62bf80c0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b63d1a471cef81d5110ce2dcc8d87b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a31d0a168fd2fa5d26b181abbc635744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52350c038de6400b21a6662377168d2d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688211f62f939d2f4b4973c2db7d756b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb934bd21c0efd023990a8b4de6cb73747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e877d24810da822ba35f6e3250635a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15483a3ea5fbf51c9e3cc0e703bc9a31749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e4fd2f623bfb432ac783d46cc141f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7952d0f13c9fb9c934dc4be672fa6aa2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381fa41f5281f214e9415ca607df55d8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e64846dea40e918f95579ff465c4c1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba3815cf57def6026dfd0f81ee28b5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e50fae1d176fa6631418692189ce8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f06895cddd1d6e5bde065c8f490ac5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce457f30890230190eaaa1c375e775e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d24a09e113a4fa9bbf6675de1c035758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97158cc7138410fff5063fa0d2dffcc9759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d3d9025aeb8431d1db83db4701e8651.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f7ac686e5ec5296556aed337359bee2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b599a3e51ea65e6747892832b1e94d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ae3f9d7b31b6ec3e73512bf81a9de4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb15de7c81dd644713649c105d9dc99c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9780160d56ba78039421831b2efd3526.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f8513e40b2acce0865982a564cca3d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c3301c3983b50b694eea8f4cacae8b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158f19d92578b36d2f18e263581e6f1f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d4c35bc9e9e781d0cd47d13df6bea10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1420f9471abcdc4295a6177f316c43b311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78857346ee5ab124bf0b04c266f0ad7f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e4f40774d88bc00dd00b9467c7242313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f936f03639f4b2415308d47f94241acb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc250a903410d4f5a032475b877482515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba076d2602d4b965ee39b20c42598f216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024d4578ed0620d1b705c2551421bdb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d7978fd1eefce58c34a6f90de404e518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b966c2b35d43665e95aa2c08c4f59d419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec18cd800b785581405f668285c60d620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba729b0142f814c64e7989a221df258021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3ca2b50e7c8085c3d6d097551f78522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88debcaf259adb94df8e032c98ea971523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa678699e0822508dcb203b729edc93724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce88741c8a5897e62817a7abfa3a7b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d06850e654a8335744bd8930df5d126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01bf89f739264e7f89a9248a2f57d5c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1991e00ead15b15ae96eb4e555b4ca128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7bc0f20325e8d0af51d1a109486e2d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b23f7051c24787ce39e42e9a67d7f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3fb6fe7b89264461e835a32cb737ba31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c32fe367b9087f2d2f2fc56eeaf3832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89219c6bec9500e170cec66d12147ba433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe6c29aa119eb2e211447abb25d52a634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d23a34d27e31a60cfe7ddfabd419b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c621921a15c3aeb59074bb5a914bc0c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d59f6bb05ffcdc3550c446b022da437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc6229923299cbe75c1a2b1bb5b63738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984fa1d79a39f456c58212eb31aeecef39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb9e7f88abc60e09f870557cb16a6d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc44b0ce6090bc1b8fdb91c78a8813141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fd699d06f723d7cfb0fd95f0b4394242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c601663d700f5402ac480d4e1cdd9a1443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d4cce03c567089b533e788291bcc7144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13600ae3462ba51be2874167316d86b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01336bd4eacf9a55f4ce49ad6cd6b8a946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bdf5065077f79bb82958744f9955aa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b0da6449e4f8ea235c552a8ba095748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4292f59f5930f5cd02ee42216c33c249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a5b5ed79cc25cbc8e02873343246a750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a36f5c5d0c79933502b03de55ff0c251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5363f18248f1fa9a26365fb21a5f87b152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51acf01039ffd0deedc6f4f9f99d20053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8441d1d5c66f45eb57949bbd27fc49954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e7c954a0d9fd443c96ace320b65b4255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0957c8ff5abc1c5f49ee114c9d708956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b283d7e5cb1a2b12399798bc0c191d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2755ae2edf7a90a32e9dd81d2074ef58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb9abb490fc97974d0a768e91f7e0659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f74c496c43659c7ca52159bb8c32060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e390ce2a446ca1427e40e4fb5f9da861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d45c2806e0d8a7542a9b9b8fbb891462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca5b1fedfee382f281330aa4af58d4863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2524c6c221594bb7ada1bcb58ec58d7064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26bc11cbdb7939643d286e2e61c0a6165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ed952e0423c3ef210ef7fc3e0c4d366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1334ebf28a11314559a718d8d31a5d967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65370f796b2cd5602d1a47d4944d22968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef41df9d6f1806ed98888acb100dac69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a22318b03df57544a24412db66298970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d28558858ac614aadc202d3cd4e54671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f159ceb4b69cc2ebe446aa03d4ccc672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89102c7b126ae10d0448d8bb4b9d718b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8718ebae650b7526a820d68618fc3e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b690da834ffeb5685421c7ad731da475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb2ff51dc222e2b6ba1361b3b32458d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc9dcff57fb5eb355e31d109c1a440f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c366655286e0b9a633ca7a3a0cbf7c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e5b0cf5f6506572f56e820680a66c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16bdb4ff579a1035db18a51f92de4a480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e102307c5559d4a1c05f2c32e787b2c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7261e3d74870ac1c2bb8c97bdbc4667f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115cc8a2322254fd01c7c07326eb2cc483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a22aee2823255e1196ffefbafce59384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d988e47785b6693eeaefd49f425bd74685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a66ba14693c7ff449bc9b3c2c554b786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03272f585e87b53c786c1877b2b11ace87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a73c72a94df5cb5e5aa4d02644644b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa126983071410ad050a9abf578b74b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a999b8367f5284aa8cd7d22b4c5e490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b441467d4ac12d0e9ed8934a67a6691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a656e3e1c4dc806943a624ca0213ee92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b8e66bc3fac57706a08fff4a7e673793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2524e219bbbb519e6be8b1cb3821494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e9ed5fa21ca0e9a023d04a86d130df95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b313b2787251dc53dc3c54b9fbc39696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c8b2f10ffccfb9171153c40c621dd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30198d39b1c200170dd4209467f2a70598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c3060323e25ca4a0c3f75da1a0caf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f217502e03685246b8dfdb40c9913a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce109a9b29f44c4f23060c1e9881fb04101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6f429b7feaa26bd82f107ad5d300f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f002358337f7eccac7764bbcbd5e41e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e680cc73e5c5b864c36edfcffb72c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec5cd3a58287c2d54e550487bd20fba105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8733422e7ba258b4e91c4df571933af106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a9f2979496a8702d62d7d7c1f49e2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f7f3eedc97ad36f9884ef0633f547108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d479768adb9622fab468d3b227476ff109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7480f01000d6a7ad68926dd5f5f5e5ed110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1679f305ee4c502c413e1a09d2ac4cb8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccc59203d50be58372010954376e4b8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc056154cbe35986c47e4c8417570a6b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a596f8be7a314cec85e00f9767cf99114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5319c957d4c6eb05746772d30475be7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b6dd4516a81d4d0681155ce57c99c5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa87a404137ad597267e5a001d58fe53117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d2ccfbab3be6a78382af4430f023a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401c5d328f85a34350202427890d815119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b238e2bf3f13abd5010bc59c5f89993120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ee03cad81ddd885dfe9c7ff2bfdf3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465143544c0b464966c6eeed141c9a37122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e746997f1b8a7e450940ee1b016b9ec123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafcfd8daa3496b61db66f3146f7f761124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f50812b71fc3effd8384feb34e3ee0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c39d9db7ff9bd3d8fdeb5ad1a698c6c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97900547a6f6d7079c85eca17db85ca127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660cfaa06f6633ce8375218f0ec022d4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c3c87f3cfa536b1c03d93dc216c6c4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20fdeac7b8796449632f9ced46d5e00130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1caff5b73ff2e2e746f13a60289d17131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e135d42c4ce96b56d4f9ae18d8715a1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e283de1ef319ec782e0a3e3eea9beddc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef7259dfdabd59abafcae8ecc7fe4a6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbebc149ba17e8ba6bc201e557a11a39135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dbded0c4e58d03310e5df2c5f11d59136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c8bff51e30107ca990d32aa76ac5fa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80246762e79d625c1b8a1abbf7d20f5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eeef8a9199ccd35be8182711175a5f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6717b45c20b4145783e14ac5a5b94336140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1365ceab454a814f238b6bc9f5cb9b0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade4b64b4772950fd952408ab95171f9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67433a5160059dca3f777bbe9dc3850b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b465bad356d2a629a7c7fdfeb1c5b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff5484715289c2b507089f8d2ec864145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70706046b9b21e71be997b5b821427a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc490eb50b41a62ff9cd05fd831b5a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8417481cf23e02e6c8eed9a33b49f915148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e643912b59de2a976c12c8d84a8122149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f72ec683f07d2ecfdcc70b9b5eb7c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b5cead1c05c019e4c7ed59d6787c23151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a9d7bc7a7ed85ff705fe054e3caebc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a33d071995c8278f4fc2724b61259c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f00e93688ae15756fbfdedeeab38b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ef45ef18dd6e3aab52c95dbd08a946155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35b20aec94444fd7833891223241135156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4701bdc4f7d105037b1f46a40bf0706f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b12fd53173fd616b94b87d1214f4d82158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a42e0e2a71a66b34a8e9acef41865159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ed8c7e4bf254af935222555fdf614160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ff94cb2b06c771969ef830d330f0b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db4291414626b00feef4ee95b4e888162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466df2fd8cb027e4a9f8062952c51834163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4bc96200d053cd63fc66c479fe63f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c28c8363db1249ea7e253ba70303f13165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a242dab644c0bb136306e14969c6cc76166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67671e5ec84cc769eba2634c50b9bad7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95666dadf2651052ecb7392b32235c6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b8c8b5904aed64e2d3f9af83aa26e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c133893a3970bea940d351b393cce08b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc6682a8f43acf48b9902a41fc9f51171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba9a68cc2efb954e85503e6d2337d6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f490c6991a524be06303fdb5e6bfa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d91098ef30aa3c4a11b196aead5c8c4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b7e4903fd619f9dec08aeb07d99b4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74858546bb85a1e01fe9658f595ed76176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190483717d7293c616736f7b24cc46f4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03387e34a6b6e739c8a32722bf6b599178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756ac10017f71bbc748ed1efcd13773179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9cadb8cdf4a0daef5894cbe7f69503180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a66bc5e9bf59ddc3e0c6549ff607a47181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f7afb17c832fd8fa34fbfa53ce32b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3600bd9e128da7c58583ed3cbbd5cce9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88a09ab7ab61aeda8f5dee7ea459d2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94940a96bb80f3e5905f4a3bf35535a2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce81d721b0fe5ad7d499026bff201298186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab163d7fcfe03e0025381fbd92c586187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5017a41902c7e179efee455d63189501188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d6e1716beb3f5bca0897fd3f8d57ac189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf8983bfd9fd968185d770c2061985190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02322017bee07a491f09074e271466191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad871e195e0b4cb2d50265eacf103372192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92483b2b535cca5873ade1a39b0c3f11193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0263bcb35861e98de16d3e8776936c37194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf91645ad89308d8dc22aa46c91dcd9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ccd21fc71755a095dd32a785fc862196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a77311c11a762e9261f0466579f97197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872686ea385debd0ab41a4ede6e9df3e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e8288a39ddff437d764727530c048199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c962421fde6052f0f2cc860eb643a5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a7292dd27a00510448ccce2fab2ce201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb86421aa8701939ee08395870418a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cda57abda485b777d1aeddb27049f9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f7c571fab784c979150f851417d12204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17030cc9ca9d5bbe116904ea4d8a11b7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd291ad6714cdd98143da80677b9fd61206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79fe04c6b4fe11ff2c0084ce8cfe0d5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c1f61da0c33a09d72c8339a5e6c121208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad2ce3949a9c197f467cef421c7028209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8effbdea76ead327de7de99a6295ab210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d8e00b30014ce81cae0dff556b59de211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cec4d7b4b530e9bcbe16ef54032869212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4190647cb3c5fcdba454b9145f816345213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e871c57841973b1125d6a88d4e9f6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd6e09fd849038919444c908977b71215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7002a5c452553563f6d5248fb34a71fb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc835f8c64332b24385c6ede817c01217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c991ca60cefcb4300f930b78a8fb7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d2b70f0807fda061eb50bf35358779219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a214c47a4812422b4fe9d1b0fdedb33220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e7432c89829e6a17d79a4d90d3727221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf5049e9ce9f1e2ccc2fc21e4dd5766222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485598e4bd977c922b1e6dc1858bae07223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe46ef967ab9846148e33d15f6caf7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd1cfeaf087112c7b2f4df5c55f8066225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a951451f1ac776a13bf72ab5bf3d2e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ffba98e4fc0855c92113c2ca32f5f8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e948f2c781e70962fc31ea1f0751ec228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab8c8708da421605810c3eeb989217229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d4dac4e71769b66cd9dab8a1c1880230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe1db18113f82fd6ec7de8010e0192231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61ef4987ec81d6ebddbcb4fc96b69e2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e0f297ceb247031d3d612f1efc227233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ad4e90062ccff4b50c8e69a570b16234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d4fe2cfaf19c85689fa2839c8514f5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6defbbc51f033a79bf1f9b79949664a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d96f09954c01d9d125f7094550eff7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc910f39ec6cb87b4eecd424f41957e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff375783bf0b4e72ad673cf1835614a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e180c5c4f2f1f3fc615b6c0009ff27d8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8839b6714381f20cb6696527206458ff241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c18a0efba34cfb4a9bb84c222c591ef242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1035ddfa68103d4bdc62467e8ab0611e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce9cb0153e322a7b1a9ce7090e960e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe03a2e13aa3966c876ce64d852107245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a1696328746940844d342faaf05189246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d56217559d31da88d290dedec8643f6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c5881e951a80240d4ce8415f8e366248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9514061777e57c2e6cb99ead71ca08249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e91e3985df37eb8c2d09bfd9d477563250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c334b661ed8f64e78b0ad7f9a8588f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c294288c1537fb2141be8ebed78b4aba252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf470d50a6fd652236529d1c3dfd226253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b39bcf182afd7319bb681c02379560254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7698b50209d949f0d940775f9c9205a3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c95fd47bf8255644590f00a4448e6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08190f51eeb76732b7460baa944c332b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e784d4374b06f28a9ab9279cfa21fb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398334f90045cc77ff217e62afeda960259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f3b379c04babe3b977ce601e0f397d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146568f169cdf7e9d390f92da2890d3b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a83633ab51a076b28055d6f5b007d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b679f4f566f28a789ee76fd6a4f48f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff1fe42b27ca76730b2c1ddcc4c465c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccb7d056bfe3a17160bbc0e4830113f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872b71f1667c3ed02e91d46b6df0e324266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf9e5bba4bf0d94c082336ee02e64eb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf9922cecae495715ba1f1187fb0bc7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a6244680eee6b4944fb977c9a0f289269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55369b231f62cc6ab90b1ae35dd0133270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3ca4753efa82303af2003fee67ef32271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7caf75dda3568d536af439dc28e3a04272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ffcc60385489799b94a5c0f1d33aa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d37f9df3f5a8ac584ea5329ad8be741274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf4a2d110a8a9522396b15bdca5b80275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0cd5e8b467ece3b39179da6dfc1459276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc2b47e2a7106a24d3f6eee8947610d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ee3ca48a9f14d613cf083c8c2b1f6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e6b36b81bf75a177c6ce84e1bdb884279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f7dd241dc3be129fd9c540669d25f6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489cf4442a28ba3682f5be463c7c0ffb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018df2d60dd8f5d7386d30e3a0d11c67282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd905281d31db416595c63cf0ddcec283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b5fdae2c8166d2dd8033c4c5f83f9f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f8b86a1d8da2b6772a2796bf8f816285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dbabe694b5dec66f1c3ffa41c3da57286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a5be90f5c3aa494a99cb5ce978306287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f62c1e68c89db2a1326daa5a72d10288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d5cd71e0d4797f34abba1d07fc999d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cfa8a63b89bec3d63df52b7a8189cd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc306cace701c0438c6ce81f5abb80d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8790790b15dda48138cca95a94a17d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f8573c34409956dadc5341430fb3a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c1664165147c266811a59f3a8f9b6c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0701f113d665383d7d03decd974c72f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf39ef4557dd81f330f0a8d5e4c86b6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e74129748e3f916d9e27c4c2bbd1a2b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6131d1357e652306cd14cf4239770f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3501416322ceb0ca7c478c6e9e581277299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ac28ebffdad43fa48e6720c6c810a0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf12c493005180661b37c48bdc69bf7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb3ceed78a3a5dd3dbfb68b54fa4eb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e54d72e967e48b5c2a4bf5f8f5316c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dad9176bb73aef12fc1a065cbaf435304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da5fd23ee0d76442b29db72db1a815305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297d8ff796b546e2f1ffd2ecff4494d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc19e66618c36a525eae6a2db7ab5f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d54d64b0dc0595c5212c6bc5c80e4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2dbe62aa451af0bf6662977c41b072309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f267e19b7451963779c1e4603a9014f8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8af860e3f3cb04f4f2202af5547ae2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a264e11e7d8249a25d4e28a74915c0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba05569212f106cdee26789707a3851313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f4ad160e6542b40c497c980eae7a5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ae5171b8079d6685b540ac5acb6b6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39514e7e418c1f5b21be5ad4d7ba92db316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f596dde1ce53b0def63aa2f43711b49c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b066e4f72eb8c15f9b26fc3429ceb1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a63e343140040a3688d3bea53bcc739319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b05d02e2f2c053486410544636b5e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc57b78c327fc7911b217e569fd2673321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebabc124ac90ff3c117c1ac0c05d707322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3798084d8d009dfde3e5e36457a4b9c4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18352283db3d71cdb0a2ef6be8d0f96f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba39e5e638a7520af6f9a08f3b2d6132325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feeae1ce2d545f17b08b846e5cd1c9c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a314f1815c26a59efe15b099ff2647d6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e087746c6b2b984113c4edff1c612dd5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce26ec8ec693e13be0a821e4a1a38f12329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb06ad729057f18c4cbee8ba7dfb0e19330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd6df51a7b6fb7b70b173c08984296331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfadca3d34ade95e0475b54a3462a9d2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36be8ac48cac3fa9aa6af53cc7a29d1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be258d3220f68c3d5210940a89438f59334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7edf9b5a9c0d8e93809a7ad04b2151335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d1eac40af07b14c45495b1ea827f4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4072dfa7a8b816b442b37d76838ca72b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6062755b786cccdf48e8f06f5999a9a3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3dde29433b80a2101664c2a1cd2662339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df059b810c48fcdbf389c51cda3398ad340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c18bcdc8357080aba3cf9112cdb3fd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db7c9727f2796abed73d21b8b088fd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b993e793ee9457b9175b0132f20479343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a880de9fe8a5c61e92e2caa0c92fb1ca344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb45d3575b993db2ae93df0fed4633345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f4cde4b211ef565c55d694c78e2b87346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07eca3b8457be0e05d7d9b20ac4172c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f72ace37802dd99c23f312314d26d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff951404670d24c7c911eafd21b3bc0a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae3b3898a3f83ddce8aabad6d1e8cd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e64138c765fac74a506f0b82caa2ce351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5262e4ba78dadd4e991b3f9bb6e7d5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc76c1f1324cfb1f5890dff53aff40353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc76cfca9ed7cfff67f01a648f7119354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d0efa9cc489dc4240662ed9be800f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02032338a9cc99dd47134fd8cebcbc9b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30549a47e48e3b61ee61a1a7c400bdf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f701f03bef71a085e7e537ceaefecec7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d79e3d2cd34d18c36b0349c7c6feb9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039872b16499e3f8d213e3228caf9936360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ad1f365af81ea3175f83200f91d58361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c15ea6883c188be19e6d64dc0eab56362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b666aee2df129357069b96c096a35363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c6bf98c50a392e7e6f237d0fe5a8cc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b1fd6fdd9e1b98b239a0959d9f84f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1842253a472de5ffa50b5121b6e4a86e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a268a88f784112934bd41f20c8c169a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2356c26b1ba7219d4fb6d15b992d27ac368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e13e935d15691f2d492953747ff07369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078b5b8a1f88cb156b26cf802b45534370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef205cd8f60bb3b7b8fdb15017eb56371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e18e689a2108cf90cf243fb504676e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9dc3a94c7c1d8721eed92778a18b97373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e882529d50ec23eb64ece94078c7dfab374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea55d196c6f026163ac23dd84e70af37375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf075038a86ce71a50d33fb143c45a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b290177bfbca0e31a44266251fcc8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f4c8d706f393aa853bd2e8455fc971378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364fcef94102d25ab7b6afe908ab8fa6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df2f443f8e85d842ed4335118fd793380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81190d2ee823b296f99cc6d22c0be04c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2957c394c57dfb8a587cfbd569b643ea382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79864f6290dfe6e778131072e677ac67383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9451a8629c501a0302acbbe551cecaa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b3b6cf8a669d9b7b5a18ebd4fdb18385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2892a9f0ae0b75788603b48e47b57d92386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c1552a2445b318512b13ef5b16b190387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86015bc653b09a445533d0171ac5a183388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7c6bf20a25f291637b2798281b047389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb08500eaa04b1f7b1e43bebfaac64390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed458eaa16f3fb7ca5a34ffeacc2fd8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f3a831fc42ec9e4b46252ad3a2994392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6d5ffdb2489440a350236632a52667393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f26713bea0c37b885a636747bc2ea394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a6e31b23da5ecf81a8d290f81ca1e1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e7f200641a5d49cc0e31e2c76a5663396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5767d1ae68d526e0ec372e4e543be94397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a93887c006095d3391b5f457b2571398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b3b6a1e5363bafede03f3e65d95696399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02adc38e4b06630bdf2f684df1975a6d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd1c01b0c16a879a81f7b0cefd635d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e42c59dc992e44a1a0952d66574fd7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a86d5279a177a5b60e8ff414b3056403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9fcc152a2129bda0ae4f1bd23721b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d40e4506ea87eab7904bdaad2497580405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d934344330d3781419c4d2c31eb6d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b6dae150826141e5ccad5d38878d6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1862ed7a2b29131f42614e45ba5d0178408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e7af3fcdd35087b9da040acea6afd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb1c9c880dee2038bb9a04b8c42327410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5646a1de58fd787ddc9a4fa2d2c319f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d879df16ed55aa92fc73269237e822412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e131b78993d66dfc955573c9ed00daba413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d750809002ccf023f03d08f549a5900e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04125a01f2a6a16878fb200dc4aecf51415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ec26ecd9a6aa6e29f8c3f33d48544416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae401b1f5f6b238bc096c8678d1a8e36417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2936293d4de7387ea661ca1cdaec5442418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdedb7c3682258285c868ea2e55dcbd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1034dbc90ab42a86490b11df73484f07420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd38a32773eb00e07a8a97844d9406b6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00cc4d3f3f128fbb4f875b1a99f146d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd62214274d482764fe0c4f9653e285423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2171c9faf793fd771bde89f8540237424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f55e01cc6bfc6a41320c60d2dc70ea425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36364aaa5c667b21424da08e1fffc0d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32beaa3f1d3f023c61c87ee875aa5a01427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383ee3b349beb0b83b68b8ec16bbaf4b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec167eba28ec883afc4410d25b04210d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf0e4c0996bc26fccc6b21bd3858c7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab1ee080140655525fe793ad6a6df6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eafd82c19e3805cb6eddb248d3217c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd89e475b04b191bbd15076ee517c0b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a68a81c23be56bbf9f2f6fa5ed703434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e9c3957a38cf1e0ec3fcc86fcd48f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965fd4d42e067ea3c19b66125c358526436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114895856605ad7d1df1cfa822d15f65437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18293f83bb619df211f43e396e51adef438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be998a3a8e064d4b23679bfca4db193439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d123da6fbbf7c7978da514058beb555a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2870d3d080f47e1f5a66caf36f418c80441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e43518bda44b0003e4f447c99c7e26e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad007dc8f8af708b19255c9fbb49abf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d031564c97d9d2af20c19b9480fc459444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab804d1d82405ef64b120704d6697a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e983e8ab306185cebc38f15d360bac5c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f62905fdd6902e70259105931ad29e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a2778c652d3cb3dc7266b003a0cf9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b279ba3615d222e9e123a8371738075e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee6304c587d99cbc8ccc0686a9b7a0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb38d5fe5a2c0c06896a1064c0f666451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce7d704e9c79368cece9c33b9746c61452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e6169d1a74cc8b98517c27de30d14d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d64173587befa9fba357890f360848454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf375b60ec8690ab068526b79b13531455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571e155f7d9d772f672d438a82227f0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3aa53487608fcd14aa6487ef94b18f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13de87d2521373bcaa95dab5e7790a4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9634d05ca9247232655326f6a3de52459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d38a824a3837d69d3033ca2845195f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a9c080dbf887dfcacf263dfd0f2219461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c295e6ee96c57c5a8fe4b1c065dc48d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd07fb4ef2153b6da34be92e754caa4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d9165454c9b780b88b45b87416881e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf42cf80afcae37cbda46211d8d33d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c7c65431d0a236c5c9bda2e263692466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197abd2071499f5ab46ac9d7befc7fbb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c78d97bdbb48fff50266ba9ecd230a2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adca0a0da308da8730327084cf41382469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd575b10b4910772eb332b36b00248470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10cda1a6c51c4bb868e57dfedccd73c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9639ea03c4826c2a809f8794b8ea79a1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201e6eb5df9e5e645131af7eae54fad473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1212a18c3e2e470c99f670a43ebb1e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b2f520d184bb460defab42450fbc0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c7339e7a7ac4f4f93ca3c089487b8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54501e83733db2b6104950b7aedacefe477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e028da313a0debacfb2464aaebba4103478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b103793216af56c56d9130ba43f1bb27479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da9b640d0c1bfbf94529514470e6589480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5915d91727c3989ff8f5ea00e31e5838481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e05a68aa9dd9d6e9bc3e45f6ff30828482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29053b91fff797515851f1fa510aab20483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd7241e5b671bd79d6eddb62cdea6dc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9dbff9c34efe7781b3e86ccf969f08485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d449e09c3a6fbdff2ede78f2ca1fb7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d732f248de6310c5f5e935949a3fce3d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765fcad5200674a2b1cf8fafdc3dcab488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d80af52358370c846237bd1f5b1a817489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf197b54e1d942eba257c675bde34976490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c62d7a74bc719da1a9a1f90dbbfba47491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdf74383a7784e40322cc9a203db08492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c43bef5e0b0e81d7376753a4ff84ece493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9429eedc9d4d37cf8a5a7f954194fb17494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a5fbaec2977149fce9f3cdc591d4a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25564bc53efa4372c75bb4713f761aa496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd5edcb904f9692cd965e600c0304f8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae081ba07ce2fa9b134ff758ecdeeadf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cffe0a897bde0307446cf74c389928499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eb2b5fa881a2a28c371d9b834557ab500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd34f88d64b0a853c9ea7a00bd2003501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7911ad0382ceabab86e56517fc04f62c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d306b0ebd386c5e4fc4b0cc975f65eef503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac5e071a877a3eb1b9fbc5105499456504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a235cfb4c79285df848117831f29c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec45a70b8afabceea7405e81dcee7dc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3bd2dce1d2e2374fe27abab95bc8ea507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c114e1f6eb71b116e62857a3b27c22508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d49962a005a031f6dbf978d575c40509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d1e830ce967e84a741d667949043a2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b245fdf237315694238fd1ef416e7296511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1dfab9f9f1773286a41795a326219d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb7b185897dd1fe877db12719f62d9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb778f1d678edcd6bf1864e79556611514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae80486f6abc72e2dff011825f6e4cb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe9b8fbd06c15c094d578278f0edfb5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3648ad7561fd9635c38e013fb89c9263517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8300872aa8c03c5af5860760415c1680518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f5f9920856e51a9c0b3bf2fecc5ba0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe5f94ef8f749c1e1d308fde27c599520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca5a5859e896a2f443179f41072196521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f68745f866a284c3c435573e1101da522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33646686c03fc80802457202923e46523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a7e5e79b2af7fe81fa1fc005a4447524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b74a71959869dcb8f7e5473102a17525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e3210b1b9269eff648e481e919d554526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694713f90a0feaab33d68ee04438225d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a672674670a2cb9bae3dac7acaeed528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725ee6fb366e04e498857045f02392c3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b718d6a09c02814637ebe757737db530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a2c4919cf6cadc900f689fab6205c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b45630d2705de427a570fc809a7536532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47f51c6f969a6349066e01333db6ab3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6861538b0c9a53209b86f8211fc0cc0e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d3bf3c047812078ca5b08b6778d6c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6cebcd43e318ce06e97d7b40ae31db536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a48c9706dee6b3da1d9ef5c2be768537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bdf163f82c39283396d6e9024ecd5e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff609b401e4fee06dc71864aefb8d4ba539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f329b7e218f9e12692648ec3eea207540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f4eade738e8e261abceb0ae0774b40541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8feb9f19514120485a5fdce6de430ea542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d2eb19f9ef3730ecce6e9ae48fa18a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c3b936eb399b4fb245febef7e80cb7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f36042e53b355cfe54068ffdef8a87c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9588e95456d9c599ff04f3536c9e1af1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461deaa1b22377b55a5b74e2f67c2892547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5fe7a34f1223487fe3fcd0538d0440548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e77eb7ea2438a173fa4a605f369b50549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e6a27cfc18ee8297561bf076c1b222550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a7f33793c79f6d2a8a24473d2456a0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014ac170c459a4af2b1f8b01b672a8a2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b88b8a3a967365407337024b79bda6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e800e414e314b5b42053d9caad5e58db554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ab99367f0c8a7fadfb9f40c3ed025555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d50c87d58364743beb0068a9396795556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e950397d4e832ed686483e46090bce557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c396111a224e8b8054ad23f83f24d4a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1302efc684671ec1c87e7d6cc0fa8add559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ad2b1578e96048d50eea083c62bcf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c347d169927eb01feb5469bceb4b1f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ecef3bb0f7b349a41607fc6c8862cd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be856d07489aa73e3604917ef6aa9dfa563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25435a58afc5f34d2ffc1134e54323f4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a02cdc5a6a336f8bca4cd18e7fac976565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d622a5be6c599a291b9833096de3a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd541b976c720313a5c1ce7b93b9f3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e60c776fec4e4d168b18994a5309b31568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543c08180bde48d37393f2866784ab59569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e332307771013a23f7c4a6503594036e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607656e4597d43ab97dab6ca9175190571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08c607fb22e642e9087f9bf0e5c00a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9017f9e1949fc53c891a57ca905a4228573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db3832f543a019ee6fc65fd32e79f8d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d75889110d0945204017b7ef6cc765d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0292cc17175c571c589ab18523cc31e3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31660231549e21df6cbdf9033daa1d01577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e180d21160d4dd40eef106af835b95578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f311c470f27b2608343db912776351579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92398f36017d7f03a8299f367a841ba0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f0e40dc0d869a9638a0cd10a623bc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5401e683fd5276b57da62abd4a5f1f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be020bd4a61eb0a36ee2eff51ac92a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba17e14ccfeae8f010fbb4a39d9de35a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6756ebb2979bddf7e4f960a289e98c43585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f3527dcd1912e6b48b7db88ec7e8c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61feb5d91b3a53a58baa547238d483ae587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b3665b0536cc11022b8df26fbd781588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7ac2d71b3e5adcd426a9e2a72f3b24589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f14a9190207795423f02ae824d64705590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a779d9394fe46a8be04762bf7f206d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81377d50e8150e85e3fcad17b3b71a6c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9617b2a056647e0653f8a6c9e6cb58593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3cef43913b7c19463e060f96752b42594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf4589b12b62e9cabbaff841efc1f9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68edd204f6484b663057e9afe32d4df1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b73a84dfe2396539041da6bcf623c4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6698a1554111d0c576920c5feb74469e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829213a52fa655d337ec1e4c9a765fbd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb429ca0551b724294f15c1600f037600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b363491a0dee049e0b2396977ea42601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d1bbfb676453421d093ae08215e56602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ca47fbe11c20e4882cf6193ad21d2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c6df47a8447b268c3745d7801e3049604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a6ba45c34e8134a7a80c35397416b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ad433b73a1c3544e97328e49f2749606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb713eb66a903a3abe061f2141b7af5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b390e20dc5910951ced8c99139201ec608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d071b104bb2338531d7dfa26663cba0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba35e51c096fdbde01407db110e15f5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a291c1100a3b2f73bbb86b67fda78a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae855530bd9bb9fd6e54420b29e79612612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2479e207ff33325f5845354f926d6f88613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b53fdf60072274a4c62665b20fe3ff614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fac6c6f34458359f1f66a1a8fcc34d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31deef2d8bcb592cec2afefe859eb958616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed1ff36c656fe8b8f7df5f7b1422792617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a3d0de127dff71f2d2552fd552d900618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db8443db6d23d4faff1b8111b5f13a2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7769bb68a2ceaf50f3d463f490ed6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d90d43e893cc07e5d14d50c254bb1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af7408ed43c93fc25d4be291a1ed17622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ee68134674b822e1ea5e68eabf0f1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e9e5add98c7160b873fd8c1405c6f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f684d1bc610860a0803747b81438dfb9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457fc6b3b267cb68a79af020f074f935626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda44a6ac02c6ce113fd7d0ab52623bf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ccaccc511ac0114042909cef579de3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc32b30d54d8a9c1a9cfc1b284bb08e2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5f638484c9457deaa53a3559bed00630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f459a640d4637bea40eb9caf6f1173631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c7c2456858b80b6f178e47c6c1584f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e680a56ee05b9a90fc688bee94ae53e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922bc52c1a47fa39907b0258e35372d7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c011e2d830d0d8c3d4b2581fca7e8d2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c365dc19c33fb1f2c33364b692ad4bf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba4fa6481e06ad5108e992f5f138eb7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d069f1bac43149d03517d1827ec2523638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7160c5bac48732bfdb421531da1d8a8c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9abbfe7fefccbefdf463ac02e5c351d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b70db90dc16501d2aa0f490cba7b1d6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9595bdb3c9bba901743cbe7875ca18df642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ca9f6a318f853f045f5bd9116970a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba9e8c1e8f5b7c63d6597958d6ff496644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b1bdbf5955c98839fa3753ddd3ff1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e789e400e1dc71ff7e0321492338a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471541b8df65e2214a4def052c0242a5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98285f319fb89ad73c4df8835a40554648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa4d787388f03771f65b631b1e146e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d61fa296d57f1ed8fbd3ab46c2163650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf48840cf2fcb83b61778ce982a46e5c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f90975640cb6e9cb4e523b9e4d60083652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a30a2496c974183367fd55c6eeade653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97994eff8fa275395e9651440934426654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b9ae255533b3180319294f0466734655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c21fd622ad9702f8c7e10c1a1a694cd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3176ab53da9bcfcd8e2a0f09ff8f1996657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a3942ecbca392f3a8f01070cacc6c8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befd03eb125a300d90b6e0d21ebd9ac7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4982b689ca9da1633efa392e8a42547f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece67597d87f50d282a835932bf2829661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12823e13b977b7e699d7428483f791e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a5f7c1ca21dcfcec8d65507d65ac77663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34e3b5dffb0928a40956233d11a5d2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198bae904253e569a5c3ee646b5bc2d8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c1a28d28e1627c57eb063fcece9f1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c09eded9987ca2c9d3120adeb4520667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e58273cb30532885ab16dc70059c2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ef6a9fdbbf241f2ad71882970ebc1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be79e1795c6acd771381ef32933798670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f843077839c5f90b2d17b40b3ca8eb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d37d24cda407e6bfa39c55b6267b59672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f541ce569197deaf2d429a5b7e51d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c0ed33cfaa99f5ed4432a951fee0b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf85ea7ac057fadead8b5a16bf52aa0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104c159d11fa2655e2c8800722c9ded676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceca38105fbb8e8a4c47f2d8e71e80b2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed9c633f559e43c3543008bd354e46678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03834e5cd2287110933c1d4f1ad62700679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150aa36cd85f2a412d6663ba1ce82cd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc71485113b81ffda7a07ede31392daf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aef675be9112a5d2bcd6cce234af55682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c730c70a1d92bcd5670c89d818a39074683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba370e2a26cee0b18b00c4649058c3e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f30d602d2a5f3d40b409a72fed63e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5461d735055f6cd5e1f1d580e759c36c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d02b689bb01b1a563e9ce045af5e65687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92bd2efb68c7ddf1ed21d563f452623688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab96aeb1ec7ec49351257036acf0b9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871f67ec212db6f14ce0218735fc6a18690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d6be9f32f1be21dbf0d48235b3b1d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a9b48efd5d935d2b65a20cfce11c82692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d586d8eda8352fdfd388546d842ec693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d63e2a19889339744ac28671c5395694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7449a74aa107cedf13526394a39083c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d72de8d90160e828c27cee2681176696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb69c27edee267dc1f92dda0ee5f43f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8caaadd88e523abe2c9f561a2d6054698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5988fc108e785a1285fb7c0a5efb48b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc9112cc0f4017ff45a7391c0203c3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8867c0d156989588a3b2b86572ff9007701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb36ed8c668a681f235502956e29ae3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41122efd13072867b2cf5d0a969b3499703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b94e9774c6654aedb253766986c2fe704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78b8c6cd549e685f2f02d215dcc00b5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df30e42d318fde2a8f7148f3cc49952706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d156e51206d384ca449c53ad118cc4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af9e1c255ab0e411f5632ef64bdb00708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04cf6aef12f13dfe79eb83f63fa13a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8427711f1503982e00ba8d18b856f3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a0d83f831101553ff018c4bf28c3aa711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e3d381fd283095d3127447b502b7b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db33f682f5ee3d4c4116e8da43720ff1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef0cba3e1dbe5212c587ed2a7ad15a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b5ddca1edac699200f1499d6c5009f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e8d3ee52253bee15463a4066415645716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a50a10d29e063adf01afb91981c14fd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71264ec4d0898efe63cfef166123f3a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16044d905a9dda3c99099eb5e538fd8e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12d7038f3a2d08320ec6b1838ad052720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850798f75280370a08008e9b30821f32721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75db93c50259fc0a0c5a22e2c8b15e4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b320dd72aeee76688cfbfa476fb949e0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678baa540bb33eed27ca65b24045d5eb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0bb202a649989baa791c47c8e842e7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee46221bbe0fb4c303514cf3bdb529726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf50266cf6ef0341a61d82b4f75126d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4973d1fdee84150c89e1a66144c2b2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a91570d171e51b79d301d665a6b0f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd90968a28d0358394cc176bac35d3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d972b57754353da17277cb4bcf3d685a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef7bf833c2c1a66f340467a50e0741732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c643afef104bd858bae65b4a20ddcf3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b483abb7c65e98a97c9d7c9f40ce961734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce947495fb0f9a4670936b8ebb6271f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e845e72ae01972e08b37e9b2ea28d5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f7fab32a318dd31b3b6a70ca11cc70737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e45432735657ba99ae26fe987749a43738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf16d8480c76607463fbfd3ea22515739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b3a2f836af98981e7badbb3262ad3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a2cbd88df900247afc1dce8b8f73c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d0c5b34e6d81c8da5d5e810d29d1e6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf5827299689f32c2fe8242c35e142743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b08ea17395fd6c9094f82de8497033744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bfe7461ade16686635f3d20cb31a8c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00373c8d9f226bec8aa87f21ec90bec5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3437fd6d1e875679045e64510e46fca8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d814a26b2873e3c6f21d98eb9e68f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ceea7b97ccd4b9318f566313730a0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183800fe761147a742f4a86c66bcb49e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3357f830b0b411b5c67c401cda3e8b24751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22248eae4534511e84c84939874c2d31752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5890f6203e10db87b1f1a8b408620437753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d329a610c84f84f8f129e408a7832754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b53922f7ca7908d6286349b1f1a6a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e83a445a8354ba652e44029c839e8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf94fd625cbe31eb50147ffb5015ba0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1bc2f223c8f6f814b97d01ec855a59758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b200c23b7d5fd3b9923506487bb70759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>