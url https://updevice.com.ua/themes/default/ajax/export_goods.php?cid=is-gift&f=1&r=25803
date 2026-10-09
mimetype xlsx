--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa3211f0c6b784b3b66ab00ff7ce6b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeca2ae4ff3118d1488fec3706323642.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d7db1b00c64d0af90d0e04f12282f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234489d67d72de3d7a3acfa8b9af65094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f04ff6b523cb390c651eaa4914e915.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef21fd9e212b4e77b74fe292bf9f786.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d334640db1c3d96d9656ed3640dc5d227.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a09bf8df48ae2f886ad984d1f65bf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e025dc52045de298c09b2d707ae53de9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb2cff8719f6f22ea52449d15396cc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df483f4fd7ed6bfe46af119b77754e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5941f2f5badc69d6d4941b44dde3612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4159d34e703792f07736bf923bf3546113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dea488c78aee547f415d9b360b06c0814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba601adcbe4d8a8b80470a8684b1c4815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b5a0bb130568b57a2e911990306a5416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46844eb29ce734ecc87de923a577ae8217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac42f1aad6f722b06bc26903ab35a7ae18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aafbd437de3855fe2694a7ec27f77f019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30130ec15dbe8dff76bedc28e35a734820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4162d55b2c971d77071df8a5bcd19f921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd978d123046740d977eefd75f7b7522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97609b95eed9cc3da96b557adf91845923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d534d7faaeb48b8f4ee9d89f93720b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f8072b3234342eafcf1d06acd7b33525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4011a994dae6e31ff8d958e5ea4d67926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fdbf6dea458b0653a8e978c8cee61e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da4e353f044774a20c37d683dc9963528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d51194db5e6416c90cfe8ca47d71529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a236244f52577d01513df1d6e3650aae30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da79ab723e43de8089b7b764990023131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f3209808dcc9d6a60946f0131bb6032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af09a5dfe31a23f6a19672a01a8ec0bb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e07fd4179c9c695ea54fde86090d9a534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f3dd88db3b2b4fd0be0d98696dd05a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a0bf2ddb0771c7595fd1699117fc736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b50e1f96df549c55fa3174d8d1059fd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ee69c62b71e3b65a95a2ccb359fe438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd28dce68885525a2560408c5cfd40139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ba29c6cffcbe473f3525d95861b1840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4336deea8c3f1934b2db6c82d6a353e341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b9eec523fb257536b4d75f8713600f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef1d63d12f8a10c8b30a1243709c33143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4c2c580f73d0c0b41d29a55d4e7b0344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53e7372d999aaaf8f976165661deec45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04755d95fef1ed102fc04b0bebe062946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38a3bb4d2f697bcad402df80157d12d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a970f0f036792e164057d8935890e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c356e300da05e1a03880790e8d01349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44914f34c86072aea840b3c9ad77c04e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a634788393b49ff19f06532159972e451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718f78f1da84b92f5873df3392b341552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e128a6cd1a2ee49e3fb89e7e900c80f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c4edade3fa93dfb155b2111625a5654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e029e0c25d807546748206346862255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373ef0170189f84cba1b57f50344b20b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf76e894f4f6a4c2fb972a2fa335c9657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb1104c7923d691555d2ee638442ff758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7757e682ad5a3923864b576121b007659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ffc4a692e97939a42a1e84e4e397760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492821772560070191e79b6b8bae506061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74da9bfe902c86bd636c2d893e11a6162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f587e191f5d35a152367e8fd7b5a4d663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a990e46a8004130c0f4a397178b333ff64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50496af120966762bba167215d6990065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765634af42f2f5ca404f41837e2496c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a280cdf06c456fefadcec7a7e9e070767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64652894839b3fae4d8857f406507e668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae5823b9ffbb5cc7e2aabfa1ec8b10b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc1dcb595b007e48ccdcbd2ba419c8b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2514a280fceb017808e9898cbe8bcd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b33b0c844f8df5f47c45f376eefce472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09edc896276aa4e6a8fadd189468d1bf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed97eb8d6d4ef42ae268abd33f1ce5374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce6c66a39a74c2073ccc202fa27fe075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63c8ddf61bc461b786ffb08f0fc773776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea32f48e9847aaa092aa78ee84af8e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda8f360ff4792390c0563d6058346c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364272875791b7ff0665c2f33cb600fa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bef70b35330d4232b56a962ec3a98a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c204be04c8fe85eff3e17d0fb5a1981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f77fed925f30e64ce2a36d996cc33782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173894ab3fb2554132a1a52f3a9eb5c483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e759cd9e658238108f354433cf0761a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283423cd476042155d15c540fb72dac385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d7e7a0541e9e1937b6f6d887ae914f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c069bd5c9ccc5e7a43256f888197b387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac254f2bd6701caa16147854244b522388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c675194e031104d896d54b2f3f3527d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0edd1911fe3eb49f33bac46352b486090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6cc36bc65ba9251dc6d551037242d291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf129bd13047baa2cf6b168307049892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe64093a92fd9f2e09ead2bad8e17db93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109f16bcb7b9315d437e348cf130f71a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb8de181a6102c2dc29792041775f195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee471128cbec30856364bf8286a8e296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a1335c4c6455afec543fba5445f7297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ad8fea1cdef28a472ac08b658064398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578a9bd1bedc69a4a44209f805fc435299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0af5265fa05af2365dbbbf57dc7c07e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c9c6e6320421e7ac9184936e5a4ce1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9504d55deaf74614ea7ab5c819cc3213102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de61f160d8ca0935c8643c65616fe746103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524fc2ce08f8851a891bb4e3554c847c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d61f635e24d6f5b38c0675f431283ae105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e4b7b419f8a210ada3a3179f72117c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab3ad10c835d07185d596b784be004107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a1d4e0da706ba5a93d4619c7eab03c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b2831d8b0798674b5d4df010891c61109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278891b37590b50cb517326c4e83b170110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6156f37110e02b24c4e373b1145319e8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526cba2b7132b83e9c11c83fa6336203112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b8091afcf601666a983f087b19bbe113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd02399a3d068033b0100663f937e9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6684e1b3d566f46e713286cbe1e77d0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d6d5149feac951bcec4274e4be548116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2854820673cee568168ef273a43ad9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b315522f5efd16496d7f42e5d05f0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98247db827b51418c0d10bedf5d57974119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead669b824ee839b1ea435b2b2c0b76120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d8ebea25272f93ad09e0c606aa94ec121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46157bd2ce14755a23df3ad758253b6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c109eec4ad4740a6289c5f209253d2b1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e9d944cd0ddb7768442d1c3945b029124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8941989a8b5d0c29dfc95fce86dc2f3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee459a6f2cee228d014d2c6915a5a305126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80baf41c8f68f3d2a720a3fd87fd40da127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63bef8d0f491ee5bbba3eb7e561f645128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16853dfb0ea67276367a05f5f5071848129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e466d6723ed63f8a72259e90cd7675b6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc616a26d7d48696935e464e820a59a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c7d0077aca26b72a1ae442f5353c43132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7043aee739bc92e7f6a43809c1bd8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd907e4109a4a97eaadd3050115e8470134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a2903e0aaf11c83a68d405f55b687135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c616ff79be445c36451f7c3c2a4a820136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231fb4001521327ce98add7b589e5a2c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88480eb342b868547c91e44bb0f015a1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d8a99187814eef6bd12a5521b50116139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce09fd30ff11e97a763b8e50273324d3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04edd013930789b461a535117d54b51141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0943b4f5bac2b1849e4490c0a46483142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e5fd02d74d756196b3683d8473cdfb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef059c3d632b6260adf6df4b32c46b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c2f7c06913ef9b18dd370bae3a8c1d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f30e248cb852825854530cabf85f7e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953ab81957a0df2013838e6251530180147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ab0c176649c32e5ec2451a09042dc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f439fb97f5e5929daf033e00cc307149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d96f02c0b710279bf6e99f45495ea97150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a831737f1a72de122bcf455d8e6097151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efcc610d446903ee287ee28c67f2bbe152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2011085981defa841bf52fd5cbd4cb5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e807b609c9157a8fd3ebaa4358d97294154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f14d2d82c81f0b2cdeb68d95718d13e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b751ef31402d52bc3e467f420515679156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57907beee388e2589d61139c6d65c12157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92822685a12010366c1a52aee6e227f8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f5cd2ecf2a66b36122758be6b8180159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36999126dca4ec165dfad173ffa1de4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b631d891e07b4440eb58bee8dd80d209161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1023e82b3f66f2af4de3fd15343d73c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c4c731e9000f8d18661849a0d050ef163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5e015134fddc6b3c7a1593d1f72102164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8231e4a47ba8115f91fbadbbbda1bab2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7341e0bf61094746ec61312e2b5f89166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4af9e65e596ddfd61e74243873f6d3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db44aeb73005e6cbcf51ee07affbacd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a0e3b1d4a9ca6ca696c7b250a043a7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f943ba55d0f8d08329f59cc4905da78f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd771fb9729237377d5e9d46a2ca4300171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6548adf775a0c2c4b3e22a576133507c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8effa572cc2e16d8c3b2a401cdd1a039173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcb8f9656f466ccb6dac23e40974f1f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1780621ede22fb2cd49adc0d02367bf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e4bf139004e726cdb7f8251d42977176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db38b6cad67cbe78e553236777b7c5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5800f768e1d9e9f88018dddf315afb3d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8607140f607cb09e68eac5a2c2536a26179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90069421bc6d6173cbd5f506e1f03ea180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcbc5ad06043f978bd4182cd8c313a9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e470e03e04777a3b22b96bd718e408182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8876055a0f00bf010072a15bb14e64183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de28bde91a53f3edde3cb9efb929827184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9fc5a69fe9c21e67ae2cbed172deb7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b7894af3cdf7feb23e794fd3bf802186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e92a2c51add9af97d17f0f80542f9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa64426819b46e59439403f482a5599188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d0b754874cb36b5d334fc23ea8ccc6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c33eed57b23145dfd8b5b5b8f57cc42190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213704bf0a74fc9d891bd35f2eae5af2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7438c48e873a4855f094453d1be6ce13192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f401a9b33b74c1f91cfaa0f2f001ca3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d46c70708bc4abcbc2679331ad0b1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0faa120cd3339c270ed3dae0dc34b5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a116bde461382c8380a59d3713c5975196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71879b65e5faa813f41443df426a21f1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b48103a23b815c018aefa789ade67e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e09c169fa8e5ce2ccf3e57a121df3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50225e9336b19e00d519ff725737fec9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783846962900a2899fc24d74ce3b02c8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b91493107e6467ca83586cef0f9b64202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adeb0d7538b5a67009f7f25f7a184b2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7bae5644c3b677435692dde1ffa8fd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b3b460cf00b73f82ecc63c5d1a7daf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606a513fbdd2ee3260a879fff479859206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587a741d943818c4bb718906e88c6e8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6556ee5b42f6d171343436ba049a66c6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb66f45147be26e6002e445b386cdd47209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da58c0fc0cb5773e51f6d4193ebf9c2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14df765a33aa190eeb5c0346b35e573211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f292c79947f8bbe32601bb5cca887cd6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f2104d6c39df24a967e0004ec1a37213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc947916a0e769113de7aae447396aaa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09053350a6ad464dc297b0aced8240215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9debce0dd998aa6cfa4e653f32e06e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25116c1315b02af6cf79a9c717a27484217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ede6c8f5c96632ed5bf9788e9eb250218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eacd292dc030ca99006e6d61322f261219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d76a8004e9574a06a68e911fd6af8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76078b3b97767583be0db7bfe8185fc3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4835b9aa9b7b6b736ecd30f6ca3039ae222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8542f2e2429acddff8df1c7fbe8d2fde223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485380dda0c04f03884dcfca97e1dfb5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f98181e0bc08605dd80a8a948399c3b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d982144a8c327e91bfd985e8d21d30226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3282ca98bfb63d4d6ee0fd13200180227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8123d8af8f856160f279721d0d900f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab89d682950bcbb0e8d68f13d9105f3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42485c7715001d1bf6551703c155647b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a03fa79ebef8a1ebf3550d61ede3f16231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9086e4473b9c24bb5bce7fe3edcdba232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e6d6a98fc73ac31dd1016a8b66d729233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e072769a25493b8c42cfb31d986df234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df85d4fd974d7404736cd611361212c3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c71de66c4deff155efaf1bfdebec07236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f1db2e1ed0a61c12c4e4c697bd60b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5abbea06388da538596a7234de39d49238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4839463ea2cc77fca95af850019d50239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c6e5421eca542e13bae2e61f9c8d6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f04d3ffb49919ca64ccffb5c3b571241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe2b321e0c46a4e499abe7c0f31690242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af44b339d1da7d520eae6fbc5cc131bf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4341dba62a385e52b3a689a23272cfd3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24bc78fb36691b2464b8400858c3a6d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab2a9104b03becb41f0cc1e349ad352246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c242430a90f66c41265ab083515409247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f8a9ad5b0e9bf6554ae8cdd08a6e8a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765c899bad305910255f9728b9fe8cd0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a3b023e5c1bc84d59f1a4c8834b00250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b594f3f730a3b7b776646efa8761c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea1f87aeb99478ef4bc9cddb17f5cc1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ab00ddb9adddf12a2034a2838500d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd846556008305460b3a251c811cd8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc7b71044b6004a8e1ff84d05456584255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163abe7da29b1b8c3b8013f4f03f8a0e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8c91b063058c880e04188d0caa4ef257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8eb4d405ba9941bca0a858129a3fc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765274bb6d8e133792cda25940113031259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63cb601614eb1b184e9d1425ac39a18260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e101d5997d47a60590fa77e899634b2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7263b63ba4a403cf98c0b6d4d98cc6e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397981215f0d538e39003d9195b93c7b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82d45b9c426a103f13c661339876c1f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd6951be1ae687b0cda96d98e7106d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a30b354ca35b0df83543991df49b61266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c811cc70eb1c19e562bbb0c55b38b52267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf8e2186b1fba146560d0cf2bfa011e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b2c98f1da1d8e18f19ae542ca88337269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf38be6765054d6eaf65e9c4c060fe270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df11335ffed8640af0421767c1f7b07a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8684c0b12695122ea0580ddeebcfa5b9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd658cbb84c4ae20f1d748613d2d08273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf56eae7481407f348d6dd3c9991ce1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f2113a207a72b905fb0a5b8939b0de275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f5f5d66be27eaf6b5fb242373262a4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f0ef9dafa63913071da86d1f70e10277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d077e4ace886deed15d33a551a0f2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a007d0a6f0f7f15101bdfd6867a7b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d49d7998da86d71d2b93ca7d9cf14e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8958fc50be786772ef7006dd39cd17e0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e00f8b24b76bb2e87c699c6fdbd86c4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8385a94c505a8471b5c19a4afc47c16f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adfacc7034b95b220a8661d12ab2f6e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d342e996e1c1f1f998e7043bf44a94285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb2ef0adffd42e4cdcea4bffe5065a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a86d3f1e5462156bd2ddf2e17ff777287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71929dca0b0fb2eea08a669ad1d9d6c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ac888482e4c057b634ba733b357e78289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2bd88468717692e8e3bf1ca35e056290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d635dd76b5e6d08576680762a4d9ee6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00693d34f0ca8d4e1a0a323fd0dadee5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408b42acdfa591efbbe023af6f492ba293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02312f862647af3f75b9334fc0c14cf9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4feb7d1553a57df3244bb4b7069c775295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a08a4c94260ff1d247f941466d2d9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c395906154712314c1d6c4240a918297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea8acf027d44b43bff01bf6f57846b1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d9006c58df53133d5c1a6280c362d5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a537ad216c102f5b52abefd0966e0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eee203b0db152aa80bfa118f5acee3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dffdf9360a4ba561517cf12a9da966302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a3004ebc3a94d3ba38c47142c9b67303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf7e9d4096dfe27eb34d8671eb294e1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2360421e3ccd4327f81aecaa7d83ee305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc008cc20d3e8042df942c954078338306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659933d3fa1633bd2b93ade12afc8917307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d2bef16d7f9dbb2bc1bf1f7a080b1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6488ba0fdb9d96aafbc249dc465848b7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf24fdc94fcef2befbbf1ff922cca8c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526248cf92f5039c08113a1bccc0ac35311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e14aabdfbe2357853d033acaaa42e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276813f34cfc4561720055457dc6751313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff6ddd2ba5d0a20503e72ce128661d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb26148a72ef2b33950e3cdb8797398a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f83959374a0ccd4d67e4e3ea94b1ddb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e051d5b9a7ee61e7e4f71be253bd4e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7646f04004a2ebed192c390f75cbeed8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bfa5d79587103c6ff484fd2c69944a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a018b2217c504d914daed9f54d0100320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11efcd3217217e80cdbba8aff9d275b3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f5d332234326cc2a97cdb90b844fd5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a7a5f778a76ffee7ff6b68550fd096323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860699b4ecafa01aa512daadc9939a2c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2196abcb77eff91ea08c2836e736cd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b48001eb2f566b47cd3c46cd027589f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa3f4b6f32d904eccfce7f1cf629809327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d0dd07507e3aee9d6b3a1bbfdd2bd2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723149152c763453b3b4e62ea1d676a6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4283d53945e3cf2d9aed7e1267320efd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f440c0f480107684ef07a15ad98b573331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a6ecdb7116a6766e3038983270d6a4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac63a04bb040f8b8ca841dc8ea3c62d4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7acd323a4499bbf05367eabd333b78334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b49a984c5261696dd3f64af844058e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ff57c7cb91016126ca969f91618a2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc01105f3b19076b3a1737ca4f4cd64337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37331df74799a347b91a52b209cc9586338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca7fee5b4d4cfa44cda4435f1c3d0d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8115d4ad1215e610fcb5a4e6343f3ca4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc45f3a8fea7520067e269d37899912341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62dd7220b094b189ffe2a6f0c1163c1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad66555b0efe3e2b8b8a024c372fde6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bbea994ff6b285ed55b23daf153f4a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e8c50e42e2ca1c8eb5cb92f826755345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737ca4eda6febaa8347ec79b98fb5328346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11416f2489cdfc7cb0accd5a0f3d5e3b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33507a27e303e9470c961b72bf71cee3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfabf37503182360cbd832787edf1b9f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba9517e5d09b96fb70b4daa401b764350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1676a842fa43283ddab5b2961b88ac351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87378a4a3ea26f3a7fa615d5fb9aa7e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c197ec2d2f56f833a0912700e21b8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c16e1126104b5ee5ee8133a894635354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a39f8b1dfbec6907fbc0db884bd447e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff7c2bcd216fa4ab90660732d30a14356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5eff31e447a9e406f6da17a55d5eea357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f09047e4f3255dce0a49d19e06ffb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a48e6b2d167c7189cbada1d6c6552e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed98a572215559a3d062c5e0e11fb2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6506e21c59d00cb9014b33e17ddab3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4787c5827de14a7ad7699c8a43ef9b2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3eaca5e88653562989a26000d3fb9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3debe6a0af5b92c1948a19715c0cce53364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a62c6419902b87ea107994177250b8e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760899f6213c07474dc9c37c09c5ab8f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3161deabf92e44002c5c99a8403ef31c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d593d6ab52e24e0132a720af73589368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa6eed40432e68c6d1a96919419ea3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e922f4709f5189cfe91c7ed893f332c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb5b5996d1eade870471c25ea2ec8b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec1e27373a7673c89194cb3e75c74f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83d8d296c780bbc8f0d0126ad487e0f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cacac655379472038cde43014da25ff374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ea0c2c880994d418fa08c7884023e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa397d0736b250edb92d7d626b60ca5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c19e2553f367251579a0ac8ebb6edc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8cb9817e2eb7084b52b2f9d33f741a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f72f806e13e2b888bc83ca0e45b576d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb2b616f2994529c01229c8c2764566380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da451fc5899a7ca39d618eceb32792f3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9683d375e088459f7d52ab306b548ce4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d035a2e5d1fddfc9ff6aaafe9bb90a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909884669f5d62e29e09ed0627c72634384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579731077c8bd00bc0b42f9641e9a32385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ded9c801797eb155a6baa7ef253729386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef3b276260ef0ce683e3354d312765a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9276e2c028261ee359947d2daed2d2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c65e6b79e596f453f013cb534f633e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc040e3443599d6e29fc37d873926985390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d39ec13fb6dd80e731d607bae383461391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1ca5c3057a37ef6b3340a22e75d2d2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e2007b50c64d7433dc395f93e7ecd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a620eadf7eabd5cc6406ad4ddca56394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51143481dabebecc8da9aedb68d4acd5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f3cb82cae46db5602a5d5f0b8043f9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0168fd5c45bd1189e5735902c963a8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4831edfc8172a4494bdfd7a5907e25398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b32d577404643a2e31aca63e5c0ae3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b820deb5d5c2b2b20fc5635f32c14a24400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf85d80e9bff5eb2c4e6c0c35d26f4c7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ea6431bdf65721138aaabf492a1e9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3a0872fb16e6661bb441157ae7e1dd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06167736487830c255a0c2a706f25eea404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94122c7144539645eb278646aa091544405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e14a95a79a55546e33cbd2f41b829406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e132eddb7475fb30f02ac31a85ba47b9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da22f79fb77f67ba91bf9e0101fc15dc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a27cf10d674526d83c730ef58418da409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25236a3ec0af132a3d1855069905c8fc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7d10f4ad473ec2478fd88f2dc8a724411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede85a2e757e846747b81bdf6873e2ab412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfee49abe2a5500fc30b5e594d49adc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad493635464ddf9d8550330808b267d7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91385d24787823c43cef7a6c23428c4c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0594c242b557e3e82626c9ce4e923416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e6c7ec520136367d14bd567616647417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a131150f91efb801161d6bf0dc6cf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9fa5d0df759264031724514286d9a4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2004d8e8d841f9e4f7de291452317786420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a5d72c0e3ec3b6151e1b4f48406740421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5800110f7f60c514582218171ba757b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c042ef7d09d7ac847e555121dfd0b7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d593e3368c8448021385411181d9de424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d878eb8b750fe20490fad6036e055425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea16aa9aed8a1224ff4014c3e84aa33f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa98fbb569b0f7abcfcdada8bb79e1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b6dc6ff49e7aa63c332beddf5a93e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb90009673a044abd84bc6fed9ac638429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e3b38da28893482ead7aa2d98463d0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a026167683988349369cc2754304e0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfce55a2c9c66b7c03fcfb002c91221432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba52f46c682a32ee955de41b8c3cbb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25644f1d773241b380e8bd99a1b7c38b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef593c2733154ffc3eebfce8d4c90799435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba86acb0101ede111542d5865f53e58436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ad7a2fd642a8d4c8ce10a9d91cf06437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e7e66a57d5c6e4dbe72c49db669909438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44adb3bc78f5e51b23a7857671ea70b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d11cad4ce1572e68ff23b6a032b8b31440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28292302aff71fa20b2f5da2100b087f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9df9445dcd59e4370176c98216e1e5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de84f320598e532485219bd1b6d671ec443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cff77c5fb6ceb060d7c0d1fbd7e8bf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f0985ebc4482fd77c2ae776a2fe901445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd2d5a6648f5dcff130c7f2141ad64446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f57b0a29a6d8432c2c01ca971877677447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f23287654d2cdbd8a050d1c6f8d0a3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b1ff183cf36eea057d1cb6d4df38e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c64faa1b2e3d1aca1f78203eebdb62450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156fd2b1ee97de27bf347babffadfaf4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6f3632afbae4a54dc48779963a7a0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f72fc0e1950209eca55d653cc18827c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb282d743d9a59fdf6359a62f42392f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e20d04362ebd5bcf7e12dd3e3dcdb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ead4b106c0e834ca716e1815d5f64b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d9c6fc7661f35b5c2f6de702f520d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a3b42d511254d4f0fb26c90789a8aa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e660e1802b6d541ef92da0c978165345459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6469586933c0b07a1c86891c82d0d5b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d6ca7b128922c3c89fde238a21f04461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f923e9fe0fa5c5969bf549d4ee12fd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada302d61b0f19d5965d38439373e28463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b24ff36aadfab58a074fdbe1d86a8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ba84f0c4c974837436361c965621e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8137a005f22dea3c033ed2e1c9c936b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9741fa44a5c4cddd9bfb91b323db2e61467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e8d87852a4f3d15b3b168a25a731eb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0963c73dbddd6f32aacceae671685d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662de478be6b193aecb77980537084ac470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef56872338f252bb28fac1778836d6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e38fd3c48bd5e122c3b56d8158b6c59472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510389e0cbf2fd9e5160b48da8fa926473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc38049b5ed8c300cdbdaca8bb37215474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eaf58936e11052eaaddc79cd3e8436475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6351a2e8db2df875089e98024df7419476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79583fcbde55e56a9860069906f68e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8fc6f12c2976096a751e74f66b4d7d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0687454a939e62d578dbec8ef8ec8c52479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7d35a130e9cd40f40228e410f62f32480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee21d85b7c57da0fd2215488c6ef75fa481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538622b123935fc82f10867758fd4dff482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c11d5d6a1846f15db1185c48abe9d5e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d708a9dabeeab34805d9b101a54341484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2afc215ad81a3e87ee090af5144833485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0be905a41876850cfa5bba5648510b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ea04386d58bbc844cac110d6dd960487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c4c575b3caa8e00d2bd3d9cdc0a4c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc6ed309d7e3a7fb5a8f31858209968489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad137b2feb1c16e76b398adb34a49ced490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a80477ec47af4f2a7de32f7cc38723491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b92521107153e5a31fb65a500bff551492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a009762ef6315f7bfeff2c4a6077de6a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac47c6eca4188a7f3007e0e442b6d2b7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de96aae77a2269d0b9f45261fc22e6f1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ecbb0f66a6f9f3db72190ce4eca906496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e7289c3a387efd6b2b5091148ee670497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2174a244af1421833b1cacb9bb048498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d74bc57c902964fa5eca4e703709bd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b61e7fdcf6d30497202781b47e69b1b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351b65a0f288a895fe6eed7cb8f8b61501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17340714024766e941f23aa3eb3486a9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e62d61c56b796c6dc2af1f01d8cb3c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bba5623c4ac101c7d56a32feda7ecab504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744cdeabf804bfa1052bbe7fcef2dff7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49898bb3d0df6d6ecb0aad401e8d167506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b45ec1b4bbe427e740305f92330b6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b9cc6a6229824fdb0ecaac660f5666508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d5ab355f322102a1dfc298b174ddd6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67db479ca6fc27eedf5b48650a8302a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d576be47f41efaecfbfc808bedfc838511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07967d23fc689d2bcf127d5708aa1a92512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb3c6cf47ba89c691bc7fe597cbdf6e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf2b9001b1e6a298c59c603ef5aaf2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b658056d0ea324269cc48ac2846d2dcd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9863365234b070ed83a1980593400581516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14bea65675c148628417bdb2fbcfa24517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f508bbf728ea52c64aa21fc622ed28c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b0414adde83be56a83094b63e84c23519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90712f0b2eb0c05de81f897dd1fb2c6f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b84b03640c222ee0b62d31bc835aca1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cbb0bd82d0635c3366fe1f4b53157b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ba369fb1d1de421ed337899a6f468523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e529e1f5d9f184faec5bf520557b79b2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f19f44f500d0cf9b69354459b1fb6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ae0091e0c15d9d734286328ffb931526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081bc73985b5f8aee45d19100c751979527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e767d3adbc18f519543acbce07ac054528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb644687dc355b5320ae0d05485f65529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d92ea0819dde84c5c03b1af67aedf1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e38f9a5ad0e2bd164d6267eea0b463a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac181fb7591321b5e36edf7c98b49f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50958b3885fa0cc0a651d6c2d4ae2bf8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466e77303292a936d97840111d7aaf7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaf40e793ca671bf5c6e59a2428787c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5caa32878937a14e99a57b3b237aae536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6171428bfbd80f17deb5a002c149266c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78073b481c8d46d5bb928d549748b80538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13134e5a3caba43529984568ca0fdfd7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571acc0cc63c22e72fb911c6e6c84a00540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c9557b488177cb79df0269784a4e8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d5a7087ca82e38f786358bdf6896e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d04c543f1f8c1977e123f5866f11a5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a16ddce1fc6876848e28b9c3851eab1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5621751153d92980c90642450fb43628545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb62f8b91370140449fa1153eeb58e8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f165cbc9724fda694abae396364ae59547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a3d897726116ea5f1af5eab68e77b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87892ce7edf00eb9811a19c00673f7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27751ed1ead9fa3998354c3abea5e631550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6689a231f8b84b5d8806e1cac8ca7209551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d680afe38e6cbb055576ecfabdd456552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c045493436a151c4ea4e1a9ea39d9fb1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6575faf04b324d9e24a9cd1373c864554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6b09e716472a718dd64905f81476d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617fd33ffb4be4ae462e479328f87aea556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b71be401ba53dd920b4505c822772557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b7658fff6cfb3409bcf1a739bb81c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79ad1315423486d53b767879a466fd5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fbe4f355f9f179783318ea8938a087560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b30036b06e496640c04549fc139d19561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34cb13f7621ed99c097dda89e5f4fd4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb353d6d2c1cb10c7f604ef7a6e7ac1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2844fc0fd975dbc176e8b7dfffe092564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666e4b1a03d753a3c475d742eaf8791c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d850b4039372684ebc3a854608bc2ae566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41145b28cce408fd9bd2a38a985f131e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac06dbdc3b1bc882ad16429de8b13bea568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c76a4f5ac26178a309447869cba1c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329cc97e28431c3a7119692ff277cf3b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ff0941a42cef0416892ccf0c5dac8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba94ef9a8c3845b53c607fabd2c03e03572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f8c613db24aa008b33598ab88d424573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d77f85a5854dad9513b7daeb3ba79574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ec9688bb09eb9d0d08bfa528f0c38575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac60f7b0e99a3ab688df3949685c201576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e2e3ab6807681875ed0672c4202be577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca6e060cf9b49a6f7230a9ffef94af9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a572ad101f7745b71a9c396b49f3f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7279c1d9a53330d5197c673f41ed45e5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c03b449f6f036574b0b4f00eac9d4d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1204e5dc69e77eb4f9fd09bb8e0326582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e40d95e02ce6feedbed3e82a0b5d4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c997cf72799a27af9ce782b03b4c9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb2d18ea7c3e7977b50ffa93d22cad585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0fbaa50c8855c5e63920a42ce4b990586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb341e8d7faa2ff5ad2858d3c659006587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87190d0f49eb4ea730d23e52a096ad9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b994d079449919d21b82e3fa7caabb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82734acd1d4b79b0095e78677191e098590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a05ad0bbb8b37ab3e1cda70a36a1e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b7df6ef51fe301a89ea08dbfedc092592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a0a08e625a2f2980de7aa5fe3f7d6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542fce5529fa3620d77ce01e576ca192594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702486264926904e83360b25ad9b2e85595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e893b2ef31fd85f47fe308069b024d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1dd987ee5c8770201764653d09f6c9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ef3d654d63686aec4fb50ebc7c688598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46722ea872e5252ffa9886a4163fceb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e16b2f35fa0c6696f0fe0c91f81c8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b1d7fd1a3838bf431ae82d5cd0215601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7fb61ae026ac79a77f1ed7a57000d8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a85eaff5c4f36129d82c7a7924856603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e34947c6e8fb6d0e3a68be976b63d3c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beaa4082e1d18ad6e38714a11e41e56605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0898e95255133ce6db738c5e1d9af0c3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd292d9e9ce0a1f6c48589af798b2779607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ee7bade1ec0a2f7af012b9edefbfa608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb8bacca44a5bf70591f4ee77d226c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75f2392eafea89bb3e4a41eda588d8d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d97922648a51362d2d04b994c4c84b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d51951e6035604f13b1dc0bfbc891e8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1af4f9e34024f99516a0d9bf2ca562613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2602759a2f8072a98797b7ae684feb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcdc62af172d0562ae2e8d9f4c3ce8c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53192f56c9ba98382597ec667cbdab3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e572d920b9314fae13ff85f8fac7d08617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb167f3f20e3c8b984dc379198add93618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a1d4a1e9c09645947bdb752129ad3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9dcecfd1706a0ca06fff1abab00852620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5976f002183e2542127d680b21155e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dd309798e6de2f605d5bbd751d8fa1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014ba7ff36f522c94947c203fd1051cb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080e30599f6b8bd72fdacce6cc311df624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377745ff456f146c5923bd16dc5c06d3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6150a755708dc58c51c6880fc8917d0c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17903dc55cfc31d1a48f2a12d70abb7c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff34f922c700a7e1073db97fa5a7229d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a10d000d6d3e2e868ff1337285acd4a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ad2acb1f44e18280761070c86a73b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60482833d8147dfff44f1085d9ee60b5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1bd1b520804c6cabc7afab430386d6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf8cd1cf5733c7fe9c65bccf468f38633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a1708153bde9a333f2857b6992a788634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128af7c03f031a10de90c03fe4bf64e9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c49c2b7e047f91b3af90e3fe41543cd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d9f55ad385c14c61916602b23f0bc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9273e4cda99319922ce4c864d3e52827638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e915c9969e4810b3ba2d4c21120db4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49cbfebdb10b79cf713375d2aeef322640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf02afc3047f20f6e6a5d7246134219641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be146ac56ddc9ff3984f658f8414f161642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f26748ef5efaa2062efdc3c66db81643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849bacade4d0f72201a0df51035fbbfa644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f2e10a07c912982aede29ac30c9a3e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b749f883e952ee1905f0c5378f02d218646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a132d4b82d306b0fd14ef3b2330461647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c93b011cbb3a66afeb6a435131277648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41f391f4e71a232ec7c94fb27e371b2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04856d17146f26bdbf583354471c9a59650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d1085ece01767f901330716f15402651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e73a7fd7f400d8294c75d35e5184b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c34b61c697ec209039bebb3d9503e0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e5074556337ee88bc48cfbdf5c8c6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5821a7f6fb9bd96138b3d2e92ce380655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4401582ccc299414fc48782ffbdf1c1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d4d87589b189cf026d9ea6a68083d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a29dcf34006441e823f41499e2ee6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673a8e9f330d7a7658225351a048742659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42563305975a8d2c37b723330eda671660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac94d89fc489730a19c25c8ee3d0d0a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d950de6a3320134c40ebe5f17c169662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1683c82be35bfa9bca86aff974be8a74663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a763fbc2da8164f786ff83f2b6d5ffac664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a82ca4be484ffbcf380dc2251a5dc0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ffacaaaa7b7ac762171063927ef7ea666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d728bf44328c272e8b46af866c1776ea667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a27900c8bbacfef5e929cf970ac137668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4857eaf2f1647fc8c88ea62b40689e3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4217528b801190adb322b0f16c4491670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf12b773576c9d8ebae40606bbc3fc2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7f975b6218eb577803a50d1ca0176672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc77b501a07e2c50065946fb611dfb4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc92cbc46ee9576c89a0d46f62a62c25674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0906a0d4c9141000cb1c5ed8064847675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b7bbf61ffaef8b894033bf7f22ceb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec9cbee626fadb1c0d9f767df4aea5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5feb5144e78eb34bc06cb6465d0854e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e59f28677cf4a05e0610d33838ffa6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af7de8405997423263c5acd5143098680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b231e345bc289b8f4715d0103a3d5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ecd421184553d50396f84b0517e48682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e680b85fba75c002693c82aefcd6cd5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13257eab3c7ea295d12cdf2aa2fb068c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba84927a99eafbb38ae17d9f26d0ae685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892127e73d40eb1aae23106cab6a492686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32acf1cd1b475b716f80e6a62d09500687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a881c3cc23f6299eb1edfd6b92c6657e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2736ff73f523f4f0d0daa4339e0b8cf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a3348d2802dbf1c9f79d8dc6b41ee690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f133787ae0419542a04196558677bc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b26483d9f9fe78ee935927af923b75692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3ae21b79fc3b258b7ef4d213a51c3e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89454d9d6d6346c1de8d9c2450a3b7db694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b13223ea6a7a44d72ea06646a225e1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad2594e62bdb9e3a564ab83ab1fccaf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2709f16623b4f71f0a42fb776595536697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b4b7849eec19209a8c39c9f05ec75698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00e54d0278c0979274e6a3763a2aa36699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a3c8ae5b7c40520e1b7aba41284065700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f06aad00221820c4310ca428ab582701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f37da5e43c6406f8de39a7786095824702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcfbaa0cbd19b97ce22db40ae0406fc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc63087f57cb9c6018cf1b3eb5e45c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ff185202384bb06d0a4bc202b04ec705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6704cfc740aa5a7c3fa577cd40cbef706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b1bbc03d13ea34c59018f3e15d3cae707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a0f5948701f5f097c6bd2c1d82a90e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2203e0ddc555167812a08e048982fe7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b68ffc19b8ec06b27a895241f90383710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e60cec5fde08a197d6ad9c9acd153a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f47cf2bb2616d0da4286918ce98d05712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2277ab3f6b8ebc24968c06d0d3215dd6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec29d443ee61612e061f41a0a45619b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a252ab53dfafce2ccee7badc0ba3d6f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ddaa2fc640ab25b7c24b2a9f2c245716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691cce742e028d44ad7386ec0c52b06c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2d9b2e2cec42f117c1b70342d477e5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fdae1f204cd08beb5aec273ea843c0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d932bb8cf1851ba12cd009a04759f8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6113b4321bfe6d435c4ab7075dc17ba3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebe3601d6a2def5d4c0622a09d2cc4d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf803c3bc7450d093a322eda016247723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3435940d3af8da6b9cc5a0974bec1a1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6005f9845111d69bcadf6f36024f748c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd56112f8de555788a47dc4fb641b22726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e121bf68f74931083392edf134cb7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c9241f3fb97a919674499ace31937728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c4301da7fe02b0d7202aca1ea3587729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f91f340ffd0d47f41208574322a42730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83382875dd595e9a4cb309af5aa0ce2b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe56a3ad6e38ca345017773cd7256b4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e43aca336999f4be996f50ab054e8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb27948897a0c88eafb051355a365ee4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e04ec1c34cb1bf362ea39f88c8598735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d6b2a59e535031d0ea1b6f44823f9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b741e3cbcb19adbdac103d58cd80f8bc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ec9359dc90802a5ba94158aefce87738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851660439c685030bb1b84fffdcd5013739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c4af6755cf9974ba231b9d46d9bf55740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcbb9a08d5d235986517dadc819734a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed0ab15a57a5e4659a19241d33aaf1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ea0429a4ecb38c6c0a8fd394157b7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9056269f70027b13291c32679cffa9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b64f2e843d8d58c79dc168b9d63590745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b1201597d7f68960798b390ee2b732746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581db85e39d43059ac77a5f814705dca747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d8228b87f0fb861075d57a7be7cb3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca806402e40bfe0c3ce755d1b59506749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38707c05ac7652dd08981c5487b0db2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dff5cfb0cd782d94c8e0d4ac508cfb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8befa7e8a17b69f22f2e592fc66c9785752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f720b7ff60cc3f1f74c31d61c66c7b6d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66068de38e0e3d27e90c31c173a63012754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af9f94e9e586e9bb3674a60819d157755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d212df6b5ca00be75b518ca1de39624756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1172a9efa7c935ef95c0efe31e62d4e8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c38637d43dfe535f4f5594980d48db758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5bd5f38e133ebfa296d67ddf2adf15759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc789cbd07b594e5530cf169dd96ee81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c59a5f733d736e271aa234800fe3e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d4553068f4beabcc794adb3b3d9ce3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896295851013bf727c2592a231d8825a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb20f1af932f808ae2bb8369073790d85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0880d5c1548fcb9d90bec96aa26c4eb06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a152211769ad894ff5087948f55f3e87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e741632f216d4c15cc73a530bfd658.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f065652adf8b97090ddd3ccd6d0979.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5772b4acf3899687fccee5af510e83d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f706783d811e01e13f64311d6093308d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c38037f3f677c4e1149798660fa2c112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac4c21f69afb4740bab6c53b61c61e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa3c013e162926fb231c891e660877714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077fa3fafccf0e470444c76f0d4e415b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f965071ba60bc0f8460938022f4b7c216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c37042f5ffb5c7f961a65c488327ff17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d109293db5ccc75949f85ba86645128018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677474256a06c3a5dd021524e3cb10de19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f6c1e2c873c08d6d22a40815f776b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32baba90995cf7c478687389554854be21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd2d67539dd67ad143156d17fe0aaa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e1d92851223f1e13c0518210611f5f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef2f6bcec70b06a50bdeb921f20686524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c6cab46a8d87e26e937c1b8ed3ad7725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcae98e9c73e37957861f0534c7479326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a3354f2e09a42e23f1166ccc1b757927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12025b951e330866583eb2d84b7d67e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c574579b0fa455279deab4f3a93b3e4029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9405de8f2c7a4cececcc986fa58177530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512dd5529871ad7d67c362daf6d9e47a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf755c43861c8e99584b16a443d230632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e908ee206644704a617bbb600734833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7acfa696036eae1347865d004b64bd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7e089285c20f3e60fa2665e4deb93235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce5063dfa0914a9cb74dde90c44bdcd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf3c8fe26742490e30bf1b947521d037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de368ecf78672c496ec3d79b4b2c2538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269d1f1e072943f7c96b04e06b93a83739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e01b4aacc448645c8cda92f2e75e8540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda0cf1225ad493c90274a18cc2ba31a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c009f03222da42c6fbb71b5964be0f842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d1e156aa0f26fdfb21452a129da8ba43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4cd9a7bb9bfb6661d7fc49aed81f444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f84d84849f3b8d521f471d9c371a045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe65f13b70073abac1d8f92a0775fe346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314bf25850d7d395a83e64659a79c3ec47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc4359eec78b160a49cfacf505a5a048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda5421f91e26733a480b2d80904067f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f76a0519e79ef237a138791d5551fc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61de176e73d24dbc94163dea5ca91fe51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d267e77c255a86417d9db51f29fec8652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98eb755851178eafded898284db62de53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dbac91f3b9a21874d560c1ddc6a7f354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88299f590b8e5f7ffca3b51e5108ce7d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7816ff60649b4c11015eb994cee4abc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a42f0ae736e8af318e5e0b71e32e7e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e937be99580d72f20097411bc8f578f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fad903318cb7b78844037a0fa92d2559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd303e26a04513064174d4a34f173d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7290dfbeda7a0c50ee78b3a550ee0d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f67994bf3a60d4ddbcedc444046b862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125053d6a4a6af800504fb0347548e1563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf7c236d47306105c98834a1f0b9b0964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2253f838086c445701dd8da586aeb19b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd66a838d856092369246bfd51802d066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683eff4f8d9445470897a7f19f6cc2ef67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc262b56f01dab4fce15061025d92b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f6e2b76798d72ef26ff2d281b7d0469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5757317cb31d28b998009ac8d9c1af70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b959943dc2e7535682d2af943f157b1171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac11cf3f75b4b24a135e4b6a4aa614172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4fe3d52bf01b04892237f1fe7c37c273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c2718aa65e08547e7154eaa515ca4f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6550632a78319d1b2518c9e58a9b6f6c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d1fe86cc111c22c63ce790e3cd3da76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afae438e99c96c078a53a503fd74adb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c05e7382f012234af30c782846db178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828af1fb51c33fb3047c8b09f6cb800d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c8d71462adad9f7381f957c982bbc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddcd8448569747532f8d89ad7166e9c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7912f07a076b341608530fe21b1d7d4182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3527e3028c05c8727f1c895acb7bdc6b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985831a771d0eaa0f0fcc573a7ba04d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f9e90d962580bf244360e44ce0ddd785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6179c1187ede9358e6f450d65ba708e686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159f3e878b5300b47efe1f3a4f4d08987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbe5035e430072aa937e8832f2de5a388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b8c21fccf6cb557c8cbed5a5569fc789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59555b454999f59527e229f81aabac8a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecd124ce43ac924ff1f339fd60ea97b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4568dc968f0dae71d32b2a6a69724992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8bbffc40da5d18a9c7ac27c25d495593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c38c79a056b4315901809b8622ab694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d67adf20ef0cc035ebf2d2471025595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a080b6efc058299023fe6ee0afe8d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e58bb508a411efc76742a1b847f44a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac9229d3f5838d67403a0bdb15c17498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e010bef0b979dd01b82645dc630cb7e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42422e2dbd7efe6fc4b1e4453833502100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e4636ddc2fa1cb0f6bfa9f75b660d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce59b74dbc05740a6e5c4e12d4a9c4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c64dcb886a3e456dd96cd039121b7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec6ae0c03613fa7556c6daa6410056104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703677730e98501990d69170fa50a2d2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd03684fba9ddc3e0bdb7c82cfdfa0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571d53f04dc2d6bc38dc29cf56278d0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525770cc2f101c8a5cf196de4abd2053108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9780d320bf7b640b2359d471d3cb812109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c18d5894c1e06c10b177b5c1d4045110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2319d1a11b7912bf8f82c0c49d09f2b2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308a052a2162a74341703ccf45edd835112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2607f5bd6d25a120af9e8590a989b1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd484424ae05e85ca80107658eb9a1fb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d12f11fb4bea6888d6f7aee94d7822115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3143b97eb98d9963325cdb9b1a5cc6cd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66feff4ad3743608143290da357955ee117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b892dbb268314301e4e3303c7febd62118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a134cdd1dd874fc57a6a50a82cbb5ae119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f07c258f9d9fe946058d805a5b35d84120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccfacbb109702684faaa6c68376f95a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d9913e5198fcd3c2b1b6a30906e4d1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d485fa646e78a5ab7f9bd3365a7c3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb3a828d6d4f07bd861da176f3d850124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8739e95df28f4aa98a4b319c344f4b3a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ecf92a4786bdc455774430249acbb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d568c9d4ecfccd3f439fd39af1b9cd2e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e56c41f287a724471b5c0b0da9ccc7e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a192e6386244389ae4c4ced3c3c4b1e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf01fbf3a2ef149aa48e0579a75e0f9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a82797c6570251e5f61aa8574fc90131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c990059d960bb37f9244a971c6892132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a0d11229708f37e0c7a136787e194d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd531bb1803fb79fc922a77fd7d6317134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d64c0663d62fc04f2d10c7399f499e8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a68cf8c0336b9a811684ad8f89e53ff136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3bb669ed75516a43f0e82a7c73f601137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7751dd0c6c59d2e341b414b4436604138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245da8bbcf822848784edfc0cbcae387139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68fae98027e79f70aeaa015200d7079140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c66abdc02668897bce05df7cbd6f68141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf970ba8199857e0e6d865130f938f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6415e016db5bcfd20cf1fdce02fe04d0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8129ee940127bd151c6e5e564a7fa5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e4c1c3f1e9a56bf4e547c441e11918145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5528eed9d82a2f60c4c0dd1ab429be2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b195c0c84fa45399ff6758d2c89b1ae147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b1729df34e61197555ac4fc9dfeaa8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7dfd68397256ba47e6f82ad29dabf9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f48125190cf28ba5801aa7f1f79298150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d76642114923c9388872d66d598d9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc878eb9cbdacc9ce92005ab90c66655152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dc8b8391131885364566804176cc61153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd608151bb87ba8740845adca3268e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a8055cf527564146d9103c139ba273155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1598556477f35a848582b99f270d25ed156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb56cbd14fbda373047a8db6bb76dc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f62ef4738b048480577b4abe399f828158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c108a2e35e81aed5b58f3cc43d5603ec159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5509fe2e8645bcc61c4fd1a54d39f97160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cedbca250657c0d26784ab282d658f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc2952b92eba61e2add70d1574b3e6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a46757cdc77e4ceac70bd371d3b5bb3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9448139f7f9d433d79d149654acd30c2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f4b6870c4fb505ced216edee25ca7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da077ad1c1de83f07f82057fe65df62c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7df86b1614316701e0918bc6c2f8fe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f8b21fbda645ee3ce2dc379613334168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b259f2a8ac45b0a10fc72724b6a85185169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb3f901e2ed31fb53a1c8d4179f077e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd07a7e625a33428619a2c8a8b8f7e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c581d94c055d7df74c2dc33b7eebc3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d27f943a1af9d6050b6cfd4cca7ce173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19b1d14b2e43c8f53f7f711d0bdd669174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d073d6bff98d541ae5d75a3c86a109e1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deaee89df02e18e97dae7714ff8427b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e87f766c72e9d8fe48f2793af0445177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaae7a5fbdb1478663fa6ad874043fe178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fd56110d9e2d0714718f0a66bf1693179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d6f92a455946c9cdd2cfdf31a4218180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990737a15b5a13ecd51c0fb17ed7dae181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac207ba2d9dd84e65c2930c4468d16ed182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d84aa05b5ff1470f9826c73396566183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f533a64c442f0ec1d9f55151593e2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e1014a4fe360408ca21dbdb8c5751185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f461458921194fd0fa5a757761fda88a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a8fc4a77de7480f7a20cf61cd2064187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3389341ad54a71a7c5efa759adccc88188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00817269c45990a89c994e2e7cf7222189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef306ba229715589c07004990bb5e2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c9ced7470ddbe8c0f0de96894c5c96191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d88beb7877d30bf969c0e0db8027b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f75f31b5e5c46a42d8d18b0aa98f99193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b507a1ea556c811bf5babae76ded7b1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b3c0fe33a6de8baaa3c1e7eb51a8e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3020dff7b116bfe966b829f31100dd22196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1710e326894688add0a1479f3e419d6d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c83bd1be809719592467cff7914908198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267fb25a89411b84691979a848a7d7d0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d12078ee3bbcdc65ab49d7c25096712200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb0678431a4068e59819b8a3d070ee3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f3a8d9e227eeb7d70f9355a1e7141202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02dfe173087cf04a8dbb61241e608b5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ea34969a280e3b6cc06aa98867224204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af3cd8812639ad3a8472ec4c66d997205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d6192768343f55c582b45c8e9e091206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f0ff7d7dfe71b4522e3ceb97fefae207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c1701acdacd0f1a59e5832beff684208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1d730da1207efe077f5cbd27db48e6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0815556a1a06a60d09d781e73a82bf5e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025b9a8aece7138680176a92f5d1481211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6a34d51c4e269d92502f1b8f1f25d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8809aaf05adaa75b5b2fe4e7e92b082213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f5be0632f8600aa03e9fb365e398a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec300f9be68cdbf4229802e9977bf0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6d5a8e79e3cfe1dfacd6178d69df7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179322140723c75d1b6fb6fb00feff0b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc41ea1918f8a4b5634741df3ebe35218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd937a1f673c72fb4b32ad0d63d7d5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849277872c7556061672f7296a0b6199220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d8663efcac2abd9f87c26258a95560221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3169ae10b955e64ebe800ee839a33b93222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b645eb519d329a7e4f9aba83d079f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e3279b13553e3a328771e4d2dbcb03224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746abd741ad796e14b4b6883eb533e9f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15eb3c5dbc19320988d500e849a431f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0621b669eb3f9ced82576ca134284ff7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1e528796709e7ed3c896c7ad400026228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c898a5172677e29a6ea5f0a391f6170229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08036a91108e3ad37223888f27b112230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d67c250b632a5a830c900c8f5fdfea5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0075ff7e04af3ef45fefa19786ad1c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fd172ace5ab987223b127fd1ce99e1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7563a07685ebba8e4b663287c0405736234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606cd3df08d3ab07d878e5c0d0cb69b0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39edb3a7f64260515358748a2af73619236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe74b133b745c3e48cb20b9337e6b469237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55cb18d36fd8e838aa0c9a1e7b07b60238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2bad8a202755d7d129488a20a8c4aa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13bbd3fe252fff5fe2b099154bf4034240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f22e7e0a20078c5ad0ecdd7c415b37241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f4cfe0b3e94c23f8b41cc8c9f9d60242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c67b66cdf17b869838a801617d8e743243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d076ac00e75fb1cdd94954fc37d65f2f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae82bd3478b56d12772291c30e9edaa0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c8bc05cb34bbd8db3223f020ee0dcf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e4a01bdf45b24e8cb8269885c1c3dd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4c9b93c0786e45f02cb0e99d518f8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf591501f044ed5e13bf5beee78df9a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e150a7c541d3e5f262f3067cc250f505250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c9d713cc9dc8df81821d8f415409a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7188aa748ccf07a5a13b0bb27e1b4a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a649f2cd288f6f1293091fac9269ee253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d3b1c6341437fcfa372f782cbe8e4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac94f65a22a9b0afeb7ed09207e8c26255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f8d5378e982af9fcf9c911a0a423a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8124ec4e8956de3915ee41e26b293e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ab9ec30b18f20401bbb053723f197258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61239c97081057d745975f3f94b28f9d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29221668a16274c2265f9da992fbea4d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf5d1d67f27f4f138a92658a4c37a48261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1140f900a7882680a701038e5ded1390262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432afd43e1d1cf0037d1950e2e14c26263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5022348ba4abd7e7bcffcc39a2c88c5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf50c7bdc1bd6beae8b8e0343396e1f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea76bd74daf5ef1bb52e5cd40dd2448266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecac488a8858fbb67bf5eda2bfe431a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c2a70bc6edc279a2c6e57ade8cf4ad268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf980829b95bbedd7c82cc8669343af269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a164b6a278bf5ba5c7127cb5e6569270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7862010437f13b0af070ac72758f505271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f36b5f31d1264f2a67572a8312f44ab272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce78040b04afbe1ff47877c155c092273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf3ad88e4d3f4d3a56fa27eeeb8ffe274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc31155023f035de943ca4cf595e99275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d45779e812d4bf37c29ce2da82c2a28276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f53a2e0eaf469a1f3ad1e73fd862d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab6ffb4dbfc467f2d2dba5c34aa32a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b42422cac6b039cd378f4417f0fee11279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f0d4c1569a16e6c1cb83ba330ceab280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0639032c59c71d0fc30febea8494e8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a90ad1a68df87492fecb94d009d247282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6635999a21c477fc2bdf0bc1834bd3c6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a2dd7e92d597c2398951b653b50c95284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e4878664532fc6774f3302170cc9c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9232730b6030405c8eac0fd04bec69286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a51fef2188c953fe7902e75c6c032287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715eaf6786b117f49687c91160c354dc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d6f538157628a859a033b37ed0d65289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25750f1f4c971c69a4fc39083e5b985b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd08386a4d109092b0b3a6e87716b49291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93cbbe3c18b3343adfa4c35f66255e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e399e1c15b8e6620226825f199130c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5771b61018937e7bf4c7e9d4d06f58c6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028bc7c87a7ac2e5928c56c62df8845d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c3524b12003be5f48e1c9c06bda59296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da85325f7c88b15e1dbc48a3cd3e8f54297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e27a9c43738f870506b57c05a01b9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db5ec426cf6fcb7aed5c49b56b2d9b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd3d6916709514c5d9949d357afe4a7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e8e12c20f60b9bf73a31c2a1d3f83301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f0f8ee79c88b0c9f3d2bce87b709d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4498cf664c2c9b9ecae6d2fa84d83e06303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26548ddbfbf1586481cd446b90186674304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b46db9f2c8f00e16d6652659cab780305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e648db876d8954622ed298f2f0225580306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd33c52cd116fe25407e31d3280f4a8f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837350fb2faf3350325e0e180abea8c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b79ae150f79cc765774838c03e81a50309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79254c1ace4f550de4de9a4dadb7f936310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38cea022461543b990aab0f3cad14a7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e712e9ea9aff561574fb395082a93e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f20940827d77eba431f6d1aded469313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fee64b88f85e91b2bcaa210968fcfd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ae57364d6cae2316212960d698664315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e9d708e6cf635a765a1335b6a80799316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa524f409bcfa5c0bcaf2409f806bcf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f32223e04fb21d45d2ebeb72dfd337318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dffb4a3869ae62942bca0ad268c3f1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec0f70c070fa0c909f6ce5ba02da51320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd7eebbf1c66491a73b7dbccd6df6f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf07b1fe518b86e183cf51f29f50c6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a46ce1557b3b00812668f2947b4550323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff304ffda7ddd435361ff2d221f07f3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f443d0b035e7e6b23df133dbf1069aa7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ee48af4b93b2df3fd4509b4468776f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3850452685ba5826ab6c207a552862e2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3854f702282d78fd72337c51c0ddd5f7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a4639289e3e5425d39a23d3612d435329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b5b1d496ffbfb82525bfddbbe4adc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9891252487b99f92db318f0e892dc5c2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7dc29e2a63a164e875069dc15ffa1c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc3549a2104afbe7436ca0bf95e5a9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610c0c7ad53c2730f6f7576fa6d5212d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a07cef1664ec135bdca6cf603c27eaf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a1ad9d85d2dcc0aff2e55407acf5b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f9f4a8ed5c2002c7fdc608ce9ca2d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2800b0a5d5825bcb7077d3774172e3dc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e319d48ec03a25946bf4a415cee8fd9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6311da0ff636bc8dc71bbe4ef4c148e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f9c5057acf17fba8a1816cebeaaa6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2124281335860d32f4896e6b1c942b33342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd72469c67881efceed4c8e26bac9aa343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb2b953604935540213488846d862b9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57eab937fcc55a4aabd915a65ee0efd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf2caa901d8e8c7766f229cf4a0b6d5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36503a5e73ec45bb911ead981cbbb05f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2451a3e19f2cf328822c0837a2132f36348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a9db6f896ea35d66c6a9bc551082f5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87afeedbf895b9766a959da97986a42350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f72ee1ac731df88051b2ea4e7ea85351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d04ba01a8c8d246da199df833adda2b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db0ff7502a8de4afe793dd4d4492340353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd9f6778517d80dcf0945319d2e33f8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa42b0ed5dc1219a3956ea415aa34e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68433b8ce0daa826f5762d780763b4e2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca0baa4d443cafccb962814b76cc74357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f840e88fd7abea06c82e4e659a5aa37358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69dfd77906c0e77d0f996c1c657416a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83fe3158e5d2a0d5d4af8d985f2af96360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dad7732c1d9c35b508d2beed765521361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db86c1fceb5bc79100324822b78f533a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb5c0ebea4d1defa87fc1dbaf41658f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc03d910dbee2f2f9fc8537664f821364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41976ae9316ae378da38e4b1f4ee1bdb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f26268cbc9aeee02124914a5f60b52366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d46a2a5511215994168806be8d967367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da49b07fba82fb2b750535fc05b5df3d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c38ec9b81066275f8882bf03c44c33369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b18381bc3b5753d124136c9ed9ad3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786430efa379ab59b627783cbec772d8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4528c26689f228013050377785b972b3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5da0086e8736e7aed04ce3fe191633373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1917fa99bbf386b060a298a83cec4331374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e3733ebffdfd947ee919a1912bf351375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e40d535f21f2b0348e95ea9d8045669376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a928edeb08a227acaaa1bceb7deb6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193f819498914e2c05431af52be2929378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69cff0d5ec7c3665f6e636d2d1de2bc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d04ad0cd8e82eed6b75343632edf38d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b12893f5e226ad4b127e345a878384381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb39a8e32eb4d7c685abdcfd095b47b1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb03198cbbc91766ee2aa515700e1ef2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f3742ee4be540a5409bd99ecf2b085384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd3c840ab214b8ca3b86c6cfc52fe3f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aae0e0b11ff93c5cf157a197c0daaa386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56706f06fbafadbc26ea75f2105b90d3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7478d4d7e73ac555e2d8e771a4b742388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b3ebc3036387b7f3f574f3d9e008b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02a32322717a6195b791c1e246df45390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e2e0175cf73926f24a21e8f087c1d1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde8ebcffab00edd637c1456836d3c3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7e4ac2c35ccb75d611cc64079e3433393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059a5fd3f119c50ed85c46fa3aaa61a1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbed1512b71155964bf50d95743848f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e955d48e8fcd4fbe067af3f647818e90396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688fb73ac89fff0fa15e4ff7110ba67b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab2f47a7e81f214d4486ddd0485c2a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d05f8f19d01b6d7a6a8e1960024bfd6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56750913c857ac471d0089691015b7cf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83825e8219aac6a10098d4149da4142401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9211aee2e7bfbcf0e9a3adb0623d95402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a26eb9cefc65a2d4b2f1a090e40848a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea41dc5b465d4bdf19773c341742a2c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cba6bbe9993f59de9a9cc73f280431405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dbb2047312e9b56fb4aa0b07af6b4e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688313671fa2905990f7b6956e76ff7c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76874efb2f6c14cfdb285230663ebe31408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ef12f230212a4be4661b98e3d0f4a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c412a430aeee089432b4f76b7693d835410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6963c6c89447b41184d1481ba3b4273a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5561615a11c26525204e3421bf83994f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f030c0a31f66179861c793f378a04413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e20a3c05576c3d19a8083c0833085414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f12b4f22dbc0dc1f75141d5615b5a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc04329c46fe63dfd01b7ff6f8d03071416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3672879014669fdd280a600cbf28e14c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a169ed60a8f8d0fbd4927c78226d0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f1ae5755383be110ef901accfe0c3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d144f36f8b23b696ddcb71fc042fb51420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b5fe7c0e0650e75aa875b20dde372d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4167da9fd6c3c6b66f54dcdc95c28415422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac3a9cdb21a2588cfb9ac0ecb74fd7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340336c51584bf107e2a430838a3034d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e17dba713ba1f735cedb238b00b49b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176bb55fd45a6ce05fec83aa36f34c49426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d493851d44a192e7e2b3e50eeea595427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6648a3bcf5bb9bdc777901f55547a55c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb04feebbd8f9b5c6fa05e06a6bd555429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f161f7ebeba968293b6147b4475527a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3275766a6cbe38da0bf1055ff5382ba0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd630aaa9a06995009e4996a96d2bc4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a7184a96f9581087af6d38e1903180433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a8fca929017e4f48c870afeab9efb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e0e9f5de67fcfbf06f6b8160887b0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35251f4420e309ed9bc59f6828fe47b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31153cd1491a995f437976f66d99f70b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf6a749eea4b04df94c7c7e7c36805a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd2f3f0f38128769d938a98ef2f851a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9242be395e8e1453059189de2bd98891440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04663827df64b1a393e0ad333832742d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83914fca9d09851bb7c2a1bda6e5774442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb283d3c6aaef35cafc102783b3abec443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5680b4fb1bcf2bfa1d1281e8791e3b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b1235e164112a4e7b628eb4c5c545445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f5adbbf6f6c63ac3a61a9a3f77e50446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc62f7f7a4a241520797301e5e07ee1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8968ebf70caa85b2f069c4e30ca827ff448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a448abc08fdeacbb683fbcea796c094e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5529c51ea72cfc885881a0551e9dac450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c91ec7a7c052a52231e6591d3500f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a877ae57f25ada2046b024310deedf1f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea69f65c631df7dbef7e67afaa93ca2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcaf4bc67eca6368fed4036c99bb5a5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5627d55fac8ee6648116e8183182c40455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f739a074edd5b2e35fb1a5543d775bbf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded5e4789a086c2bb79791b9bdf4bd3d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13dc6e07adebb01160b3d204df75324458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb1cd468680ef9e989300be5ba99d4c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6888fbee5ffe8dc391e74c91cda114ee460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2327e3733bbdf479e6524d0df11a2283461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb47ec6003d6bd6546bc0a3f2f13c08462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88390299eb6877f94316fe8f1c67294463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5232b277f550b6cc4b9d44881a67a2c2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1271074f28d2fce4dd2ca54b6f5630465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b3a906b77e5f95f44a8e31dd4de74466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25724468ec7978445410bad39ad1648d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a2fc80ff9b5c2697d90a924247335468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026ad24eb5e47e739844edce7ef87be9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ee128a4d5183859df33d27a9df927470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6f508f34f528d7d529fc69879d1fe471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a15ad672688134503ed3054f65b57a0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf1be5292c6c697e98a876af53ef8e2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb71662d0f8d719ace8eb35e61985105474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0353cb03af15d468f41e65202284cfc8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637ce1a27fd164489a8c40346afaf03f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc3d2925fca86868403a98ea1670e5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b97e71e06f014d1ff72448652ed9a4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c674bff03ecc77424abdc515e66037479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3359973ee8406fc78f67576ad89fe5e5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a347f52753958f3e78a6fa48c941529481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e6112c11a42fcb4438772ab393315482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad4d137a42acee4f4ba1c9f7525816f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb51c19ebd1c2ad2e5fae47bec265b6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6960ee1a2ba56fdeed8ecc27623276485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea4c2777d7b665f2d3224c48521d30486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68367db17f95ec074fc3058f2386e15487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d7177142d1fdb8d4779eca47b975a4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df044e45b9819ef7e05e1239d7ad82489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e01aa46568da285f38d97aa0d34326490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213acdf31a5b87fdd67ea50dd1bbd435491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f865df6f341f7f9dfad007f8bdb601ec492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4369b5601afb02ad7095f6cf7c91a9b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd0e4f8631799acb5733ffe010aee86494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f55b9be93816b9ead5b81699aa7637495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd60cee2e02764edd2161a6620583a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b5c21c1a57f2b0406330e0f1aa303497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef37a5e8088179863020531d6f6c5ce8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb8912092f8f76fd455a06025fb88f3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ca5346270ac1e8e9af813fc11e2f2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c84ae353b2e29f800d853156aa1a906501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f1abfe28bd0a10fcb13a3b2587738d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea82cad4a2b43d0bdf1143581c3d672503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29669ea68f0411f11c30ca5c3283e0be504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f95814c7661e48977addc2f67319c0d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff935f2c2957b9347c08157ec269a541506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f7d8efdebf973b207bc1c4e8c89c39507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d1e16f07ee48c65648e12adf1f98e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe9218bdca580e34dceba3e16dc35e2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c905056cf3edd9b7ab1324a3a02c2c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e36487576a5dd12768eedc6983d7421511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac76218db9ecedc2a7a0e062e2629b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdebf62eda459e12e6d64926db94620e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d012a338b20e06df50d16880ab87310514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5876c0b5ce5ddab2679873d8758ad7ff515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de709e21a6c4d24385f578ebb5db6b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a39857bfd0373efe320ea77ece326517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05265d3e183fd6d3643791016076a6f8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca7d1cd177b9c7720ec0ef41846f44519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c364b5166a7c5eb6d2cd0c24fd1dde520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e4740f999db9e01d1338b8e8e92e89521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a89d930087b8a34441c89287eb2c87522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b2ff10b3306aa6b6a28a1954c56da7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f999bf8ce3d8ada3e7c88a8547af7bc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d89b97cf466d7fc0f5e84b3cc9113525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab7e12c60f710cf80fbe4c6e1e3f130526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07372db407d08b10a66d7fd132d36657527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42594c1960c824c99105d9b8ab59a794528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76159db794a628c425056c9f70f9914529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1280df7e9a2a2a3c903b4bf1d776bdc0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f9621b9cfed7b99d518d52be489ad531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74845890698783d2cc01d20a6fdae4ea532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4bb2f36476b65ea870989319e117d9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc34ce33b06049190d5855b797bb736534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b16b4d8178b272cbdab25acaa4e957f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2493a372f856da66a4baaf9fb76c808c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c71a04ece6f24a7672cdefc866cf12537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4312eeae0b44984bebbcd290d19b1c1c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82050778458ad9db7344693b77782173539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bb779a8a30f27914670dba0f7336cf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c53910588d2159253886d1197573de3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d1bf472dab1921a0e21b73d83b38c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab0c1fcd22b80e4bf618e208ecd4cea543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9306c3a34abfa3554df3284496ec8bef544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3355371ed909b084b0ef51eb5819636545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc07ce60d5287bde00c2cc2d76f61e41546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e588609082d86cd6f3ebfbd1f1c5bfa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad762a856bf7f11b2b9f5039199c64548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12467cf97e22cc11967c4c78b39d67aa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7dc45321ad3016683a06eb66750236550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80847344a96105462cac8d6e9a9c9e0c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c5406c67759c28807121c458c2983552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c9ea1698f199db18b4e0bb9791042d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12cc72d68a0a341e9aa8f0e12c3d5d0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5241a6d287a3d19dd73ce3dfab0de2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47074fdf5a85a3f52ba82bbbdfaac206556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85777803c735255da806d9f7135582a0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d04d38ff1cc753cb7116af8860bdbb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d7e3c07176f4e4ee5457ca3e82881559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a6bb7fa14bd7c8caa193ae83f3661560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc5db4b15f41628a9659ed19609680d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67238b911e5d933cd5fc1179272251f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d620d5b1704c83a58c6bac9f5026e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b185d667e5ada4c6d622239d95746fb9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e02cac2d95523ef4e26cecd3144cf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97873593c540b94edb827036cf284a90566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd49b26d5988ee6141029ebb383ca9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef4ec7dfbd8947b648e244c0423077b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00c0c12188eb8adb7b3ef54fd07b77e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf88f449b1ddd01f5ebdbd9c264bc9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1956537e52711249ade95b7d6c3152571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57553ecebd29c32939680c6175cbe587572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e34b16fdf4d3e859d8721c63924c79d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0d855a5544cd0d7cd8b33e21c9f9d7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d389994918f5c0a695a97bbe97ab633c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c831624948f4eadce80d5cc539023c5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df2947a0646a1d61fbb510757f75c7e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dec46c6c66fc64182cd72960605adf6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d6ac551277214735beb984838b376579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be12543a4db4bba55eee65ed6bdeb999580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f12beae4c1fb63600e40d49cb6f9b9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ccbbb72faae5786e1e046d659b950582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ac70ed4c2f7d1bf4cacf48944944d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d376a388a545d9cf2a4d12ac7e2a6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc5b206cfcd918a5120312ea9563a4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b5432974b13898af527f01416dc095586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e86f354fb3a94a973a97ee255bb76587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e1a69c168e71db6314fc3e03c519c2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e436ab13cd5673f44966c682fc00c64e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d260d85f700b14af41b36325a19340a2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf80ed23a8f80158d373a30725826f0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e977e6025197fc2bc0cc12ccf8600592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341170a8630ca21f3fb8efe9f0b228cf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49970dc46d359a227171c0c7dcba22a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62f7c97d6e3e62f0272b0d3c6dfc4a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4861f3e6d3416c7ab2a1aa870778615a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b699c99a2d241d303f8e08487124a1d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8712b32fbe04a2adc2eac966421ec69598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284bba35af5d40c9703bdd9cde64f092599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93153d32755b68fca1be96a2e3447d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5353c69357bca106f090bf5edbd7c3ca601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fcd11e616c00c0129a62bbfd0940fa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b3bf62cb0825a69a3ca9dd8ecc897603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0b55d9b43dc81a883699968e677bba604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c0bc1f202241c8fcf5172dd83d463d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3713ba66786c7a39ad9d26cd7c24e29a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0223c15684fa562945fc4933ed8375607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe51b38dca24b3754b773082645d7179608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909e4fdb980d2a8cbe87c5c7aeb126df609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e407f92f629d4487f37584d4da6cf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380881e1d4243a49454f299c9daddeb9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d14104bc7d7d7357091e364759cf1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549bec9a228bcfadf102a766851f624d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180bb555837f63468f265a74334a9ccd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a583f9b0b71199399a1150869e26355a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c42e5c3399e200b4329ac70bf7135da616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5fb86a3f5461e75a0b852464a3b90617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e676d0232c5163165d0938f38d1a4398618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b797897a50b31dfb9fab6910b4a14fed619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f49b4c40755ba04e553b8375bb65d35620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a0967723ecff93e35091832f629e0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e443f6fefb4caef1fff436025b9c012c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b4e7c7c9e4aca7a6c1392bcf0950e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87304580cfdab7e7081181cb1e5b6367624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104519206762378ea72f534eb2352d05625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e983796eb48a91f079c46112ecf76f81626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac8f8d33ce2d6319fa5a3e95ad4729b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e5666fedb6d2213cb32d535eacfee5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7742c6f364c98cf812c2adc1a4c2e40a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853881f5dd50d9b5122fba1923c481b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8af7419cc53e6b56033b2e216d3eb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461bc163419a34d18d38bb6aca8ea83d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261894e8e80b159a696f2f86dbf6de25633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d371bfe56e3758b0472ab418e825c03634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d541876e7d031489d5a71826058c0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3571f417508ff0dd5023e23c889d152636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00421bc34a269ecb74315a4e21ff5462637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d61bd13bc63f879b892c66bc3d66c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb72d9823cd58949bdf1f7ca38c05f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e64d19744ab13f4648a97b95c9972de640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80da66959313eab3fd522bfd0034042641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b3e9dc34df12f695cdc05f041a8931642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c0a3ed305e9c1aab978defc7b92f7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc2d05f34e99bbaa0f9560f388ad992644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a57f8b28ed6d3cdd000d25bb15f6a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b58d778ff17d7087ebe7f70563c10f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be0fe1ab981089ee48c8a60c717b7b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed550f6b5b2b02bb2462af94be8284648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560723815d2dbd35a8c1a201fee9cdb3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ca4aa0820b4217e23ae9aeb9a213e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7686f06325052bbcec4cfde02ec21970651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b444050fb19f68e82bb93ad9020203fa652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73854185463cf0598e126155305f72bb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75734b972a066e0bf2a9cb7d6b4ddfe654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b6514286c52b9e567e3bb55b5c25e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c53c0a83cbe3473a8452da62edba3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49dd5a05bfaf7ab3b2a905432f22161657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27cdd07ca3ecc95a4e052898418048f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8df78287bd2dd1fe222fd428857144659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd874bf744345bd0c3545f2f3165abe660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6bb349c888842c78822e51d0cf103d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a69705bf761fc05ad64f43177f80b8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaaa42b331c880b39caea4a8335140f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee36f528c43327e167a370e58983e98664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d956e17ebcdd58f021e02d3686fdd5b7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d455dc42aa475791ab7c3a4677757240666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab485f862ed1f1740c810d3704cc3fd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d224accdc492db43e32208d00bc788668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce679495ba45c49fd992f731e8e7f73669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407fefc0908f581230735e83a9fa70ee670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b723c707942011d4b4ca20e33c077694671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e109cebf85d33a06c41df73e300dbeb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78725fb94f07b7fe305d14a4c38b6d1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d9a1c3bfd2bc3d50ed826c8961460674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c70eba88d39c8f8cd8d62890a2b9f1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a135c9af3b05b3d1e44c2c6b9c541dcf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517495405431efb4277c0d1804c3f48b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3283af48faeffd351761b8bc275bb105678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70907931b21c83e92cb3460742b920cd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c5b8ff1bb3dc1ce9774ddf16e4deb2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1a2eba042c297e42dc6492bbc5d82681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fe0f665cc21bd4a6c4a45b5c935459682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fdc6f2936461cb6979f5cd5a627f5f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb30e4457df87584573c5fc0ca156c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c9cde19885c904644ae24100280fb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8667335b8ecd866fc6e78ddf501a29686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4019d322170e579341ad0373498763ff687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a473d317abc09f1b2bb0789c979c9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aaf02dbb67a15a207bc1771874cec5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa37d815759dbccd9a08ed98c67a59690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c683e04586098b8af0793c3f4db87691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c336f14e629815e32cd29736af62c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e218f6ad5e0bee8efaa344189943a14693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15375938db76bd2d2e46ba24670b1f1b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92593b97d6a2bd540b80d9694d11950695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb8224018d4bedfaf8f972c62d9b3c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece1dcc8bdc2f9853c14273e031a10b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0dd6f8e614e21efb6e8310b52936c1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1b8096ee4b674fa29cf13459755d80699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606aa98c44335e593342d4ed72d51508700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f0a3ac28129f84e26cb7779cb6872c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a710b5225c973d49e4600af3142a3106702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc015549a65ce0fdb150bd639b7422703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3ea40670b993a7548a2bbf7ae90b2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6f51277d2b120eb0a34b1d1c8783e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3fdc9bf0c1a1250037f0f2f3140908706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc3ab90d23aae23be093eeb092862f7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da9d63ecfef7b04b037f325b24b1a3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c6ab57df584b2ac10f1d180b449c0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435261bf5de887f48cb38b30ee7f401710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a27e9026f60477d5f930d5b3f5d03cb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a55237896382c15c969612b97b94f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec994b7b1f70eeea3ca50fd77e05fb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bfd750b1b8f39ffc3d0c6b61e00e7f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe63724532e9ca214e379848127c4da0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d93d98d584db77a8100158b78a9f5b1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaa17e4936d7a3d5fafecfa39a76bff717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360126f3749c1c119899d55599ead8a9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e331ca8ab47c7ca8c83897c6008d8c86719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd3fd7bfb2be10b8daa66fbd188a017720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a71ffb3b09086828589707e4bfa21721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d1e55af3cc7ea7a8d8c494a8bf3b62722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e811e95656e4cd09a9454cc672b53723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe2112303db01003be4ad1cc93b2eb0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9853871ba8ddf8e8b5cb67994f3d94e7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b583a29c911b1785380fde3699cec2dd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2358272d66c2ed976d56b9111b01351727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b521977d542c1271a86e657d87571728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e318c45ddc57c2e46e19fc9a9fdc832c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f037a1148aa3408a78c5cccfabdd17a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74843f2037cfced5e0ccdde5c41132d8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a94867b286b55681c4adf433773b83732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25caf5fe0b429f12fcd82e6689f5c1e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a6f22143eccc7f1093943c660661f9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e00b9d26212df364061b7c8868733735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13c6cb665178c0a7182be1ec24fa01736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6a0f2065133c0aec9af565438a8af737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57866699bbdd5b98674c5b2f8eb02a0a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c73afca0674c5ea057411256d89b205739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c4870496f66e96b7c0c4e7be1f8309740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faadeb593206f8794f3defdffbef3110741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a751cf04cf823d2c26a9f7f319b68742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590594becc2807b58e3e3d49afa0cdb9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4749a1d872d4e11a7af8cdaff5835dfd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3d4eab429f7592eb78a41d1fdc379745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3c76083b17f55d58c97eca4eb35f0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52058103266210d5f5e4b2fcd436b63747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418cdfa49829587722bd65bdbacd1de6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6499fdf24a91964c178ff599327f042749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba43f02baba3000a32cdfd0e1f2b0826750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be737bd520315ed3b8fe5e35ba5d32751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb49fad04fd85902b457e62e3e9554dd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe2bc489e0b37abb7c6d458630909bd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b007b7b7ce366ca1837f92bbbdc0676754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640098ceffab0cd26e6238440e39e767755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579eda1cd8384db06755740cd3e69c22756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1279ea4eecf694f2e58d20484e4309f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568791849e563d88338dd771b1f835f6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd39ae5eef619b62f40efaf1416d2783759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>