--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1628,59 +1628,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9194eaa9e32f9caaf9c1d384f3c6d661.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c273fedb76c1e6c29b1a443b1b5470e92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76551a44a2f283943aba5a475812a3123.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654adbc81e1a527f48d9654ba1cc4b4a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b62e67a0793fbd0a7b8796415f95705.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0338814715fd558c4e8eaaeaf8f709b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6577056be0ba183a0623da84f794947.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb7e6b3a3df4e47c165cc9bb0bf4df68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5551cba6d589e2c219e700b1e398d49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f292256f556e34116cc0be8e5e075ddb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109656c7a7bd7073f541e7d1936898a711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5001e1737292ad341c0e7da037ad040212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6053cb36945d0fe505395dcd58bc078813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b32e1148e4936da278f2daa12fefe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70608b8ccae97fea44fe2a6fed1017015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b092138901832a76f0dd047f441ea16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7400b51f29c74eadd0b5cfab83349417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d6a69e028fa8c6413096a326f7bc7818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b16a2e660d848141c2e09a0f446c7019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1236cd59a472626b47aee1836970d720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e435c960718e4060ad261236cca10fec21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff59655ce6dd70424ec7c5b9f9c2ba22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb23c8d186b336b126031130db81a63223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dc60045ea8801b9e9c906eb18b17b924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb8d764875236771b516c638f0fe73525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015dc467ede02472fabf0c829bd14c5326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2322622f1063e4bafef0666ab40ff227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08688450c73f86e0d2ac64fd3ea3bd0828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb088b02bb5996986ffc2909c68a05c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bebaed7fd094e0657432fb7bad7126c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b67d901ab7fb51e9fa55a5d01c5fae31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e23b8b5d2def9a9a005257c09cf0cb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160cd7462f0bb6633305e52789e533833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9080d516432096829c72431e2e0043834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa712ff883605d3ee79923c57e8a351135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e92c1123b3de8de8e23c7e0221310b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4205e83d47c4eecb86130a1f59cf6937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc17ff70eb635aa5472f259c897d8438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0024e77b39087d9bbd26be09f8c05839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e462413ac7686a33c454c191c2df040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72266e9c3cb618c37c96a3d8a34c32f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c3aecdaff6b769cc0dff1a4c65b9f542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d15215ca9b4e7371094bf63031984e943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41452fd8321170a93f18c76be26d2b4f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff0aa50b9fa4e08b5fdaea4b39c51045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740b109cbd751c8624c5f2d8866ca7cc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e38cbc1f3ac4974ea44593e14702847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be9d74911c0c3373183efa20234f1f748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6524206e097306bda8a102ce81c55ab049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab21295749c20d6e5ffa9f63bc402f2750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63000af18f611e75d62058ea75a998a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe6d8f7fdc1e20c9711796acbca7cc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b90e2fb6fc7f720da06b3e0b169b153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a160b41e0cc4c7efb4af5e8a637d2254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd3465a67ecd7ddbb13e6762fcf61a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff42286b30457459574059c8de675df256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362579370bd57efd3eb075b16ac3bf2457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ae5548d3577c5bf97c05be444c16958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67fdd633c89422029ece4f70387891059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ebe6130f68fa8e6581a6838a8ac6160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ed38f495c15ef2f9d457166fa3fdd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac777272f793e7414d7b6a5c1dbdbba962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ccd8e0a821ef12c0886afd83c90bf563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0698460942a33be10dcfe48c01fafacb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d58397a1ed7aa400c500c1fffc07065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6785b0226b8b3f334988932537a55066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e12ca8c2c2c86025ea099fd0d3fbe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979314163434d5c5d16af4d2b3436e4d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216cd9fac84d846e9c7adc4483d1fc1c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f19933149f15c176eee3b528236c670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f8c283d33933dd9627b9b2ac8b0f371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a15c6484c0e00ace81dc0262edf5e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad305fd60c9cdf757834aa984a65b5af73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42cc37a42ba9a8339fbaa249f946b474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e45f6cb29edd943fe20b0778ce35df75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc32e91908c758a56d38117ea886ff676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00801c14bc35040b338cc8082b691df977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d538520957841dc0331a1682e82880978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e68ac74ccc374fc3d1c030e377558479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa7451e5ab81725923325350c94c64f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b3f1486499cfd3f4d04757bc352add81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54769fb10a3fa03fff50499638fb40082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9310bf69e8ad091dcb66d8ef3357fc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1cbea7d4c53f396b9ac7197ef1dab484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c321681ea0aaca8a3907df7e5748f585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f121948fbb20c29505b5fb34185a0ff86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e987b84222a92b63d208e206d4cafea87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2016e3b76a024ace904e043c4dbd64388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9333099403ab9a978078aadf3739d9e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f70756c20ac10ea81a9e2a7486fc490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d214fd40e2e16712fb358ac035b25e9291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e913bfe069ca4c0110cc66e19231892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb95f0ae282cd7a6d9323bbbff709393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0184288dce0ddbb9869fbdf783deaf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fece36bd10c0c6232ab6143a23544795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9986fb79483e75165d330378d0a6d296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c68085381497a5a74e21aa2d107b2097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb7b2a14d965ee0ce07eb3cb652f7f498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20359350c4d868654416070c47079e0599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd4c10d6a0371775c6c363cca89355100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e1cbcbfe35025da117e23abbd8032101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc4163001935064ce4e3484aeb3563102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb669a3c18b053d1b0a630d91f09d49103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180f0f687718a51557045383c9f9199c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981551f7251d0881c25aa439e2117dab105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa784accaf28684d855121659ed600106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa933ddb8fbcc2b141acac13301dd5e7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c901140697f39f98605a6b285161e543108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc87bf15a27bc1241078e3dde7b2b771109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d0e54ce645ff4039c2f8b6ffb8331110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e504dcfc1da036f13d0c5c1e02cf1769111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3621f8fa9b10de02dd2572361a5cb6d3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037d230c117d408ac2eadb5c945c948c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca4e1b22f7bf578e4f28a774272dc97114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8207bb9319a468d88f59af79efe3b1df115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789185f641d65e67726e03adf7016c9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc64947554faaf8bb10bbe3a6e3f8c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee6e1e6b1decc2f63f00f6461275091118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84581400722820710644b5d22dc7a221119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8990315bc9dd8889fa3a3232539c21120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091760558eac8bf8a3c1debc631043db121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a9fcb97e3b30f97b1d85e928971513122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf24126aad3f5ed67f7071fcdc85c80123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b861b9b5dcf81621996cd63b6d72cb22124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425896dcfa8273270c12975ec60c66ae125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08005010caba08b913eb4516b42eb0a5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768bf5396fae02d1ef7440fe10109c5b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d56746bf87fc4a4f777067c2aefa03128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28229aa9efc8256284cc76af6d3adbf0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1928c80f0f66cf03cf00aa6a9eb9a288130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc24241300f46fc73aad5b6d5481212c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f285758e1987164ddb025e7926a4703c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a58a9cfbd24fd7503be5a0a3a9ce44133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f62c8ac055e92f5d7e86f9e1a61f2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba989d6643b047270bee3d7dc90749e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b224e2e608d1641b2dc4ec20c60709ac136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c92a640a9ff7d529c4cdb3fc0500b0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee7a227373ae2815fbee1a384c0fff138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5cd5cc2c435090490e47498b250779139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663272eeba8599ec76a0a8c7d749e7b7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d7073abd1cb3195ee612eae0b5cfe141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4be7889e69572550e921404defb216142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec47d7dcab77977cb4b347b51ff431e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00dc8c6091683afd0cf4fbae3fe787b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb53fdc9c67d1440ab04563fbbb6018145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c531755b5393c6cb914e9d075aac374f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70119c61063d3010d38932b7980c95cb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118914d0f8996b564a306d104609cc78148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f984172f9370b23eb796baafc62ea6db149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b4a0a322aa10ddf8c9f28e8298447c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6fd2b85d18ee98abc54a221caef0e4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8f3ab660881a40fd74fb696174ba43152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e48c1928fd20f6b6d4500231a31890c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be013197f6c440faed983eb5959f4cc4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264414aeb585ada99c1e503139de460e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f887fcff69f559158706d79f153f4b0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d7534c419e6a9e55d8cfc56e998cc7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b731d53d3521a1616e6fda3d8837475a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d593dbcfed6fef1d0949c632a6ed886159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c29e421cd957a3f168375fe4cf7ae160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc628e314578f81812c5d4e28f2ecbc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a8bd3766b91771e8811e05ab23c7e4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c4c3bdeab37d8c1a2e45e134ab89c9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c0831d5caa3cfe2aec25540cfeb216164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2226f9b6f22eb8a8f6478c6e275350165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1979c04cd6ee3a822a4cdec4e0a9c2d1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22866dccfee63ec780a296896f03cb6d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e002cf214778419d68de29521db616b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d44ff74df43aa57d0a32df5e91cb643169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be417244f5878ff51a548c225e74ef3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fdf8db01c14d1972ee02a7c9b12073171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498bfb3c4a3381181e9980c0c1555bb8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b81e64d84eb631eddd08225360ed0e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c106b124eb8478b3cb8e6b708dd271174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b6c4028c2addc8256311587a63d678175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38089280e90445bbf4b99098efaaa19e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fcc0d800edacb340e6d2d3504f33b4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f838d48d36408ff2bd8a61cf04046bf5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e41a967068e3f3405d357f4001eea1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a065b50fcd33497637d43a0698092d02180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5415c34436b908695228c7a67062e1ee181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f67ca351b30c88b4c7c433b808697182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c995aeaa5d667b9e0962c7b5e16e4b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e795e2d4ca2f328bba499798e10c41e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b879de4dfd5ca5e7d8b7f28336ecaf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d90a48c2e8d0b128772499d45bb072186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61445efbfea3d2bb5e43d3787db1e5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad831dc6ae51d8aefb02df2dbba0b2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559a68467a4f3a03c7301efa0952cbec189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc3e0ca6e778eebb6f260f296f1e10a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a0f98484d2cc399046927dd9de6ae191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b76e991470897394251a2809405c2b6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29126604f9daa235d9c8f10a835695e1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a1877df9add4920b117c6e07639e46194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9785ab4fceb5adef218ce45ac5456dd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f494659ffa2c5a2873076ec6cc5c5f0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c31d24034954d79a6b3df8444b5641197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b30d49c8302c3c50a6745578fc776198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237123161215bf2a3ef1f303aff7cdcf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32867ee856777f58d3bc50d05245c79e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b29e004c2b81de48f040540de9221201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181eba1ad389cf04fa0e9283819b8a94202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f9937dd0f80fded6b4251319d264be203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6d906d96a99180f3dd28bcec6cfa7d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06bd7c885d6d7cd11e5dfd50f7ad55205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ec966a841624ccb61fba1b1973d81e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef68f8e4520c719fc62b7243061dad9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c264c6e688b9596f169c4d0325ca2cf4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614df0a082bfb908fbd3e27ba1ee72dd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9598930e43b0fb9028311f292852eeb0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9125308e37f80edad108b9ce385e70d8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b757521350ebeeaaa372ce04a7470f1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f39fbce45269df67939f51b1b2c2ec213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4212e231505f52144f44bcbc37d63702214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d46e533ee0b6758f7b6e5a0b6dc85215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d04b1d60cc0df49a0e28c4e80ceb9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e42eeb4eef3a6641103f32cde1577217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea6d75df36273c689544371b3a8628218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9da9158e460f0e5d65e7bb988f3a9c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ef812a07e0f48ae4c4ff045fab6016220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c26ca3e3c63e8d9ca71e919aa5bb0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b35abe437ef152389fac15e09c8d18222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bad517b797087cee2bc26a37da6640223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df3916694b22f45122d9cdec9653fd0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd04cd904baeaff397b3acbbe681042225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72fe681b06f9504a98b1996b0cbf407226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298074965a130a0830e7f2455aefc6f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113f99bf63d764555ab1227431d58ad228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f526b691e011a3f5eaa0c197db71730229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414e99814ba7d52d87946595f3d8d84230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feacc09dc60dc8a5083a8510abf8c865231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaae813dd7347cab299d350318f0c72232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fffb4e5191e6c81bb508362e23aabbd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650652032f63ac085ee53d734897855b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3efd66460109437af645ad75c469aa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9bac60c371cc05c533af1a1b05cfeb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd262d5904292f2dde55f9bc1cbfe548237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f2887a37804ed7155837f04a83a021238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8987d01188e6a4afac5ca01b7f3e9b7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d6a626e7f42ef9ddc79198569c8ff240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9791b0e027374eb7dcaa2d65d4d0ca6d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2887fef650988c4c6463fec8b2f8d679242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b18b90bfc79e32ff1328fd2cae12cb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade10aec09ac2001c508fb95e5bb0e46244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dbe2775e7d5fe9c1d12b25295fa0bc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a8a124769998ce62929c41bae6ab86246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ff01e4304471bf15ae3a38b97e447247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c198df47b466f7b553af811a57f20070248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee31ba6db6625b03f82183faa46cf7b7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a4fe7b10208bc3ebc5cfc5caf1253250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d0db7aac9724a4c2e80cbf3ff5f8c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb1054591e902d45f566bb096b1617252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a1de8a8c972307774cc8d40b8d7241253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2892ad7cfa7bf98bfd72f7d8e53188cf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224a84f609608b05560d63512918a78d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8e32af3ad865a2d185e63120c6bd16256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98efedb3b947db14675199d9c95f0855257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a984d6f1e2aa63c54a78b6e2277f4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa7297ba982a4405a8a0c3bfaa4767c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5959cf68aa5abf359760408174b47747260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e88ee9d1787fd0b75a21447d1dd75261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ab02a769e0963886e90192c9f8380262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8180ea1826eb4d8b99242b12bcadaf4a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe759c017cdbc9da3ce08a00a7daeb80264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c13f31c1f76ba18519d66be0ed7df83265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a153740cfbc9e4abc178b910e822f7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf1c6a0abf074984fdfacaa0946f6e7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf3c8451aab49928d627b8a431d37e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2449098031d3f2de824f51b6824d29a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3337109c853a50441a4480ad6dcb5bf5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e16d5beeb9f0374d47f7ac7257a12271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256af9939b6df4cc019e7b45414ecd64272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f9ed92b80a66bfe94e0701728d417e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9404ed5d10c120fba2b1f0a93499133274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689aacddcf0ddfbcf82282fdf86356da275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39931919ea08a487b0154d3a9a2e94a8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0991bd0d5d4d24245ebb2a6dc9eb723277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1111d0ba35d2e0092755a3cef3cf574a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb6dd456899d98c55cf283b943be2a4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c9ff284356b5da5221deccc7b65e77280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ebfe8323eeec79397592204268023c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca60a9c6d44a7c5b0a63f6423a17af8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f31c32226adbd05d5cf26ae0aecb5d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f58660175773e4cc41eec3aecad8dc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc9609ff96293fb75dc907605f9b7ab285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853371776496d0c914194bb9977b3c4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d530209b6172e8b12fb2d36b9e6620fe287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45812ae7fe062608f3b119305cf539c2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab23bddb93310d1cf84beba47e1d476289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9165fd07d81c248f3315b39902ae9fb7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc961924bc35bcaa380a9cdec75d0d0e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ffb4ace34c560b8f4cd6b6c04aa32292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e96da7d250a48d5f09f2674ae1758293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8849153e5083c28b3e1ef2a2edfa841294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a39947ade46579be11a1c0e414f6f00295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc835a8640f3fd1f988f29c242cc50296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b81b8e5e090590b0c915eb30c58acd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1832736bdd42bf0803503c56d057475298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0517d14da6ec836a90a6695263c5965299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b811845e3c4460e78734dd0e2ee44300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91e56ad5e1ca48816d2d7e62741d9a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6dd79b5593e96538ee6de73f6032c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a591f0c1de519ec89857fd67c29a85303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4d9dfc73ab6726065bc6f4eacd00f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d684fee45a6cccbcc22bca01298064f3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a27f5dc62de3b3bd29ffea52dd687306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b165497a2e409d3a9f7d70c646ca2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5275220c94d6a4ce0b7be1f9d9fbc2c0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50084ca10a098fade72a383ab64e34d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bbf5f7d1b6698a2488cb3b551c5350310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa2064ccdf03ce94766dec706e3739311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e980061299ab3685721fedefeb7e253312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c88b74c0bbc33a141ebdfd31684c9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab41ab459a1b3b9182f6134ea9a024314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a9704acb64528f9483e2eed07c026315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72969c8acae186bc2c864ed4c38b076316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac40b8bbc09a39b2f911a1ddda2e02b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d3d396f2bfcaaa1573e6705a2b593318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d270973165e896539f528764f5843e3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a376f9e5f391fdf24b4b468877d599c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0646cc959b41f3e63e847e8df998f4d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978794726b4e46c1d0d4bafd2aea1a58322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b496ba2badbda1e1f084a23753bee5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be6989dc225122ea34d18c043194a44324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75261f636a2580006441321045b82fdb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88370d401f52fe5b0ad5458fe15eea52326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f66d1c4f89a7f9496aae261e442d1eb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7212ce417fe42b77b82b89367001b663328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b7863be5bac23303b1506b13cf9d05329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec0f137f705588582c87ec04ff32420330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c6a439ba8c66ca99bd81aa829faa05331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4bd46cff4ecc5adc0948019a042e65332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b811386ded66726c7cc71625ab1b7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd585cee17809deec70df6a4e75080334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f849f6e79f28c6dcca55e78af43342ae335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e15be30282c87269941534f1973496e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d23e71805cebb4a85012a48dbfeb98a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709b797dfad66a9a59885abbe7c2141338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d361b5efac6acdd1d0780daa169bfb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfcee636732fd39151aa89e7eeefd1d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e7032dd4927df9777d5590a5ee6cc0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1067f06c9f123e6a6f79dceffa2f682e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b47b21ba43905badccdc4889fbdef343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c3e14a1ceabe3212c85ff0830a8c72344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb408ee0530369994bfc3ce5e3b45ebf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436a84df987980f9b20b75394aa9b7d4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b47e9b2bdda8eb6e51010ff8e103aa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d040a0d4ad2db844af2ccc43636ed348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e34ddbc4945a9b47ae889dc0214d5c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b885a8839f9fc51c931c3ebdcaed31350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e310d52b93b17c8d924455f1603e0ad4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba8cda1b55074ee06d720a74cd3a68352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7930c63007cf3b7f5d44b85f0aec661353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e00fa2e96ae28219b561d64256834c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89efb214b4c8f9cb3b3e372cec63fdb8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c781a1d15b4aea45710642656cee284b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e57f3761df6973b1af48c443123369357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee292ad734dfe757c2e3e58d34aabe37358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843edda04c2664babe62b87130db1149359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49847a3fb3a5f03b7f21c80ec72f2b78360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b3a58cb68bf7a01981729dd3a8a06361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38de44b3b51959aed5abda6b8aa6dd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6129431ec4ae0ba4d77acdf9c555abc0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e27061e17dbb95aa7ebeda7f7472786364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c581276e28d1640313e64d137dee0343365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfcaf11f909100a714e73e6728cf5e7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c72b3c3f92aa6be2fb3c9e97297dd9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d44d5bdd39d9541105fc28f2a3f712368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1df9fe3fe75f2b1b8d459d2b768a41369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad5438f25a6381a73551c64e3e6c199370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb0bbb0a4fc55236cbac13a75f76f1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3506525f12dd0a1c83f2ff47497485372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8274354d6801b8b13c6357f600eacf61373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9a990cfb6ee134eaa8f286bdeca285374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b66cf1e26323715f9b721442f78ec3c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed51d487a69aa30107b6839ab6fe1098376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e30ed953c03d2b4b479f618c0df4b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b32ac29de76a4ede69f9abe16e850378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf41bef1b3f5c86b970b5f888194d3d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f5a78025451c5a36cef02a35a2d001380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98c5fa3bd9e80c56cca9bc2806e52ef381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2873d111777439ea3ddf7027b3f6a90382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377808a96c12b8773bbf790394ba1cd0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6044db40f4e947c5c61550f0892ad404384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83123918ddcc97964986eb40a5bdf0f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc397472eb4cb29ff01f9893be79dbc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b075db65ecc4f34f03535795215bbf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d57b57eeb25acfdd1c911e1e7f8ff388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b2c0d20f9f2906f9ad79e268dec2a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a3ae5ae4cb9c0b8a0558de16e1fa96390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e2b636618b55c42dfa217dfa3f704391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6517eb09b3dc65816bc1225c226aeda7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ac57a302152c8fd2244eed12a002f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b064a6e2f3aad89ac660027d162eb6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe2ec34e7bc6c44ca589f445b79cca4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af029d615217da210d43f16695325a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a9131a6ca37952c415598a5603e126397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d5bf1a496cf0dc08c2b3562c4b9c37398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3611403f62f58f3aac91f1ca5cb4cb88399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f081e09f600529cb7ecd6a1bfb18310400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afc8215f51c300bb8651744900d11f0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0bbecd46f0e92ae4a55ef596858106402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b825504b10f5acb039d37190bcbf8c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a2a0b4abdca13bdfa9912d8f5cefc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a48971d5d5053072a0987534a81054e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db5b7a0e6abe3d40a728358d6b9e9cb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2891eaf7e7c66d3029aa921e6d490ad407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2588c605e2aad72ea3520e423b9ae005408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b718f895b6355a6de463d97f7d241409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18501237e8638640bf4af0f3fb91a783410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c49e53ea154eac29794add426d93a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7dd2f63ea82ba12aa57ec44c200ae6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89074cca1856170f25b8d63a262ffe05413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c26cf1b96731a151dd513bd4199dc08414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c819f632868169579f7e695966abc66415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08decce4b23e719b5653be3233448090416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6719553fdfa09fbd4ffa9cab3e13b7bf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d5078dc218cb3b52117d5f030db24418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca346d81d7ae6d460857cb5da31d3b5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb63daa610da02d4067e58a81d2c23d4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e552025ee04299b5abd38853220d644421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e420548e28e8e2922f7f2650906135d0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e23b003afc649d78c077b81b579f176423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89936222f2eee3c5a94e71f39129c450424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa321d3bbc4d677dd1dc27a731a677425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d0f9b2e18dadc0d230233f809e9e54426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec0d1f7736dea9154adff037ded13e8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60a28de9586eef08769b0b4d0588d8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc5da386976e8e7955bbaa65d7b544429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce2c1f34c598d38a068bdfcfab119d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3fbf78e7f659e0fb751aa7e108ef8a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab92b005c065bb093b1ccd40898e8ccf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc977d121cf90ca011294968597da5e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b0fecc06f9768a867f1f729329e417434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda64e4ee6c43db97992f6414d34f66435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39fdbce835aa325e7d95eb50a73c810436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8dea4297db608b6db93475d53a9652437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076b8e2810729fb2c9ccb32f97f2c9af438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c2b32f96ae78084fbfadd617c2cf8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae5dbb2d5e4d88d5980d7b79aff8bbe440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43dee954f627c57ac0e8941aa8e36f9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca0be068696122e80e23f73849b741442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b85092870d3e54e850eb680d668ed443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c64e0080c6205b43de7e0423fbb4e6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d4035e6a428e8db56c44dcf0e49ef6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a1c730b292b1029787304f632b0dd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989940725dd5b4e80d599ccc93473b1e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa03b208889d197ead2302f5cd123653448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e208bb3155ccbb6288b8870f067c6635449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7624922ce3c665e138e31826a5bbabc5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b754ddb07ee0d6f69b9bfad9b3b18dfc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107387b042a50912e21def074f0bcd9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb7af57edd212baddc23e162636f159453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d1af56ef584aadfcfc79bdea134a9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b688f82ef66ca0a78dd942b474f005d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb920a5c3b5791ce16114d3884a5a1b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e85c09d10ce824b052555b31876cd3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d19d6235bff1c57d04d4ceeb1496d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1628880e37a9035cd589008a618a39f0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06734fa45fa7305a841ac9dd6df7cd59460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec61a06039245daecb99d032d382cfc7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f5bf38f6065b9d942d3b62a5f5be6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf5b2587949f7426e0d1a640b8626b8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c80b1a30ff72ac4aab8cb31ead591464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d2aa1349acb0b6ed70c682e4e9692465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac281f88890efb08e0f935bf8999639466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a1abc00985f493f654b4c1ad57332b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9511939a243c6904eac11793c37010468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce33c4aad588feff913a225536a2cec469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d3739901ef10463af547ae5404e5de470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619a80d5b0d86857f200479b455b1e1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749628279d206143b75c3ffe00311cc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a931f087fd10470e3a9c5cdee0e14f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d6e36aa76caab80a9a03725913b7fd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee88151723016ae2f7908d9914bc73d5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d365f39a1cf3078ef91466c1c90356476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8dc65dee081e2c2fec99d34c99a212477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8770dc49a92ce0d8c10f05157f1d47478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80425d047bb09e9eb2e521f8836943ba479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a3fc3ded6d35e0b391c57a2cc9d3a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0506c073d69557f5c3267e9bd68b0bb0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7676e2d1d97e1e179445b66269b66f1f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89edb460dbdc5668e98d94186564a7b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c64e787fdca583e30483523c3414e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba12a5a9261d21b2f6e6444db14ccf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85739d2c1a1d6aba3bad2494e8c4380486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d75480fd139dd4e60eec47a5a36d37f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146961b522d28b0e8cb68be97534f0a1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc7d9794b4199ddd6017d93c0a15b12489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc3989cdc9f2133a03a52092a747371490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60390ebcbbf6f8668dccd16e92929a1c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f9283d50cef34177510fb13ce7a9f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a1d606bb7246433b1c119470d83fe493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0825e402b37ab27119c8190515eb232494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ffb12795a8ddb7a8d93ffa99f8d92495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ca06118cd21103a70423dbda29e1e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74da730a7423090b2b2a03321eaffbe8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb389a4afecc0e47e3f0dfe4f13bd445498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d927edaf8e898eaeeede57c812edaa9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c302a1bca79372c4cb67f93207fe7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33223bc68dd0319603c4e6fd835e75c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e53203fb320181daaaedd9d8f238fe502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d4c1203d1422b4d1813e94a288402503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6dfe2482f49bcbdb97da1e7737327b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58986b9596664220134258dfe230a7da505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f75b20a31a09d9fb9fd3750d4cf2a5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d088bff3f6d1ab364d0034e03ad72e3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8674cd2957568855c4126540c8f5d88e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1808d2be0a7605102b8bcaf853e7b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5698010cff854c5f32d6ac36a329f942510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a5613b91bfdcff82e95bf69f44b63b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a5df7d8fecfcadd22cbf7690c7d593512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a9f8c07676c2a48d2f3225deaf5149513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a93286545f4860498a62eb7ec44438514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b516336ca1d7b411e4dc4414707f88515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d789771e67b245554d0e2eacd422126516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f5419274d1a2b70844db4623b38073517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8aec670c5f378c2bdf208c2fd77b35518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee7c852e3a396f4345ac08a0b5710a4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c123cccc0bb6e4172667ae852815c1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae011f8fed9744153c43681c9c028d59521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73075adecf7127b9f7d75eee470423e6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826059552de9abe6f215740646fc69e3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50588f99813da14a829edef6726fd282524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d03de431f880efaaed64d8416a269525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33547fa04c5da6e7d4d1fb54e016d342526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677bf5d2e62e510caea41d6b95bc0d08527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410145724aeaab1a7698056b18e71137528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b634f5dfbeea7c272eae238de22a3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2be6511aed546c5c60e0da2bbf977a4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febc38556f5021474d5043eee3730b89531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b39682bb9c1a71ba7eda7d078c09219532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b86963ad7bd30193410fce08d4283533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4efb75182be4e4bd7309133ca6bfb05534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71619eaaec336fff24d802c6c7bed63535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa11ec13678cc6f48fff1588bc6a96536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b4ab7700f482474c062759a56ef340537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a19b6bea5ecd56061c8c1528f30ec79538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb30e3680dc0c13e095d25e7cb403f48539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02db05f1be89ddaf8e21a95263adbd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b7efbbfc05fe0db3aca3e3ca21c17541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf874bda4fb6c05939231de2056d909542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c73e2f2fc958cc22c8ef23c128c497c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af2d1691deb9c09a29d98a9715d39d0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d0a06e0348b4fce5c68bd99aa4e87545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e796f7a48015bbbdc526a46d975ce539546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f2434515364ca47e3beeb2e589f889547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11954382b7baf49045fe2256a6ba158f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1385054c0708414328c6eaab3fddac549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef7df4cb06ba4d15f90543bb1937704550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b197d850e70d99bb3e4d1f51f2d43551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05aaac0426f32e83d6364b9ccb0971b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd36b14a2032fd717b441d40cfb349553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b44649a8c5144c24e0b51492927eff554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e442d7a3006b93bbc300f9a45b4301555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163fd6fc1849530b2f770a33c1b37496556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b7a0329bec881a7ab75d900cc8382557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac03d1988856bc64451a7fc1908d64558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a641549c26863f260f8f498ae6784497559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89237938c54312ffdb684f25a2fa0d4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3cd442acda2892838a2cd6a846b07561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ae614b69599b5386c44e50516b17d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85418a2f9a71d2d04babbc8f8d40287e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1092a3caa91e69a19466b9020a9effe564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c93f24629488a8eebbc439da4bbe59e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfcefcc17a778ffc25b213b057a3537566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4baed2387bf27abae232e1d29127ba567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c31cd0130598276e33901a9840d0fa568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e9c361dd533c4dd068f92964e807c7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ff5dea73568fcd400e5d814ab485a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2465094b8340068775a4139d118bdf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c9563d89f4656624a92835f3431e8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d40bad98fb93425d239290ced01a09573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3916aced17b271af927ec53451fe586d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece979d9689331dd159c4af2d8db1678575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d67670558828f7fab967e0316ec499576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f855823e7a2dc53d0887649c5aca5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36b497884e4cd14e85a172eb3034a1c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d708047676b3b2e5228de5e34c1daa579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875916bb8c9c2cf3bfd8e24c63a80bfd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e3aa08cf92afd74badac9b707c1df581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ca25c267ccdf0db1ede6072197a81582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96744fe555d8473d3125be0230cfbd6b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7f7b1eb419412be01e4868f2d8c94584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a017b14f2c762a641e4ce927201ba585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c1c963fc6ccb9dd7d61e3e97cba33e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9636844374eefd05172cea1356c92a05587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6223a2596cd638f4af6f16df0ecdb4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9484cf721c2f9e1a9c269adad75f9d54589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc41e3f24fb85edf82215359a6f6617a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3957d877811eca7c05780bedabf2e4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db75cfe8054aad00492567e9d5f6bd2e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cffdfa66be73284bedca40de076618593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f192344688be6d8015d22a607958ae594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570b13894a4ac5cce6b18f78f0772ad3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a583cc914c618587fa53523fd53c83596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d0be5c2b5f29281874c39bb76c8eae597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83295cf9bc9a697b150db10419876189598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9151e4c2f266779e7b9d7e7a7c30615f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dabb226d15b64fd3ce88289ef2e01f2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d45be1ce73212c753ce4167ef4391601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4daaccf25842d829f771c0e526a1e4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c3904c656f378f5fb92f12233fe72603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f24b8f8f05b870e7b2ad9fbfb5030fa604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9aab55b6cb18897a1cc3bfeb1fd08f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d33a99746e168d8a495c44f96ed8eb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7285a63b713fbf69a9c687f3d73f19607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6926547071f681f90cdcfec80641e44e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf581461978366b373abbd53507387609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3646dfe10a53e59245126b44a35906610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad02cd5fd5848c79120d606700e7d9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671edfc1b981d6cafd760b59f333595b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09c9b64969999e89317cc0f83b865b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14cd63d1fc2c910a574e3d68357c9c5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220861affc17287582a1ac6c48c0957c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d3cccc98561eb3c1934a170f365a40616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc3d1b28153f38863e2024dec4c5b89617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b946f9a540361d86f3857fa8de6a3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a904fdec1301f9344661a320ac8288cc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4801a1c7f29eecff352e58aeb5bfdb48620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c9bbfe557db57c1830ec99aa5ff009621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a9622a00cc2959e7feee72f2e20537622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5634b3de2ce8c9faa45799b79ed2ba623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9eb44630fa2759cfbe4aeaa5781c34624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3640033f8ce7d7e4b391af3bf8f9f9e5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd24585c1d22e5353bbe57eb796052a5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28536807d4cdf6c1628baf7ebcad87e7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cda1b1719ed0e68341afbf48d6949f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bbfbe0c2acc5d8bdab5e9c37cbfad6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ee100cf7170139c08ebcac6ac8497630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927795eddd300fc0025584e883852a4a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa3fa2d89b692a26dc2b3ad0a017aa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd8ec2ded44417cb1f0d673ee4cb50633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a69bd7ff796dde2f519e7cf728f6f8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c3d70f075351d3257cb73f1b6431ea635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f150475982c8775deeb930ceccf278636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8285197f35069479cb260df02b5d5184637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f866c47d015836b425e1fbfdd3549ad6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea4f4cc0154c8d1a60c09f832ee8b0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f65783646cfc16456e218360e314463640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c048ccd75791e018aa6a686870ce3f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b028f434405a1debf8f5d6d22d3b9824642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00b40ed7331aacd0b22b0fde8efd3e2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab3220ccfd33ca1896d568c86ead09644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f98cb953825996818302402f4dd667645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c522e28ca79588cadb3232797896f5df646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27772bfbf9df90ae78e51193cb10a41647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b25a6357807b20785a7698e3bc92028648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35175ba8b732aa9681828846b769344a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f4ce33ecff5f574069513dad443991650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ba6c662585246fda9275ec14104fc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be1001d1d01fa245a71f7dc7d4d97cb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b55a4598f723f6f1e94048cbf2d37fa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f6555f9aa46abe643213bfabb2882654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa0246126c81887143d5bf684c6cecf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851958c1dc4792b8385dfe5191aba6b8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c9521800535efe25ee49d072ce8d3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0502feb34df766d42d69303bd9416553658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9800d1bd12453635a42410679eddf0f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9764d1555f57faccbdc3ee9dba3842660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca1e6272c83cfd4e78f0ac54b1f1844661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc46ebf57396b683c65f3028409c5ce662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b9183f3f9e462eec358ee770d4a1e4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47b9bba867f97fcf53ae7b86f564c36664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59b89ab336e457131433000e8089ac665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afbd0e0621d96e9a52ab416dbbac4f1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a53e9ea934d68bc61de9f0ae089131667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f9ab6aa87dd73da3356302e547be2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96687575b68c9652cdf9bc32bd12187e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48edb22a512500f8909288775ff5f1e5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17660b36ef61916f3def00d25127a94b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a3d4b5160cfd886654861bab11d6c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c3aa61115e86c818ae9d5fd3e7c8b5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0cf4018c1fb949d61a8ce8792d82a3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ea3c9d040714ed85a45d831272611675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b294846976e09226b50fbffdd4357676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e3881ac8b9d0fcd44da72c06d446e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c915e2dd1920f215ffd75b66e5582a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24361cd370391e3a7af531dacd1b6f0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07645d3cb874b16d626053d18203422680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81df33dff32ef2fb1827c5359e1555a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb9f8d37d8f19bcb890b49d6b5b6667682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e995d2f43dba1f54f3cdecd52a976683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6059bccb4f3dcd2ba7706506ed9b2b4e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fdce316a967300f0b11e378909c333685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8063cf604b1f2e3cb23dd95facd11d2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ec00240e07218791b0036512f7b41687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e5df16ddda791d2dce9d35b9fb481688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86691071f77fadb2d9ed4678c18a4e48689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0261e1cdda636c90ae137f369f1e7be690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca1b53e5690e9f5e8ade15d1b7b5f39691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deecd5ec4b490a19728c7a56a57952b0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e427a8fbbe2d92c9b34e716c5d79161693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50258a51e47ec46e2f910c4fe8f42e88694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d920fb22c9954d6af0caa2accd6b3a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a007ab67d0acf7301f39d01ef9eae38c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e1657ba5a88dca383f92b0c79300dd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753aff451f3167290374e35f7f337370698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b24d2694c2d8e94f9e45aa906a5cf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3550d6cad71489a32e55791ce7894c5e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42bbbc8f8ba3d4cbb6db0b204095d5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37be03e470c47af5b8583dfd8dded53702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c5526539354b951be5769d7f921f0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61109193f1126e3078776ef48fdbc319704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc3516bc21720cde49723fb24c8802705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56694aba9a93f42cf9c9f179c4da4cdb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc945d440ae373c22315b5d7b3e6e2b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5d00cd12a76a81ee24950db02e9b5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8731d4e118a7a1cd1e12ee3d3ede39709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a50d483884557cb0a2920c5fd52a95710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6dd915e0ce286389bd8e510b60f3ba711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca5b63292a49f685e0cc8ab3f61edef712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc3d1144e2aec25ddde67be53e116df713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d65b8d6c8b1292ea4d8d8a29877a1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b47be257369d7d4f40aa375fae6a445715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e14ec41392d8bf37a80d58a71c923b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f642a95ece6b58f21f91808c54093717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a332b5d6500e7df8865b5c7ba6a97cd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a7272409aa35f10ed24e2c64be0a7e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f8aec4c173086a2a49721a7f5945dc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30718550a626035e51fef625545c261c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce2b45e941c6f719c46fc9c437e495e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c445013f66e8ad3392202a5a9e5bfb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f835204d1701d5b6133699cbcc0721a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37061d788c40b5733ed156ad728ae74d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f8312c3933934eb33e12a42445cbc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1029237058482e38f07eefd936cad2d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c5034a4c3d9b5f89fdf9ce55a97de728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397097b4a7ea660df756f08dfe1396e6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41fea95a204145a56e80645f46adce2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b182bf70db1e7b7704f68fb3bc062731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b087af0531ac7359561d25b0807b2f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a5eb1958b78abe8889c957202483d6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8427b52b9a68317918217a5df7d757ba734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c9d71b83a8287dfd530451eb12634e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb67c1802e6ffe3100d1781524b7a9e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb7a3a0d7d920beb611c2fef4c164c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c08be047ebaac703295573cff3979738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135960f58155f93c035e5eb89b02bf46739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b73dc2d161aeced785c238fae68d242740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9503773a23db95a40dbe4254a49cf5a4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee8a055a17cf3102809140139303823742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c558e1e750417ba822f45f1b39608da743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b922b90acaf48a45e867b3b781b886d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44576af11f73c30ab0958caf03c6bf9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c6c9cfad996d2e2d93b4ee1c23667746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c356bc11d601629bc388e4c85f7e409747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb59b28ad4b65340c01b1b56401831748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ad8c1a029dcf6c4d9b4e4930d136c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9412b104ad61bf0fe60641fdfc2431750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276aa5960730d2d2375f7aa1c751ba5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc490a2242832f4f60fae40861c9e68752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175aefa13643637c740ef63bdc2675af753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a02f172dfa3b1f933cf162b48a8e8b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df18f72580231e4de054503045150bff755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5796a83b88b2b75ee21df29f2c5f2b24756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d793ee55d64e183b9106a57020b9d19757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87079e5e5f0a0d9fc6ec99db29f3bd84758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d5be7891139626a8e3732ebd33d23c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac13347acae26937526114af3a0df141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0abcf86ad61ef97e2aa35016eef0172.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4336f124a897fcac4a090312bc5edb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42361b94c298b70215c957440252cc054.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a202102db5ba17b849422379c403ac55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08741230a1dfff61a5aae1a98d87d7ea6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d8fe16442d10af01f2cf961c6a1a47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b8fa7d286ada91ffc57725c104f9468.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10486438baf83094b24a37d25c0d987a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c235d35bcda944ebd940dc3bfd4a410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a64d32aca5f5084f1a033c654e887d411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b385a1b890fee8e238939bd2b83b6c712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90be23f4e26c426c4a3d2b52179620913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b004d6dfb653ceac4a93b7f43eda95b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc31a573e25950987662cb462f0778115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0161cf65120a90a92f10f28dafac781716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7601643328aff3852e158ad94ac1e717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96662d99d281ba08caa89203aafbcc018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edafca8d2dcbfa1f8aa0cbda333ce77d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d8a4e4c95bb46f608673f70f0d34f120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1333e4b250b565b13610643cff1f15f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e447a6d7817bff4ad6ba24eff438b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc6e75d5b46b8235162f63e332f8d223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2093f90fcf4a549ed114d77dd8e02aa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5dfb4a6eda274a492563097911b66e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61bace73dac957e1ca7ff3709a2ca8a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46963dbde78a644bd855775621955b2e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8862519885985260d5dbe87f145c8e2628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669276a4e59dc40679deba86959e904a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe6246c0dc7db59fe1feda3fe1bcc9830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1941d636ed5f10f6e1d645a49675a57d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a5cecc239b42db574056f2746a65832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f90882cb1a5bffb2aff957410152fa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f398a7bea9dfd9635a90a0b844a7cf8c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac50c0750219bcfa7f084195988dfb1d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb83d0109e3778019ee6c3b4ef2dd436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b76e9f13b84961732ca0643c5e9043c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17fd0d91687c8e54db6bb7fc8c1bfc538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa09b068c4003113c2159c00420c4e539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9121279b12044e094a47be4583f9b43640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da31b9fb5ca081cc854ca03790ce77d141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35013bf3cfc2a049d0d6c93cce6db3ea42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e9db9c03e7fc7b3d9f0031587858943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51465b284284e2e3b1e8320b45ab0f3344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d745cfa7fd2fbb1f418431cc6b31b01645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d0cd4b7182d3bbaeb7d8efcb4ea6c246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd981546363917cfb7eac51f1e9e2a3e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475869a11907f7c02b4cbd7191d5413348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca33c94fe45aa9e123baa2e3175c3dd649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30743c8c2ddc27fc62c7c881905246dc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3809abc2a5e38d33d46378adc28d810a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa50571fb0088c23261e3236a86802b052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b08bbfdc8619c2dad53958ed58a17f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d595e380774d17f8112657ed803c61f354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f13c24afa794590367ff9279eddfc2455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad620ea77008522527a5609973af6156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0060bd422bc40e193c2d01a378c177ae57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19919f1fb0b15acf77b125290eb11b5858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1654f9ee3ac96ad403123dbccd913add59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377bb1c4d7038fd561efa255ea76bfac60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258522b125db34061fd87d335c0e22be61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d81f61205303b9702e8cafeb03280362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d284f4d5f191d55b56af5e8ce3d2af5963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b831cfb443527e4ed71558ac5870b064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782811f65dd27d1388411104a17c6b7765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a17bbdfac9f803c1fcdcb813867fb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90586403696809ae20425b98b7fc1d2b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e4635923cbc45f55ce0a29436854ec68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3cba4b94e8723e5f8b7da4370b43f269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab05a67e9b8782b7454a851e7aea6770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2b0a477e7b459e8b6e7a79284925471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9023424c17aca871c7cb04d2b68652f272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c268df48d5800a631029592d65053a5073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b2719043553fc0f350134f899e0f9f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f528f6ad8d567197c3ff231d8ee0502275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c22151b51ce5e5b4df0335551771576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad951510e5bd052827cdbef3823749cb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7903f1fec0c15b7902ced4a2c3c790378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c582fa97324e4a2a5c6149b0e557f479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69dada5aa184c8c139c9384e71e157f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b77caa7d75cf9d1cb36c3e4611103481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80132400168f41c1d9203521cf5ed57d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf870aaf34ce3cbe52f308522141ae7483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c06b307450566438a82ac68b8cfa3984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4117fb663396848c2de54cf25ab860a985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc45e3c60831d256bf59477335c366a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c157b05f751ac3dac7ec9b4aadbbda87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e391f012f7daee1882847b9b6ec5df488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77510347a5d5c8b1019da5776082ca89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c2a05ca5c3ccb5af0053b71c58f0f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a8dd92f276445d6159d0ca971133cd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf10bed818b7c22d526a1903df4fb7892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508403845dccd7224bebd9f63a78462e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe6f17c49497600e132bc496880d2294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc45bae333959b28105c9fccbeaba495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92a7ab46e28555774db40bf38f7bf896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136306f8b9c5381ff548209e82e92bab97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a5baef8f789bd581e4a4e1ea61d49a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53bc0b695e07e1d584fcb2fab7d655699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c1099a754fe74e78f0dac52accfc9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e526d3d26e8b26112d49f20a9df9e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d35fbe8555b20c115e38ee06692e6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3590088e0066b86b8dc82bdfbce20732103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8e51d22aeb420b7f47d0da2fa7ebd9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3646056e187aaff2f552ad729c74e052105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075fc7090bf0b662670d5db76e4e9bde106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634018eb208afe7cfa65d0026846b3a7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a15af988d282ba958d3393b6e7a02ed108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc21885db506557d213bf76569235d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf2059b1f98fa48ee1e1db21f1e694c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d9f96ba1fe6fb17783c900f1fed6d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4353fa6cacee96b7a73b2c4ec515026c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a41380377658af484b5fd8775b3a4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e359d8ba371ecb864ae59fe52a62c7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb71531292ace307767412a4f4bf42da115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1756cd25075c19234428bdc7bbb30aa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a302c48409ab210f8244b057fea84b64117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b615db18250dd6cbb9f74c42facd1974118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d44c4bb3f367a1eb3216081e1dc6ca119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa1c6a23a4726901a4858f11073c4b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7e03229ed0380dac32a366a5e1a09c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93745f0651714d941e52f7d650ec306e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63281569f447c9860f509971cacecfb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b1827c5f0cacc3a1354b4be58dd59e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86113a430a174462e506c99e24549790125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99fd2904cf8339720b1c33834adacbd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6a0fd8eb3b06b278260f39dd1535bf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514f23ee620c64374a917a2272014bd8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e168539931299712a7e28ea673eebf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6db86d75ba1fb4a3924925fa54abc9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381390d5792d9cd0574b7efd54e0020131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e2480f42ad3300d991c1ecb7b081f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2168d9bb45668a95703a080eae6bfb88133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b765f15803dbd6b3aa6c62825ea7c530134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e8358020891889788d2f87f9a3d2b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b379e3824731271dd1eb676ed2715136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d174f914311769eb420129368ac215b6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f3c3152c87b611c4beeef66afb8d0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29306d76289be5266ed0a24e386949ac139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9eb37dc801374e9b9b34b7ee91fda5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a088b63d37453dd8f94776680cd6b4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d37387594acc92d6c1165b702a7916142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b174716565da4987fdbe12bdad8124a5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f210cde532b353fcbdc603b70f937ff144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d04c31b26962942355893398331aac145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87733630fc4ad9899f40180b63e0fb9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d05cdbe7dfd9ab131be121c1fd561a8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0be069f26536f2804fb45baeb0e87b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a172362581258945a92839267a9549149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e4f86e9b65eb55c8275b0e5dcf1b66150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858667656aa7e671451e19e5a1e4ce92151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c6b864471f28d88a3639e4a76e0d3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1868ec6bba6fc7b3775fe1a1d2dcd2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e003ab4287b4f032d5d6b237efd093154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5bcb6c3805d3f182c8d246b07bc4df155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b0fdd81c9329df28c84e2a1c64a729156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc41d330c819c07a9fe8c2609ef4d3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc6fe603cf5aa39f64f220b24b4d466158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6759624b676e1bc0e47d61d9cffab18d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7920cbfc42515f7436e9e5c8ac1175160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd47cc7d37e32b9097d4869c0aa2cc68161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf81807aa8481d9cfa69eb85ed4a8e33162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d79f09eff9f4829a28025caa3c091163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0244e71d32e1c0a6faace4c675e5b2a5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcfb8630a0b972977429e89b52f45b6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d896f21f0213ee584b3a8705492004166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab7c79acb767b29dd69c8136632a9b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cbae997605c187c79442bbd33c3ec8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7263276d5a6eb68c0561a4cca769f43169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b0e77a094773b61785f76fa0b59de5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab17acc419e286d10af70196421470171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c80039729306360d0a7309b5792f4c7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd1ac9c2b2cf1150333deba65ff442173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e390eec8686e3346c701efdce0932c5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e33209abd969bc03afbe9b11a84f33175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa0a376c659527d40030fbbf85a13f5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab9ee72f5ab8630a4cf5290f543382177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae94afa4ee032c3a1a056a7558d2e98178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de5f470501b9fa3312197df1818c9c7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06940944bbcfc91b585e3ab7700544ea180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a4bd6e316a4e0612bf15ad43b5ecc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d5cb7f00f9fda9d20005acfe9b320182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809c293258c2fa784d804dd744ae8768183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c297bf6d1d26764797ddb17fb02ceccc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64771e411ec279d31f2b9d9284626014185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f045242c896e61a00bf1c31c535ebeb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fde0c4fd8545286b1bab3971ad0a3b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a94bbc0b9ff4de11860e5ba5cde8144188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7f7378319cbc872bb231b66d8d28b3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb7849911ba5f8d9c67e02d5d16b92190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e9a0b8c198a87d9ea92a772ee8daa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0145c18f434456cc6e138d03a463e16f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c710aab95d4185143b4d02cb81223f63193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f7ec8c68f16307595c6168185f4e98194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e4e58b9144e1c568e5578b101f1424195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ae9a028b8e83c9bc39b9bff2cc567196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981b28d9068c33f824f65d9bb4f66284197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4eb2029f70d39ab18be6814697dd66198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5beb66a83a038f2e4aeac934b09a3b8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aafc09c1d0f71890b17ff06c1bd64c1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb7420bdbf7c63a2bc46709cc068e7e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bef7dc36da1194ac04ac689e8597287202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd62ebb3e53ed704128b64c09ed7aa1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f0a1f64ba802f879f5aa83564b284204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f1024636a4ff18853ed56973f63926205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39468b16412836ad8112bc69bac574a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6204c655db3a5e6b8e2b5d91e9c6cdee207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f1d1b1bd6d653530d4b309ce7546fa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a379ddc420a42a84814ffd6a78591ad209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e7aaa11dac26b9000569083bc6b498210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a6b8841275d43750602b15c980df9c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be2bf5abad392823720dcdeee36fa0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5776b750470d6037203f5cccb58bc62213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e36a20ff8eadeef9c852af0e0640e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96db5a965cd592510cf3433a0f43b8eb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2753db5ca0f5938337c2c6c8dac1dd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5240fd553463b0d8b2d0c92aa0506761217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df0473d9fad21d1795a93ed9e8af15218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e6de2eb94764128e5e3e2da0fd1b7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e2255f9d378050d04377f6dea27993220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748137863eb6c0303030e47ad3230e9e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b5c0b1818fcc65e8cdc3badf1cc8ce222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7249b74122abfcf6471f233d59f8972223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde902c6f363d58c226831e9bbdaf3be224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a9db2c9f089d8bf7411f41af37cf6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16039ffc0cb584767f700ce9a483b3be226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5610429aa4154ab75e252a4b56b01c9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f9a9b4f3e03913044be62bb982ad54228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe9f06d8c9689d3787e8c336347c85e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e923290df4f5d0c41485787bd9e1a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc30cd721ca7c69f0c8022273baa54b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4e4ab03c066b9775e11e8ca2106780232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc65ca6921f0773c652d78bbf14f253233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f54917624cf5e85a93c30da4b57692234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16113717e3cb75e9123c19399ae1df30235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d533660ee39fa4c3f46f50e8b57d8f54236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df2cf7645ece33d2637c7e697ba2345237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca5960df5fddf70070fe99f403b77b6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68684704f7072cddde41b43839132e31239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3b6a68cbceb11c3f40efb83e5d6ae5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071c1add70629277ab75ee9965399f7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2d34472ef884a7c9f1a1f1205b143242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f3d56fe1955285aa99a055f2273cc6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee3d31aceaf25d09f027442eac3452244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7abcdc2afd4f8ae0c00ab5afa1a8b34245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f99a53454e6daa5a6e7645f65f0a02246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88bb14083ac77db27085e8a6946fb90247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b120460f5e3fa21663fc72d99afbedbb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e865f40fc41855700468c56252f505249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eed13085fe4c4ce07a4871bf7527f2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c65135bf92234f57a6b3c4fe832072d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db990eafd8a673cf2d3a4e1231b08b57252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a5a8210857e00bd9af4a82f71b2954253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807318fcb910753a7f6f5594da1ee5a0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90bf5e40bf0278bdf8e15c1430f199d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52925a79e9a28726d62ba0c327a9040b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01aa66e5a2da7021ccbd079e770b206257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f419746e9218c4d679b9ea3d502d8e9d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d1c7e86bd8091500134c935492ede259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a9d10968c6840c0e7ed1c1bfa51fee260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e6a613556280506887fb803489e0e2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7703bbf61258b6d7eee28298797a3a80262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c595a3469874207f29df0e0cba5ff553263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d64be96081a89459731c3508f478d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c18b95bb3bb44bbddf125cdadc5a74265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0becc6162e950c58dd2db870a2f8812f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8108be12bbe76c588eae135c8dcb0ae6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349624981a586b4a535a3e64215c8c6e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b5d17a0b7bf6db821446deaab77de269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd435a6a8f58e883425fc2b120df16270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e3c8ba4427972897b1e4b4bdf7097271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b66000fc0ea1a2c21461f6e5a25b3d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635524d5ac5fee113a6168ed98d8c391273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3054eee7382c36b2741d15b4d5b85dd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4235baaae6a532bc1d517de25049460275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0af5f42b2c7fa5f4c63ca792b08dda276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df7a017c1a078e639c1f6008a3c7ae4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3053cd8f6b0c10c44d1e786c898549a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd43e670addd30a9f14f281f2f8ddb4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0331a0dd8d1548e2fc1c87e5867f38d8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d337cb749ccfc5af0894f340e020c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d3ce16236e0de4cc57f21bc0130e5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319648dc7cde5b0312d95d83af1ae699283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08fb97753dab3710978735b316aef8c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6279e46676775ae8a8167ebf210c44285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32696ad694b552671fdfc32bd42960286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee1c5bfa4c17b3f35d6f59f5858e7e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84135c030fdeca9bba2d4c5973be4c78288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da9ab6b6bd1fc911fa2a324c8e793a1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10fa8037a5c3a0d67528b4fa28dff4c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de1848858af0c65a5abb059f16bf620291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5e76f99c9106196ab4e52d5f2510b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f92e58ba1adb66d5467681ebfa2f7a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012340a5bf6bc8206f20a48e5b5fccf5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0773ba2625c6f45fc1f87fd0e2c1e6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072625fc3b04db228bc9d0080dbbb56e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e004d9c9bb7b2175e2d649e02cdc850f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00bc11eef75d91d20711feec4d92edc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e250bba043e23f4c6443a07fabcc236299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf91edb503178baf9522beaadf5de57300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a7579c2ca1fb2511140acb5d3a096301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c088bb0d3ff1e7280e4d332131902f6a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c81c68cd505e1407560ad42b579b9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e2d0d3536d554ac9ae4789493688d7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd28cd8536c22b780cb651739488bc9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd70310fe6c29cd1ef60a5b2138e796306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c91f796a236a8a3268e50cb640a38b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b5418bc009adfae11a080f1409d1c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16efad60260d2bd1b5073b6357ac9d42309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2689edd7c4e57ef8e0fb687e6bca3e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b6d1bdd7f15ab3f86338fa83ec4c58311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7488bac821b9f674612665d3ac396a99312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c791af22b12bb43300b48d1ed4127cee313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f37cc89895b255a530f533c01a1c3a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a62bddfde769feb5dca632686106e32315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f2479dc53f273b3c3252a820da664316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e56557e00c7c12823fe169ec8ed384a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba06d0c6e5b641b45805fa2449a1a7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af0c25f75256c74e6c0320c794374ac319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3018b3080bd78bb3622c08274572f63320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3dfe1fcc4040757ce91f366585aad321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac82aa52ed6e3774841c0dd3d84a6133322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e12edc59d297ac062188983ea70c89323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40413b5ee282d75457196f25f42344b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b97d66c8c010e1a32952a4f7913cda1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0495c89a2cecb337a30ede7c42db2eb7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c81d814d7cd3507bb492313116cade9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cd977e6560dc8be57daa1aef553571328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e1e29038fd45f8975e262a35db32b1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec433b325650c416e21bdac1685b47f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d77677ea104511720fb75ca458522331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934b646ce861bd7a57419ba8f9cafd1e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd125522fcad977e69721c40570e4f9b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7850e886539e9596e6a924d6911314c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1ede1f16d2c43212d99fe6155a9ba335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d26f001eac4db6c392d58822f2c8579336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b93fc3c2c350b31b956c64de83ff3a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b105e19acb2594ce2f544c79af1dc4a8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c3a64be5e0fc408ecdac61c66a0a48339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb7cbe2fc4f8c5194f209f2069d4e9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc999db25e6f2787c6e470cd032621341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ce84f353666d81cbf7fca1eefe4c1a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cafbf5ad62438a61bf6d1197167524343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc8fc2c2fe859380e63af9e3ccacde3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001768c9fb33f508f931caea125134ff345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc18d92edb4453b86a2de00af72c3bae346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0773940239a0465b3f482955246f66347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd18d6e6c997404ab57144f0d0628cf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4993f270eec342b0c683297580d4856d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1247a084d23698d35f5210a9827c1f68350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad7c0ab369ea0a8274e5b8bf28ea0b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa374497b998c2fb5fa39e3238f810352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74acfe03aa521a0bd41cb2381233d64353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2186f4b264939d4d1e9900d98d6fd8b6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2a4df07c7bd7b0a73c9579d9e7028e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e28a88f1b839b64559644dfb02d2b4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b3abde899f37126c18d414adaf88e4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d8009d1be266c04f7dc5567c4a5c72358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2ea37b9348efacf04b0398f16b144d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9edec12fb9f7c3a4f89df8ebbfcba4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c551df255b529127d7567c61456ed361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0caf07340ff5664c42ad1506f21510362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bdf55f994ed2aa3de894e006cb69dd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535180eaa3a8ca6f3e2c4c005c9d226364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089f8cf89e72ebe021054861b8b78b83365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac94ae93ff52a6d702e33733643e31d2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2292b9c9a598c9fa2e56ba59d011176367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d948470cb7b8190985e69ed5e23a865368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1581ca6416720dfb245330304a6590ba369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a07d982ad8dac2219c81bf43cbd280370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bade2268a6f071e126ef67b59755a04371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ff993ff72331845a220a03da7234e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653140b7dee88e67863b8d44f474269b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ace5bca2c78e96fffba7f163b460a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c218a13c291ea0e586e302ea056c835375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f73b48119eb5aa500a442c829c3c5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5fff781f50b67ab247fb01cc3ef8b3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e3b96c6bd36dd25929f97b9d18e7d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff141cac2a67e5d38e707718d16cbf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd1bd1485babcb28f5f8b1a4289c962380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e040342b6d37636d18882ddf84932381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ef96ded9a8f0ff4fabaf7f49ce366382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db14aef38ea275ec844822ff5a129f2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87b95a9581478bce8964e58b6026108384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c404dcb6a8167ca06c5ac4d04611b31d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff968ffbe84b55aaaca84fdebb9070f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c25e98afe00ea58640fc97333d4fb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28225c0a18008135f80b28fac86e5330388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391eeabc9295d6ca24a7827684e0bc32389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd7a85798b11e23152474dae152293a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02290d7624442a9533e823d943757f3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d4b8f3e817f8c8fd7c3bfbf422794c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bfde749213b983ed4850bb7c9646aa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a269201ba20feca233a110aa2917e2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b34b64df4b135c2d947d27ae8e2a22395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e96435c4068c0e9c87142aab2ddb4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dfddc53d9dea0c7544ad2002f88689397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2914a478a663db2b1bae5935f15fb361398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e600adf652a742fc2ece0356d258479a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2958709c8c5f5e9a5157b56120a75177400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae7de1a8abf44d0f50caf219d6c6c1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27fe45a0754e67c24b53dc98882a72b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3c1e32de4e39592c32c41abf6333dd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24883b3d247d19381375affe9e87614404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151be1381225b6cfb54dd36143cea77e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bb2aed441b18cb4f3e317d87be6afe406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f4bc44d9740c7fd43eedd755fa039407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f0b1f86f6a21c00520f547d313651408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9badf4a17958be9ebc2fe3a9435084409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb731abe51be3732d54dbdcd556cdd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab5757b0172ed1b67f7ddaea2b910d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc44ae9aee5cdd318d9f15c73d5372412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a6cb435dedc694251e575678d8fc6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8cd34318e2e70250e79ee46c55f6ae414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b46a34d854d2bd0e0f550ca6a066d1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b0aeb128d0a627d045c5508a67a17416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d28d1f52de9bfc1f5b43cc7d8e9a6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ec7d72d1bae9f12e3f455d24dc560418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb5a23e47fb4f1d82f7e20599a3525419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd3c5a3a36af074d861c4d8350e626420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79307a710ae709d53bea36813f2f35da421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36406057644719a099a538b4458212b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e1f07d2279d4b9a42b74e33f16e058423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ac53883d385eb218f368740aa5870424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705245b97bf8cfb26028e41ccc12c287425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc3ad34c3effd12c2a8a3ea7a5fe17a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca45d64d07e3f42db251cacd270e8382427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab760f0815f09b48e106e6487ec85760428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabab87d13d2fe08cf26e17ec5575b5c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e2c113f3b58ff98521f88651fb674430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e68a1371c6aaab62c81f377a526410b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09f3b4e2c725751edb40718325ece30432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d90a96bce4788da9f97ad35fc3a39433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da6a9313698cb30d0a2ab4737d7e20434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20962ae7a10d08ec4ee567ba8636e654435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaee9ab42f99e7f7ffd6c48d0f2baf2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb125f1c19ca263c5d7eaaa460ea3b8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc71cba350f98b99d1c36d3b62610c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4002366f307d6ee7349de03814dbcf53439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef78842b4a3a8270e1d478162834e9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefde27d632130aefb5249ee3af66bab441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b7330160be0a50f59102e2423fabc6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7769cdd164751fcfb1960f87b761305443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc1778413899ac02f3f406afaff6509444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a7be591b292f21f97e9c44a35345d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ffa253407fd057cbc67f9df2ad46d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f88f4203b932d04596072b3635f12b8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a3efac6797064260b68ffb0bd92cf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6895a28f2fc249cdc2290a69e7a92c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216813f08ec2371511b7d86b2c4a58f3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f00d58a836c549c743f81b21f484a5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84682dde6c94179c6d7d31c85fcfda5b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014da04340866d4fa7199d5beadfbaef453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f496a1a315769d8ccfb1f88e4524450454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287c01b020a7b2ce0375aa76c6cf8e60455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe2f14a7c2f49e09f9e5b0e0bc88bf7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef8d2131072740a7a08c77a85f24b0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01812c9bd031bb402062b6e507814aa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb0c7c1a20a4ad621770d37ac23f07459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be58a94d26e5bd46eccc8992956dabe460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385edd837a375bc1eb6f58baf8d17625461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d171555b9bc9cc6e46b32cee3f072b3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1156c12c68650dffb4514c8824a9a546463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e178b4af71e353ed785af9ebc4b7f279464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43fc97a014e862bbe20136c4ceb70d1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e8d8c3c4e80f0505c9d1f6e9169b2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a6d7cc24194ab7da7ea18c56fc68a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571aea657893cacb44bda112e96573fd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a363af8fef7e0c70fcb782af0f449469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f6062da0f7af673b893b75ee8f1599470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143b9a388a8600f0426ba76138de3e89471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f717bf87d6c2e730c6d7aade77045c3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a652589d284c01a7b3761688b8a2e936473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537986bad9280b35e686229f6187320b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3287cb4f9a45a041aa1f8c87901ad947475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758fc8140b534d15b838990c873400e6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1130f4a621dc20a0c05c130d3735a923477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f35d6723f047eac218ad50cd209be31478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d8b14a4573eb7aa0ce0b75be38a83479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c712145d48b4e0696d958d8e597f4b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ee7c7fbc7fb6c84d01867eb3b0a96481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e9799faf46ab0488c2ec027fb081d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3304cbc083be1500e09a7984d8dbd353483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f59635d7938f5281447eb8216ccdb5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510590dc36814bad75f8477ee9369fb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db111d8b752f7447d7305aa6af09cf68486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b7cae6d3e941e91a0010945fb186b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4827766d0cc0e7974b0cbc6505efa1d5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b45b3e4a68b1ea8ed373cbf0007fbda489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb509da343e96a0878ed1e70557132f7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae1c6433600ceaf25951d99300905b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf328ffd3b3bb28f0df85b6db0afc08b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af26015f94307420b178df8006fbe6cf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47807f29e5e3eab5facb37a6db011d6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd2542a7ffff1a6431943ab34822b78495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a23e5de5c7c7241333bb378f45970496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f42b31613b63cb5e7aea5c76d65615497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a731260adadb6ba663ebde8517e40498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc5b7eddf03de89299dd5befbae24ef499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b93de11c1ed0b6ac410a6018f3a83a2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f658fdd6f668f02c23962f6b483f2f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539364a5b44757b22aecd791f9d2aca5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb0312adcbc2287539364f0bedf2a3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274f1e6deefe3c02894bdd192242c5e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7eab83510a75f3f2ec53377a0d00f7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3bf2e23e6b2bf8967e64cfb1ab961e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a19987734d73ded8a24f9adeee1f23507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bca07b212afccf386179a20615d171508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a91b3389bf87112ab250a0d9710d7b9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a36e039fecd020279092b2567bf4e9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e289c9ceae87d0b0df28c8ad2ed1bbc7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb802cc3b330304c4d5271b8b6ae7e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2880a154ad73c5433b356636212467fc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa6cb628c24bbd6a6d1ea9c69ded89514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369130b533a979ef8ad4c2a544244c0a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83af002ceb8bd1d3d64c49437617200516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d468956c7a500780784fe58da2c50517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21454d96c16bfac03806ad0c89a8007518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104cf1f2bac124404115fb208533fd4e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e5b269f4bc327a82061b65707481a7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c23a83a859afb5b2570071d2aaab133521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17332df79b42ee568664fe3e55f736e1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d235a8e1f44df8fb7a778862aa3cf6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b256c7882fe184cbb42596f2d977efdd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b76096913bb47c67573664400bb9faa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2648dd10723983b0d0c657d6841299526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5114203397271f616aef0cde6a54095527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c2cf993a1058c26b80ec70bee90eb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e581525cfd043bdd466e37416e1379529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d0053d2d1422a49d0f44d3c2463828530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d3752d400595811f0f5fadccce215531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8314afe5c8febdd7c69e10f9d2088b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3acc1ad2ccda9b3ae700c30cbbf9635533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc229439fd1d5b364cd2bbbbbd3e3da534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e9406e0b7c918a6b96ad4ae2ebc8e8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf25d3d48356f2beffb73e2229cd55f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a5a2547cdd80520eb79ae99d03f26537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2473ce1553c72af733b52ff3553a919538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5befe5ff465ace5e2bffe18d60092b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c3824dd365c90e7553f40805b3dc5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2fb71ee99fe8b6e4c9f42d74d12752541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e09e7310e415fe6dd9a8b9d4b4671a3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc7bbb8dd8c1ceb236556d0389777e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ced13dc98233c0b9eb0eb56d56261544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29787b185def62e0afdebdcd10b1aa46545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5d34d28247c831d4291114b8e1979546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e91cc050fb4a6ec2fa488e3e74bd093547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c9eb1ed245d1c568736aaff1ff659548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1feca51e902b49dcef377b1f02a361549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c287b9ee394863d9d2c0c5afeef93b40550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00cd079c0f887eb7105b3395339f490551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2193420e4fa33215cb9df23fcf2c19a6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01897f5b8b8cfacb3b968a69b6d592b4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60837de14c1da5ddba209b1ca9ff15ec554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc90c740fbf26a4462dc11f3d913e2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d429066e322cbd10982b3686fa64a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1cd8d971e0335ae1fcbe4d9c66abbc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffad6753b4e3769c777030f72ff3388d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e16b3aec58f6f11f51a10a1d43a822559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c650776ecbc364bef1aa5fd94f57706560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02bc32827dea6eeae48ce64a858976e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692950e7b506eb80e9945f767decef8c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36acff35d6d395cb5870f400bac5582563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6cfba44dd689f5ce6844451bc7fbf9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5207526e4235080d5095b44a7fb18f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e2cee2cdf9e12b2aa6fd5c3e2b2ea566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3085fe75735972340ba54eec33879c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e02e6eeb73431de34f8827faad59c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d650b20a91d12ca5c3ab93bbf1a426569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d1ef975ed09a7fba4abfa48e86095570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f80e396db1d6ae7c936a9c07e9b28571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c6f97b59d0ff13cedbb440f3d63fc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3220fcbe5486b9827c9a270f64f6db573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebbfc586a9724f80525296977dceea6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5db97d6c38256e6ca8f42b44a63393575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379fbb94a1388433f2b29db1042800a1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe87755d49a5298e591c810a6212d7f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b40350833ef5f75532f0a7c9c22950578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769d5c6f078a498e7e195a5915a9f02579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2482dfb235e2d15e4e41f89de50b37a2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2d7ccb329de70fa12a77c9d106994581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829d3b1353c3855ca319b3d16b92056582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db405d10f041b39f0163906fbc4ea7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0555b49dd43833e5737c476c4d4b4b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e75c2386ecc6f82dc53e5bb7f2f7177585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff9be371618c4a1402c368a30268a2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3389eec75d204479f2d6deda5bfb89587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bba4982b9bbff116ee58de6d31a435588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b7aca641f5530894b13b24e855ad9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac875b66f6edc4856dee6e021295bc1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a51703162af93edaaf61f133066fee591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2be74bb9c45d50691794be0b50b2a5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f127228e44fa4172b02510563fa09ff3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acadddfad6f3a52141d2be929a896557594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e7488b357f3c40f2dbf6988f7fd4e5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e83b8f40e7332c744c15052b51c07a9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c840816e23223cfa6a159b6c0ee1c5da597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c28d4f3fcfefdbefdef5097ceaf6b9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ff80cbc4423285bc491b20f51446f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4932c062d2b5d2b30537db7efa0c0fb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f55c5a139866eda26f0d9a714b16f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef8610a730a3d91f1ed705e4d8ac60c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e05200e5aa98751c18e84fd766d5ad603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c161bb8607696cdee4f0e9379b1a915a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a8c2d835a599ff722c5ca3bee91578605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d835425a30e1a7618f88a7a42ac95606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f259b5a77aaefeb5afd103d3dbd215fa607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf507bed8f367907698ab6056092bf2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76561e32baee2d604c2382eaf12807be609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bcc880301c2378c1c28d9cddddf7d9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a7fa4dabc655f34d2aaf40d0afa36611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac48049742c2c61f44fdf1e71cebccba612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d711ba965d8b2f35e5a28f446654ef613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a2414ca830abd9ad22c538becf40e8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e698a79e7755a9fb5df026759e0ca92615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b73c3426fe273f983c9ba1a98d49d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c1242f9c04ed61299eda41ad6fe9c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f28ab24b47a8ad5c31798052b1085618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7674624b3339bc6f366f520e9665ba7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af5de1b1f136b014db901d8012d054620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071816641aebfe9e5a72311dc99a5e8f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5cb57ff0c913f1cf9557f25d7d0eaa622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bbf3a2fe164a60a3ccd850f41a0cf1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee31bb149005ba385a77102427fd16624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b0cece8c7a118d7ac2152da197a1d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabc01616048c6e9537f64f1370cbbf9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7ea004a9d4315b8a2cb844a0e8afc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca4d78929dc32f22e0b2ed2b614ebf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2916441364a8e02aca71e3da7c12c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede95f8c7357c650da67b71df31b3d84630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778afb612e5883e3d1c1f5b891e2b82f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9929455c488a47aa4aa426d13251f874632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5cb6da1a6de8b29d677d96b86ced93633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79366902a9447d76a04f00d70c00269d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af1ae8780d7246de8ac62f3b09fd30635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c94943556a05349734c9b53a8857f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b7d6399cfd79705aaf931d0217e0c2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6033ae1e990d22b64382f6cbf893368638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f4b519357491ac80982a813a6318de639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8a70834a3da5290453d9679919b32b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a220e93419d6ca0bc799385dd643262a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387f9c093ae468007d716887deb8b909642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71790d3e8367a14d7e9607038844c160643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e0d55b3ec13fea8dd7d6ee24a09bb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7057f049474780e6fbfd108a621c9fbc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf4256c73d122ae9f1f86b44361fda646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e383ccfa4969e93057e99b35f17aa0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7a808ff0da54304a6a51103f8c911a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ceeb390c3b1d85521fe265e35ae0b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9359b3ddaeec0646ed62641a016ae77650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439094275094f5cb25529c3d2a7ad064651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d9d22b7038703032464cd91de7e05f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c466a282be6385425b8945c3fecc5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d70f033f4c1a66f97e2b913d35da5c7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f1001316d9ccea80396ba8ee94ec64655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c041da7f46d3133aec2f840c86e46d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb718fc8af68b8f9b6350472c32acd8c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e7e81265a7eceed85ee21833c24ecf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa87166ef8f297f2077528a8c823f1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ce86ec726914cfabed4b6e9a01bb2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e468cf5d211ba6c2022b45370b864fbd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceaa1adcec4b77c2979921d883bae55662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd047616c1370f7476c8fc8e7bf24b2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe19248bb1bead91a72dcd0df640c4bd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1152a3cd825c6043e9ec9e33cefa984665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e726374e8b70e660d04c626993418c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe5f5e598cdbb09c6f6b4399f7c276a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9703ee8e20b6aa4eddfa1063a8088ece668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3384e5f8ca022a7a21443eb02ba84b81669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ec8ce76750f2e10c9482d7245fb83670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc68e450d8663290fff7614eebc41e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d02b8282c86a904e455a8e5b505a9f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd944a08ab6ba5cc02242c09ad0d08673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b28d47ea2a45fd65b72fb193cc2b2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7766c754c585ca50eeee007de8722dd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee2df72ffd0105a8523939729fc066676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9775e82454392c9a20d0ba58e3bce91b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a294e56e000be30be5b2f7a5098913678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e867dccf52267ce2778f8b0a42710679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefcd5a6d4c9a4bd492b2fb72ab394db680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be14fd56933632e92f1c998ecaf918681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edcb92c384bdaad3590713f83a1d668682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf69ddd55c1c87e4b67a92224383ab0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d6987b8db2f4858836d4e654de6f6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e3a7b60ba7b7789b4bde8e98d3a623685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e8548532fc7c03245e4e49e7b36945686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d374db04b1fda67630a268f894d9cc1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e30c3a6a61477034a98163f3c6fcd3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae9b4a822136d69713a397322be769a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0399995ff843b7aacd31bd0435efaef9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2760457887660d463591fa94e21369ea691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692258d87b25fbaff329fcc21a2fa708692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd44cf4bdb79b986496358a7643346a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e19d28936ca29b498421b4fca48f1a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14eb8aab30e8160444228513a286cff695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f5d6756ece1403e1e53b02e7d48f91696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a36a4f6e4c37446720a9a95054469b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c868d7985c1117772905933b68a102698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57406e2e2dec2615f7cdb4b635b9426c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee7c2809b8e641ffe630ccc80b8357700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c68e7d10a42e8174cbbae1b0020687a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4148043ea31ea4c7dd38fd772ff2a96702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272160b29284825866433dd874bc53be703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318aa4d0ad16d8ccb611624fb8054fa704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c65218538b9a5ec89b40588e27afd23705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840449fba010567003702d8e8a3b01a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbdc7f91fd62559984b27b39d6094d9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d1b111662a234bb50db919b614b8c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408813b59d1643c2dcacceab4bacc08f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898a398dea357c40293e96393988fff710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762aba6b40d36616ea910f21ae182ff5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc85ecefe2553cc7786c37cb114ee806712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae27e51ad6207248a257fedb3230de66713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b818d8c31ad2f2ece039e41ffd7fcb40714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e5950c5eb6df70281c19b72f1ef2b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7368d0d8908c8e4bf07d9478d044e0ad716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba25cc2ac0eace9ae7e2f35a5d3378a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50930d16697874c005383675e09661ca718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b66c2e94e90b9ede509c0bdbcebfc27719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5c528a9c3c7ccd6ffc98d532bb3d3d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6214cbfa694f7f58894ef07e798938bb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab719e37b84925d84f4ee95f1b146f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d959de2eff389301a72558712c7337f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c7ae318b6bddf920cbdcd59bfee1c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba5a2a2a610082d2b84478bc7d5327725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a184bfe6f7ae648d773c7deadd5e2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a992508a0d50de3a7426cbe4ebcda7d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77a9b87d6d35c5801c1698044895767728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a02da9b77b7828608d7b6414f2fdce1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1134e1ba3929f6574254395ac50e9b7f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c919a492648403b6e9bbf549a0ec84f0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb5cc8a2bfca266f4d4ab5f2fad69b8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51521d3654469bc7e8191369fdc84cf0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6881da8dbabd114203ac896b12ad62eb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49676e29a0da5d281e0dffeb824f12a1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5844f72a4d366e8203007365ee8974736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4419572e1107275b6b89a86f4e15d82d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf50852861869cfce143d86735e344738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d1842fd9fad216c895954df27f9a6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec20d4d4a7fde21b0b057cfd600c9c26740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c996266c5f9a1925f368e6605de786741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206710eb9f6918b462f46449abbb524f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1a158b52625207c8896aba97cbad6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0151d19468cf68ce5ac5dbba548bf1f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e2ac065723c68bbe4c55f372bbff4d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd724db87cf2b318bf303a6cea4219746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c224762739147f2f26c9116c276a3822747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0803d5a5aee1bb1438eefa113da7dd48748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5dfd898fef05138d953e131552e975749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27abd41a93f25ea8e8f40ad313054d10750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff66e40736649b35ecbca5f5efb0df751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5272f11b146ddb5c67b9d020482f36ed752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc3ed1e17f307c14f406231d6d9c6f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d79cb4a03960d0029e8c54d8ef254754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ff9eca551a9833088635912e1410e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e76a3efc619f294555b1af361e5e10756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d0b9863dbdabce9f76a3cc3ee5a70d757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30901,5117 +30832,5092 @@
         <v>18131</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I179" s="0">
         <v>13.65</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18148</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>6.7</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>26425</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>10.15</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18150</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>50.04</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>18164</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>33.8</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>18161</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>65.88</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13917</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>554</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>13918</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>556</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>557</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>13.82</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>558</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>13918</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>559</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>557</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
         <v>13.82</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>558</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>26470</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>562</v>
+        <v>560</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I188" s="0">
-        <v>13.82</v>
+        <v>79.06</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>26469</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>20.45</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>18172</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>16.72</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>18173</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J191" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>26483</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>0.5600000000000001</v>
+        <v>17.13</v>
       </c>
       <c r="J192" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>25892</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>12</v>
+        <v>577</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>18.5</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>25892</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>579</v>
+        <v>576</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>580</v>
+        <v>577</v>
       </c>
       <c r="I194" s="0">
         <v>18.5</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>581</v>
+        <v>578</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18175</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>580</v>
+      </c>
+      <c r="E195" s="0" t="s">
+        <v>581</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I195" s="0">
+        <v>14.36</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>582</v>
-      </c>
-[...13 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>583</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>584</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>18186</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>586</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
         <v>12.52</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>585</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>18186</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>29</v>
+        <v>228</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I198" s="0">
         <v>12.52</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>588</v>
+        <v>585</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I199" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>591</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>592</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>593</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>26511</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>594</v>
       </c>
       <c r="E201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="F201" s="0" t="s">
         <v>595</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
         <v>15.69</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>26511</v>
       </c>
       <c r="D202" s="0" t="s">
+        <v>596</v>
+      </c>
+      <c r="E202" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="F202" s="0" t="s">
         <v>597</v>
-      </c>
-[...4 lines deleted...]
-        <v>598</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
         <v>15.69</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D203" s="0" t="s">
+        <v>598</v>
+      </c>
+      <c r="E203" s="0" t="s">
         <v>599</v>
       </c>
-      <c r="E203" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F203" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G203" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I203" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J203" s="0" t="s">
         <v>600</v>
-      </c>
-[...7 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18199</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>601</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>602</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>20.14</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>18199</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>602</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>597</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
         <v>20.14</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>603</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>34</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13944</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>7.71</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13945</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13946</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>5.3</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>13947</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>21.8</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>621</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>26538</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>621</v>
+      </c>
+      <c r="F213" s="0" t="s">
         <v>627</v>
-      </c>
-[...4 lines deleted...]
-        <v>628</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
         <v>11.34</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>18228</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>6.95</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>13961</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>10.61</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>638</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>639</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>26549</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>640</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
         <v>11.03</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>641</v>
+      </c>
+      <c r="E219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="F219" s="0" t="s">
         <v>643</v>
-      </c>
-[...4 lines deleted...]
-        <v>20</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>18243</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>6.97</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>26569</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>12.1</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17100</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>5.89</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17103</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>7.72</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17104</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>12.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17108</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>4.25</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17111</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>5.26</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17165</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>10.34</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17166</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>19.22</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17173</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>6.13</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>674</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17194</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>675</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>676</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>677</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>678</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.91</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17199</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>8.94</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17229</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>684</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>36.43</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>685</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17230</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>690</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>688</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>20.99</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>689</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>17231</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>694</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>692</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
         <v>16.84</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>693</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>17234</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>699</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
         <v>32.08</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>700</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>228</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17260</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>24.23</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17279</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17280</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>1.93</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>716</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>17287</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="E246" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="F246" s="0" t="s">
         <v>718</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
         <v>23.65</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>716</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17295</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.91</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17296</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>14.64</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>22041</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>730</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>13.17</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>141</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>734</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
         <v>17336</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>735</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>733</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
         <v>29.88</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>734</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17362</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17365</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>15.15</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>17372</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>10.61</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26678</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>12.69</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>752</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>26690</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>754</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>752</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
         <v>11.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>753</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>759</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>760</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>17395</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>762</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>759</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
         <v>30.97</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>760</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17407</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>19.66</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>17417</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>8.51</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26717</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>772</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>774</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>22.12</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>26725</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>14.64</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17447</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>29.22</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17460</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>1.54</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17461</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>3.73</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17462</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>8.67</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>17475</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>12.43</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>798</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>597</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>799</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>55</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>800</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>26739</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>801</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>802</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
         <v>15.98</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>29</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>17561</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26765</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26766</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>26768</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
         <v>10.38</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17509</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17510</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>6.03</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17511</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>108.2</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>828</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>829</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17512</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>828</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>11.72</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>829</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
         <v>17513</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>835</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>836</v>
+        <v>833</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
         <v>24.59</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>834</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>836</v>
+      </c>
+      <c r="E293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="F293" s="0" t="s">
         <v>838</v>
-      </c>
-[...4 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17514</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>141</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>16.84</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17517</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>4.91</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>718</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>730</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>730</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>730</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>10.67</v>
+        <v>11.12</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>459</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>773</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>718</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>