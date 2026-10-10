--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac970fc0f8b162a4068d3d89728b6d051.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190f198baf82e3e3871c6932ddb80ed2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1744a8fb6e91d7c07d83252a3830313.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b591692b846f07d5d1f6639671469c094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d779ce29bf03efd16853d148abc88005.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2d2e4e0c7aacf4a3332e0eca4995196.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b365b8a6e294f4726a9774c0628e77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2cbf44f97c9f3e07d48ff0ee6b3b7e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e964abc3b9f5c529e7335f4790e08a7e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbad0178706ed6de6f2f9dc132a219910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c9805c43d4b22a5b948d8b0fcae4911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a8583fb4dcfe86dfa4769fa4a77c812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c42964b67bddaaa08c827964ee2999213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6412600868289811a6812cdf0baf5a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26563f04e2f3181f66a756e9e49bf3d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d36cb8c8ce782e7e98425b31f6f7ffb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbcb8062a21e500c9f866991d2f073d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83238e4bc9a7ce3114d9db375c5fcb5e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe6335c8c8076f24023afa4e2c96b7719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a3608ecae49149c9e45cf5ddef62420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04581c2c5e626cc28e486a82755e87c021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11ed0e46a5a363560e03f0d6d57d78a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9300a41471de1dcf160dfcd1398d54e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523cb73466101d23c6ac5998df0d5aea24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8842b705c1c8866efe42ce63a4fa25625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de942abc1d4bcc46f182b2f78d5d9a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab5c495fb59749b13affa216fcd0c2b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe6ce8d3cf89c9ad1aafd056eb44b7a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de9f4a149b0705e31fba84ffd9b68ff29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a6ebcfce42b94d179426e19c12608c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d51e9eff54932df661a6303cb1f15b031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8be8d69d07a57bf858e17419bded932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45882a8e7e80b0f6e731ad174aee060833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4aa99848e9a81daf0a5997903ac51334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0279919cbd0d240ef197682336ee2a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d2b9b2835f60b559674cdc0685660136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9127261ec8046ef0b89a718c1692d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e325c7964808483e2f16dccf9d70138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf0b9c17f038994f4f7aa846fa747a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22543f7526c91408430ed6c0ff5488740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095f56199058d246d03b197dd48994941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cbf065c2b62da99b95a2485e5cea4942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57465504a6ca164cc690ad8724c199e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b914d1fa314b94eb82558be1b7db86e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34b1511cde6224abe0895bfa12c02ba45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd79c7aede552d144d1bbd1c0633472646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b2549d73c4ed945d892f1f096fa16d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93428925d6de13432d867b8b506fa9cc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7e541ebb25fe1bc05936df6aa3bbe949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7109a95f595270006923fd0d118c2a5050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b301991440b047bb88fa1f9351b884d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec4a3bfed1a1caae974ca9427a001c252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ab1647c22dca5b15924e5fc3b38cf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8755997798c680c88411b9881fa29d7154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d98ab7f48db045509bbf6a858e136155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b6028865411c7b2f42b533854b5f6156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63bfd2bc347f1bb1f45a95c25bbbdc457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a710764e3b3f44c0497ab690f2415258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dc78f816a6bee7105738f36161741859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc213a4373078533cf8142581e94fb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183aa997e583799f6c3850133d50ccf361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d318bd77899f827c5a881ca911c1d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8030e5929291275da06364b52da4ab9363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5eb9c22aee9167971dccd5d002c4f464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b8f188fa236d8122669182dc295d6a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79649e9bf3efaae7829b18a463d479666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9395fbd493ffb068bd2a645705b0dd667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92174e58d6ea02f852938a1056fbcca368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed7aa09f5191b393ee3fb1b625f88c969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e969bef96b8606c2bd8282077e725c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085e8d2fef4ddb6793c6d7decf6ad7571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc3d5ff8d8737b13920a40fae645ce572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cdc36fee289ef4b36510f4ec593c9873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae5a8b909a13680a01f220015c718df74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8bee53c6994530747b11ff597756e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4323ba5d7a65a7116b4186c45a239776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba13c0b0354ccf56a7def5a73e08fa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc9c20cbc21e2dcb98465a2d9ce6ec078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3894402f51a1a1f350352c9867d793079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3204ef6ed2217556829ec1bbfd5c803580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae3e76b7417fd8d068eb71c6bca86e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469447cdf808ba0527669d3c126943cf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c54392ffa033f81fb29ff62044af0e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42415de2438e08d506dc4b8673679d2e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e80ebd26f1f11822175d5a0d3e33f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f15a45525091aa933ac7b3cad90580586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7937d054fa0620a7b772b62badff387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e2f5ef6ec53f4ef2b8b6676138744288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99658556a549e4d5202066c18ce6e22e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a32ca6dbadc6ea259f7b849865277690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84180c4fd47b56749afae8b9bc38cc2f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d5e89723046b39d0e1d8b34dca76d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe905dd88f8d634ae412f4df384fa893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc7fdd620bfcb5354b40c21da3d77c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e16ccb9a09e76c0dca92b6214802e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a62314199e3a227701c53a9cecdff1296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e60c4688ffbc0588e41fc72ca9ebe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45afcd47749de84b070dcd3278a75f7f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d4c0b0eace6522ef9895a7f7633d399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d114dac9d31c3355010e2bf7770e6d29100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8803d675c99b35d06c559a52611e3dfb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f7a7347ea25ff99f4b8d9e85998245102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6292ce0ddd41df600158e3c4146c4e0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde279c571fe79b52e24bb84a00aeee104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eeec794fdf7ea7c511ad35d0441d3f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80919b2c1c435578844de3f9d23b49cd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb2e56e720c4e9a4144074b4205fded107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac84159ff062cc12ec7e3e7716c36ab108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b75a512815927133e9dc7871cb9d33109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8388e7369d49a24544eeaa7bcae27fe110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c306a9cf58f462234546faaccc31951111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d049acac9bcb380779e8b679e773f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88c28d500a588c69768f1233a36667f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bf0d53d88a72c7a641a9214af9752f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e9dfbf66b56fc40c887b0089838b3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2486560e9ee6515b8d44d41488011ab116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab6f02a1cffa9e7cceff06d3341ea5c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc83ac35bbe5df3a5b0a5475de4e8eb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3b7c0685aa6a8c6aa3df8d3c726cd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c221bc9695f3070456a2441322d5f1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a737e8cef5302fed2f36c0d4b700e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929f0f6b93fae26950f94c82d5b7ab3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9302dd3fa35b788b5bd3c1c28012c97123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c284d38091968117938b733f222e431a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c79a247fc2d433fda8398b0ae4c867125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffa2e0a5dde6b0bdda11d9b95a8b17e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29591a87afb975d3c0eef0abee866609127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6660f92d4113f1b83a4a92e5605fcf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2123c8dbd06db175ea9f15639723d00129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0264f9cbf38ed671efc91019013e1d0b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead99ab3011ec554cf98f9e6dea4aca131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b88b89dab71852a8b827b3c31ceeae132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb08d17abdd1520f65f443fad796a91133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e30e5034f9cc403f881a27b2a5dd8fb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f02c401ab44f5e42a5003aa78c2c425135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f8154e8507c4ddecfddb987322f13f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db1c4b8acb84fb9ace32ac3a473ea83137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba5b874ecfca912cafcebed38d3933e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c2cdaa2a7c97c1a3d72499feaa89d7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f2f4af360da9c0226b29aa92dc573140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc59e65b3f684acae90ee7e8703def141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25ec488bc23677f6e68c6c40bbacfcc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2b4c1906d329057a3df5a8c3c3beb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac8ebd4021af0f279de3b8f4dd6ad68144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f90c51fc52f0da281d0a9956fd7411145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc01c19082007ce5f3c6754f07aa4322146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46538fac7df130fa83ba593e4cac9f5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ec496267e622b9483a2ede33eb5f04148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16814f8dae027b780b29541de114f460149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bebc6dfd8f4610258c24d99b820d3a4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd98bc16616943d2698ed60e70868cc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34785ecde502013bfe28f0678b664828152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59405a4c1ade39eb41289dcb2db4ef85153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae8e295eb44d7330d765885dfa363e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06291a9635c1615b8feb6ba94d5417dc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169981dfc4e8edd8a1533ef9162f288a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406897aeca672f96fad8b42e3d36b39157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2260ae7486ff7ae4cb3abfceec09e8cf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937278fbeed2188f8fc947b858f7f238159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0e5469b6a119daad14a30b76cf330d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e9b3da9760eb439896870a7f721e2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf8a94c07563fa4587d6dd482d3490162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7fb5d86c3e06ffb9f201f3f2d7e7d7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179fb9c6fd8726d5b82a2daee92b137b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a6b97ccb86abfdd2e65bd84b8b6827165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec1f4a45b88f14d4022a3ea43adcf4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db0fcf12aa9c2ac1f7420f1ddc4d590167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e6cf3cea685c0b6432204a9f75eed5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5275dcffde7d14ab86961c21d9ec953169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebddf4a4648ba8da0192b9c3abb896d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b88096791dbec0b5b98d0f1c0bd73b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239859c8606664b56d59c035411d6cd5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c50e4df42f78cfc926f9d3ff00506af173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc05b9b54ba5386e6f5f4467fe3205174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497fed12ffc5ab7e8f5ad8c2d38bb36175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6231190bb49f11166cab02877f2189176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f4f5fa376582b9c3eaad2193f642de177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0272fb29b28257ef0ab7df6ca1d729178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a8139c0b5fab39e0e566f25ce3847179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18b461393839af23373bc6be8374e4f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03189b54e4242ecc2a882889a41e5b93181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e126145350ae6bd9812b3dae49233182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129945171751eb322c6ce251b20d39ec183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d759b7ed4404b2708ac10de4585867184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e0de08a97ec8d2ec1bf9605435da89185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea924e1ad418b8863d85fd046a10220186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67687ad2a4ead77ad3d7046fa269bed6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f4c2957c0d0776e5fae33468e27138188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edcbd19e11cd54401a6eb2acdd29969189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807229030526a367dffa2c778744f2d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f9bfea408ab9168df5b197c9f87051191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845989ddc211bdec564100065f025780192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ec136621faf401a798f5129ab894c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107efc11140fce728e936de2cc3a47b9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f76edcbdc84572ca9d0d1f1c3b6cd0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9627d00718471ab94a28b56ae7b30ef8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc3f39c34ad244bd51f7b797e4c780197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616f88c38a475fa4072dcb1c9a61dfdc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0129b104140b97929c469d72c4ed8c19199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1016a32b7aa52605a8d867daf2bf6e7d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9471746e1fd04c7c4f9feb1b2a35a569201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c444fa9c52cc1505d00b594827d1b775202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e820f09d51b018d04c515221ee3d27203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0fcbf7eef74fc040244ce017b0370204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa64355511b8677b26257d76d8dd44eb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95750f4ef52e1cfc3ab7d9b6d8c4851a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d28a6ad73736fcfb5d4e0188fb73c5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c56bb944ceb41f114decc4089b7ba70208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b33cacc95a13cf7a17612d41d9d1fb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c73bc44ca8959787ec0aaa5230b3ce210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9a478065197c74371ead41530436f8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef871713b61373980822e5fb154291212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1864746075cab26e58932e38de610e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc198049b3de705e0eaa3694a7b650214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc552dc0d09cea712c995eb3d8e26644215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9dfba34eb5f2a3a70ec2664aa877ae216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d93bf0dcb223764e005166e91b435217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c366ea476b1b511180e24a3fd821c667218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4628a3735470b940e3469ed99ceefe4a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350de33033c3e4f00b4660acc2f46fca220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bbc13a0bd5806789fa82af60dcef8f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf91c01f13a3929f48874566a838a5c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a77743aca78773ebf07dab17abaa1ad223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1660a3a8feaf8d1409d7e0022d95e190224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d46b028eba2ee7bb6947fe2ee44ad83225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d8aeae7c600b1840062e93c2541493226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e392d45aff15c735f6c824964330b9c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8807d6764ec7ba5b9e5d9fc89cf4cf14228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d77beef217d88155ee929c4b2aba7b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7e1bf641bdca4e93c9494478b75c7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f80d53d85dd6d344bd9d5349f9993d4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c956c634506c497b0cc426c4193cd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d61446f880298d0de60c4e2233c0a61233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec9603abe30c64605dda457c1b07db234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfa499d5fd214cda55f284582951cbc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d2c501ea871478f32ff14aa6313c9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa3e86f417033304d0071fbe22499c4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9209d34ea605f203afe5eac80bed879c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da69c2a5a2242a64981f2fdfedbbfed1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8768369f481f9c516d62576365d85c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a62e9fa494f5ab147013f360cb386241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb524e9d8dc22af9ba16955192e83c7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b480dd1b405cd6bb225ae663283df1c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c9612c094fd3c652578646023eb2a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6fbce21b345df61d1506b68404c82f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a91b2fa539284ef3281941b31f152ef246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e399d132c1eb4a0843184ceecab530ee247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7526d7578094984fe042fffdcb39fc03248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a654b6d41e0fb12496d6dd02eb9806f9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a39864689f3ccaeae83f3549c17e1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd4b377aa70fcb487e6d357ab8496dc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ed16a068549e36139bd180dea6d9e1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78dd065f00423518e89e0f783c2fb2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a55b6d9a439ae8c327037b59218ff9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5715e126c758eee028962a374f81c051255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a67b11730c0286436bdf265f5e77ce256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a5f5fa6806ff83683080358c928f7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae8682e869f8d6fbc48918651146fa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b621df9136ac8515feea4c5ad56c495259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30647f7d739b8b156598483d02008fb9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc8f5e4132499af56f6cfed6403d51261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a628c2124fb93052527839ba867db3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05706ea94abb622e96b7d1c64ac76e77263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038c37fc15389580557db7d4262144ef264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf7a30aa16a6dcb7f1563435dd65cf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d70e256399ceb102fcd27649f02b8d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ad683a515bb3564abd4847dce43ae267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ddd7701ab9c14e6511561a51770d7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5cd4b093d9b2dfb352aa3f797fcd1a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467acb55224767c5e19111bff3204141270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190cd4682dba256bd6318ee6ea0a7e0c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d79437715fb4f1b085ad26ed811cf2c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa9c007118c27732ef747f5c6a78f1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6b7a6f0e229f5e630f81452af93910274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adae1567eb0d26d4e81dc66ea97adeb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b881d0461358c28ad74364dbebd9c792276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13242b5699c6d072ea4655687d1c314277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c5882d04182e335acee2d5ed4718a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6333e0bc608b880a501cc6980f3cba1c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f8e85f6ccee911e1a43f4e044e209280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502a30618d24d1551d359be7ef08582281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9854edd2c0ae70464a86510a1fa98d7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628e97e94c33c597097d5eda7dce4c8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f8e7a20713c537e83362651ea9343284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3927be02a4b4b634b682bcd25c8907e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670f38cb0d8c194ce971e7eceb75b3ee286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b6bdec4214f9daf368fbf0c24f3da1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b891da6d3e9f038bb80b32bb1bd9b54f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c995c24eb92e7364cd72d24a8d434aef289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe126ec747d627abff17db31cedafa1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166662829e05feb164ff09317e2a3bd7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3935fa7fb82281bf9bf4f69dc85a3d48292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec94d480f1275af491a2ccc0f698d6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed91d3b07a732a8bed3b18353ce1dd0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba777b63aa983a5c6e3cd552f3e131b7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c27c077c4ae61d0d065086f47ca157296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b0e53accb2cab5c41cbb0ddb0cffcc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd479fb36bcbcb93c465b0a7853e4f53298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6bd17dd850317a43d04415a15a5001299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0dab18ac50d8811ddfb70d7113edd8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245def0fc49777c3ba1540771a211009301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db7d1fc5b2f8cef3fa5eef033994b9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda32843e6e00040bb4b262774f2aae303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5664b32ef0a7bd7217b2960ae6bc6c2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96886356b2c62a4759a270b3c3cf2c5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af563d0e719cd55e5665ae45d8ae1492306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0227fc8d87e8ab69f8d92e6315b5431307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c13778737c83632eb4bbbcf7046d38e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a03061b2163f67150c779b48cac29b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ba4d7692dbaf3e93aac7e0d70b00b2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3125bbb5b34b942b57bd9adeeddb3aa6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c918ca762884d96bc619ea0e2c0227d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7386b121411dbb73911422ed1594626a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35590c884984206b7e226e7bd144a33314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87e06e0b0ec2ddb89fcf4c6f835510e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda57729c0aadd2671d2fb875c22daa3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32afd2f882699206fdac3f3b1cffcf17317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f6d47190c1ac24c258c87d5ac55d99318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6f85dc692993c4970ef0354a245404319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b6f2242d2239aa12edd3df159047e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d075d8803ed9995e6453b678e0d4973321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6fb816d47b2943f12d60e1cf813a5f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60cc44946e62cc6ff2f787fd6e56c1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fb5fd065ae2932f359d5d58f065971324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a2009d9de2749769e5c5318973b0e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0618690e1995447b2c0095f95f9e22d6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ff988886cb6e38d3ca1216d76b6d31327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d0ce2a03b411873d8b3f837bf3cad7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb02e562c2e30d2436a10da897533f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf2daff8f27fdc519adb74f8181128330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe40b168bd2606944a0d05c58b48ad331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02714c72c272370d40157e602d2ffa12332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf342f62dbadb9be33bfa22922f9eec333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bbef763cc285f2531b0670e5a40aea334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4999f371434e537b3aba661ed6ebe67335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc349ef2895dc35d767970e8d7aacc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd74fc474ea4741d990281f42132d316337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d001997a3c120a412a94111ff34620b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a2a60263e33bc07e093b73a6789ea339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1741217b27cb44d147a368f16ddba7d2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e7f5bef881a41551535b917fa07344341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3996ea7d3f72c3eb55dd3a3ba85bb97b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f44a2db9e7815950d1abb06e425f71343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef65692c809761bd97057d48874bd0f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c9c4be034056ecb9f0f65a3af7901345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bafe0ffc11bab94ac8b80c0e0483fc7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b252baec054be6dd233029d9d38a8c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98cdffdc006c368fa861d345c31bf9d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc049058a61fb68ccc91b9c380bbe57349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e3f348f37e3acd1a982c0e6c27f23350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d19cbe0c7a9cb541fcf89f71113e75351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914770e8e91852204c72f55b58f18024352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ac87e76f80f5217b4e62a019f5690353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2424a6f06c49201abecb66ca0baaa7c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c9fdb5018e21eecde82831442d3413355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b8e6ec8ee43112a55c43962e024c55356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24103e70082340806d985eeb7c3f6d6b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f38934923160386057ffcc48261d3f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa263de20a9000847e9f91f75818b2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a15c03218ef1a961d742f4ffdb472360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1af8233902000750c6e27e1152e5c3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67544511d8847fe1b26f1285ed56a4ce362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c3486a6c27d671213a4699029814aa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591bcd17a5e7a54c8833817224af40d8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c09ab50cbe20b7a91eac58222c912365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d473cead329efd1ac1faf57d8e2736cc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f60df04427f5e3d8f541e8dc7912f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816fe6aa03849a1771a6841a2188b399368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5a228361bddf2d6115114e7dd8a8d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e2552117965050411f8d1b1a63dd2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28903f499d8aa7411dd20eba29c9262371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39bcecd1db613768d41d55da28f1a8f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83592b4135745b93d84afb878c72877373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e040d6f4ebd37ea0520c4161b04f881b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73421690579c321c3f9a61fadf1c3c2c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad5d1ce21543d147328924a22e3a1c4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3720701be69b95b3367d59e3d2fb5b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016ebb6f90972ae35c4d37e9ab79e3e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b9f3f55ada39304c64c03910e1056379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f507812c0fda58fc612a05fef7b8f65380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5685e48e82aa3c9c592dd01bb5c85b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f3cffa2ec66beaf0e05bceb5518c1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e505ed69b9b6f2749fcb6ca6a87d157383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582277fb1d0f8cb5ed344332126fb309384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa9f8b5ba2d94743e9e761af7c1df3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e0be8510adfccf33d06699b8ff2e9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c507537d86ea0dac960b1afcd84f1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7fe5b1b71def0ee41bc890ae80ff93388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e2cb47cddc6252f90d43337d95d25389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6212258141f7a6264a3eaf75b5ff42390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb01c352e1f980cc1fded06f179a7ac4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbeb14645509a380d5ea61b5f3f8fe2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95d3d7c92f6c29bf64ceaa5f161ab93393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66849fc292e16187466b0e74d1bb0fcb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56acae58ece5d02478ee788f84a9cae6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b198c894db9590294b3e91c939057396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab2bf851875442d0ed229b715835b9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63435914b6a75fa5a17e70cf19a068f6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e91ee1df49bfe4cb4ec70ebfb67a6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b585d66f49af8f02bc8a329486f20400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c506b0cce89b6f69f077cac2de08c5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d7aedea76658428453042c74171c6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b430b47ac9c38895ee4203fdc16ae3b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd585de5b8a02e9878b5d4c7973fe84404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7632a378c10d2d5bb02b3837492c697405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eacda2681728d98f3cb9247b33d08b8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b6160ef71f63721cb48608c02d9c4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f0d720f52834314194f0336b5cca5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc8e3321ca878b999bb71ae4687304409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74cab722cdfab07f2d90ba4695dd68e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e21cfb05947e6392137e24870e4e657411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c8cc7a6d3ad80ccdd6baf227560706412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ac7eceda643b1500292a50f13245f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8928654e5a98082e00db45326e16690b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30250e0ef890b41eee3af4a74374c81415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab441f74b9cf655c05cbae194062dc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d518121029de768d0e7ec92873bc5ea417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feccffbd82d4bf317735788b5f7fae9e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a4e2eb876eb936e0bfd0b565fe22d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923cf5474a65e9a24c499820d0e0285420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971380197942a914d76d858c2c2eb45f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7145435e50bf5282f926aaffc82031d7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24fba9e0d5c22b5a929e7dffcfa37ed423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe7766de4e5f8145cec9e365e9819a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a56d3120de3b2ad0968e2d1aeb32765425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe63306e496023187c740b9391e3eb8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c224c2547202947429066bc30ea65134427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619ec13b38abab4413027c9ab7ee2d3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4666fb764c8f3a63bda12ebeca48b3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c91cf121ad0dc7ce1ac02b379dfbd8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e494b98f241532fc420c1087a8ab5868431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3485f4a6565e5b5d54cd1268d3663363432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e3c33d05e871d53a48bd0feed7b9ca433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7832c5fc69a90f01a5c51310be8766c7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3037b6802f7ce4eb23f89b7b575e643b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7cabe5e6cb6f8036d2cdac9c9be1f3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1ee69bb4168c83b6329e2e2fd2d29437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc14667f727d1c1ac45fa64ba247b5e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ecd0581629b354affad7651feaf7a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c61e0afe346ea4053f2898fb19f36de440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8ec379c83871f6a04b6dd6e4ad730441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c0a91349aec02e4651f6561bd405f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696347befe5e34c0d338e368c2209ce0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd465dbf96a94e6e6fa6c5d0bcadec444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb1e93c9c51368614b71b1b0f7f8b50445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966834ac936a69783f63120dbc99f151446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b2a00c2e6a962e8199f3220d81b711447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83271f54b8dc608c6ae03bf5b07e504d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b2ae1b6aa972a29fb7da0b0cfc0968449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54837443f68ac1cf32478d8c7fa3b591450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f849715d2a38b903eaf64b7db55e53c8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef844fa5f04d4a97e223e9d4d8fde8c3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce2ddab973ea34897ba630c09c2daa453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de32cb54e9fdba517d1639e9138ae7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da943ade76b9b239060965ae3eabca34455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4075511fb5403b81dd1ca51c14e278ab456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e223a7459e70af022f312d3a6b6981d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c67420242ba8d627436ea2fa6ab24458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a16a294e6a14011d6ce4e5f0c8e3b1a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095436da56bea1706c80781b7751a5da460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf10c7cd711b95f2b6d36b5a3d167441461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f9a7125ca3b737d227f561bd5a5107462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eac18b4dc4fdfe408782f012141bb91463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf5f758e435f6a369fc8aaa87bc3f67464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadbb199cfa77cd27023969e7e2140c9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a24845fbcfc128846f112bac598ac6f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e77aa858630a9390af5e48ca4eb19467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6722ae8b925cf0ecc91d3dfbd3818401468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8efb0a63747d21baa34e76689174f05469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e02abf82bc32b6858ed8daeab01ee8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5351b00cd74070f802c639d18f77b7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d992f86082d2c9457121d27cb2880766472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f5c08a6d5f82dc9d0d4d1a8ba4baa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddadef9265eacc6340a276c11f50b94474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b7be4436ccbe8909dc4125c0b7e634475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de07734dd807732dfe658ac66d2cbf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa86c7250f1f3c2653c7114abb11865477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a44058a0cbc3230fc6d5eff86bb64478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb2ee02431fa3e31cf219452d305403479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ebecf2c8c8aa94fe695e5415fa4cdf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c646add1562b89f2122fd05987de81481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893a44d7e5e93ce3446255dfc7b70967482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb9344e6ee63303134f37b801cc0097483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf083dfc6168a285d7e7d648348ad3c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bafaebabb5239c28c8f1cf8a14f5946485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b764227a24d47a3bb0d363ab4067b3c3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41839026fff579688f5559e79b6703de487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca2021f3ef6b128f980eb424efb3f69488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d28233a8849b3235de3198a0531b1e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a2dc2d4b3ab88e0d55bdafb5e69a3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e906b31044a8fd6143d8167d4707f95491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d03d2865983b0e9012e182e8aaded8b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e0303632c74ec025ab139cbb7eacc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7158aef90ac82162374fa5994fa7731d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2738f9e53029f2e2a335a5ed1123733a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba46b9c9f04cf405ff9dfa62ce1b95dd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8fd16315b4d40131da83920dab088b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a1fb5489433e3816c54deb179a346d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d6477dfad5fc8f411466f6304f2bc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa883cb2bfc2d9c2b9b0799ebfc1f7f0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33805bf90e7642877301e74406dbf9a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a999a6386fac7a429e023ed250411e9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb87cd13455712b2087316a8c2b4b7b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f2deae307d1311636061154f0f8cda504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940514226c76caabb7e3be2b9d8c12f8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc36380717a8b01542bca1893d83fad506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d3c0dfffa53a64ddb2ae2df132a4fe507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb755caf380a521b246f30f8f4989d1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969eedc15ec5b788b0a5c1d4da50f7e1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842cc8eeaf3300d6e2febbc7a9222d4a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be37bdfb14dadbd83b9f7dc817a568511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ee09e2806c7e0805b7f70f0a8a6d0d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeccda1eb53752e0b3123f31c8d35702513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee20a44ab11ddd4409f0cff22773ad514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4328ab6f79bec5b1ce0f952779d201515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9782926aa07b52ab80d9e2142a8162516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc2a8c9a0cb62de2c712870ae8d5d5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a3af8e0b68209c09b53da85fa6116518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ed1162946e146a551d5f5cf7be856519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3864ddc3a59782ba876bfd3ec3be12d8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81678c3029a7cf4401cba8a995f0afb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1cb4db1256bb8f7e6edfca658d1088522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48762c595be064480be1f3cbcc966faa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc0d1b93b7a07680b22269061740da524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92941897da065a75b2994420b2921079525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb11e6ba35c8d6e96a1fc47cfb5c4a0f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d186f687a3c0d73cbd9df8b54806d78527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd9d84df07f76570c598157dea3ac7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dba19851aeeed69c2214ebb237f495a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a27943cde43d1745bb9ff1216720f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87472959b4e33e05b6a76c0ec19b5b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49103dbf3d0ff41e8154c9c407157714532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc42c2869d9d9e24cebb443bb8947b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5517601a38be3ca2cb69cf76fbbbdc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3027f0dcbd88289c6fbdbc0aeccea94c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3db7e728ac3c8eb3f6153e7d0d6df88536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58faa4e978aeaf70e755a8d401edc0d4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1845c151f1b0100ea33d117f88982f24538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e95d64167fd36cf8bde0a65cc9249a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b240bb8b98c69419644ac320acd831ca540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5562d173bef39001ec014febb0ee7e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f36833bc0d5b284bcc9cc2724e4002e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b65eb9bd46eb4ab3bd69841b5d719543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80820cf97be3017beb83f3e22f5eaa0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b011393080dbcbb6e5f0f01c0a74b75545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef15d47ef1427cd90eebe58f75102f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5bb711e0482fdde6ee5021b8a87b3d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d190ee2add6915edf950fb86e2f6b5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2026219d29fd3f802e7389692866a341549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c2da1a3e328caa85672563a721de9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2717c95696c28635104d5e3d7db1eed3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b9b1da06422c540220d9c591218c4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4cd3f3e2966c99a67c017b5533cefe553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2803427681cf56cfb3cf887b273994d0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261ff05c9b1a2ab5a94395e33fbb6370555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9769808596bf6f585b8f625ba63de24556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040778ffd0ca724fc76752484fb46678557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e8d74650dc964955b1e24ad6c757a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a695633bd155c7f3e9b54983471c0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69dbe1b7c4babc728cb4560c981f566560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a9bab10d165e5b3db95f8c8b94846561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d379a8427608d19ab9716549bd6a0a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7afca4680ded971d694720433f0e00563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb198464efc481874197607536baea5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932354e167b998a07d1b70d1b2216129565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0168c214c94c63767c52c7c1547f078f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4372ad337e5606c9837402d0710dc91567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853dafafdd5076888ca7ba6b152ac5bb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdda79cc19e4e23ca295443689621f6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb854bf41467e882cd9b277376d249d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67533e1330bc1ce7aaadc647aecb9816571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9adbbfa21b84df3aac4c8407bd8556572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f164c5288f7b7455f5f558fe73b8f1a9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54535285e1950eaebfc9d641e412b0e2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c49bacec82e379cb7c3a5cd1969c447575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d3e67d5d0d7883ea66c1f1c06a6afd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e7f11d8de500ab872b67e244627a53577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac63ffed05f6671c6cf30d74e8397fb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52cbcef8526b95db676df7773d021c0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae686bc254c1fc243ea15d50a665ff580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff96c5e8f5866c305f5e23139130c28581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd3c3e8e8ebd9ac971f56674925353f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5614a683180e4ab821246fdd65c7a9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6847c8136250ca76c4a45bedffa4bb4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf7a721f5793011598f763a6cd2573585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea633c74850d01850322877e0ca51f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f119f558f0d62f9bd8c8d69e6ea5de89587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1921886d72ad89327bfc491517418b26588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6001fe64faf839fd42c56ceeecc5e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4334eb5c85157f17d0c45e655eb7cd4b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f9048a8c6a46fdb0313ca6b46ed424591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b740398fd8a45b4eb174708ae8bc203592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f901db30a9f74b8151cf2012a7eb39593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6209cf81b06b538b12ab756c39054aa7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd76bc898a72c22d48f83f17109309aa595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e429bd1579775a1e59aaf98ca861d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1521ae78df74969230467e234d57994d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d3b17fbf0ec906a2eea1f116c62333598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c781b1d543990419de3cc09f1211b52599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ecca3e68ff3019428be425864d126600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb4376df698ed85151ba9eed8a765f3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac95213107d6c8e9b635c4d0fd302f5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613bb0d93adc35b6951c6fec682b3e11603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac18713246d2219ad538a422c1617af9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb000db81bd09342ace1e271618ef5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3899513dedcda65e6946cd8958175405606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55227bafbd61383b1d5e3def6084802607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bc1e9b9c7071ddb958419eb6440066608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b4aafeeea7f5d09b49994ae5e58351609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af7d56e30ac66e5d369a4304744222a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead529c108d52b66833afc298910304611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100326d43a5db5f806de65c29dedab4c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcdd9793adc633d30c3ce492f4c965e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b44fc6f26974a1367000379a92ff313614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfad569f01f4009f667a7b888a109b2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e91ba190267d2b849bf3b69253ef7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cfc39dccbdb1ecd6a30690ccc0433a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1250c53cfe5b342d4e5194a248b3ec9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f1b22247ccc0ba56ce429c1df19fe3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5bfb9dbbc5032bfbdfdd5b0c8dfbd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8388358f6db7bb4cf38aadbcf80f9a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033634066fd576474bacb17ff1734bc5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb72e4b608fcaa7efbe6b28109f0efe623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec7857d5c9710d74e1230fdd7bd874624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9559aabc07a7a3d2a208c73d15d64e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbbd13e77bb7b0cdbfb52f610eb5075626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606b9e046fc2e75fbce6e86b36dcf33627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba611d56a74bb105e70cd69055c1bc7e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52f304162c3f239bf906d587621ab0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f15a34025e8cc22ff370172771a4ae5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4e3ef5e26509652454f5c4158f44b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca975f0f44dd47fd40de4c7a9c8268e9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c5d205cd25551a39ea8c868f2e7df633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c10f7d6755bc7f631fa5bbae40d323634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a856b0eef05595f013f1d769df8164fd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e3d426f6270e2c5d9c94d31d127cb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc435248e65ed0d70e934563e38e95637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0997c3765653147f8b18f93a7e7de49638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c382d771eb5eeb8975fda2c367cc14639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d3d8c9d4fd3ce0c536c7fb74bc95d7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d2c9f4c2e1005f4873cb884c33e77641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f04d14b235b0a834f03afff915d42642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76124e812aeea4c29bb7bdf4cbbfc311643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a0588d942b66d066d48e18633f0be644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d762d781ba6cb97d45cb31e45d828f6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b666396e087ae0a9e611c6f8cc92827a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc47b3d072c11dc09613d2c94359b0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f90d069f8d2a34713fbc81b3bb17b6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21e0e211ab0629f50f529d02734bb7f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d446cf8f9bbf9425a4c3747ee7875575650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c0d6315da3cc11c19da1acc53c917651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d006548112e26f88b620f9619dd8d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d4a01c0e384c6e40d69155942b7103653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c37848016dd438499da2d2a1438b55b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f58aaf3eda02aab30b5358b141d0e8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28880d3d1481370cd510af1e4c68f11656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2714fb73e4f73f11b4b9c28a251247d4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af7ce10ff376e95aa84c84dafe8caf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc014e07202b25f35e7e7e1cf7868f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc2aaf2ec56a54dbbc84e4fb6036f15660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b0765aff8785a753a7faa04e04cd3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d8b9d4e55d24221132f1492b90c67662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f579cc4535d6b1ccd8fa60c9ff26dfb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb7df7b7611838370933fd1591d446664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b579b6f6e258f468f4ca62a2548aab1b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496bdebf2d7cbcc7eaee19fe7c1d8ac1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e4c9d652cc0c6a3229d808c156e68667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7cb67beaa0905529655cbdec7ace64668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043de88da221edd0865fe118b483413669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569fe9ff57d485587d8289208d8c432d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784710d51f57f1c083ec75f68d0966e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1865002ed6788263944fc983ed4290672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb62caff7f106a02ba5f996f8b46d972673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a616d5db477450ebf00836f1e5dac39674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a8ad67f437e2f23940777b31174437675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351cf53c227755be36389e98712a151e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a79e72453f76e3ab926abbb2792d4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d08c4e4f3021779a51d8a8e9745f5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e477194e62348c05292976e5440800e2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a91ea6def4ba399fc71f6f2a920ede9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc228d2c605b44eb139d63a48ab892681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece83c16d065da0ad8fc18754aa2ee6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6548392b639690dffef87b8cb6eee1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a940d8fbfb479e443d917ed53d03b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848ebb3a1056b8a7970f53ac6f7ff10685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b81f1aafa077a152d1339b79749ad8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0fce0283f5d6b13deb86a0834bf28b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae481d23af685013205416da115ecb6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d2d535ccf39b7efa90556b229e95f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd398a6a13ffe61c4fd5862f11a1427690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f7be9519c01804883715df0a7bdfd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9059f3be1094b75a2e4d2ce1fa588534692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f29bfd10f5474f8124d4646b29fa9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab69011e8172aa1beb88b0ea5db9f109694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e2007aa4cb44f1e37e6f49a8a232c3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa370f64a78bdcd7be1b7da087c6c1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd253ef73c722d34c90debd3aeabe55c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f66ece5af8dcd434a061d95b63bf5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a75c301f217b4db00641824b126bb3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c545fde2066ba321f48f8dac92d346fa700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d1773a3eddf24081c19287e7821815701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0615e24b3509f8cb4561784222189702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af41af82fbbcca4d7adb20e6e6b0f623703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be4d62fd46f493564117184a715da0f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500fb3f479d87a0b8a11b0f4753735c4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b440c2dd2c21b8f50cb3edbaa031ff706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba318e37a710157529ef315a240dfbc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b036ec12b5f0093176cd5b144bc6b2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f50c7d5a63a087d475c304170c5313709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e4af171069eb2c2706365156498cb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdfd2b707f0bd503dc3199c2aefb48b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1957e2e13bc1bd2b1ed1fa57610ff49712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a8d96a15d696e564c091084a51885713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7489dbd9013fbaace42949bccff1c7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b5809f00d645f3154bf6614a82829f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d530b15802ac2468d1b0cadf7af1bd7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71341b371ec5d735200f908f21d16002717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072029a9dee8678793e073ae55ccbd36718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e9667baefbf4e90d45bbafe923679719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ab164a3ffe4daa8ac3749cce05cb0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc7e3f67c37cce52b12fe6d440e7187721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3137998dc692f44e7524f5dc0c048b86722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e1dc89a8437fd5bd63d84615ea722723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bed890a56553fcfda873a441814a84d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd4881f6a33852c26d76fdbb3dac39d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b0c94a3b06f33a023a5cf33fdca86726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688af1f55b19f3ab6264aca7d7cca672727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ce21714e5c9ec24fe0e5647f66b80b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e4ecf2b3245975eb7ba8b7c96e01b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45966ddd51b36884c4036a313136acce730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f272a235c03b793bff3f41ea457014731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa89bd00ede6e6bad664a862714ee1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec3e98a8748454ace7e1544ab9e3dad733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91969e3282a92ad7ab809c91a079b00734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045eb2db3b9e4e48afd568f7b83e1c06735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0ff59d3d78d6c8ecde08bc5498525e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a387609ac5adf5053eabbd61b3f146c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08ffcd0c5f42dee1932500de497a63b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94daaa523b86d9ef16779056eaaa717a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a693d1d65092790480b6054f2805d7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d6e6175d26f8b6e5e68f0b88de203741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a280072aa365955a2ea597752e161ba742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f377201c723671e8934d947ad8c76cbd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b252b9546724032b9956f204b0894901744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a1f29a81057ac0af55d3720fe762f1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c99cd568edb145230f0202007d129746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ca5ddefdc97d243e97713d3f6b9b8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8fc4949a516d718e48994904642740748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f9598180c3a197457e7286fcb2eac749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0548439f7d89dc72397cd149fb731d06750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793ba46a8707a8c014c52ac65aa403d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9578b71182a7045037f54a494792018d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd679626c14dd590b31e18eebcc3a8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b4083a2339163897ab7e5e2064bf6c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542286d434ecf8776aec50aa57b936de755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e06752eb96a38a1e90dc404497feb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6385b38c3212c0a274a50e268f9ad95757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e5aaac9ac321feab65d8ee0766e65758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe9c6d9ca7facf90b76d47e979e3c09759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc117fbd4ca1f23745c4884b4e51f911.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f745b41479c13a3f53acadfc8b8902.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc90f6978acebb5f8d4bf13eaa52803.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7577fbb5c99d45cbfd8b4ebf33f7cc74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd9f58217ca2d00ad4d903c4e4fc14e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e445aa0dd083f800fc240153943bd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1f99c4291a3a66148096221073bd47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6eb785ab823a95b0f110cd0b455e5f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6cbb228d553bb2f2ea1068e8d21859.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc6cab792be3d76bf308988fddc1c6f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8212e679cb6df6445cd7a4cfbfd855c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c024855995fadb54c602736189c97ce512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4003680fa9112a954378936b04c88d513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8657a7f862b4129e7367db8486fc00e114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b478be7de3004e836fbfa429f4eff915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779a229e952d3855a98241fe23e520416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68986bf9d72f467388138a3ef39ed7717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13b51a85107b73ad63c373d2f72d03018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f27175ef7fd99763ba8839edbaadad19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7989090fa665b3d29ecbad0000f8d6a220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e8327e90a515d6727024609ff5d3f221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7dcad0d3383d62c340b93b91c3424922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e840f07b6448a94ecaeb58fce744f29723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee9d58e9c7617dbf2a4631cfdd6cf424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104bf65124128f94a7918811089b4fce25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7705da410957faf455896c661a4f988f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599128dbdeded15c5e5d1dd125248c8827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad9302c554d3cfd1ecb9bc3f9d1f9d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2385f18f82d6c7866d787be7b7b0429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ce1420f986744f6c56e6443abbcdc530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb14c3ce85ab3db66d4b93fa95ae37f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453b692fe73ecceae986817c19cb70df32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae934ed3cc32803a33aba66eba857f4a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e22b74e488f62196b11a1ba97986d6a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d5f95fedfa6d0bbf5998d33a40d7ee35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ce53850038cb68d3c6b7056a6f59236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb32b0cb385068054ab139a899b3ffe37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec8c8c511129cb4afe828a5953303e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa104993cd92189927195ad998c1e1239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f2c78e3da7127c0f9b833fe0a2f37840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e42d261e97db545846cf4de0147cb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888795ef1521e7cd4ad976310eda2f5842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31947afa78193c6428962d0aa2eb04c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eea0e6a556549f5247f2cc8bd0ecc244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b414876d228d0f0603058c0e6b52545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2de27716b90fd9d86e7adfc6701f2d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db12a2167cd090a0ca7d0a193d17b047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71590069a3e9c929271fb5725445323a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f5ca8696439d10543a5da88f83665849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07659b79a9855b550e0007492e1ddbc850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0b40976232aee957684ff6ed8be88c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5bf0fe8d63a253db28470bf4454b0052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81820823b699d41eacf18f5c7aa5454d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab6a0f1a7f195dd1d7d37f3e30c59354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1478a603b16cff1295a66fc53689deb955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e727b039369b2da70ee15d70e6819b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308be68bf6f51d2a829f5438143890ad57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d7bb852929ab86ea301114d9e331a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99919c0d92b7b2fee44ed514c4e68ab159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27ec6ccbe27fa04de2ac42df5c0f10660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8efb353eaef1165c955b7fbcd413fd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796e206df202d28cd878fe038514e63362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acf0eb9a7b8a7bd8bcdd790ccf3087463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285baa2084619c391ec1570694f18d8664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1376df71f98faf609215eae4475adb3465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00128137182a1ce99b369ba78281370366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d9ea6c22cbb27887cd892a410070467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ac25435667032048898c80af510d668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14059631753ca67532cfc5b6161ff9f869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b91ea70f2f3ed48d62635ab3349e65470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ff35b1b175eb4c09b5d80d3b51e7d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceaf0c014d3ccc8f51a07155abc66a072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0670fe89b56a4dbbb5f1cf80eeeea04973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9790d8a97747f125b01629b921a2d48974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f2552b8e8af8195692f38960ae46475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7312550850a890d9e75234208e1a92c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9463d2031639883a16894bb2398d521f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1be716e1962e44a65d26047f06a69378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c49ebc687daf22b1988e0ffc9bb1779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300cdf052b713fbf214fc2a4e46db37880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b29c9158ad1c8717d11aaf964a90e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e053d80596c0d9b1e2fc021fb262b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9764b0730e80bb2fcad1d4b30fc058083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97013118ca20f8b2b0cc2c85b17f5eae84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e973a3f5c93c933e9dd97e3e62ac564085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab3b6482d452767660ca9e93bb0796e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c942e4d8f6e57f77238dfb5b62b0cb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd2e199958f17b214235a43641fb7688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63242d724d19dce58bf9087a281a147c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223abd7b619bdeb4f0eb3eb56311262490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a8fa6b6defc4b336efad4dc44a7c3091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a1e41cece2c7c90b8aa87cbb2b85e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f335714fd947ba7ca3bd37b36d535193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b44d92a2b68ce070329ce87e1719d9d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1957dde567d1c062d0dd0b4b771dc9cb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e0c42d660b41f1f99e39eb14bdf0796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f245a5b2fb042d15c9eb7277ef7f48d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62a1c00ec3e9a2e2679e5539a7f00998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931bb12797e139c00c06a5f956faa51b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e467207ffb1cde5210102346dc16a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddefa6492b9c84ff6b5f16db5cc952bf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a536a438a82d5c3490c71393a67373d1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f066ad36fed91f4d2041577ad3200768103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84bba815c9bb26087b4c26a02ced3f3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b5670a04786074938004c972f88ddb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18349a0dba16f894e638747bf12cb0b2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7669a426d4955d358dffca93170ce107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034cfe2582dda9fe345320e3ea0621c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28303890aafdb71ce0c318ac854f546109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f255c262694db00968a8ba7c402e0077110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709276794bfb32f6d8f698300ae24b4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d7e5a7470a5aa4997554c88213a95112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc99e748a5a516d966297f7adb963e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8580038f833ab6b9d91b89f6d9cf7e0e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71694e3962616485d4da995674ed3e68115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f9421dfdff3261f02335bfe0e4a42a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b74fa5e795fdf6251f30ec2d66b832117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb51be450cd0ad750d34629ae9f05224118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e6d1ebe0dc80d9c5615d0ee753920119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a34262ba4b02b356987bc1437f284a7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce26a470dda32a00d6bd56ec727145121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc792833ab000727a649978936efd0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510909b38de4a33530ea7ecb041aa819123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd15bfc0e968f95c35d53aa0184f16c9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef66f28bc37b0df77883302a7a7043125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe776e1658cb482c7aec1d477e699cf0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ec88f30da1babf33735bacbc9622f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b57dbc824e894c59cc98d015875b431128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68597724a547988cb5642ca314790e30129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b1ed59a127561b37e0c474bf4c0fa1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d440041e89d742b2437e01dfd09291131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebe33701dc8a104cd0e2dc1e2fd0ccb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b52d7919cf44b3dad4d5e0ab1d3b8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba930f309fc7478dfcb7cd96a1817c4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9404ca31a2d6b7b4858ff2e8768f13ea135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d8caaf0507ed887ca956820dcf1d6a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189557c23bdc7ed3b2ede0e023c42992137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ae0cf868413ffb1cfdd1cfc797e74138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9051ccde8662ec01a0dbbd7f818e6f88139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92eba6cc6450c7fd4ef0ee595f96326140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd02f40911c71b56bff29cfeb7b020141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7b91f652f90b3b8e245856074eea7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973eaf7a924564cfad461e91e74226b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c68d63a9be0f71a1588485768e93d0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e35cfa902e1ca27aef681da2ec17a9d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6819d8e4ea13bade9fdf873fc8fdc29d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc241753c71f7a73cc13a1a556bb2abe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b2ca971be9a4b5496314f7a8c6aeba148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2adb15216bbe401a5e524f33257585149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca37cb4c451da803078ec84eb98a2e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5468a8f601c695ba2f3abe199f487a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f5a3a14569b39c491081413c8c01d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a48114110030334431ba39ce06759d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df92dbc87ea3699deed25bb18f21214d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46bb832d4991ca439b1d6dbad66ea26155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166832a3f8e5243f6b1170a6f2981d2c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc35b409d5fbd7a140098231e4bded7b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf03e4c60dac9c769cc7a85c9ccf610158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e1256350cb397d0d219c15cded8bb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab912fe3c364517bf1197bf9f61075a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dffea155462cc709f5a480858681e3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1bdee4255f4e0148b34a7caaf3f1c1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bdf521b88e64ed2a6235ead174c60b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b858448c32228d82a8cfdf1299199164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58516b64b78d642c801dbcab2c0d69b2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce5e8ac34995702319ae8723a0a03c7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa5b345def1691ba261002ebc36726167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ca31c20eb81e364272fb9c7cc3031168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e2f50ca8dbe328a7a839f7aac0f95b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dee90539973df0b59a537c58cc1928170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ed464843bbbee5aab66afc1f0a936171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83697d72980c1e4200320babcfbc08b7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d90e5028689ae77f3f738877866ed173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc519c5bd86463f15506a2e0c3c2fa0e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc5adf401dac3ff99c6dea2676a037175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a9e44149901e2dd7afd364875ede8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90194f8f46bbfe22da2dfedd0afdce6d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4049c09917658548b7f4dbb5d3065f3a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e406fc5fcd1072c364af90780b2a8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab75714a23654bcb2e79a4f09a24ae2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4472cc1834387a94c63232bd2a5e7e3b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08929890008cbcc46f8f7c0f7a5faf1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75abdf1f75180696ddb40e00fb7bd19c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad05b727676750a298a1773afe34fe1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d9b74de33056de56ca3dbc094eddc6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca40e7f895b8b6a110af1a90670365186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e07f828adbf25455149b48f1807376187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a35b93469dcc28fd825afcd572916e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dab88f0d88e0e42b9552f8912595ab189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2593c8a8418802fe8385594a0900aa3b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1463279fe2c67b7fe72c45d124e60c36191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8399651f46830ddbc28cfd34e50ab784192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d8ab4c4f6f6f9f81b590198bc9eed193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c81a633ecf9e4754d390d7a56d7d7da194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5994ad742f380275c12cacf9caa81a58195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6265f8c82e61d34cde29a48482f38f83196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bb962d7b615896d51ac79c1d9c6c94197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d973c62b110acd8f1d4aeba43eac0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a547053bfdc28115d71c7d56e77d496199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75708b4211333f5c65a326effaabbd1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09cc7b588905ee3be15a8605811bfff201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55107cf4dec8ac2a7897dce91893463202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b3a8425a96866b41adf0f9dd00686c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2438a0a6eb6a54c162564b9e6775f5b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b05095e4479009531e827da91763e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d515e894c427e736174a60f9615989206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c1392e00227793b7e946bff1c9f6c9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf0c7a8336ddacc801aa88185d27e3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fad546c26fdbafd356c7d70c086a99209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed37332f7b07d7fe5652ebacfcd673210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343627924501603a708841e87a65424e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff37590d0a852f0ad277b74c37faebe212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af39c914b01c514769d67e77853f5422213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3297191cc9ac3f7dc6769a855502b1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba2904f206f61b3b7178f1070483f19215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6886d425137e7ee775b36edfe7190c22216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4dbd17e5884013f5b71759c5342c1c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1104f3e489b11f02b6c05bca41afd1b1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259aa8a6bfca503a5c361af60cf52c0a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77a752b749c794edc0129704f25efe220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef095b119f40013049f14bc6c3e994221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec76a23ddb5a95a36cb8d7148d3eae6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e9c5af670d31d49db784aba0e15b3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6583e91a1792d1ce9dfb4311b23393d6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14761d369c836007f3b484cf661e997225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d24d52d711d2a8211e817db6fed548e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef762801f0e1f2b9c7699e8f266a2570227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe0a3162dc24afd0fd66734a7a2212228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9acd8684877ecdd4125dff344081633229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87e5a452afcb7316143c068b72025f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dcb957a1dc6844fddc4f499bc55681231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee031d6b942149684ee40ae14ec40172232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e49ceeaa88399aa7233f01928b4c37a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bad9ebe60040385b02e3d9c4d35076234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea23d8c96fd9d5ba980b7ef07ccaf811235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40fd88bfe9e3c456ebe46465c9f3827236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e6fffd731c0b27d3dabd342e3b211237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9639d347bc96af5815084630a3eef423238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed305e59f7f9d93dad4a795c7ad5944e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e8440ee4ff0f352077b624ed81130240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c78b003fff1553d1176bcd5338a8c47241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa912278350ec4df6d342583694b2f65242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e897089247f0242ff8d8cbbcb762ce243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3666a917a6f29f3e7563e28533d04eab244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c7e9579f4b965a141dde4b9d92fd97245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66fc23b78fcc98e5dd1f061ad12ea9e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0187037cdebc3058d2f8c38325d7f59f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdabb8cddea0ec22c41090837a6df92248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb46d1437b7f2d0f9facd61b8b8a75249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0320e48c0eff1715a4c0c040afe65be250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47558b77b76592bedd08f82195e5e043251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a3f1f73afbbdcc7e382058510cc7e7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488101fe3e95bf9a0413f462845d1b2b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2036d5a29bea4dd73dd2c096f67ff03254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69aedc8aab442495491c2ec465e11f0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59086a79a083d6fd4fb130cadf69c6dd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e694eba968ab2a5696bad62dca96d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeab60e748567d0b5d715203d1d7c82258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac5ac5e21f6e307085d7c7153bd828259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b06c89f52b45a20dbefce27c56e6974260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9dd3fb8b081e09aa716b37497db71f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e62b9813cba51ee09e7931b2d821a65262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2424f5dc289860d5dc677e3a5f11bfe263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e892e0f018bda5054895a6f9c8eeb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde739ad19b0a1000e615c11b6b5c15265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19031309fe895fd38378502459bc8952266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10157944aa3c362434248aa1c78037f4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b869bbc917a3cb445e5904ba1087af2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7475e871cc9b2cac7abe52cc7027b7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976da63a722d1a5a3d8ddc2edb53c7b5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1b83d3f62b5593a57286a2bb42aa45271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bbd3cec3caee385c962d30dbb62c38272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5cfcbeb5f82ad5d9cee60fa544397273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72759651f353a09f44dbb0611ba3e3c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b44d0782db771532f729d4ca35a130c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d7d3404a2f06f1dfb71ef932f1c6b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324af7c81b51e29fcf8ad2371649679a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1081ec4d36392e70f90c6b29cf479a69278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e4668accb2446a6493ecf40fff582c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f3f2e22ba33ca8ed1d26828fec678280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8490692d60f3e65d08cf2f000777d8f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30557efddc3077efec1c761bcc8abd1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c6f1d17b578eb4ac0a9771f3f7d0a4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdd5b809f4b95806e3a4004f8b95362284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c7de6ebb6f4db853d19c1ca22abc5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683461a2f784345fd83c8760a634eba1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08436ac78474cc4e87065d1ee171c2b2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3661bfb6d54628d760d1a552bf4710288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486e50ab2d57ab4410f32a8878c762fe289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2675f4fcd17f237e8dc7d2bbf767acb2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc094377e326e2cdb47744cae3e25a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e016c4699dbb55549027bf8dff0069c0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6668194f2c1027155f3822107576b9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034a7f3fc72279f019651da59f394e5b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2510afc4d778a94245259298bf4eee5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5de2e04913eeeccb6440241dac6a6f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5033f81a1e8fed19ab8c6d3544bb2b23297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a502c2075e358942f91a3982a6f577cd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c023587de246d0562e24a44c385bc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc617edb6188d621bd75d6c42d01bf6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58509952d881a36ade2900b0baebdadd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b641f0ae2bcff19371f06c127f6a58302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e1f34d24a5ae8cc8c6ef5f69b9dc2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e6b4ce9a9854d1272156897c49134304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db39a34da105604e4eb0836b72f85c20305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf18593b2469af6daccb3d7726d5dc2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb213d28dd87b4e96b3b9a00ed9d6d7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23acdd18a007e53c3af4c6b976d1b380308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d3961a2e3250786b153c0c4d0aa921309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b732d23b44970dbadaac630f89ba6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f23dba580695a26dadaf3bfb57c1be311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a3f7603db669019c0c3424bb760c1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf8ece4b62d679b70cb36638d0789f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7d1abfdb1013dd59896e635da26aa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f329a5c3654c22e0f7428f937430eaed315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6812dc5fc1980217f137a38bb8e8d9be316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d5babd64fec9e1baac607de5f6bec317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b630f04c37ad0fdf492e52547532335e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5d6286f3a26eea207a4b2206f0ad33319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e51e295cec002e1b6d09a9664f930320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b88a374b2cd621f3e7c4baf7893b03f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e679edd9a9c7d738761c11f9a3514399322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d79e09c6bf2066f9ed574e3f296a4c5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48756017d29338798481e68308be1020324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343451eeab0dacfeb4895d93c04aad66325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db40c41f8ca1e4b8dc92edae73f398f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae568e7c77cb902c2c47154e9a3c3a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe8228c9b083738954c8681e0e7447e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a99ab9a73e7800c8cf3a05ae78d7d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a5b5b25126bb6f7b236904bc7c073330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bba3088ef1464954c92f5788720515331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ae5e90f6fe2dde62e535211e08e79332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac44c8820527fb1f9b39642fd7be1d9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3084649d8a5e7e0e771fdd431d72ea0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b565e5c781bfcd15283f58aabcb408d0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23384e741e290c60a126629d0574d9e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ff04fd01edad8a20dff3d8474d50d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30545c7e799984aa12ea2eab8aeed49338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad954a7b48a9f75de2d3f311bac9f37339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa5f6b54f16c9c943a1632c27dd7f57340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfec44baca351941a5c4550f33e4514341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161152ff01020da61ab11164b68f183f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5094054524acf9967775378a85c86b78343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f462c34c631a1a87708c5409cfb9ec8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47949b3b16b88091859fc23b673bcf2e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92903e51b9a7c5c4e54dc50f0fc8433a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6578c06b2be8133214bc2332e6abb048347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db9290f708a16e13f5a43ed9690cb1d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f519c3dc279912030a0eaaf2818c48b3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f3f6b1df93bd437a4c8490919e53a6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e1ff06ab1fd835312efb84e295e90f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce5c819ba230bdff913f99721f2751352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d324a7caac0e804a4d3e565e593720ac353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f021654f3280b8ce1db24dc1547d0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3973de197166edb3798bda95f2fa7305355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19698d6b390034487656611bc5755c2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6476e2bd3f2f6939cd84fc2b4b3b4f0b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37efc634cdebaeae57d7797006515e01358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5602e2300cb6f33b4da77ef707ee38a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77bab5eb3913e6226e4d8b51e50282e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b723ebd9df02069ef8335be726e9911361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161fa27a4c9af1693866ced83e9976a0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f85e24bf5cd8ba16d8255f8d12123d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d3a7f2b4c9bb7dca3013be1962bb3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84837c240c32274b5a8207dfcbdf4ccd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca45875705e95df4c71e2ec5e0e13a40366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8899a28886c7d7df9bcde05e0ad6fb7a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34277d152c80d88221d15a3ff361c34368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434140b26bbe4b355f685c97aa9deef0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda282ab748aba7da05dad6084ebd31370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeddbb4519f0e75aa55fd3249da71685371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e07ff42f6f9812293c9698d400cf4d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c287cbb8d5ceece8aa0a1e9a7641b2fb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a998599d1d070dba12cd68028f340d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acc32a8df98efcdb5386ed71cdb2bf8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a9aec9b6fff5a7c29409614f40c3a5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a8ec85f4b78d5c71787104d539647377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd129cb697b425aecee1dccc4e0e358378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0150a76e1c30863d1e8c59039eb104379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92bb429bf1cffeacbfb10d399b29902380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ff740481732df86a01c2aa7ccbaa5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7564dc9de052bf9d7fc9af8368ecc3b9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f2c0b73dd732e30372b36832efde4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec42b749fb645edb5679e32874bd73c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bbc322a2276093ae4a084db69eda78385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f24463df3dc7cecffed17c3e8bb583386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134ea77b15d0c63f7bf37832770f8482387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e34d5f7b18bee331421387ab37962388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ebdb073595638d748d99cf93e2a12389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a0fa6ff7d7b7c3c016325b7142037d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5712ece0026e42e3580f4881f9b3f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ccd1e4542af5d282b948d28fa9f3a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af836abe6d387b748b9bf03efe6438b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ee47aa116c75bbb186821dd2b89b3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b84d48dd69052f2f6e34840945568395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa0945ecaa83c40fcfb2d6eeeae970396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f6936806d48be59cd0696a6f348cd4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b13b2d979602f4332c3317990fcb3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cbc235dd367208606ed3ab1e884567399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bfe48ae59e8c9fe9f32b25f59563a9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191097c375fc2965bdb946b8274cf4c7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e6600fc75af8f9f608ae3b066300cb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ba4e47c79473210c1fc75239460851403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885042b2554bda652abf837d9024de6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce5fa08a53673ab4f91a043cb34024d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb21ad16e9feaad4bf657c107e38c9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239869bc6601dece8ba6029a4401015407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a6ab6ccdffb42b1137a3b674c3c647408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cfac4ba4b4c4bf85da324d18e2a278409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e93919993e43912c5fc4c39c4e6827f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79645649d17c150f7dd93e728ddbbdaa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c330f40adb50ecfa195981d9bb050412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d01a1b87e0d1bcfc76c5f0c7e7513f5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd14a1f027f7e5d6eb5b99cb1232bbf9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd2ee7bdd97db653876828caff33c8f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ad689cec08904dd0b633d8847263f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2990c5e21df8db0dacad4843ac48d166417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4dde2c1bd142fd2e928a67e4e64c26418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75219741252e9888ca15387eff19c596419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9863f67daa8cf26b80b55d2d55429935420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5423aefafe5a7eb43e8d5231acf80eb3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81955f4c237a80042d546acad734b1c6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c38774ab6522765010bc4b0540126423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494913e6960cd6f05e4e6c4cbff70ad6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b461766553730cca6ce47f3682ac73f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4137e3ee3079b3bac9db6f4c023ee49426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db361796e2b09dc011c0076274ba64a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd76703f66b53e6750f9c94cc30ac7b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eda00a90a0fea4fab790a565326401429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2bc644815bf5aae1e2038c17c20de430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d94093a4904c0e6d715fdd00feedb1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbc871a1105adfd59a4c3c8f5773197432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd1fd77ed60da22336cb01bf287d895433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa169dad379e2a1b612ba3b59793cc7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2e6d391a411912bacad04e9b9ac8b3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e37dffcaa0257940a0a8cc6d35d025436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d22e2465a607dd5a08d4e1778c4a6b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f76c21112c0432baf4b79009cf63836438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d92b9cfee7ec36d4bafa080df036027439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1fca9b5db022962d8ee81b1eb188ab440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b49bfcc828e147e6915bff64cf960fd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d85d0abcf4ca894787911b26442cc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea030f34f0d2bf8758698d41f017f0e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56efc29e7652cc799891c9c41c582dcf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84a49110f6d094c9c70a3be2710763445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4798e541bc35f535d80cb981ad7f5518446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5647b4f23cbd3d61f314e3d3e13dfcdf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55028df679c7bb5ad50bb1b05e9f84f8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5fea1b253de6d7d2768c3963354a43449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f338484f0d4fc362faafe62674e8f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851739ee44edb047ccd3c6262dfb94d7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9157eb97965e41505a447231ba416e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcbd8bb91083dd706afeb8d5e39ffca453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcac8d6509d34592e776da9e6a47122454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366aa89519a1b498d8645c21d32cd5e9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add2562f0c147beb935d70d878166ab2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3089787ea46d098058e6663732575457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad05c43a191c48cd2e180710d2bd10458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b1a8339920c04212330dd5fe3abef9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c677bbcc597a13d8304a769096280a0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d2cca4c55d571b158afe0e1e876a1a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b9cdfe4f2bb5ed3e0561cc840a4120462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51996b53797880f237cbd28286b96a25463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf15e8b63c0f166fdf837ef2bb63faf1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d70d6ccac53b959601afed76db4c0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f1671c0e40c599d1e485a842b46a20466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac5b30010dda2030eac97451399412467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9722013a7874fbeb8a4585e0aba26688468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b81e8ffcece9e00f4befd4ba92e7ec9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d348e9220d06c224b306b69edff44a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb55ac8bd397701ce2f20bfeebb5a575471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe2f7644b058be64e32b7cee441348472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f32eacc6b66ee0c3c6662a29f8ae4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78710da70df53756913c4aa7d5e3bc3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4478e407c19625f110030fc54b4aa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf2b4f765fe47901bcf439e693a804476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b36b681cb3a635d8ad98f191fb45ea477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d582b735993f927529b2324d428fe72478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf02ce8815ee7f8e428ded430486a4d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6518e7c0f88dafa317215965c322f6d9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9921fee93934868726665856c2169925481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f590d9beb03d49d17149a5f0001fa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8338bb60d51d31b70797e54ba5b8c263483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc87945c59a76a3c8e1fe54f847adb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e360bed6ef865126f4bdbe1b57ed4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d9b85ea326849db07ec1ce5f6f0657486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d7736db5fde99476af26e6c31aad92487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876c22483120796883b821f4f6be93e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b75e041a3535933ca16363649c25a06489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae44716a12644731a51a60c074e181490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1defe8ccf8818bf6c18e90e26f3a38c8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be78bca0f519e38dc413a46a8e6ae6d3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a573ea2f52b9f130705f0688e3600493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890890d4fe857fe1db582ebfe23b599494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e188b3753275286363b5e96befc17632495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839fb30fb88140700ca0e88c13795a53496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9dfd6899b8b80a1ae89ca12d72de12497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdca2c0fd0ca2821df3b5f773b7b2102498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec2629f2f65bd8b8d2e327a9804abf4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e39c88893fe0fcc134f0ff0edb68b96500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a1be75724b9e1d00bac6a25a377ca5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1153310d17913f64e6a7d74f20639b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d725666083264d300d56c5b6ec2a89f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b28a211ddfa53a4997ed3eb1e17efcf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3811e5ebc82f55161d592ecdf4823c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4367e99a7f7f8958132dd03c0afab858506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0fac5b104592b6e98dcd566203eb2c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce423f4835f8eb88aa86a88c84ae921f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b5de8fb9d2e66e4c098009a7f3b236509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ed0cb9d73e4df69f34c2a5683a207510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333607061bdd076bf7c218c638b8a1ee511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed93fce11e178b77dc3f7b23e6c2f0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a743a4a9046ab334d991e70bd812d97d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3310c210eb909e6e383b523b7f55f9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31c2aebea38c45330c07b0224947a5d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ad00ee69506dbe02f1eae2a5cc3b7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5648f3ebb95b3fd8bef9f9e6e6e5d8a5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a82a4998e91a396eee8f6cd4ede58518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e521fd07d67fd650c9350533781140a8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe729baebc8754016306734535c4501520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b723efe51f0230ad915940a456f1238521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f6ed13d3019df0c01b68d4934189f6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c0641967cd218dfe8e5a3bcd86370523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f06f70e2a97033ccb8800f5099dcc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377bf6598ba0f8ccf7dedbc85d5d3283525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6993097f8fffd31f4c3c2240324c855526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7521a41397d0273e39c58b8081c3ef1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300d79c5a9827821f31ba61555195a6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88512160e64e41eb4b7e078288d5f5f6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ff468f28401d05ad333906007654b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c08d293907f362893d31ffe82ca928531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71dc8d17cbcd4731571c54b450b7852532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb91c7d2d7892c7cbe3f61ad61ee09e5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47566e4a5535c2897c1b48cd5bfc3108534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22bcfc81cc93e0386fe4c4a7aa21a88535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2c0a0adeac6f93b427369f90c0f75536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e738637226e37a3b7d03e5649a9f6df537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0329af23e22397a06189687b8373744538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd211f5adaaf87deb7357b59247a1bd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86d22496eeef75f4d8c56a33df8aa65540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6fcbd4f6ed2ffc3ad33fb6c6efd288541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7550c8008f1dba0b6dda4408b8131e8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb4158e4a9c11e687a33c202a6bd3a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9663d2c8e9ec9db3ed1fb3841fc023544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c6646e2b5dc16dd965473fc0a784c2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c10de27baed55b14acba640a7d8eab546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a70254a5bba36342db7ff26a7443660547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df81972a11359482e8eb6227caa4938548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e899cf0d7433dd278509593c534bf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b045fb0e408bf5a4807812003adb9fa550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce55844e2d3104b92d9e4555d3c551f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad4a0635e5bc5eb5474978519bd556552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e5a6abf72df1f42bdec88fb7083e4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eece99d24b1180233fcfdd82591e79554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f43fce9af1cd01d510765ab6af49f3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127f7f9c24d67526d2e1362305235a7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ae5a0b02c4e20c199370f8c36406a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f24eaadfd5c81f56d1847fe6b638601558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6fe2d25c47345cb5236654fdb2b771559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e877a4fe7cf908498b7a05fa0c795560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d08a8ec64af80b06374068ad5168c5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e288326f223e4687a42dc806b02e2d3a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3930c0ef1cb6125d83f45e16460f2fa8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f84a1c37b3c7d06838a691f38a080a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c672d432afaed90291f3ae2b338f63565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6adf13bfeaad5e2d4fb665bb271ce0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eee80b15b7eee6910d1463298338aef567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b9722c341350f7e89eb89f4832c2f1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f40e2a90c57bb5a8ee87e1d0832ce9c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98e997c2bf863f966d2f1024c1d4d58570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbfe0799e4a46fcc8e518b205c51299571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a09b6045df2e31cfc3f4ab7db0e10e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d3776408f92a1d017a606c989035bc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e3f22dbfc2e9a105577a3124ef4c2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf517b672feae6b702ac579e9353647575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbea4728a9a4289e8c43587a72ebcf0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9048ea3449d7fcb348ab111e89951a84577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2719eaaf6265a880a419735ecc6f7716578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0cb7e87d5a4921d01ebd7f8bc0d77b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7823c1ce86ff630dc4304ede157e9b9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4acd24570abed1bd639b78a1377c46581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec1fcd9c039621487e7f2764b6cc69582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dea082ef7baa3577f72d62d4e63516583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6702f368817083a462cc409157e7ab584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2086554d94294b1447c2937fd3236850585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5fbac5502452672d0353accf731903586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4e73a800e6eb0faed90753e4617b2a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d19874f0723a22fb49617d983a3d35f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9efc00d7fe27dc02c1cca121e13822d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb2e211715a4756bfb381477988a0dc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6c71f15247f0debc34634527d8668591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5cc201d17234f474392daa6fe8480e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76866f0726a9ddbab29f3338ef9f44d5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4007c024a99e523fa73c47ea20ef7ba0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e554311808d5ab8f3afb97e905477ed595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0332fdb11def7e5ec1d2c31d4710ccd4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441c72db08243a30462654391006546f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc08dc8230417613528f1028c73adaf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff3df50945621d697356c73a4b877c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d363f753082799fe0453f4184da664b0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca99ffdbcfb4adea548f3c82f17522601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf12114701462755f71dcdd98df95f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6374bfe9c9fddcbb49c5349b9a6f38e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845f12a333946a5bdb8dd64599eb7a37604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15867655e861caaf36d915f04dc05e63605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74955bf66a9431bd7c85b18161a000b3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142df98f90c75e32a01a390bfe6d509b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d30fb72e209fa145dcab1c3145fa08608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79540ea85ddb54c81c6df8bbfd5500609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d00e5f0b1787ba29b71c61532f27bf1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c548972ba211a38fbdc00a816945d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c20af987a3e330cd17948b850e1e6d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e45b3b53a462207fd6064b8d85733613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3211ff4cd2db209d2b0984fe2ba7a2d5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5653dea9f68ef8298dd05b588cef6c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcaf6ec68ce1a3597e04a91773603d6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99984b5c3a42ad92ee6b8daa68bdc3c5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca31741680d6f2c7e235fb7b8d021f4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128eb5ec4bacd7e362b683c895991ca619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081a9a010533612d2a9d41f3646b644620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0146153e71fb67c890e8fddfc56f2cd5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ae789b8cfafd074706c097e8b412a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df49f56a54667055936aed7c234e0e3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9394ceb7a78168a4e70717b38a03cc24624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a5fed17e216d9d3e4394ef665105f9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103686f59de00155a1221e22db3562ed626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af8ab44126edd2b94901ac5860e9b91627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af362cf62c437433919a20126b3f13c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c3ce2d8b3a6a7ff31da1b7a379db93629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda0297688313617d17e72484e42209630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a2708a36c4874747802ccd816d031f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba6c7a11fa117ef186f4763faf2be8f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc54c445554fc8ad63e5e9a350ecf33d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d503862509de1aed68d3617ba1534b0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf5450f5d3b00aa06de3a42106031c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d1e715ef437bfd0c0d2c548e14b38636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc3ee8f4489e5cfa0b13da26f4f07b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadf3f3e68458a96748c163b50eb4001638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a89c443cddbdf87d684457961f6a9f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eaadbd799c86d423807d10cb014cd0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea78a3c036aceec49c363befa7fd251641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6770f8e138f4c8bf6b7ffe1864966200642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40678667ae6fc9f41831457e22c5d34f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f23589c87129191d80337a0723f8f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235688b91f4513b29a1e1fdcdac1f8d3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e9d02eac435dab6a32f9d17eab023a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1177dd5189152c6723f0dbc8bda615647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc45768167d0d699cca7845f5041be9e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb81d2195813567779e20720514d76f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d06853a8fcdc4fa789a0d191bc7f1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ce3ea1b390475fa16d23b77d41bfd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82725f783c016c7aaae160301d706071652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77602a3a54f26f83453399fd8afcb290653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b24299eac6d0903f227f68c84a76f69654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1568ba0aff63de922e1796969238bef9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f644b13e1ad146dbf77e4460179de3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff886d2b1dc831bede586eee858e186c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a171933de6309f987719f07e7bdc4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0186bc04b28358229c932600d211ac4c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9601688c720df90ecfc1271bc7ac159e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27e41aaa36b62cafb6165300dbf4afe661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330068081551ba6faae44c1c221ac284662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9656a2e1938ade4f0ef27cc0327bd4fa663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c26ce51287d0cb791a5d2ca962ec1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f979804f18c4a725024e0b257f49357665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c11e201bc180a659cc0b080f1dc18666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6554189d67de01efa62d99bfc8915d66667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd2b7768f8fad455f0d417a4556006668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b2aa224b38f4bd6c94bb9df072f94669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d97e047a9f79d3494292f1c7f4f6e4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb5722f2a9f7e3db3619542fa6acdb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2068a87f1c595c41420fe1698a74920672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cff38d484af8b9f258f106de1f5067673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ab8adc0e21a0408b75b69aaab27ec674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a63404ce9e3117dc3519688d8314c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b0ad13b1ba44d1d6b2cf1b9a80466676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238de9ed749199ef962009065b5c0333677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b900d56b33a56739950b7c82815f8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94674ddd0d21100afa7e838f3e3fbfe679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a41c9505ba01e4401180e522292a48680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a81807888de05ba8cf8ea24a09c4b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a22b36a3258df3653d03caf3eac71682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8403cfff714207499cb07f281f4520683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d6cd41ff97303eea22805ab7657e24684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adea0a52f2d98c8ce8f3e451c1168d8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b027e5ccf466c1c08e4ddd599c34ad4d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ce629e08b4ba67c8686efa9f74a5f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37203ddcfff51185a20f5d3823a98d3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0dd293bdd9afcd9d01d9ec804b4d99689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d888c5f313685f06ff047d5af20d3ce690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1662d9b039a7c99b128755672beb853691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e3d1ce9e84bf94497f393c876cac87692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a7043150b3f0132ac36360608f05e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfbb3293c4de4aa868439765c5e04a0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31dee2980799cd4f4bd0f3609cbc8bc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90365c8d577813b5bdd99ce63bf27792696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a062803cc6c02a80f564c78d6e7ac06697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07049d62333cb2e6333c88b1fc3a3184698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0298b39bcf31391bc5a524a88ef8ee699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be6567f0b900d53a0fe840a8a11b204700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8027aa1e2b4f6ef668fa4e562e7501701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962388daf724be18f4473a0c6aeaf61f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67080679f8e5ac000c8a2fe5778c62e1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60098efac005928cc92788d8ed45faf704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d0e8f5b3e40305ccacbaba52d34aa8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48cfd2f862a17e1f9ab0acd5e1cf03a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa7af6204aaf47c225990ea1340935707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1501f31f8d33f92617e49768c0c8f7f9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b042ced744e331e1fecb1eaf38c83d0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacd587f93f950fb4ca35565c6d0f33b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b065c8affcef553cadc6ac8e5fcee30711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3319b5e3cd3fcb19ebe853727b207712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a8d63fda53af92e84395fc0bce98bc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f147cec736a62ee539cf1eb54445750714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a0a8b68eb65efdb6477e0f78bbed60715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5fbe1c17dcf94822b935c321c56939716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a06e4b0942266943d7ed578cca5f18717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b63f0716389bb7738ed1cb7c529bd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e766c8f173298bfdaf6547019917ff71719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed6cfa15fe7ec76da8f3c785d062b3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24c679e1c188a08d7a896945bd0362721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312538509f44252b32f26506fa0b0bf5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf9dcdba5329a46a367d33e0d929b1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd00c720f46b09328c7bdebb4b6d732724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4282c1070cb7a81b7e372fbf33b72d2e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967b7404ef1ab3a01dc96112e2a1cc6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a513ed09265f82d7d3654be665bb2b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996825a6fe44697d276333bf2ccc4a47728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2627f192a4c58a926fe8b5a037a828ac729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67befe5d700320a509ed4acede1c8583730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d33070eb54d653a59f408e8d1f1c553731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c53cd588dd12622fb487de7a34af9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f391567968b690dd4f144d6ce00e3ef2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef556bfc46ef886f75f58f6d377340734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ebcc4575f624aa55edc8c431e5c142735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f903361eb96a7625f79eded23f03db3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595c4a5293ea2543fa4ed5477329fdef737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd1331fece1d8f843043e937503504e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc997f4ac50a0562e5bd1466ad8880a8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d6e3a77a3a2ae56c82e46e69ee44b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fabf690d6fe2c35a3f4d840c2f60494741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c072592c27dfa6500095b7c2cf996742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb001372299b2247cc7ce64153cbcf35743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57037c9ed56495e728e1a0fb74a7e92744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04f97e1636536e6dcdccba159905f5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd7298333f880ff8feb2f89313e7096746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ec0a97bb60aceb1241888146f7c85747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c1a16b37d7154ddd6fe6891120250748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f16e3e6e86e239ca4eade9e6b57c6d9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2587e1f0425dbf1779a9a5582f6c0a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9263da9eafd03ffcd000760110d4078751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b039467d44a9e33e84c3418dc35334752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa34988a7ad22f6cac5785e9b0a402d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85050c291667a907f7606ce1b8a643fb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f1a9274b688b77316f9b3e7527f69755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed98cbd38eb9f43284b014b961236b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ba9650718498f328df7703e4ea21f1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7090825a6f00922d9ae1b3688560b42758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c51c00db11d6b56346431b2a8738e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>