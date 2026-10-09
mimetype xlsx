--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6811e15835688abdb3cd03913ecaa0781.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90baaa9ddde91ae0e6bee58a04be4e02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ec3e94fa83af326eec90e1b644e863.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac442f5607430aea138bcf9f56e51984.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b4d1a08f2e860fdfb8c07b7e3e8e45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be49b23795bfb18b28462b33f4f3c26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3821e53e84ef30f3cbc393f3063f0ea7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b304988a175f6382ccb61534fff3d78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d783b7ee8741385df3e9612bb4241949.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c65a205cf6be4f8f870d32083d97c8e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e4927e528dead0ef1ff31b62a398f811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a22bef3d5bd4be5087a2a87f47830f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981bf260f5f57b6169bddae12603b1313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b9f94a5731b8f26bdbcd77bf0d58d114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d3ea9d2010b07320f8ca3f3c728cbd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa03b7916ff9263a2df7d11d777cfe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb2ace079c500edf7d93b135b2abcb517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af6e1a5a05d6693e47a41bebcd419c918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc81fe9212e06c06c57fd4d1656462219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6584df2adf2119d8e32049e1a608b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3dead58e89e5929580eb3a4af1554d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb855580a06b01a6dfd4c84292498a222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a9b41c4d6e0867a206a108d49841e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7266150d5bf7f84b36369f9d2c405e1d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f006f4066a585187f95dd5bbfdb55325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6040315e5aa43d23587ba06225f2bd7826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d0dfde2785240d6996d281664530927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d35654f9e6fffab90a112c5628e0cc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263b8110e7a0e0d143c81d2a0a71b7f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9307a0ac986123c8f5fb9e28e6df23430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347e3282c106fbfee53f5313f40061d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125730ac3e487d5d9f6486e51123916132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e31f1eaf9ab3bdc9c3dbf51d57f14633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2291b86beeddb2c442ea6beb91cc7e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359e673bce1a8d7e2c8227c52dba030735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464fb1f3d4cb5f4a9b33321674bc5a6536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad9e9b173588b8fa679d86657aaed7137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275161a4a1927a1cd02c6710d75b8eaf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f6cf94b72efb38f4a3be25134d61039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f322aa5f92b46c24736e79884cc170c240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237054e3d0d4a81d4da18a40cd6b0b8941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6214dce30c8611bdf219e202f86be98142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dcba139be4c308bf04d24d8591ba0943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a7d2e0a492538e540c7becbffccb444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97afbe1e075b20036cbfe82f74f72e345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b0fe4ba63f6e123086efcb4140ddd546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81115f86c3dba9df20b339a762b963e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d44dad9927b2a64d7939be91ea0e60648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a87a050042159b00a6a8e7b0abd898649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c250fcebf96c25290022eb636eada650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b14fb628f1dc7fd14fd15df3c1bec51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac4bf52b3266d2a8a2044d03be140952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d596854f67718b4c5781f7ce2ad9431b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6860d79affcffa63cd19d38278519254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffbb73d58fc20e4d77e23bf6582664e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c7c0ed88c9cb300bca4c54470c78456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be48f9007bbbf1bebc6d436b7cb5bdeb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a61ee83b5d04abbee4e9f86733e626458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c91b0fe53d48fad65ec87116a802f2859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67910de8fa61cc5b4a8b25fc9a7e413d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a12804a88aa835343feeaf1f87dfa561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc2faf3d7fd934955fbe2f445f4909162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee63d5b491ce16b04a73656c8a76ee7a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9071a7910d9e40b14e2e8bdbddc3b46964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e588ab097410619e7e6af70f7b7bd5e365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df94367bd945a8e3b24d62b0a17a1e066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b5007bf2a706b0e850d1e1f2ce5b0467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea105c738450f4067e4d77ba0fc04568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d67531fb043161fda8c9d0b39e1af9469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6825e6d68736137f890d484f4f5a4dd170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a73584b69c42824324c67bcce6d09071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376dad384201e97db6b66ccf37626c472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d43fdcd562bfe656dbb3cbad40ee1873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da184fd5f2abb0482be2f8d32d5419de74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6893fe637cb1a9df80877b4944f34075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40148479117f38696752ac0f299f97f576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0865662b6d2e9c9f0e7cb3ba2c315b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf79e38f35f2c1df77887fbb27af9e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c69b40d0b6637acaf9012a9f2022179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4038b6c363ca7483cba63e4062ceb9880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0cb411ac562878a8d731c954a4416581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05de35e47f58fe9bfe735eed9beb365682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd6b69430e5dffed3da312eb5d4f94383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee72cc20d561e21d832b5eddf6d5f99b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8170c1d53fdce38ca6257b62e4386d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860abf7ed9854cd779a8882e172de0d286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db3ea508fcd22d61d698b2bbb751eb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a8494009960b8967dee56da57275988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01077fb6f120fae761babe2e2de149089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc8730b1078d4705acd39f8dd6a737390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28877bc278797d918b8701068e604c591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c194a3fedde481194247df31c82be92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06aae26046e5c890c3cbb3dc31c4a9993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe63fb6f2bc367cbdc1c429b1a63c77494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f4a64087f32d0071a1354ef1fc7e0495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e83c22321b3801df3b17ca2865f67296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed918b42c9f07e4d5a6a57b7949be9397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd0b7713ff10ec94759a67c857e51d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a634244ffa103ebaf5d49f8b619f499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6850f7d88026829009fbd1cef9e51269100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d659c55bc91d76f567b57e4764066d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86525d7d34eff4badbafd4a6343a25fc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8407274007352108963bb1840342918103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d445956550fd4f00142a691e6495068104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e35dcd02e80020b02b177074e11833105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429dc403be8a14f688f3352756fa6f97106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371524357e3daf0535ae62c24ec9ba3a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80ef056eadb888c0b73e9d43f257f0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eea498c0569825628f680e9cdb8ec4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5493f4245156ce2222a54462de5b4ee1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e355d88fbaafb254f7ebd16c283200c6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58daf6161f53b1f4ba0354988aac8a72112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca552de6c069597063d6680b7e992eb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af249706bbbf9ce4e4dca897ebc9ef114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d695e92588ea689a7e30ab32db52d6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80816dd98724b6781d949968f4325fc5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f4fc3b819733614b210f5ef67a5488117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932e61ee77d9c9acb801d9c39b71d7d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f10e41966e4cff36a597eab14560d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4514c065ec90131c45dad44110e993cc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf83da0893ab805f040af65dcb1894d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb2aa6da020b4dc7f75fcb612206051122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95976f5ccbbe19cf7c5cf126c4213ef123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba792643596d8539d007439730e69c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6293a39b54896f8ead1cc88d467ef4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da859bb63399ac15d0af0028c5157bd1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e885490e949c59d7ec9da8ad065ad1d9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa01cdac2f532257272871e0a9494b3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76034852166a0b883175721aeeedd1f4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaff373f37f3e5740b1fe22dca5b111130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd1afb66dab051a7e0cfe1ba63ebd3b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff55165b8a2c43bd803acc7f45cc445b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d471db521bba89676cb4304f184743bf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2489cb996a5b3035921c27028308192134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876756ebc51d5998391ed6418a59eb73135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71879ef273810587b4e3b443fc76bdda136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4947fa84cdf1d78f748d6d449750d0d6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ba3e727786c8842f0bc1fd998ea60138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a12dc8a034864b2e997ee35104eb3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde1e1ba1c7bef5dc8b253ccb4aec554140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e9e06076e243150e3419edab8e634141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e415d34a502618fa0b470e3bb5fb5505142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef200c723b24140ff250c6c8495928143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd8d566c8a5ea7aec699a6f2296d6b5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272142dc78a6e24bc2e60ca14cf9c56b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd64648dc6aeb3001e6111623277a7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e864774493ec2f09b334b7652375ed3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cac0f57b544051200faad702221491148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c093132f0ea82bc9b6f645f4c7c006b8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4678a8506960817e06e1bba79fceee150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c00e1397e35d1d44e1c57c7d417b6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd44d61657ac06de65c84805dbbbed20152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6850eb490271e238e0b09f34760eb63153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a131974c2246219f2540ce81abde0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f454ca47c2bec775194b3ffffd9b6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c99301b7a4c43ff8ec39c0abdf7c65156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeea04bdabb336fbf4b278f07b22ad0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d6435b1e20ec862649f7a338bf91f6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb69fdc67192a7c3a1e8bd4c65451e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c922151b0684622a72e76ba3600c7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e98d3448db773a5863ff3f5f3d8277161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e256d4eec0bdaf7ba5b6d173cdb9d8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d27725343fba698af9a745826029d8e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12277a28d80a3aa0438351fc5e016700164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6562784ef95ab8d8ab396abd16244652165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e3ba4315f845997e99112af2effc7c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392613db9feb298a85a0f1110e0086a0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81438fed6212a45fe5f21c4ea560c013168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c455988901819c8752d3a25ab9c5f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366238730e725c6bc87894a66fb8e2b7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3451853ff1c230d45301338facd1c8ff171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0bfebff47e7284c7a2a7e783fa102172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8bcc602fd69b498ed828f4281e250173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab3f9da7cae696002849cbe6720785174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e32f2c84dedabf7ab8c69f9e105ec175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e82ef77177c31322b6b599ca0a2c3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8c93fa07b17b912376d0f8f6f8430b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98dd11e4e3f4653e10fa0b3594301bb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b7a083984e83e4a1fb33a77c5565b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e055759151a177fa34c8b8afc085c7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f923e388ec483e52fb4dacca08059181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc63dba9155f90d49655aebe556b37ca182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e848b7d11439c3c816c7649e84b0d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a20f3b8fd54d338a6d0f16d2b98ac184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c305fb2c658587afea5b1df4bbb51bd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee37cceaf92684565f7a205566effd30186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07622c0de3a8548b436da5a8760d8578187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1908d6517dc22f0673e5beeecfaf94d7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bcdab746bb119a230a4066cda80b8a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d019fa7511da0cd2e86ff4a5016a2a01190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa4c0229a96bef81ef97dc4c4ab433b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d5b1dfc2fa63737a30b6ccdaa1d807192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a724b0b8952628ebab87850feb8dd676193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706888ec7f5158d0642fd9695c8ed7e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d99407a232f4f03ba4ef11363ec8345195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b85454170f31e5ee9306b2b89db065196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a379e6951bfbd65753cd4df51093c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c663d658fea0afcba1b748e25b294325198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e41bc42551e43127c38f5d7d3f20b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6fd875abbc06c5e77549f3bc9ede87200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f0a6280085dd127cf981ffe36e2d41201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67391dc9ded7abcbedb93e3ecd22a0eb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bbc27412e7991f84c545d07af8ad0d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e6d39952cb4cd9b16a15cdace01309204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7e308c413ca78db264acd25c6aff24205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e3a5085f12e314dd698e3998b7e6d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb88452b0dc8ac0c364b56c7d14765a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b379089c08440afdb9347a33e4f094208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797aa93f0215ec9a9b79703124bbe10b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df5f4bb4cbf525cb5104eead996d4c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf520a181c334943586c3470fddcdc8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d2779d32d624f16bb419042545d29212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3109a65fdce148abf8c761f710ae6cc4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba76b6ce3c6a3bf5c20731147c1aa6c2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df932a062c589e697ebf29dfbfde76215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e200f89a26106c6a29cc57c9925ca9d3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f705050099b489f2d7ad936942843f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d34a525e73c2781f1216cae2560f37f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb534efab08bf741c886829e6c35316219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8895e41abae2cb5ae09cec372a8ef66220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7735d079472c630f2fea067bb457c8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee49c859072b117b72c6fab8ffd5c66222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b570e88086df469017182997b51112f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c772a4bcaa25b5bc792251cc0f6d0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb934d5afdb13790bb57079219962a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc8461269e986d60457c9583cc2425226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db8083e7ce522d83e218a075b2591c5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa2c3931c4efd6027a5be97499c067228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f835f66aa8d835ed36d1911b506117229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a271efea888ba0f81382d25327f611f7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42728e483c4b93211d5ac5a31862f95231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a137796b4ac471316c004300062db4d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7edcbdf4770749292f22c8bb219b15233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d512b12df2fa547a070f0de3ff556d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bec059388f2edc21373548f9f3184e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d95e0cfb333dd7c3c50541d414caf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641db581ff814dacc55664893e6d00d5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3920646016d0f6847d3ad099e8227624238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1358d6ead52e36e05957229deaea00e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270331578f61dd6d92a7dea1a04e7d33240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1132ed09c97a806d61b40533b4773f33241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b4a462fa88ee2dfd1372619fdc79f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec6d3e980ea2cd030eed3262b227e6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b7bf4eaca782930a76ede36d96be3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c49a23c7fa5c655f79e10fa10ef7d5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fe70d05b7f76f4c92c43088958befb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf200b7d100df41960cc5808903a86e1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfca2144a6b89720c2973a74c13ae4a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966204aa2001a1f48140b32982d8ca67249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d241fa1a6ebd40a63ac4f30f2f3d1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d3ea96b5d925daa0b54a7df637a2e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb834ef7a8e88dc81de73e7d7ce18a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f048639ea206aab7ed2da9b29d17a70b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640211266c886093139e2daa95e7461254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910a16165e6a69594620cc8ca2c99dc0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0bcc68d3377eeb1a4b6cb6925d4173256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87121603470f3fde7c74c693841e3daa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f37d4555d0ce788968a3b870a49b2b9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db795875032fbf87f6a360e48bf2bcdf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b4e2aca5ae2d85aebd3c003cf62546260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b8dd1597a7846bd9dedb8ea73ade8e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0884f0e9ac85d3aae7befc4a8a8e0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8f16dfa12a88dedc5220c206368f41263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ef25afef07fc24e1dd2c252e9b5f30264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139fd23387e91178f62d35721a49092e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e8ec4af5908b1245a3dfd33226a7d3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7905685c9c8d886f7710ab78c6e101267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39b9000d1e53b03e16b5f9d2f2fe364268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24780e8040010991ec89b79f044d0097269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de1b28cb0db70d6c1270e6a8d3ace7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8213f2ff38a75aa992277d7d52090db9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f30855929c7aa5f190f0c28f36002c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad34352365018a756c60f0e98fa686273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd4fe23ca1108f28c0d643f3f54b964274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1061022672f0fc9dc55ac46415828b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b1bbaa7a2ece4b68bbd10caa82aa2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c1cc3ea4c189b0ff3866262045137a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157a69a65aa9c9c9d883ec787581728278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52215a5c7fcb9b807f39df001c74581279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d02df9d739e7b2a230b83f7898fa5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c0c6bdc131525e6de860d4a73c293a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f63bab74aa0eb072811e1dbc464b3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f0caaee8a62e87228e9337acc7524283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770e52bf515a8861f1830c2f409864c6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06848c2a596a5e7f8f51fbfc575f18a6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7731818e562a3c8ad2b20fd83d70eb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf289687f604bb4a446f437f25a6fb75287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e344ef13a3ccd408c2be5e051eae3fb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ccccf41fc6cecfa0f561e3fd11e01289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a37e02e2baad6c16afbc5c7fee7501290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb5a3461ba4625402b41e85bbe5a221291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df017699803d4b056db42f20d1851e5e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6612dfc85e397a6b48f12af9d89b57ad293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f50ad0bc45f2edc5572e18f1800938294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa8e5c4139731ccc499632158e01a81295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f6305f87f85e40246696b917f3f828296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5235c54a71988cf42cbb2504957cc54e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f70365ce6f008ce4958f0f25d4726ce298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918999b2ef88dab1d89adbed6fc22372299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef857b048f670bce99c9103611468b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef7f05f5baf253786e09e78c7590dc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5012fa49f7fd3be3cf062488163cb9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435020cdef91a2b436a42d3dfbd590e4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50da74b0fa37a1eca3f350cf93bab59304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbff959c1bdc1b5a6885208c92cc394305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf48a710c73c49aa7c8853ccf930066f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e38b889102a9d4a639a40e547c64d09307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63024bda3cc670629cdbbdff3de7338308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2884d247ab4b7e2188b46aac1f3c3a6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c2dd12ef3161316b1625dac3736e9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaffcfb9abf65c292c1e126e673cf7d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd2493411dbb03f63b42194d99978a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b07509d745ff620c81d07c33418eb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b8758aeb241b271b75c3d70dfa520a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521fb22be0715dc7da472d5ada485853315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c7956f23f03472e74ec7872d3536d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8755e93698f0cc40457f163854a4a74e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54339b928c1f3a6f075035e248956a8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f68228569d458bf7861b32e75faee3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e852b75f9f0de5024d87d2c4268dee320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4e4a3f436adbbebaa2aa5b77d662d6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d258a06e70fd3f6bfeb69cf1aa49ba3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba6d9daba9782d4bc2cff8a3a5f003d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df61bff5bb19c8524f0b7c34b0c8e03324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8221ed79c1ce5cc2fe8edb9002d81e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9501216bd1d48b2d6fb4dc3fab590a46326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf64f3687e1d8bc1b632e95cd00b614327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39957a437780d4bf48f5d24d4edfdc27328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a858399cce1190ed529f69a0357f4937329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeee98bf93001314dd1006bc3146c9c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c049ab45dee08a799ba68e4d854c1e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa417fdaf4d9745a7221716ec44c1e8b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e288fe9adaf86c71dba557dbef5ac3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c0aa8d3fdbce8119f58361b3710f7c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd29ef03a15d13da9e8469cb123af7c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3b96aea7f541698c3375b606d26232336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76da84b9c202e22ca9f67e88476c686337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a60ff29bbbce578f5f09aeb49b2dc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b26d4a71f1d62406b3186568f568b3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c7d423c8e8f449ab128a194c9088f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c303324328416978e5af46186fdbd4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d968bf7c6d1880161f3306ace1118a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c97271e8492a31de3230c63d7ab3370343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1febe7d2df60f3283964b87df735f3bc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021090b54d0e252ebb43d2aa8eb2d265345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f19a9b0fc2d316b29bddb5d9d8dae7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a4cd553d77774c2d235c3b359def03347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d46106083b6bfd249665ee6a276613c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede8371b9d1072d6e257f493f0e4a70f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a8bcd932af93582060be66757ed81350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e42cd63fe87d5b0e50d09d1c50667351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758ab0c0ea7d1aa75feac739303fd24d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaecb4dcd601515e367db39ee09c8be353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea95dc7efec26ee5015da20b692dce354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e31f90eae3d351903795c68e9c052355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecd33a2174c78859cca97ff60e147b8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e753494276d01f8013096ecec1347d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e9d6680278c246901926783dae711358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc5922b7b101288655e66c6fc6ff3b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2155a541f4c83faed8a8706d107ab0b7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4fecfe26854480107d238e9476051b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa0e68ba8b5eba4c963e9408c79d9fc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9758ec804f427a6deed1df823ffcdc49363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04665746c58c9b328aafd688b58b3ac364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d025ca8ba365b3454e9a8191fb1939b6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c10ba5f942ceff5863eb336a4b0e64366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c9df0461110499ff1e403d27e48c23367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c078fdc3e831b49bc7ddd2e75cd50368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f57479b6c9eea0975d51a27eb2e29369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025165498e457782c962235d93dc0a89370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b5513c433dc63912a0f6ed3a306dc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a23e9aa0d18e99ab4e84b47e4f40d1f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f8dc3fdcb1859da855b5784a1a723373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138676b7293e34d9dee3d35e9759997374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95395810acd396bf098ecb7149421219375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0512b9d7a916f922aac549cc34d96ae376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a9e05fa4269d0fef80a021d79df92e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e4eed9ffaabe39f0815ef123bad48378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b347d2d92229586092472c1f7b4c8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090addcd67d87c044a80e97c6c497bbc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef30ed861d17b8d0906f364116a27e2b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea1490a0b24b75eb0b0a2c36182950382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33790d5dd1ba4a4c2bf1fa10a96baa8a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a55f31f2b5e09fd88a409efa088e8e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a047a96e38b4200893c6ec55213456385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a2740d9a3a27c73820eadcbfe50681386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf0bf13cc6d4874f228ff4f519ff7d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2ff0348c58017d7256f0e5577376e0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4c24afb9b34f895673acb4247d7af9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b05030b2df2cb46ddad2e2aeab0158390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e6a68df87068ebd3adad3485938cda391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0887321f4e57f452390f78f0be3fb2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e603368f9229589adf2f8a0f7d4ce2fe393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f2ac13491edce874d590aafed7481394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2ade26dd1ba1935740d207bf07844c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f1ef03bb95774cfad26ad5b20af53396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c550d9f7d13b156073d8f3e1a0e23397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e3b1c97c670fbc5cb244dacf6d7c6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39fede69ea1ee36a94e69e9ec05fe86399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7122a5da2e7a5153ef06d923f5a2e881400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ff83133be9af3ca3284ca582d4029401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c40a20a5923f1c0c4335175a5f52d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea3edebd7b2e7493a24bfa8c67e0a9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a8b5a6354500ac626dc9a4691ba55404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19009f1de45f8ffe5a6f5325dbcf49d2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2204151a901d1d0818957b95127d39406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46643f6f4c75c8c4f3722d2001e12915407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e427f71dfbbd3d31c555b3492751e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee38574feaafa88929a9876b392d86a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e30bc5a55bedad7791559a8901c817410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc137872f98a80621fd9b81dab5a08411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae228abdd5ac29320d02de312f6a31d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b0cd2ce650c28caf0f408070130d32413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc5162dc4b4c82c873bc2d2e4b746a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd35094866ffd9a0b9fbf5c217e08e5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c72ae6824363e08771df2a3bb1c69d8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc869270d9ef258ecfcd206fceeeb489417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c461cd795705542938b19c82add74418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4276b66163cde2c80aa258e66b32d77e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff3119e9c51c4cb34f12ad957c6304420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a0894554dec19d641923c991c40a9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b02060579a97dbd7be3abf7d20fa95422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c40065e3df03bbeca8e352810e71553423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ed8381bf542718c9f14fc2ffb4ddf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f025440d004a020983297fcd0b469aa7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cda86eaf8c737f6ee253f2dadba06b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5869cdde1a4fe22beadb29595d7f3a14427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fba70a8bf63b9a6c971a1e6edd255a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a69fd318f7bf1b60fe11c295eba2b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b01987258da60ca261762a9df9187430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ace506becf55afdbabb048953a798431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb474ff8289adb06fc056eb244209d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1759bf817c0bc626efafd5d56e1c75f1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c643e394351bcdeea0db7d52701d0c8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b3e36f58e2c779e038fb93c211f467435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd933c3fbe739b7c170714a78cc48a9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e4d402f0b46f3c14686b2eccb58c70437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0485d6868033452044762bb30fcefba0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3344458667bce4665ee71ff072eeb52439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ac36b1d227233b58c968dbe3d96f7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c68a46eb3edc5a3f500b82ecbdaf85441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc9b2bf09b520cd1760bd8df852947442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b85af22c1dfb2c0a2bf3d00bebaaf1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e59449551bd8109226559e38fef65444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e712371b53ebb369041fea179b26f522445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068acf838555c0be0517304d7562647c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14390011e6220dd223c1abd027eb2f37447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec62912a714fef42e5ae5fae7f43c431448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d98e9843b5e5a1beec29c936ca5962d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb35607f71926c4345d18b260fcf36450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d286577487f7072b7a1e31751a5fd6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b0289d637a43957a3c9908f3b91a2f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c759566d3390904e5fc5d992ae41fb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a965607018fdb67c4ae2ee59982f8835454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c765877f6ddbeacbea0def06cfe6dc2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad542e6aa0b4612ae98844cb4bd4c98c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd685d850a45af64c1ba40ea1f2745457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddbe07b89292ced2215e6ea93ff5438458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205bba0a0eb73bcffa4f636788ab2832459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa8915a91ac0f50385414b335a158a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a22ff1b60a363965742d5e14be2a930461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42775fe2fd337452e356de741fcec23462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d0d2e8a839712d556b640ff159f8fa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a96f0a08e95ff641ca09dde266c1c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c52945a06e80e11522d9a33f09cb556465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12895820c7aa0c6abbf42332fbe0fb3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd825a27ebea89f2acbc3b5e34f20dba467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e525e706be151d57aea2dba20fb591468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0a0d46b87fc771140f8c86f63a1cb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00afe420b7e6ed8150709cbf7da744e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596875e8b0a156ccdb563ba594b8e347471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb5063b9da8b5379f39242c198d26a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cda122f7b200309794ad5fd4427117473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d5ec31338a949081f2388f66ebc96474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144a00f1a91d6ab68ab79b70108cc710475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf40a15e19b4737fa0f3d0c149c5a8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ffe4070730c956e99a2f1299bf711477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d3e0626530a485f8f5b24138bc1e75478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b28d8173c86f8dce944aa2329af8a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f17103e793a59841dd14612f99a23480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f322c4a6034e64ad19e8fbc35e0d84481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae5713bf7d40cd8f4c816be574f77a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb3add2e978d8464a7754dd751f99c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2062933e463237d25b653efbd012196484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd18aa41355090d8871e4061135c07485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7067e10bd3233d6df63ed8cc1de30b8d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4987a4748067080748d2a6af51801e69487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f940df39f0ff68d03b382d54269e6e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbeb52444e1f9c6d8fc28ea27ea616e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd5f31069fae4745f493f4b3846bade490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa59c7864fd74e82aa4ecbfa14ef16f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d8fcb7666c97aee1545d3e9fbeff1a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb4c6497535d1a1cf2b212f45b7e9bd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e7b3c270a539368526d09c408dedf1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da91c3c27bbf5503d4aa31e487c3f14495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58288d86199fd2234e7c3cf20766a5e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c3390ffa0afc068967b626b88183f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b9e7bb8aa446a07464cae0c59f676498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb992d532f1e9f7c5f2b90e5bcad2f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eef3009b9f266a6d0832b8cbda51ad500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e5fdb81a8b8d9182003095429e009501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef30ede075575edd016ea3bc82a9864e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5686d865e02917874a1e58d9ba4b5b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac65de95239df9e83321ba409691d047504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4082d50fdf11f2e81dd49587ffd6f95d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00436095b69ac6b66f7b4222fcf9be1b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491489ba0b188a0559d8b0b1f4e5bbae507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6fe16a26187f297588e2cc75c5403e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c071588dd89c568196228e5c6019462509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81548cf3e9087cd6dece1a20004c2abc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd430d292eabcbeb066c9c0c00ca5a80511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a622b3c26818eeeffacc4001725546512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5da57b4b8072baea0c68daf6b7bb49513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da93f61a06bc65dd47b8f3e40f3553514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e3e463abda3c7fdd60bac90554b8a1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cf43630d99c3a7d081deb3b31a27c1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87268fdcfe437a044fd007dd5cd96045517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a2c9f6e23e60beca6425d0489bd16b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895be475e0a6857947e225b0e8796f98519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb73593a66a179b1b31a35d2c841b99520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95220c71b61f19dcf12f737f4135f17521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e23255505beed0a16b2972155fe1322522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723bd1d11f9d872ebe244e01a765fcce523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926730553cf155c8f917145a1b61eddb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8946b7e67f942033bd288b2bf73525e4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25504db91e774d2326704c5ccb6f637a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2692144939f83771d01dfb9959939d78527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b715e9af9e6c2c77826bdf2de55a5e7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100aa345e9a3aa70434d67fb83f4f00529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1c0b92f7742303b00be512e9188fa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9499cdd3de690c52e4d47a87362f68c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8715f667d6eee1aa4a8a3040775e5bfb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31d5c48ab7365d764eed9be101b6877533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac7a014be28e795be03abe0c57c44a4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5fb15226f28fb58ae145d8669e0992535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b89746d108e7e527aef6ef9e13dc3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db9dc5351a67af9083bb2649d7caa2b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb64d1784884cb3597b7cf2378e23747538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def44ef6bd31e29f6f4c4e81913e8bd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a8e4eca71ce842c478fa61f567181d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe87385a6b4a4fa263936f678b12c4b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ed6216f321e63c2139cdb6fd7d790542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a238a78d50598a2eeba35bb26055f45543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a0ca74be10a34dd19a606cb66831cf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127124433f21701959802ce2ebe9aecc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f89e49e517e99d30e3a7b5d9c8a9a6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c1117699e9f469dc66ca31db53f3a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90880c20f5f3e0820941cc838060113548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0166a5bd31672f834d7d253d3da984ea549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd6a531469a12f5e21fcb859cfc7b18550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6631febccd02d5aab3a6d23b115c2ba0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1cc83830457f2b56dd735c007a736a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee6dd061e26df545ced93a38eeb7f2e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cf170288d243b5f31245624f7fe86c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13784e0260b5d9c548cd4c1cc3d0ccbf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cee43aacf6904128476cbcddef2838556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21860fdcb50a5a1235a263498f18799c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb92e909982217d8d8a17f2fdcc98d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce8bc9d135812bf09fe8184d1d54b3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb64f8a6c02e60efc4cf9e93c677fe3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c096c68be8930bdca4bbb39a671ed374561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3346293346f8b40f3976c1b85c92760b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4807d2868010fabe5811f8bb849189d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028cb9ce17841ad618ba26aa26da46af564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf23f72df98d6a2ef49671b06f9b87c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d367fa9ab94690c8384602551c5aeb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f9ace25dab12e087c3764e86616d9f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e4608c4bc9e8954474cc0ccf3ec6c0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3039241cd53f9130bc0c9bb6a9f99a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f797a99c52f67ec05a52aa0f657d7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c093fc4d5218ebb5560f188428a0017571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a04754a26d99e63eb1cadfe1191ba0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e5cd5a1e5fa1da38f68ac7b61c3b1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac4b3f9d63ed81d54ed2c8847efb200574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff5caf8d76f7c32555e571f7170a86a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d73fd2d155f26bcd3833ed8b5644a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d54c5111fec2a36b7fb9182aa632d8d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8517364a6924aae478c7b053a0ab017a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7261587357648555cb1fcf940b51b3f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c306f3f974370745bd4c85c2bc7ee580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77470387f67b470dfa97b3ad4999c5d7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e64f924dd3b5888ea6bc64a8325c1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f140ac371b616cace5eb2a69aa5d831e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088ad86457eca8b62316efe0dc950739584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516bf1d414ed5afc28f6783fc693c2a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba199d0cf52cfc0dea2e0fd68e51bd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f9d82460706bc405f4b45e58246c3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a507145e03e8773dfc6e92125f5a73d3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a4d3be6201348437451b88ba4f753589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3ece45aaf6d57cc6b38ae23c4a7db590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c9512723ff45a7b8621e78aa4b4bf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dc25a2351f90abc78783356c3c45b8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6243df73ef345038d4f99b13eccfeb3f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba28e6b178edaba0c2a88edaba99b1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a395f46623278de37ee38c8f11174293595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc6c27f79595068617225396326314596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6c0b5db76a535a8f2a4a7cb4af9cbd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be66480f09983cf5da43524972838944598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24949467670990b974f26ca0181c5de8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41adee16e02be8d6dc3ddd0ea9160314600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c60897e883df865c14657174aa2c639601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2448934f0ce3d21133f4beb5f3e640602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec3170283610676c027d6862f6a8172603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742afa20124c97778fff76b04346f8f6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b71f90a038b8f35c625d9144fa233a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe2d72114582956134b8a599aea38a8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de31bc3a3fe3e14adf19caa3ce047cd1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c72f87d5359e42df7f94a6a25479257608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ecf4ca9aca642f84b0f9174f56d81609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ba73bcbc1070ce576ccab00c09e5a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e71c16a37e172307b49c4c6250b910611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e2b855b0b80ba99081cf2708926ba8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab197e9f48a8803f39ac1e7aebd27a5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6b1547e4e9c745b5e111dccd220c4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e1d49f2ede3ef53e095d5f77f7c078615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75542d12c32524f485370c66e3fd959f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b358f1354e32b1acb228aa533b6c66a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd78b5e14c4395a7a71119bfee1924e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d5d3eb4e4d080f9592effc5aa9747619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577906635e4effc1b2aa08c0d7d6fcf7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc9f27d7cd5f97ca33b826d9286e6d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69633d3c13fb9514f79ddd9da89bca26622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a10f54aab266f8895c9d60d302265623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037af88bda5fcedd442879b94ae0669b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c3ccab25bef26d6c2dbe2d8b35ceb1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67376b40debcd49e80099677050af042626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea838a42166fe26889f631d4fe9170d1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6565da55931c9943ef53c55986ba303a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e2ebe568ff7b70a544c104bfa7ecca629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fcea2e1c2153e5c1e81be226d3acbb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c05a6719bc83c258397a8edc35c7ccf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9099c69e553d4c6133c41a26c2ea6e65632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad30994365e8e3e2d912bbc04cd51a5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5195c7ae4d194ac8d4b4e82a9e09da2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1f06bb7147516106c5a745affdf6f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ba41feddac3458aa4b9e56ca9df2f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e8eb055fcec21b935dc66f3439463637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b823ae76a093f743ec1101b285951638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c45fd91e7d53b80393dfa23484a78e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ae577cd2a5b5783bb08fd7f7ddcf5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dbaaea43c5ccf6dd2aac6c943922b8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5973791694963ce347159e053c704731642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19696b2eab28f3bb4c28cca49379ea3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d020b2c47fb5cbd9bbdab0b5c9cc1fca644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b1c45a7cecaa46fa835bb714ce73fc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0222d2b86e304538941338edb92ac1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8263a8253f6dba36fba055edd3a0bf3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6100c50a16123856e2f8609d74ccc21e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9152dbd1ba8a305dfd61d47e189c448649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b98ddaf004fa0518079c2e23a3c4e54650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17342730e8f9eb138d1d1a778ab3304a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cb93d5488b9ae5d0b56f094834efbb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ef67519c095419e9811f90b5f45c4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d6aacf56cab210541f1989e2796bdc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9aca757ebf65e80322bd631c9729dd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69a3131b8a206465fe0fba631f89af656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11220ad91fc3a6e2698b8fe739e61484657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb02ee8e8890d6d67d1f68b0b43a9e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9154b1db18a45ba010237dd5c7b8b7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9168b3213bc5a967517346c6d6400a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92253b82d4372cce4d5cb2041bdff928661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12877040a7462815b429e73f42874ae3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c038c32f846d505addede64b3073c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e45f6454169911057d9671b7e36243664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd8cbf180a7aaf818b0cdc8dc5c987665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa666d3ab321ae0885845e23b67ab87a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e3265701347da70c83c45a19056f30667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f9ba2e7d8c3bd99cb9690de13fbc6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f33fe310e50d3dfd84350765382f666669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b55287c8acd8513597f7ada74aa7e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77673da59f79037cb19a08e6528c7d54671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a0f6dd67cc25ff45b00f4f4e0c305672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6873e47e95302ad0aac5c01ffc057d7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3700699c799672979d951f1c11fb0c72674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ff881cc2bd1792936e11e99fc2a5c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01c3da14d35153d8200f5dfc43bcdcd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea63b44c6d5d6b0e5c5398180c8d0e4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f086ecabbcbbae7a19cbaee5c71c8d17678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c3b07ed5e62d76e773310609420b4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b15bf83b515530f3ee870e9bf9a93680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f05676e5c118b1a0ad3c0c856357df2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d935ad2efbcfd9e548cf1761bc51d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d53dce9ac80f5e8fa40b3c65d2510b4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f951d4b86b5bc214d09116a8eaa12684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c4cc124da3d9c1c0f37c3d946b9c6a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d7f10601406dc1ba7a877cf476853686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff14d5a25f30ee55ba0ed583b99657687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d17a3eef22c9e5a1a7d499b0cb8d1d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10d4fc6b07f04587b99ae2092f467f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce07121bbe0d033e39509e103e70bd6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad441784dae7207a06745b44177d91f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639fa567233667643b9e212fda69fbaa692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31624ea771b851ec4e150c06d439692693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a3cb25fd58ef447ec8d15eef047a53694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888139f912b804522fe01693c70cc1f7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce9b2105e8fe317afb589797f300867696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6520c6f014b877363fc613a0f480eb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55325e9f3b112b7e9d9e43e07ee11ec5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f0c3a4e5c226bd90c4d95a1445b828699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d52a17f2a0cc2c16b58dd43a55107700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd770bc1f6fce3010740f33a9439a8c9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcdb6f9f931b40da49a15127bdb0a24702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50039353d9898a8ca2b29df49c6bf0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069fb986206dcfb434a90c53b5548371704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d0733d91309ae22d72919b32327f1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b96ee0972a8119c9398f88083aa7c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a8561bbe9dbdd8f08c24a89ab2b18707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb0828e2b9f0969a5d26ad333bb63f9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be6a831c552ec17d392aac2eba6d6fe709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312870fd60bda98a241c52df36f8c73e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf384557155de0ba2fd21025117b6c7b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268dd7217a6707715180d301888abd2f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2fbf835ede48a9a58f45b7d5d1dd1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e080c05500562c01ca1ea1831f43ab714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d411041bacc1437fce38c4e0f324be715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4137b8841df6afa6916b4d5afa1d1dce716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ff3d49fa4aa95c5b6f54c224e1554717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0deabf6fd53b1ed8d4f60124e713e1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f47fa1eea3e7e4fcc2b6253141507ed719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a4c0fe0dff7e2bb6cec6e6597da9c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05786ccd1d152cc9c3ed84721331db6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f2634f4d855035958a013d3733db4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c8d911a856d770bea65d823ca319b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75327963c8ad21a524910e4ffc75086f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f86bcf5c2f7f7fe10448d01d29a8f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b383dd25e36b3644d62e4b545c0c21726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d9b1223fb31a17c4913922445e4a2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad3125c16e641e4d6a71860893590f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719179982b4a95c0999f36731d8c5b5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b100255fe06ba730208b1e020e6e4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2e0dc4d31ad8fb5582b356949ec38f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1bbe84923bd75fa90e0437743ab00c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92fbfe31819eb52b56a06aa4a7995f9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7dca8254c67f7b011aa7f20bf15490734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca376e319531b25c365727a566fcea735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce9311320fb4e3c4f369132a4c2b70a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d9219b1d0583dd4f2baf80e6ecec7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e967fd11f7e88978cdf7d351b5282ae9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66642090329ccf0f941acb9eec296e99739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4767af2677cedf26a7f91d54023635740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f76ee3de63de936537418198a21f169741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584e4bb2608a20faac3a32557816845742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f4739af5c7fed770ec239e5dbaa77743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6867491dd6e0408e7c55186a0655e2c2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bdea7a613a91047c0deda573c72921745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e574f9c1bae4ef46fee3f0401b4fe6e5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69afaa4066c6b7a41913fe5e7ac84638747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9483799b96559090898a49da59ab678748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020696db2b7110daa431d62f0bfbcdef749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37199f9c04a869a8ed886f6693d3072750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686b24e7332a350485d4f9faa877188751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c38e297c71b43273726fc6f19215dd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265fbcf3d87fd0dbcc545b22724ba59c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90bbe556380ca4ae34b945d68ead0bd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a22579826614d1662d6575fe71f61755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13272548bd0cbb49fae875bd25fb9dc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b261cee267b745953bb98eacb902ec82757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70333783f288e9d5e1c9e34807eeae38758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf747ae706252a73f472823fc51e9c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2278cabc6b76f21d7af91aa89acda71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f913307fdce0e4e2325383316361f8a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8922f4dff340981879b3c81c64bcbc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22861306d2d47733bf92a6bfbb45bc94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4695ed74f52c258bf1eed3646b7ec25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbef96d1c00a99f900af8bb16e706b96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b2f40823fbff05300ad20a6837664d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c9f40696d78df6dac7688bd3923d268.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cf8fa15b214e49a36712e07b8978249.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3abb8c579fa72bbefe73af253b662b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0151de67898277deec0ce43faf90e811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017cf3a8b31100fa2bb4c249ae9f25212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7907fcbc4b83f9e0c1b8d8b787b8518c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da9b97f4d7db241501e4ac918dd8a614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af46ed46e7425d32a363448db58930e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e5fb6c5fa0375c35bba1dadff3632416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d5bf88eadb5d59be8242b18d0d10d917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c2397c44d1f635a639d88e6a0001418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b93f5e386ec468ffa4bd929822924c619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d73e2b14da4c5c8fa1a617549f45220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a5badafec9716993f197021e36a38521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d9ee33670deade18b85073b5106fbb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a58ba0339969c082eeb6a2f23abad423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dec17e1a479874ab11603e11d2825924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695d8aedc2382687b4d3b0681162477c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4e24b5aa2b669accefecc505bdc45926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514f4f6f1ab507ab7afca0a718ee531627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f5b7dafc53fe62ea4980acf6daca1928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae253e44e31082ad4973ff1d3230bb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ebcdfaa34e9baed8504396344f85a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e6ffba76a943164e6ca28b5a3bed831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64708ef019d28500a92610a8964e32d932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6228ecf183239a2f50f4f773eff6f48e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de2cd22e874be4ee0301c7c241d83434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b159896edda6798103ae1e7ce1032535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4146f7bcecfa902872eba389d7c9eaf436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f153aeadf2fd9e422e588f0a8b8921bc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2897eeea10e43e35b301938ba0a45bd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc3a6cd63644874f481d18da9af09d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f354ac00160e409464136122aef9456f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe8b1312d0d8ad24d7e6020005a3aa241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a9549c3e91aa3864e08bcd7125d3242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d408989300751aa78765c37f64d235d543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ecdb700056337e7d4870b60d9da7c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c962cf93838748c339ecb81f16d4945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aefe1440a3563cf1f1f47d3f32ec6ee46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b4c8a359efb656585bf008a88fca847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a31d54b9c9310e2c4338edd94e19148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a7b11eb7ce1479d8bb2040aa1b56b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a245831854a4aaffa97826ba939ce2350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13275063668302efa9f3149d9e98b77851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af518ddc78efe73f731722c29dac6352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe0b1fd1962c8c78259929b8613dd753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f270d1e6d34e945cf70f795b72ab5854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea55f33aa5d3d680467615fa55f33755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea579ac6e36636aadc2f7e363f3e9e2f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a260e809ec96e9ee0849defff194e78c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e76a890de1bb55db2cbbaf404e96458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5731b89c8c7cf829415a714a679df9a359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87d25c12d279b75b4a95617569dbcfe60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb2d83715bdc72d0eb64e8584b55d5e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdbba2e7398f146a3414527372dd28c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e460268eba5caffa007fe0a43e7804763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7461f6f7491ba6ce00b208e497a563f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6f5919283f0a181d2e691f04d60d6365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a741a8bcda5cc82f61c9d6d0446710466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df7ce04f0d614ecd35a1326e8ee7a867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e075e46a305744fb199d7d5f25e480e768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4783078848ae9ec4fe98cdaab4498a2169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8484b902175959840f399a7af7586570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f5e9b3456ed59f56b03d33363bee4f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703321cd191a16540d44ee468fc1444272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd781c582ce85890161ca65b218d9a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaa73f6f73ade49b24e8b012467e5c774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f627614de6aad25d20d9a8281d49484475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744858ec7ebb09785f3ffee0f3bfa21376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0aa6d287bc3701bf30a60a8d85e42277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4abd385ff5230e4964442a1c6027a078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2dfd77def05be9357b78f22b09c89479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4680115bf8456a02649702346b2b77a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b2e108808ca57f9309c972ab27e52481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ffc95f52d4a47d22ad6e940a711a082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07353eb979aeefa5a80584b7153ea22083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fac7638baff5d5250d48c0a4399e6f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebfd7a5f31e8b38a5e618f2d0582f1d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b487988fcf55ee6151e9bd25df41ef86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e326b78f0365358817ebe9fa9daaf187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bebbe7a7a6be373b0453606dac6c3d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd39d0830758f2e59b35e02d512d8089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b8a6e90597952fab7755ee7f26213a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c5a5398862f03b7df49c6a0b27de091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4588195d2e5b17ac312298bad306b28692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96196f05b7e20782f360fc6407236c8a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab4b0d7fd290bb7f92c42273dbde9894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce10399ae09a866cb254a0a4b0253e8c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af786ab2f211d621fc57e38933cd7196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac8f5d20e7c0dfa0121b2a8f2bff3c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a027fc1338924570f7f6f9b058c5d9698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27738e1a3de6b38410e9fc5914aa9799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d675472e8df90065dc3cd92c23b2c87100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b180bf3b43cb2d57de455fe32d943a0b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43810960dc91e96a2fdcbd7195c59639102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b42188a0f04eadaa446ff92b4255f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d036a124efa06308398ec6dae1315c94104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f49548643054c060f7affe83ac31817105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9da1a951cad6217d13a69a162084631106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd156d91b92c3a4c75d8dfe36b01204b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aaa178568b727579f8c372a334e2df108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc50f6c5eaae855312364e48f5a84907109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8350b3ecddadd8cc46aa56cc81bb7f01110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a024159e36077cbdfb7087cf7605a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e844a459a527d34de9150b41c02b315a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94849632a0ccd5b8bec4edb6c66f9784113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d217f6d8251df6b5c1422023e5b49524114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d4d8762accc6b2583feeba4f44192115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5466b343ce694fd97ef0f0a312d194116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d89cc891dbf10629486820e2adc2bf1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef152fe7448a71692266d92fdacdef8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf794e7a2d45a37206f85752fa571c4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2075c8eba6b9ef216c0f00f2eb0bc9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70199861a8a6d19bda0e25628287f641121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f098aa5e53b50dea38d947d82e337122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d0e1efb5c230c2cf70936f1d1d8f6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4157b80ff45a0b68a044eda6ae9aee86124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05280a195da58537bc7cf23b604e501125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad2c61680446a1039ba1034abf4027f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694725e073415e716e032d17dac63912127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f082aa0ac6c61e0891d0c1b795c09128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172a5349dbb8ac9ca08364f7e44ee4c7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce14cf3e6bd140ec31212f78fb05f6a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d0e04e3e9c6a01890017095b21c76131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e598b770057d0612faa859abbf83b02e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ea8145f76fbc3a4c4f46020e60b0b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cfdbb84e55b8e80ec177e8f0c5e386134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d805ab75b80976715d4c00c1d9eb6a46135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b8523978886759991fb0cc1a71eee136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e736a5deada8cf8ead0c9819f7dba3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ae5f85785c3c4e6c3455998825b16138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7794d55f78a696156043fba454e16cb8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d032a536f6291e2d4ed8178d00854140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6cdecd677a86c6b53b5f76b9403472141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a261b2b268f41d8dd84051cf42e664142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf1702f0a26caa525a64ef2cdc0f9dd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3334673caf48b583880f57ab9fb3e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866eff30ca4d97737bc4e7a737a30129145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323cb32aa8fe9a995532a987bd6b72f1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b65f6b5dbb737eed7e9a7d322c34678147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef2806f3ac1165e7882d646478051c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c46feb93d31d65b6a761bedbdbf7a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb4c7ecb34302fa10c037b01e15cce150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42e9beabc80440bf03d4693f241a65151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c5f4d37e7d650a025ce56aafd02eff152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802bdde34f6ffeda48c87774a14ced5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2766d3d216e86bb46f8b45b8c4ca3a7b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4a7145c1537e2cb75d02db3c2ef08a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5987f62631cdd25bf6a52860779270b6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb8eba7d98e192c7dd63e214065994157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a99cd219e0b573115f4c78d174a87b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0463cba8b584a35af6302a97362203159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb47aefc93a5fef021e798229c586eb4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0fe5c863e8a0b3132b09c6ffa673b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f49647a6bf7cebb847c1cb93596a6d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba0f414af421a3d492e21c2bb720aae163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493ecd8d163bfd12e9e51ca55ad92d5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c31afcc67b8b2e390458e7bd2d9f734165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21823b54b4ca290ed64bc38c727b80bb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d2134d091869361faf28b12e50195167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f0df47692fcfa6571d54642edad42168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b480152d0b9226c818c696747964a9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5adb462c6915b7a425b52ac193d5939170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aecd69773cacef15a0aee090d2e9b54171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd851b34177f1dc7d0dba5861d26f55172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f2bec4730d3fbbdb9a43abf35298bb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae86f3f85ce58eb84c603a5fb670a412174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f65733bc1a518f2bbfe8e8a8d93b8b2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8c16059f4b09fed08dc57cd47ba515176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ec4c1d4eb2b8a9969572a72269c88177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139bfad41506a31c0cc32e77f0b06cef178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f8fe5c29c3caf8b95d0845e1860a6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc83dd0d5fe83adb79db8a2f00df82180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3f40f7e63b3acb7f9b7fe02a7c6b7a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1937b64501d3e86c2a9656f0c5936f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7aac3eccb54107ae95d70abd8ce1b2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ebf3e53f9f2497b7b5f988af10c9e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae1114fc5b2dc8faa0a15397289da46185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3148c98189c71325388788fd38d17e8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a83c3fde6f4acc6ac3dd541de9bcca187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba8e6549f66c8777219dc48f9a68952188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb39cf759ff0b6ed88d7eda8a87d8dc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdcea2e8cfebc5bd9bc65f9366d240b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b92d602cccbe1615c966bd922562b2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2264d355e2d9f7feb7e56e61594598192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1cf976962a162acc2468b8487b03c6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4641387867bb747876a2d245e473ee194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27420959f0858cdfe39b55b818ce2433195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece4d196502548d782ae7e7a741183e6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc8e1490af1ae22c8c8fe09154a5142197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c56b5bfe2dba0134f55cb4fc61ab6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4d38eace45774d0dd183eb5519711199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b977484a266efc5eb55cb8f453857200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf534a0d83d2bc6bd485ae5f629efb7e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5890eeb8f9a3e51c717f8cc136d785202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491bce15d17b782ba2b4cbe2e3ec6fc1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e06d24d8493f58e36e5984c28a81bd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5956ddb384450be5e3af93b0541bb029205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c29f1428068b0953e7ee9f857f99bbb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f830343b4906bd007d7df7d1bbdc0c0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce1327cb36d06d4a79a1713978479bf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba1336787f3ac8941340d72acb34c8b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93677d19e89ee9ed2324c21cd9cb56a8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a8b6a273580ec9a3e18f708894287211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def4f6a4650d09bab14e29ccef1c9ac0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40689edcadd9afc2ddfe31886a41ac75213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e887758ec400d3f70317d3a801790214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baecefae55347547b86a9ed467beaf7e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd4627b3e7413abb278cd1f25bf36b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a679009ee054bdc78937b8a7955dbeac217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d19df27ba55860100eee6aa9c8c6683218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fbe9c9703a34e6acead1679a8b05b9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fab988e87fc63d04f7569ef364b7d8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a8d0ed40aa71839a00094c9625119d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fd28bb19a2186c28c4af72a064e561222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c8c639e1fd05006a996acd1675309223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d0b00e21e42fdff57f3d4de8b6ca1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f826a3bad65bb861703487359828fd6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc67623635c8f0afac1aa6ff28f3d7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b9bcf5ce75a051ec414ec25a1f87a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f53fa49bf734e5b8258b1b9db92adb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e2add283b42935b772c96f9b49f26229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e355cc52c6eaf7132a209c6b24724230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e60227f103f1848d437b4a69a600c64231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa6d7d1182b0cc85ef4339a9dc4f5a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733984a6183ae5ab60e7e6ce742e7b77233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf22a7b17b95ae55426395c58c45717234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b48c0e94256aa063cd074dd439ec8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d95c4b65896d623f29c6e5d9ed4edb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972c0f4cd50729ac75e04ba04270a60d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f0d158f0b83794105941abb62d590238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f29a1fc09c4c0b8098a99342b4a2568239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f4f4f205b1ebcaaebea29172cd2171240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b0ae1db4c4c29beeff01f0d23df7de241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af37266fb8570ce70c4405d1c1e83d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c5205e0da8b830870a9e2bce3d4835243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d961c2c14f3a2ee40d4f8589eb39a0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048971be3a2a40fbfe91359eddd41db9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2421f8c271123911070a0f2131f63d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be02a5ca61c6d40bce3e834c69377f90247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b5173db1f6bf10451478b7168ac2e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cf7710d6a9480ea6c47aed5d27469d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8aa33274463a426818133774081d91250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820382541310f99ffd3a0c2552f41a35251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc5a3fbd25ec20fe5203d504f4a0943252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec24bda07a0cfc4fc383e49ae69f30253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f904042bc408991210fb3d6f267d3378254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f62fc8515c9d249ef8fc63be81b04255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b5b73147a2fdeb53c853dd59891781256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d8e6c928262363ff6036f745859fc1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d29c78c85bb611b7f0294c098f3061258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6500a2d17007c78e09a23ca1862e9062259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f3aa63338e68d1352e4a97ff3ce67260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848af0164b64e5a2773688bae350bde1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f08e00ffd9e0f0fa6ab30373d97327a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73762215082d99e5aa3597c3e45b6065263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd705cbf120d50500c8bf0cefd42e7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1505714449bd2cdcb570031526632e5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ac820d0cd14d06b03fa2c3c935a06266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c16f9cb499042f674d06e96a24c49267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465681c1e7997fdefac26142b229a273268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d8517f7700a5a4379549295aba5a7d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f003b45cbddb2411653c4a902f119d64270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a60ac3a5e29b2dcefd4fcd3919715f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6854587bdfe57ad981116a10ad02d67f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd05b69472229206b881c0ff9012730273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc70671ed49f773a7aa386a16ef57777274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c27b6a266f9fa049bec0cc853ca42275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70047abbb3285c9be930c2364b731182276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83fd49c63c7621a398ac77299e131e6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b8e6d7c7c77c7f2e27ab044a4df160278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f567c923b325921b2f824b60b72c6f4e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a34b234ef50fb074b247b89d215f0c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e90f9faa4b0b1c121eba7cb92d09c8d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d031d862c6c073e34d4852ead9c17f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fac09e6ac1f5c93324241584d741bf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2797c596e922307c780ff017db6d6a8a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7992f5d93c6ab61f9d1331e6dd150ba285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e72e4898c4e7d0a3cd56f29cc8622b1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17583c07418a15387310198cb450f0a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32173dd9f9e010439dcc83fd9f91a49288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7808b9ad403d18ffb3184b5b9af4fb00289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b230670e018fccb5b8825b0ca24cb5a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2dceb8ad1e25904d2431249e84d4b0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711784cfe5e9cd4922bb33125af0fde3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916fe406577386803e85fd6174323392293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73abc180b5cc944519f80086ac5d456d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff4171992ab09ec269510d3f264afc5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee8b263b7dc605cfb0c3dc81f7072cc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1746721b357cc0d36bcd399961175b4f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6224698408705a85e5fc87956249d141298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831aae984c34aaf0c9008a84fb097945299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7472d1cc9a59847346b4c2fe3e158053300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f57b59118b4c1e84ed20f274a80697b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e987c0d842346e0728de42f2feabf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a569ed8cbbb2e47bb190774ea2075ee303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ff1cc61e0594bb1d4f7176493f526304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f061b3323029c07e977f8670297119e8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e39f049339db4a54841a0a41c655c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bda46e07c124032cfb1da7fa1ee4c0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0986ae7c5df718b1bd68ec4f4e5024308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d08494830e69ab39f64719abcbb9b44309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf985868407e0953a7cdb136d59d3f0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3492ad70429e7cbe62d8f5a3e567e693311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e81ad488d4fe8260edab3042b38ce312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0937128a4d789f7a0b3c107c7ff3969c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92002a975d267e1994f6eb3c91cba0e5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c55c9eca5c9946159edcc935cd8999315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f52b0701db30649b8d81fa2591c134316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f410f60880b0463215339bec19f99317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797cf14dff5ca7d0c101cfd832a700df318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f620ea11003969fe8b3a52f532ae6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0edc29176f2a6f14235c17966ff74c8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5342139553e00ebb79b35e883e8f61321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb98cbf9fab09aff3d8612fdf2b213322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f955e46cc4424c8b66da78d735261be323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddbd7ad3154b3e55bf42c3fdb1c52fe324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4712b01bea090c58cbb3a83d14f42e94325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73013610ec7a326e057405d891f96db6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a9090a775c10be715a90a2614cb13d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408ce4a9a037ffc536c148ae7262d32328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9941c00e1a8ecd4ff271fa03aec57a51329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a43f7357e63fddc685ec66bcfb7d6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cdb8596bce0c7241d7667d8037aa27331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d3f9d7e9ab83cceadc410de11a7c1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a8961e1c3a4827bad29aa9394fbb1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a3537193ac6991c10af2c0f6951150334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b6c56e2351545c450c24b97a6a83b2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365c781d8287d3a107d5c44d9b1bb91336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6c91ad9707a0eb470bee50520b6f7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75cc2bbc6288e984891e4154f840724338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b4084a4b636e5307377d9e1d8a9cd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c349c2b1466b25f97b336fd97768c19340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c659cec852a11f198b12c92f07d342341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520ad0b1eed6cb77d429a6ed15c1bbae342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7343d381f843997420d3ba42bfe2237b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b0b80e30359307605949b01027311b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4987fab4ca3c96627fef059a279a6e38345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f8b2674da109211a5fc5f8454ba302346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc78ed7eb1396cc70720431164314b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6e6487def49f27350b65f97da4f40348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d494bf3a9efbd178af639e2bb23b5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f5f900bf7d9d2ca856b6634618117350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a9488bc7cfeb8b9b156283cf58e32351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fbf12fc359be66a7ff79d951c49f09352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef93209c6a27a080a74a0b49367d76353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dffd99c7e4332faf68ff569d63dfb91354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e4255ff1444363c38b2ca1f0dc4196355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b460a44bdc20db47214bb7bb7c876ad356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c89c039ab4dab8dab775f32dacc70357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9276037e216d42536356c3541c6c38cc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a72d8931a86a21909cfacbf92ffba4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aadea4f21bf2d91f02c719604bc72a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eed32697974fc50993c68be29b4a67d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce5390be11e13a7af4569b0ddbfd34d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a74f1e7f430d27b0edd7b782964f326363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f07a8cdbeaf51ae1db8c9f0498dbf16364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb030fc4c71946c94eae70dd8f9e1533365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf900305eb4d2aad86bb922e1c81e4b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa997fdc0ea650e5c0c92020c645a85367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1567a92242cf63ac06a2aadd3ac2fc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f980d84a8c29027a45ca1b614e5b8806369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdbc0516ff9ed9b29c0178c2ebc2e9e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2757b8ddb4dc631b58dfb35030debca371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a151b4ed8d683026aa36466b288353a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33408e5ba3bacc576187b36c553509e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dc842287632f627903fe64101249e2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ee17745f9e4a1c9a29b3d5bb3576b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148111b79926a5aac0b4d1342b5a8bcc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb33fa0d78f6d58ee8cd50767060145377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368e7b6c918ebcb8aa8cbdac1fa8d723378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1573f4aae2940c432f0b5d9d660eb92d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca0d1d1d51e478d8375673da1645c9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15376bee7262776f2c6ec7f65003dd8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ccdecfad7a9c1268c3fca71672a930382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e491c5104fbca144b6e96d684aa39383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161b711ff11028ecf1c844f07921de0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c621604803bf8d96b7bcd5362d0c3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c200a451a911da0f0c08dfc2b2a1a8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffffd5fa60e43ec2f4abb1adb11d5f1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73323dc4df9594bc93178d24b73e68b1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499662591f780c84782107a8fa83d406389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c1d546923b0626d90deca01fc86cf0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0804060ecc35fc77628efdbef4284a0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0160ce6786e4de4f07086ff2ac3165392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662887a99132fdf275a6f3254fa9f564393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e27528a05b2905dc6f903234816ce394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c0370eaeafb782b875e48f8ee625b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068a274cee21a1b52e7a1f441d4f6790396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2307121b51dd6e4471bd0e21573db07397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c212a01c6805df4e749438fae51774f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f80f7e32a37758e16db14afe3856f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd26ef57e5a7459cd03d7e243d7193400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6116218eac340a2ca30800b2745cb366401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91075ca3a3f816d45962b4ad56832b75402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df3d3fbe819ca5a10713420d5e998a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e411987a5b85904e8dafc824373e090404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa820826aa4794c6d56f5d4b07750f41405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf61860577ba73745c619e83aae690c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8c5054e3d15b13414cdb33f3856205407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d071d7729f95cca475ab4894b71a8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1465e61271a52b7387dc9920c521b068409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a66f0d2ccb464554b8346fe8ac76a74410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d778eda94a77baa039c17c4b2643ab411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0e80d8f5ca1be656f4c4986670397412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6084942913e4497a97deca19ddf4a45413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb72b72024979373e9ecbefce5a7e122414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f58415c8fa9bd083289e569d2a1772415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b577d0b9c5cb3327337df5727bfe57416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a8421febfd1479fd2ff9813718350417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cf33cc925cb59371344173bb26ac4b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b4bf1c120eb3bf51737292aba188cf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d27f38a3c0b80b0dee8587f8ac23fbd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b219fbc5bb5a7a13aee42c27be6abfe3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352affde9c1d9fa8145b7ea4c674dd32422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03137285c453f5fd4ef01ddafed02d3a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f809a4310431823bfbb44ad8e821a876424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bde3481ec371b387249f3ec62cad76425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6386d26ac38602073639b185b13e909c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aed3d55fbf213bd23eabfaac371cde427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1054bda9a54dff07d2bc99e067ab4995428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdefb35190a22189c39a18fc616ca301429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf09c50a58273d3298f5847565499c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18856b58dd5829e0623f3c6722dc5d1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadfeaf74c2451edf9672027f460b8a6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e9dea51cceb4ea1f6fcded9848a486433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1085e836c805dcc86b8c233cbac9a94434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a2f8f6d2d3ce12ac4298eae545016435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aef8356bc40c1fbe57b180a023c3006436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a2018c2a4f2b3a2266d7b6cac74d8d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1045bce5319984e1b12629ec5ba5b841438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f1255c9426cad014bfb35f20e5d420439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60194d33b99e93755035c0233f63381440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a245f8eec85694a5cd71f01912fa1b67441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccda05ad345e215c9f60b495a0df8f8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d700e7721199a40c3a5aa466f68af516443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d7ae1dc0d904d320c33d48351b8351444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4110143719f45d097e94cc589f8a603445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b14418e7d72897275835f6a1a00ea446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe8a38ffe2fba6be0e48518700d3add447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae88a61483ea596a6acb1b5dc415ba448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb70a99a8e86d42e70aaa5057a04cb8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41182c85435fa96d9610dff45c5ab49f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fecaf4a5ff12366772da5cfd37bb294451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729852532e6c4e19944236a50c4f2db6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac0767faa58bcd8f01ae5e433b17a7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d7ea3f8fed7277c3347de50ff3b8e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fda3bdcec7dc9fa766209ccc2f5eed455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a36082bb1f269b763c90f249f62929d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2928e6af9622ef16d552ece8e8e15bb2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51298373c8b4ad923cdd896a1a5999d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e46be1c8b879c02b89e5a3e677daa83459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd9f7c4193641ba464404a2179b6b2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a869f431f4ec4033a46934e68ee97f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf51379661ebac112deb10849ed930a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35b291867759dc0b13a7897550294c3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce800f3c2bf11c56505d6c1372b802464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0510190b92c9ca2576aa1ce235ee04465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342176ba351248856f7bbb71be659564466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f750040e2f7fc5e0abcf2815f9431a62467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7dab9c3b1fac7296fd1d389799b720468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a72c9c1757ece430b7025c7c46d39f1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb03d315f39b6f88cfd131c43018c1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4739e653fa684532790ff5546cccd3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a88ce6bb11e0b80367350c845665a3b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b3fc8236f161d176cec225a30fd1fa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b72a109e9232cb75029a0fa1e35d22474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d2a40f9d9614af9d4fe7a44207cf34475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f28dd930837c57affa6a4e6738a6490476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de0f4baf6c026a3546d54d0324257f1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e4249930ec6a8389668bcda705e893478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c1f4863ecad89e03e91f12db8b54f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a5242aca81273d8e78ffa30209543480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c149d28763b50342423b1081eee8874481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c359d9012718ced09742cac1ac3e5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3832b06fe4ecff1080ef23c611140ccf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71bfd56fdcc42ec6b909d819a21d13a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d4bcdd673f3b62c0568bc09df9e237485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ef2101f7da53f6425c0770b7d655b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea9aa33169f4f2ec6aa7f9d1f8e74d5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2747b8899b48a5b30b49ef27b3400cd3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073fbd820a40b07555f5884d723e87e5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a32e1f609fffe11399828cbebbdee1b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e1970c1eb3e6c4e22bdbc27614a56f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9af3abae1b525154d8a0adce7df62d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6217a531e8a8bc65c29c98e1f5cc9f03493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86880acf03ebcbb2e18f56c07c8a3c0e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba5b6c2e1721b7c98739fdecfd4e5b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e90b87bde1dc072fb4a4bd3ece93a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388bb6926e34ab9497175773528872d4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575dc025094da729278150ced853a0f1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a014c566de7e4cafa3184bad6f319e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8180f4f78bcb12883eea04d04ed5a48500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6928d2c6ba9123c1becf56a94ba5b7b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d9af370621d54783b26937ee82648d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f34de61620303cee37f1a9a0c1a49f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a21df54c5f7d9759288edc2afde6ac504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0dc5a020422776cb2961f54c53a6de505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667519467578d6c2b0156d404e2a8299506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b49904665ed3d6b1f1b58eb9a6739507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a531988c7aaa3c2b3919e7f846fb3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9499c1a275376ddee7a2114f23b9d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e6d32c6129f61125a01374a5fa8b95510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd048fd121f0b4fd6ef1049e7850724511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e792b1d0b2609db4e8c7eda1081467512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e880ba967e56dfde92cfff1d1e9d1660513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cdb3abc4a6663059599287eac03a10514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be9618cb8363386a54fb4f1cfab383e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa6418ea6fbc55f72ebc091fa818ca516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f21fa933a68833c041996be8a3419e0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef1737f25dad3d8d704a21e5c51056518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b865193ac5f0f49d9be9373c79057519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d75f3e3f4e317a0c616d720f82edd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a108a13b2cec7814ab9cd5ff2b6705ac521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6948886306cba2c8f373bfecf67d5b45522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8701a398b3d2e4ad170a75ea5a82d53523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03863d6feab313e82349a8c274ca36ca524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167ca2ed99cdb1366197e8be24470343525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a867a6d5264629aeabcea4f583711526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d05d24733dc9113da00f9ce29ff6967527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ad3e95ee62851f71d11955b048ebf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d35567e390a07ed54aa53c4197036b7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e70e911d30a0e64ef4efbb5fc4bd3dc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d6a2caebc885e4b62383989282603531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c38fa78d5e4d590a50a5d793c73e69c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2d21cc3fbc5a9881f0a829b8641a0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a48e7c8b3ef940c6acb953cc59d9ba534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c1893c38443c3ab618f6989976dd47535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e48d9f539f9dd0e6caed457e54c5c4c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedfb76c654b01d4a089b51d672243a7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c74c52f990f51392444098732e83c5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c111ebe24532bf099ff1a759b16fcf68539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0426fc3d58d3939c2e658b8657e449540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d858878acb10cb122016c38e985ae541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24149b86b79d9811bf4ca3038f936b0e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e967c5b93d4d76d2c803fdfdb6817858543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e54e79f6d3b70a4b3c80b5b3949751544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343fd8f418a47d403fbe2a3afe460391545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ab329eaf3d5f4c49b2879bd68eacc0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb14760343e291172f4decc4d48a25547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2020cf69f07b055813589db8e04c50548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207226fc820aba08a74b7cd80dce8d5c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e76c7545da6b786a01594c08addd01550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31d1091980e4a5214ddb0d739623e5e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee512377bf59da5fffd8d17c0eea8a70552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6be328d0c7a9fb06ffffa06cca3ea4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43512792a6ff05c72f6a840399689424554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82258bc07dca74eb3f099f6ec6bbdf3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47fd7ee7832085c3c12cc6f6146b4d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8475bd445794d6aa471d40f3aca0b393557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a53d84b149a0ecac9bb6056fb33ec558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f1a541b6e85c0ebbdff0c936f1a6d6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c93530667cf70869856e0b26bb6035560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace523259a656bbbac09e85add452080561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8b66e19bd39f0972e3cbf375f5715562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23aabea549948d10c511051d9fbe780563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff822a6a29df1b9ade3a66e2e71e766564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19de5e12058cb48545002eca2c84e01565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a4f08a70f8b5092b30e52d45ddf53c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c13144c1f16b471abe7cb4ca8683514567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d228a8d9e8e447f635c0b7c7d904b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ff35b3043b9796207b72d3e65c5b8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccfa03d6b6a749fa7d12dc94281aef9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1018471d9015869f729adfb8c2f68f6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7420318964f359c37d1a6e8898f7763a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea4365200b5583780cf4b01c71ced8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee55a5d5541140896c19a86e30dd09574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d11620fa5e4f745d35a7ab8cfcaed575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd948bf4c000680d1eb379e9bb399d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e00e29a58153b096f42f72a844cfb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb3e25c3cfda2a1bdf2fe638212bb79578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257d97b16cadf2379661aa7ece34ee0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e816383f7518948cd77de422b8160580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d05152fdfdeb33cde6b95317e38d0b2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e547be9d63b528c6a50c7e545472dd58582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355fdc226c850e4e9dc4cc315c9d1559583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f1ff54fa903cd1cf05524a1d577065584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293e30a1baa14083d8b181daa2661c2e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd82c9481fdb1b7ac3c5856853bbdf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d871dadd2bc7151d712577bee472ad587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c19c3889c566924cdaff532cfa8ff9e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5627233df3db2adb7235b5bd9b5a824589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c837890dc96a7d31d12283f26b21c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfdcc16ee8f5f52b17be35ac89d351b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0c69ca517c947391bebcf0325a23cd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f1711dd1e24b4851db935cc87c806c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb42098bc8e8cd5aec2fba422637076594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ce383f0f861706612bb411da5e3b3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba07e84551c7be2b683315a04392513596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b471fd7544eda7701a0a0ec70a4a8474597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca1a09264fe2abd1525d608de1744a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655da35201222d7b0db25c0868c1b6a3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241de2ffe44c2893fa1c01bcdb707d04600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e2627d6e811d6636ffeeab5327218d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a1198db0f908487aec4c678cf9487602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa833f16fe668ea39b66c3ff3435cb9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a809a7a2b210c0f1c4172f2bd29073ed604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826635838977ff887cba47ce6aa7bbb5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e8cd6134f640c1bb2f7cd166b1301606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad0d337929af37d2cf2f3f305f83a90607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b62eab733a3c4394692e38883851f3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef1bde80f567a30b20b416835651cb7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e1f8fefd669304a2fef3001bfce63a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e692b9d3cec02d345b4e75fc50ca29f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11b1942e4d6db6db0e39b81f049f9c0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7373a00987e123c3474270bec215f4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe5d9df772c41ebe3092c223699e302614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4606bd2f7030f2a72047eb42aed05c15615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e1d657641c4a5cd0501f1f9de5738616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc6b66359ee9e2226bd629e21639825617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3723be27eb8137dd30bf5ca00b65581b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bba707992eadc6e2df5d652d2f9a2f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e577f93ddbf5b0bc8113a88a5fae32c0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0becd72311bc87e0e309f7f5a73b1065621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde7ea24ce572b505896f4b855056136622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dada587292bf4f91446368c83b916e5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a68c3d2560840d61677bb91bb4e14624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2355680b6c164980a0f05ef563f99625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad2a080281771ad9fa626e94ac8780f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e143d227e7eb1720bc9a74b88faa0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a47652c9c56dcb17b77db79c1aa0d1d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756606f986fa2b46c481b93fffbbc4d2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3360b9ee594823c46cb71e23d2bcb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab1032ee029b434aa142ac89f2e262631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3159e1d4aa5d219e859f091ecf88820632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f01dd624a581467715d2460cccf157633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d92228180f3e07c72b796caf2c686a2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0696bef70a7650ac76b8f515aedb44635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5257f9ec9703f6720c3dbfb7ff3aa82636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba304664e6d3a2ae1ccf59431163a2fc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4740d5a875fb1ec70ab004de9ac5713638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe40cf0428f0008ae04ba60044bde95639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee393966f6d66901b0ec82b711cb073640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0712c2af944350cf82253d09a855c18d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528595b61ea4a2701a466be63968de65642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13fbebb35a301c9a325b116838a773c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae8ca57a6302c6b08bdb4a2fcd782c8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fca6f4bc75a7de54fbcc75738413fa645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1a5bc544fca5aa6254e215374326cd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628c03602fbd2527605b7f151a84eba647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ca55d86d6c9f30e2218aae8c193d9e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8431c8eb0009b2b08853f6fadc3da174649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4095f2ef7b4e872ed11c907feee1a7a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9613bef489900f78ab4791d3cecb3c7d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cfff536f0d16ff3b6c671ff8375542652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e54debbbc703088b0abab8d68ea3a3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc13d0443e04f5780f2f568fe8905813654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826551671c5c59c64fb5936c63de0f62655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb72589a116b9899051ca4dad593d890656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78fb94b5216ed207ecbeb52ffb256b0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420a4e11a5e6c85ef804ef80e22a1ccb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52661ffb1d346f5d8d841c7caf1d664659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d32f5542f3ac9aa5feece4dc1a679660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ad5221ca26f9424e461da78f16e85661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3696168399bdcc82fe05f3c2c214b8d3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aa8c6c3d7445778057517c06250a0b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950bdf7a9b5f729664582d425536cd81664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70fa18d50fcd5237db63fc70155cb23665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55232bf25e6df54c0417cd4b09f7871c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af4ff729e9e0eaaae45a9b5116c7969667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a2728ba3b18a7381ce4ae89f9d57a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6f2ea449b8ff64e3eb13566f70f58669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec24dcb352161f53a1ee9fba6b0dbb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a66a8513656b51e0a6877db83aafc7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80baf70409194fd7e112a9bbef94f6c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9629bbe139e0580fd3762fcb2269fee2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c0549b2a740014aa5842930d985a2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ebe1092a3699fcd9a7f3e5f523ca17675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e0735cc44126cf299a9cfcb66dacf3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50cf05cbb98b54f6580ef96bfb9a24677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0112e9a4e13df1f97d001ce27f1291c0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc049cb7372ddcbb098a0d34aff0d0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ce18ab7337f2504055effa12c8548680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d600bac07358f6fe61bec70fc146df681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60943e9d4a25e6b9b1371558ea9615682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90111b862dcf3779f5dcf9021abeeb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74bc34f4c3ce6f34f672e2b0f45f42a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5742eb2e143ed8c6f49818d1e237f7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec63ef38cb59ce90b11834f35c16a6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc236209aff283dc05e41c3c3215640687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b66856f8ab348133e9f1bd2cfe93c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb90ae64c95b771146e940521dd15201689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce307fe2489dc32f346b965215a8d4ab690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef9a9cb978ad50c992a5f5a2d144295691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9bd517e113db8bb4ce53a3304ce9b1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469145516e2e326434e5974666bd9aa4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b7efb372f8623f499a99c89e9b121694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b956abf18b4df05c7477610c41fe3bad695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e98d2293f136cd398313e84511227c6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8935573fa57201733c1beae0948242697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13aed26148ebc4016ae5f522498ff44698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8dddfa5b06d3bdcaac21ed1cdec9ff699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fe3ee1abd5b94a0b348b5a6c74c3ae700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb79680d14d09e06aeae70feb1dfd48a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed89c0c69d7f65282c47e73401b523a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc23b2b71fc52563dfa00f4e6c21fc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8958e95850e6f6c7eb916b0306fe8d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd66955b9ca99dafcec79a882bc56a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a31c36b8775fc6a54f0fe3dca557a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d81ed8cdd64f6607b822363aba8f65a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78824beb933decc53051f9b4bf43f568708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9eae05e6b5de468130cb71001d46b0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8709d2b141a325d9b99f61bd7646ce36710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb2530a3f720b1777a3ef0af5e2cf07711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6c20d443d78bae68af5f154398ead9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb66ad6aa767e6607170d5b89a61e422713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76776a8217e76ee6238302d40f13b9f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22782d2ea1c630fab39b3162e883eb9a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d649224c53fbd52491eb5736b0efd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a0062a6f7ae2c4aca2f8c1d6efcba717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb2bdf5835f13d25b50c8e7e155028c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3119e15af7a209617aa008923b907e4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c9a8950597edc26da97e5ae0fdfd20720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b604724f1a71e4fa75a88b6ca0afab3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb804b2a455e10d33fb26c4e5a52a12722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb41fdfe0a3962fe30d6a007fb9adbe723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227bae486b94e7931784b41e943f4dec724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76fea7d43e153be190b16267ead0c3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a81e276fcfd460e95508afe9d0de3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e89e5c3881265a86e047de4d1cb5e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c0ac74596c7abb990c423c6aa6aa0e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f18d486be73b27a09d45516cb353f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f45a2e9da5ce1c00e2c672ca7364db4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c332a24d6f9098cc06f079f48b3a63731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae26d7a04bb1023fbdf3c2a271ffac732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2a0fa82f59b58a91ce206678a5d3f4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd5d6efb4d18fe93f587a9de9ac243e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b16e8c3ce23c78b78efa808a89cbe46735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d598d2c7e49060e5f36500dfac09b1bc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5333e18c94a196a63c0f21ecbc92fd20737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc736e149bba19986ef48d0fe8f9cb72738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf99da6d163a703d43ebe05c8b717d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a18cd5f8cb76d3f7e336115399391740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee82e14cd929b902ceb9d2ae166a9560741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c47e7e3653d73bd6891e77975f099a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa08320a5be940bdcc7e3e9cbbe7f2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f56ff3d4f511aef458e8d19ac6153a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759319a7d7ce58fbf951990fdfd08018745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e6f8c0176a04a479b290fb67680315746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601fbb837012e4606a8283e20df22997747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f3e67f46c0eec640ecd3e762b9501748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c215b520660def11dfe2a5b0ee5d963749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d60387ae9c00f8ea7d2f40955af19750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f4dd65e16bd5b1294d6b9ffa3996f5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c79a88cae1d5d50f869737fe983a3c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b144c39e9e9a8729f414796aa9534188753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f739450f68fc5300576299e23c1bb6ca754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0557eb6de126d8a28ff8d1e0371a92755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cb2bcd75caf00627c8fe9cf22f4e25756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c80afd2b0191ead117dad7939fccf9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306136490098faa40f467b11d9a06268758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b449d7c8abcdc383501eb5e11a75f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>