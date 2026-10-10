--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c345533c5d545f2f15eb802b3532a0211.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a583da7c2f44733db14f06e3bc0c72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c942a35e30a0fc9d19253293e1962a763.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14339ce77d58cb3b4e8e14fecde27254.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f50f788c09517fb09f04414fd63aed65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0a4c23a4c564da6c1b887e6fc2042c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c451c225cf83c0ef4143ac66c3d5517.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f022264d6d966ae547de44c692f4e28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10886a4811eeae19353dcba290a7c8829.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9043fac7fce67be80f35624c84e6040910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeaeeaf9e723cbf3e8454428428c11d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c553ecdcc77f53cb44c3c6c494b5d9ea12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2115806e7ef2c29518fd93e2a0284113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a631bff329f9dd5f860e2239f2b6aed14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8e9f2709435da4887089af83e26fa815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737e90a5a2239f8102befc385d4b9e1816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa9515207df3d136bd21f162f32dfe117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99571abf84197e4f928037350add426c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc10519e135c50c0b468f4ac72bc1e6d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfc97f89b83449caadf2dea1aa2a5e920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb64c61164f51c1d99fa72f061eda1221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349d0b121e97a1d2c5f593336462ddf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ec5d45165f8312b2dfe060086580123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110400126b2fbbe425deb4620fd979824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242507e7ba1f6bf80d2c4f99fc76222325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a489c0d6654dfed991fc9330e27bf85e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a858db1893a41068a324bfc97e46fd1f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a14821ff3bd9069fa316e8e5b4c49f628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c9210d21958be8767b87821d1217fe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97924eaa795cb6bb15237341ef8ea8e630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d8bdd0643c456fc528b5795cd7fa1231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b83d4cc5339a67c65165137f36e06a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92027ee5843ad5def8220ac698a46f6e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac3ab336a2be2375f4ea4d899a38eae34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cc3dd5c0efcf684cbb24a05f7f10b135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf29396e6a4f775d19c42578363db036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e346fdbd5a88669c0a2091dbfbccf337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f220f495de5f730a34a7e09ed7d757438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4aead55cf664f0b1133ee04a923e8339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a8c7b15b7e478857ff263f18c6d1b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe1e0a949453a813e95027250a5d5941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d916b5eeed359b2d5a35876a242b534142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d923084f96403ab9a03ca98e36ea243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d32c184e2aec56da4c8bd0c68d951944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a79068df03f323d4856534be0d26645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de0b9c0ffc58aacbcca892e68788dec46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c16252073a8fb856d24c297aff5ebd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3341cb5ba907b1de6ae0989c09af183948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b264f28123941a954699e8ac24ff4f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aceb9d86b0829e5a9d1d4a3bf608b1a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb030f61978382cddeae1d37163a10251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d85e86a7c0b6fb46a0f06838412c052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c848cc618052ccb8e0705c0bee7f9a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a3cd22ec5d885b41777dc438de267554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3a20fb8d8f1400611c679b1318b4bc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ee1cd146fdcc44506899f0e158da856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ae687bb6b358b4b6bfc183099659857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeba0b071fb16fb80f9f3e6b299e30a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e1ae1a3423739ec3de274870e90b659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c1cd40bb544a897a7ac238f7512d660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab31516e42206480dcf66f21bc103b4161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52092c3a8f85e3227e866a5aacd242662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c92ddae1b13b974f7ed7ed92c94ae63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8ec3e858b95c8356fde6390bf7550564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f11c11b338fa42102fe6b36a34e29965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e690dcd2ea0a2793ce2446c1fe3a99e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2676a19a8cfd8b941980fc5f986ddb967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45210f2ee6dbd8554631d39aefd411468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a43b91a7df7bf971fe383d90aff48d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093ed6f92ce016619900ac4fccdfdd9a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b423359e7c875fce0ef068afbe2695171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b80b7265d941b405aa17c0c224ab9172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f37b316704ef491d3bce0d14f0af63873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e271cdb0b4955cbda55a6a5013f0fe74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1566617ed55fb3ae2be675cdbf0acee875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e6a9cb61f4b8c4f8f12bbf1526d1ab76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9117237936337b4a78e070e67297ba9c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9395e121eeede8f169c83b1296a1e0f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e11992ba2b0927f3f17a82d62dd657279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab8167e7a12c10c52ece069c82f828380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77373bb3aa0cf734f466060592dfbaad81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65398d4ede3938f45682ad157d84751c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c819c111456c105e558725dbfc6fd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da3d84328ae8bdf4bcf8762e7d3993f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d795c50c8d2f38780baf03790727e7085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e21d59553f600d2425f751e65b9d66486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf474e6e4682874791403f77e04a23787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b5d07478a21b86c371f9d844931d588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b849c7abe828ca7d85f789821c7df89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8dd459acf6f407422d2dad0bad7cea90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aab625de4cf9a416eb210c912b289a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a8f47f87637b469dfe3eb111963a7592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b401467ac97965afc290b2b7aea6430e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd7a6ab7c1e7b250eb91af6d126cd8094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a5120aab949d6693ad84463d79758c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b0dfb458043ec660635ce6b088d82996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953f845f8d91e61070c3ad1f40ace8297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b09daa96022b392f3051c52a2e4ea998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad03c471d62f5637be4eabf24f2b4499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1260154ca9fa8a214d5cd650b0ec6d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1988fd7a31e788f928ec8cfbf3d2ade8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df39af57189ce36b790b07a2125f7d55102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361c1f302823a7b567777820cf29ec4d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac0ab09c588d6fc0564b1fcf706499104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124815cf0fdedbf7b6f47333756151b1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1451aa0e033c964e0795e1be49e4623106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61530027ad11467c2345c3a340da3535107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd707b2733a5a0d7f599617c28a4268108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e522c7d9c497cbca95301dd28629158109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ddcf83b1c835e1feb5d555a963dc3b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43acc8c20c8ce665c842f5490d6af7c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6668e4c45cc9d1fe7b8e4523fdcc444a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c421bc766a0e8e0f01961e824afc6533113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04caa7729326c17460b7486f072a5c16114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aacca447cbb6d43a69aa340b42104f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6790d3e937eaa6c840692c07530e0953116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b865fa8232d380519d88cf148b9b24f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee6d7a2837528eb2ff0dcf454e52383118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb7b592005d7a649744b06acd4ee60119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c79df5a03e2f0e372582084196cba120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22903da738d6b7bfb150a4ff125ea919121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2cb3acf3266ba0b127ba1b760acc7d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf6f4d683d098dbc486e3ef5f54bfd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe574c1b343907b95766662cb11e0c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6d433e9fd4a67eaaf61c23edeeb2d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71c069d847fee7b40e860e2e6a38809126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e09cec4653e331dc3fd17bc2a0bb78127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1185855b2aeec88b876a570ac18c2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f9ec88b0595919a8bc9e75d3608e7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc89e9a82a732f3e85a8edea89a69400130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885fa8a844560d1e1e2ee59995fea3d3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8677ebe5bb3dbd0bee8976842a4a198f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa364da1088e1ef07564708beaa59c25133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c082e29fff0ec57bc83a4ce133c19e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d379e875ed05a7de25e87687de87efc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db3095dc2a2d9720edf8709e38fd28136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c3a218ff22069044dee6f46ff04001137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dcc81d6cf732a7fff8e40ffb5ebe77138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c017606798b36ce6b699a1ab433d35139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f25a2f5fe5ba58d867d1985931615140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231ceb81623b65fb073114b2829940f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b43f5a09c0258419c6cdff4782f95142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d509b77d4ddd0041e0b15d4d6e154143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b43c5e540151cf2d42fb2486f4e424144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e959e4c62888119ace7e11e13ddaec61145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7909dfd10c981007c854c47aedcba68146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a3980b5909325aeb4e7e5df15ceea147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e8e8960bfa27afee2b07f3d6dad2c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aabd41220991f581dcc88533d2846d9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b1aa8bb384c97aae1eed906b2e9960150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0fe7161516e2212da6825ff5d7a42b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2703fa25b6d0512d7f5594c39b6d1b04152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4719e3a0ace0df36a6134ec51b3a6e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1106e6448ce9d4012ba6c110c4a79f4d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7065af8f08ca30174a4d33c45679728155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c32373e18e3f1882fcd02fb7652407b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92db35f03cf10ddc04335868460030bb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e24b0087de8fa754316942a026c7ed158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d9979f2c28d22ccb4ae78409c26ca159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395df690de124c70cf713dcda92ad02c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd6f37b5f36685237814e6dc6292c8b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f19e84d7aa3a32f804d7801c2894b82162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2753e36475cfa9f77310e1a02b7eb17c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0531a8a86af71362c9d4817e32974be0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f904ecc295153d8e384ab35432fe1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6cc89ba31f1ec1d798b97b61a8c376166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e074f9592d8837a07167358710981167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030f9ab829dc1302cc5e269a351509b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49522c071e1e7a6518fea6f642b54bd2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314664e65c491297f83eeb2e30ad57fd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc3325aa1bedc89d8695c6df128fa45171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb497f15a8dffd07ee87388c354fe5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2317d71681675b4aced54d8e010db47173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47927bcd0c27d88f48d1f0929585c68f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81644c256c32314451c66fa390a1b9e5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb64b98338e270ee27c9017bb500d31d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e47225f8505a345618f60d96eb6950e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34219699b4577211310f1e6927c58a8f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0865246c6ce301b1a1b50b27bebccfa4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6866b9ee5cc4eab3cde1e6334c899e4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1033c8c91a3582a880486dd6913d6c0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ccd0b29d85a028e27ca9b6050afcac182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f6062eb2965ce523c41434f0b7ea14183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a963a09b4bccb6fd97585e99c491d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b826065d9278866e8280eaa3ce773185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b4a62fd1ac4e45d0ff88f3d4f473e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd82b445fd02b8de91e6427d29436f5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b847a376c6c808fe689f43fd6c03b75188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ccf843d797bcc48cb3f86534e8b895189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1362c7b9663e4ff27196d34822d30391190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc9b646ff8053d506c9c4677dfdee75191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b9035b47eb953d5498054d3532a2c0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e95732fdfe53ebc1fe326639926545193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51226b53e60ec2b7819708fcb284e2e3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab13217f37a4c66be86c42e9bd7474195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f606fc9893c7e7c1eeb16b7d3f6b9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae38e504bc08258991d9bd171654b8aa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c728e40477acebc1c823be84162a3572198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f493ea07556a102da998d10bd2aba199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d418f08bea2a3328b624387531b32363200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f47f149fc26f20a705ef94312829aa1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe9030c25e4d8ef6febe22805eaeb78202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a44b7ecda08a15a80bb13149354408c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7eeab2955c8c6a2c36025fb782bb46204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1f97e78d438f179edd9ac5be3b730a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c4cf074c98ce51b591a168c60f665206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c54fd0765e1596921e394f8cf466d6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8bcea92b10394969485775f72f291c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dcb79e15048fe1b1f21d0dba2dd60a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8828939812763fb8769907ffe150d656210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f881e70f662ff40f4847dcdc8e2a7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7775f8f131ef86bbb93f99799377fa28212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdbe76dcd5911604d4daadb116e92d0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b3588c6a56431e3ded5ac91d0dd0e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be92c6431e7152a354a7f9f35d5e9e3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb47887c65f2baf9eb0df2393341e8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb43132182e10d042aac5d677ab85e9b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c7ea8e49ae08a6e376a676a4f6748218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8195f94d0af54bd6ff144002ead8c61219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d62daa19c6542d60f577fc50f193e4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95214c605dad0454eb924945bca07533221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cfd64f2177ac6bf29ac20a9eff19bd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d44a0bf4aec76fff212e44ee5ce6b3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f820588af368ceb21761a999f524a72f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0804e0105078e353248d8f1dcdeb3c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad034170bd778e2de3f407bf42b9cf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e310d60e25848892901de01ab9fbd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f07a9cb4aeecf2064d81a54b71c88228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d719fed50d14da1519ff0244da4ca3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8586fe69c4aaed1d6359d885c92d9daa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0594810def14806be23d5e6a7578bc2e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a1fa7ca7c6a2abf06bd1bd1aed9144232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f0ca86b53f1686e28c2ed8ae65444233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d63235373823e735d30f7e2a25631de234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef54318fc8fd9836c29ef7a4cf296cc1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182594b6adbdd89f0971a212d60edd96236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e42ffdeea3901edf417677d648f5f8b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7d687f1f104238acede1b5b81d63e4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf4723f7f227e025752a7d3f9c2f62239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b0a5708c745d55d3d48df3252c92d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc63b3480c00811976a7aae3e16fe0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adcc48d1ec3768edfc5228ccbb0bba5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db553b305e3b0203810cf62290ac665243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cad1211389b1889fb42bac65acd214244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcabd956e13176ec78227f1d990243a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b315c4f11a154d720ce2c462ec59e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6428692aa0d5bd15770185011d1cf21f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c657c93d6e67e1427352f13912e2147248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e77d82dbaa4bd154f0264a3c6e7ae249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8656ea53b67968c095e634bd6188fcaa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a4b58c1c78077a171f5706d163822251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df97c5de116ab8eb4bda9b1ed7034b74252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c104b651626ed6435d0d26bf7bddca253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c606ae45e3ebbda269a4df97d7409135254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707ed5e089923535e0f82aad17baf05d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d74c2991fe5156bc4a01b1e91a9b24d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd3f1c5010f7cfdae65b85b59fcd5c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a27ea6804ef46be479ddfa9b7c040b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f10ad1d37f13f3f9a88010f8aa4ee80259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fd47107b9ea9621f037c03ed96ee8c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f2dd65e1354dc343f044357375e993261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b2fc2c07a2d3358ac103b3af50271262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d196c88bf6c19b95655fc9f6a120ff263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e60f8280b1dfb288d3823d1bd58bf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28de4b6142a649f522904c90199f05f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2492199e7e6878e864c571fb29eb7f1d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe80f329c3ab9eee33c3957419ae34267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2242e6ce8e5876e80b11931070ff7b4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebdf08c34481725e25b126bf4e9d061269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ada03271b0600cab22cfec9a88c20270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d36992846db2b827ea9336fabd3cca1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a8906ce225a1cce6dd7b24ad8ee27272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6755267d6d27a06758dcc4a6503707fa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf27e8222a040a01677a8d911798d80274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf952720e231b977088ed5568f0868275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b93516a068a492a22c7c8939e57fc9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d2f4b606975cff738b96af8646a6f5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be959e5694930ff043a7c0db7a243b3c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d2057ab623275a82bd9637095e138279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45396b0dce526e9e54ca0adc6deb97280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdecdf3b40084e548dbe8c505fffcd74281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3e8e5c30d31d39fd95895805a74f3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01500152067a546dffc4bcedacce9465283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf8fe91452fbe3f2150c2819dfd077284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e8e0ad66af49effd604c33769145fc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68fb666221292d5f18d2ed9557e9d4a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486939fe66b015a84c0e00e06b8c4ae7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc91d2f663f1ee68f2fcfc84192b4e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea480ecffefe3b29a02cb21fdb8135289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fafeeb8fa5288af631be514916e194290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879de7d640a8bb998605a77fedad8208291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905afba9b0d3f8f4fd90ae28000f662d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d77dc7a909e93106a2fe2598e27d571293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1145fcd58903f0cb2c269e6afe8e8e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639db9e0799cd30d99027791b01c3b10295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213a4df0850cc8625018018fdc0b590296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a42e27e07e1d1a750968505f8e94f4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610fa66dc29ec0d46db225511df358a9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0931cf2ca5602848fe3d74f67c6bf783299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c9ff64978beb48d1cce38a61b67f3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82018a68b4e86f925fa190aaaf75884301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a58fca938aa835eeb94c93b4942d34302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a8769f6572deb9712a36178c92a99303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03d868873b53632d133008bada8ac65304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717c91e6f345e3cf606b885539208b76305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d426b804ecde3179fc9696937323c6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f742892e5ed44ba4222942e54530687307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24306e3398276a54434ecaf2425bb01308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f1989ddf0dc4a7d247d7c94be545c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16856503dce397cd341d86c6dafd0789310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a197a0a3ed77690076cd963d930ee67311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc9aeeef31d9c7434ddf4aef0482f6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa0059ca8d17749d6d3885b25f8f95313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a451814acbd6910b3909dce9adaf32314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a5c0f8d34c226a5f59af755fbcda6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae0bf3377da97df1daae01bc4ae45f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4acf09716629127cf7ce053597d1ee8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc143fb3038a97bd08ca594af6a56450318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f08b692e43f758f0cc0c0000da96f8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a3dde04f047fc4647977ffd373714a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb79960386d0e1fdaac76d205c5f85321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf031f968e9213815a6dda2d17868f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e78d139bbd17368fa4ec4d8f607f74d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d4d07664c5ff53c75b09c85fc50ed324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05228bdb8428d8d5e281444e6899c8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b4399e664da795ff0f96d6aaf1336f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728708934af6aed33faa317fd5bbec0c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed5a399fa34fdea021bcfed931d504328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343baf8618a6c9b34bb7a9a358319d63329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892460004c5aa6533f0824b739d790d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a791805cf1a3d666a1f9709c6d32e88331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74156cb6049810cdd3507d8aadb9317f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab04143701959891fd5866ca61e4264333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913040c0660775138f59f429ab5f2de0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da63187fc4b7a19f50ff5f6a3de415335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c88bcc8ba2b332248e14470a99dc002336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e0313f1231fc123f23e6c016fa9ced337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba8beb2cbbca5dc016a6902a0f9d4b3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd927ffdfe324a13e9294b2196a71471339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc8973501820377348a6ead224d1d94340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da0d2f64f66785e28869772fe83733b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b142c6ecff7ea05c7f71a73f69cb5644342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd109cb04e5472f96eecb6860b3c1fc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6805afa9ba59aae546ccae8b4995bf2b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc17a5791e5e22e03bcef60879d26f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4333ab598a94f4024eded511ba86d31d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac01f67c96776fed5dd410da689d6f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b23f5af9a000a97011ffb13de0bfdd1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f80aa4e343ff2fe03c7b95f3d118e3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2822189c59c562d88a59891d49cfb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666eb0b0c0d257543e1ad2cb8bed442a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e4d68f4f1592f1cdf4802df5d25d9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2645550f478273a6e4fe83f98361206353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c19816a0a28d6d832b6cbf6339e00354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e713e65a9cc68c753424b8d5b77bd8e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65cddcc3767c81ebaadc0ae3ca94795356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9003252d019babd165dfff16bf756238357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbfceca590c17f2b713261011a4a31c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717efcb35a583ea1aeb4055cc371819c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9308ee0dbc4b17161c8765ed8396bc20360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06052430d90f8d2b40368b44f33eae48361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91023bedb0ad3b9b406037721fd43b2b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac2ca6595be28539519a9347ecadb8f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa3633a811bc9a6dc4177f8a7f860f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b6695e92a64b2842a0ade595acc90365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed52c0058c9967949226a07f9146f716366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dcea772283ce6b2cde98ca765df9f0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f09d31ae14c06269def33d219ff4ca368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113df37eaa1646078612e4f23d9a721a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d0379075694c2c2ba7444f5f16030370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce32286284baf838362b7339024d8fd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e551b6480d046fff0fcfba29b106d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e971a2276e57c427477bf1331ca520d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba1c7b66844e36f8842cb4bfa97aec374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f006bf189cf915ff545720e9a9ca3d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2faed24d05fdab413453669ff547c1f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21244ee003aa8978828da5ba0087fa40377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4f13e0270a99975b856fea095f0539378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4862aa356a6de7d5c7df30e70ece79379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911e27dd8db145fe06dfdeb05c6d951380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e6b40b363c505bb16bd9b263e8318d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a4ea6339dae831b2c7528b144d411b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e9ee60d9e731e6bd4468d5cdf756e6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd3fbeae3fbbcf377088b48f43c3bff384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f81cbe5e1d88ce3bfa50ec0c3ae94385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151132a38320bdd94d34a5561dbd70e1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758f6a41bdc4957be09393a5ff1b2f02387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca60927f1352746e6a2149596a96550388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad35846e8041d30956bbcb66019557389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b832b1e8b59d1a227508d6bc2192cb4d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e7a672c825905e146a8a2073aa53a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e0ca3194c606b1d970f12f993b7304392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d0133861619dff327b78c04100196393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba27528cbf268a05a41302e1e7823cc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3565771c8d4aa689a02a1b74687de79395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e515e15c1d386f4122b9b10df3ee8de2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f8eb4a3da497afe0b6fce9efe0993e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5c9cd9664abe77959894424c451f7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3381a41a909d5c036ab058c249945a75399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc013a456040a650283204d6d99a0ff400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a375801b5491475c00ac14126c3aa401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb91f004f1175aa7dc65bdf20938a5d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cdd18a3bdfb16e1486a6880d596ff0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4976b45570bb0bb8f105f98bb4dd5193404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a5ab80641c135aa982ce14918eb13405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549688b0eb2f2fa5d472ca0157683ae3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f988ea0839e6fee180ed8a262787bff1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f887aab2a8021e70d449f5baa733c40c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e2fc35b2e41d3af0ce1e9422306e5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dede689c582fd2df06780858bd5b582410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d9a33e473aa6f462a49ba1b837d670411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73db4d7846497c5989330f8bb490cf2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3902ab0a01ac8e073c824e7a57a3ea37413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365f80b2cd58ae62983d346cd2da1e7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff0959b8e4cc9917469433457be5b1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f48a3971b1fae2ead63df90f048e60416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a07718583151e5bff6d0d51ba1746f8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6c30ff111edc7802627282f95b3219418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e425c5cd2f1d9647f969e3db3b80d3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b9f557c8452b7e211dfe47b726389420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eefcca095f2811383d98d4fa0bf3503421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd80c531e34dea5ba8a607649d76bc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228412de2a7e586f7de9d504d4276e7f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2083bd0ec4975bb963a6bdb7776a45ee424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3aef6e248868dd02f18ce3d7fb8640425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc9c7a1ed5384f920d33b9de11f485426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca27eb03ef6c17f3ba60727bb4aa7b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c6e3b06faf14d9a7c931888b51849f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cfaf8200837e7a51506313a34fa375429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39199d841703abc2203a1e26c07123a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf9bc5951050969255a384acef9ebeb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d1379ff2fd7c15eda2452fd8cde68432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1baca3fdcab64499c538c650a02d5d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec8cf1084b8934a1ac9eeb63e02b23434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e934144124e41f8bb8eafd9094e91c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64073e0411730f52dd831236cc17c8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc5dbdc4475ce7f27d6b33123bec555437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe28b335efed1e9637644935808b16438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0b80ea9378c1bdea3b8ed4a9f88ba439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a60b926ac69e79ab529687139d100d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c7b924685808cfdd0844f53f59a6ff441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42a1009e1806ac2872547a69421572442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec35cd39cee23d9976a5def4cab8f1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abb62dd59c1f43257a811ce82d86e25444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18833f4b95b74869fb42ba55621d0aa3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1abfbf90f506e9cb690f3686e1e75446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7473e8ca371024883bbeaf56de54cd4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64a0c6f43f1eebb16b33696d0fa820448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4b30c765749f4c205d38d4dbec5b3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4fb252e0d12786621ebf9e16ffb495450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90529290884272b9112393169dc0b073451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c3bcd0228b9a8b6594613970c0e5d1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175421c600b1ccf3274f8f9623f44604453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df91744a77aec5ba66ae00623a2c7638454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc71b5f98570c5d56067271fe0453b1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b090bca102ef91aea294301ed0353f0a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b895c5ce84d64dc89276a6255f3f6501457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24a774b9eabf26103ce6f448c2178a0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af07012af10bb1b77b1ea17e3f858b67459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e571b585f929a1481b83be9cf6feb8d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4846b70cb400cc0fc0ee220dd6f3d91461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453c896d1a41307f0eac3072c5c1c5f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87297fbc1b2ed6c4539b2546f273951a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073690ab1e0e745c2782839653bcc46a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa993cbafd0ef2d7f3bf9db2fb86551465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0312aff1accc10fa6c0705039a17cf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef998b74c24d41b3a4853fd9f1fd73b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c451465f30739979edae386a8d63a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dff24f7f731acf48baa23339c01d9e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da805adcfb25cb088016a9fcb29e4f3d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a70a71f0359921d8b1106630de9a5f0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f8d5c40ffe503066e8cd185435253d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c5ce893b9378e53f0f6ca632499e4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b2924b3d11802fe4d56688bf2c621474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7923c1eca4c96c56e3a2255cb7d267475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2383eaf8e9e5d90519621b65afe53e2e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939135fd12dad0218e5a9f74f173dfca477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc313ddefd6fc9cf753637708aceb4bc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6835585f48fe0e400da763652887f017479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc986cc07731ae5b27709215c5d33fcc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b55dab3aae11b77ac6bdf96332289e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847a0ed09e8eb6925d48efda4877ad1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ababa8420be61ac0f2bbe99bcc7ddfa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41008471ce416c2889c3f4c3110360e9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a485ec5af447235d2ebc501730bf4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f81df58d91d37f1d6be57538ee2ef2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8b7be12fbdf80769b0d5a88745e76487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b630bfaa77859be2a27ee8697b53736488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f2b5f7e2401a40bd81ea97b396479489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885b385e4bf1685ae5f2ad6867c92e1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede14cbf0c9391020260e913ba3d3ef6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9dbd17e76ad4587cfef1f5e6155315492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1212fcbfde971d4aad65e27dbecab77b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd26b76e9a6cd4706a6faf92ac2e3c50494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f458510a967d91ffcd22d6dde2efc36495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df7dde322dc174e759d2b83916b08a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ab0bfafcc7e70644d35239fe68b34497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46893859f6d5ab0751932fcdcf00a39a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eed4d5cd0722e80b6c7512b958d00c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469cfab2d21cf901c31830b8c774649d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44acf75ade57ffb76943f18036347f93501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae42c2edbe219dca39a6b3ca76b65bc2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d3af3b9127e422cb0f1190b4293317503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769c34925ed1d4a38c5b744628a064c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d0570b68fbce474a79767cf2ae41e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b80d626d8397d829b242ca58ebcc23506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e1f218c7d96dabda6d997e2e45970e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d5f6303f00dec1620303d7ea26377508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a290fb0ad2b05b24702e32f16c5e862509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9240a9753b03764273b7e81fd796e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06185873bf8a2e4c30b6c202aa95ae71511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e650bd8535e480d8fe73a487e505a5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5128be85825755a4a75ee1b40f408ab8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7846e582bba1511688781ad138e2d4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca445e52d319eadd8c8716adee23c9e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0341e73ad3f12f2dbfbb2b0884cabcb8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a7e6a021f471ca14f57ba675c5967517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac8769d45e689407cab00ace3900488518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e7b1751bb246a30a1e2b9fa8b646b5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff0e78b914131776db773424ee53d4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337030cc6edb3e475f289bb0cb063698521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0352f698b1efe6d4b4ab1a2631e7da522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1cd8a41b2b9d3c64ead2f9d6f5dcd3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fb981a88f229a792d4b87123beb90d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7313883b17b0fe63ca5e72ab73309015525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fda57c4b040c1432b511a490626a0b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f314d54d4081e8e6fc21040da05ea9ad527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c0705e3b5ff2d57b91e04e0d095389528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b597ecbf549b60b2ffdba88cb9137103529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2755836fbe0bfe8b524d295145b2093530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80ee23b3b8b1a613803857e7e971ea531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897f402741906c65b9de8b0c959b85f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79911e0d8228278d2e0d20030ce9851533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331164e8322bef14986c4274c244edeb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3986a053905681aad9c519846e62f4a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf765fd5a119cad2720b402d68f6c65536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee32a90092b0348870bbfe0a5d01c76537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ad6769b96c2edb96f48bd539fd9ee538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db7f109e92bfa1a8477391b82b348e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e8bd9faaafb93825e84efd73655480540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda3ffe364bf832cb153a4a7b0b95c0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa41d17e07f295ca4f6b9fb7bd4452b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee330b834b6bb0d9710659ca5dfbaa83543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3672887d8ff1444aa5ed36a759ffa20f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae30579be04abf6e07aff384fabd1d8e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bf138842064a8fec372b2480546df8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d48576047e1f6efe52c1238eaa9ac1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c036928135e537a6ad33b68c6da4f8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6cdb2f9e59c44ae0ba49dbdd0dfa7a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2bae22015d8dbf27fbea1a9b0a0706550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db22f768f7dc6e4c052cc8eb3cd95263551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb705ed098aaf6dcbdf9bde58e7c85552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730629c8b7213e13c7915c590d7da5c7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd56759cee74623a04f1e54ae99d4d7e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d01f7799300d38c1984fc918c3d9bd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d4f117603014cd5c836efb4c19c046556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cfe4f7a34d99c645a874791f7d101a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeac5bbf659b3f887fd6e94f71a848b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef9ec9fe5b29db9fbd9613508e829d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e5b00b267399d0c9ff7cf801318de560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e6ac20fe597e3ec4dd7d4cab301fe561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf38705dff025727ecc2e418a8d541c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a326b4b72050a4d8d820389b288f363563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf6400b7cf36cd80a5c7bf398aec841564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ab929f47bbd62dc3b7413d4ca83aa565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d30b7353c4231b636265a17a8b74e0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d19321acd846da8ba8fd9222398999a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4889abe58e6e147c8c838e89838aa536568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a2c04a07fc473af41dfd9e9cf06c30569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf88e39a9edf756d4c1ecbdb963da98570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d77886a79df30f4255078aaaed424571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d6b786a273fa00177d7230b69d508572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc7aebb689ab34a94efcd445fde643573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c50eab8a0c6f1d1ef587bcb8553529e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f0a1baaa80a6a60589626cdd55e3dc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a54811cad57cc7048f895a8cd440099576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cacbd5e27afa076bf9199d5c05734d7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c147a0c061991a3db54521bf7476b288578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba351f0cab2ecd53626526776a6ebcc2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de7848c43a09ea11967451b73e822d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e9c96d1c2dea6de940ff01a84f7f95581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff65ef7e813f42d833903b2757da54582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94676b4209c83bf5d25c431806e22c65583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e708f0a6589f866cdd5bdb0ee275f39a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cab9e873ff522e88f87113e5c29f4b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42f1be487affe02c9913c3fffaeb4e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766fb0640ab99e62bf7241bc7a20dc5f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba73762614c716accb7becddb097b623588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f8c0dc021cd104f15c454fa6990ae1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de10dd2a12c0a95e9571dae710494ec590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b83d2390646e4f1480ead23d660372d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2679ada60a81e9e93863f18a6cea80ca592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749bd471264174367053b012fd5d5ab7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6533776d01d3c85c248278600528354594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb19aa1be70686daa09a9399d1edac595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d5dd1c04b8988a9bc7ced28ef3be28596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0cae8a79a314220f31428a80be02da597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa961ed8a7ce5761168a680bc7766d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2765313afe540a01363ed8f423a3215599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b575146e39c91b5570c713a5fbed126600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d2c28234c80f8dcede962ab508a299601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6002138f73efd26330d81a6ffdcb4b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79830da78687d55187f1ff360180dbf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd733765d32bff3ec5f3c8cf7173f3d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf9609f69659da36511a51d897ce5d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16167258d0a746c3fe7995adacbc73d5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9933fdae096af41343ee0507882b2b2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577fcb6968b25f436e1bd9334e00dfdf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b4f21603231497779e4075b5471291609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7222e1ed5be20bf92a74c3894de66901610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52099afacd276d1766740b22f248a4a8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4154841ca766c50b5c22c02ce9cbdd55612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f0c5c8ac67ca57c8de4218ea518c7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce8620c1b84a9885f9f12bc387ff3b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f00dc0e04759cfe2d28f7731b14620f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec393da77f743a35b80a3379a5a2ddc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa1dc80158b5ab4d536ee8993357a7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9909fad2139cb0bdf34b3210fb5f2b07618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa5137d1bc0a0af7267e0242993a87a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25611d4b910dfc82be188767fb9d88b0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65321dec92faca1034346c0771fa034e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5cce505d5bdd7df849e6d69d4e023622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7927aee01cfc1156303d3190fc80f50e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f201760f10996c812164aa20ee50565624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f5957001e11881ed4722f8ea03ad2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db988179f6d06f9ca564fd902d682a0b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b104d3b7426e9748266d0999c0580627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64101272e88f249a934ea71522fa56e5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf365fc4ef05ed9706764c5264cacd6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb507c3e8625143c9917757a3f102d2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5d9327760f5c6bb7b3fb2e2093a18631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6444e61466f0d4b20a65e9b338cbf5c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d69426db0f1d201ff6f4e9ada235dde633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dcdcb9cb8b608f13af40bde0638d7c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b81d44676bb9633f431d18c9438e6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923fab68a96491cb3d8d73e22b691fe4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf434e44ce744e4818fc101c41075276637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64057dd9874451b086c23018619d2476638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9734be46bf74040591b5fa2c164d2cc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c144ffd2b52c7f5eeb5cc1b3991ef24a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3b21dba6a5258e16bfcc9786606c66641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeefae07a35d88fbc4a2b3b15eb64da642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f08830f0fecce694c86ece99ecc7d72643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90638b2895b94a15e75a774efca7e536644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5be679cc4115bf7a88a99c62a2dfc8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d424db8ba6111d55f29ce22d05d242646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d44d1e8fe62e4a7a9a24c4966e718d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d3350f62320252d59b704515975f9d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eea64b52c06d8ede14f0493c618f8e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28046d00060a26b6566f713736339c6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1002f203ee040b262bd626e476a11cfd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c830ad208a29e14823dbe9c6e866946d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc41e7326413f6f9fecb326c087ed9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed5e478f9e41d6a5434c88f7423310b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18540231ed64a2f299134a80d4748a1a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba2ed76c41e9e251a88bfdaf889791e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22a5d2cb0d9a3cef9a5ce7767dbbdc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e67dc93e3e48935da5b6fad6e2f280a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee4be1ca1a6b3c882b832b8ef19e5ec659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91612344e16db26569d3ba97100e7e3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121863aa8ef5a31b5c1a12f46a959257661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dac136383606ba38494b4308374908662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f63f19b39a84066137a29910830d35663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f13e099569b8d525cbcafa2696b7f3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828daf7190d1a4329ad0265a2bb5bb58665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab420878b38eb96e64d94605ca5118f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d4db32e9e29d5117adb82059219b6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b0dcf1caa6541d709ed4b5037a9f2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6eb8e03909d3d3014306200505cae5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b012a49832dcb6112d7b64a89101108670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b65c567a240ff061dd3dd1bd32e2d26671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f45d6b74d900e3df024d55fbedae31e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf54bca9de3534b264bac2de09e7dd8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e071c3fe6ab81ba1602eeae491aa76674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbde87133371e1ffeea5d63b4886d0f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1556bde8daa5792d52f5dec8275cad5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a85f57d70d92ecbd8f9fcd79939d3db677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb0f77da5593ff8a13ab55f6be7e75678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3717a6998bf479e11af9b5a05d168e9a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1406f1efcd87bb837ada38645a95d5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde4cd0821270774d280b87417081e8d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda10e4f4304ffdbc4b11a3a06699b2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b15664f0d72248c2e72133501ad9a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef23cd868dcf3add652ce75506c62f8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d495411b49978f976004acc3223e99685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede764b80f2a152abe66d19650fa53d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f3710543d904ad6b52f7fabfc9d9c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c419c5be892881bf63f2d104d3c760688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e876279223e3e5a408a353e91c39fb9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e28176e96d0d96778cba49fb548204690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a8b20dbd382925f4d61a2bc98284b8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a993f6347288fc9a032ef5ce2cad5181692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d49cc6a1379091900d9c117fda2b9e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec1fc55dd330ac52e0f9ec2ad5f789694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a508403a1a69306f5007b9012880994695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd61025898bc18c691763d3032298d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e14db7b18070ca620e6733490c6db697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c852e18199e472737e2e99405a8c8a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d423806e7a6951be580509d7f7589084699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ac8b5285e518001506ec0d23b0526700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb0e85c7ab65f04ac9c0e250bce83de701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177fc79355ca429947adfeb0dcbcd49702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a918e799ab7d6858a846adc1b3136703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3235ba2751eb8de676e3603affa1d7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e96f63d2b76f9fa455188bd5961b576705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ccddc587d9c6f2952574cf722aeccd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ffb2a236907f62611212e9fde16cd5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacdd937102b6abd60aff09386b8e3fd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f959722fe9ba0f35eae9b278b4b472709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26146113afafaeb3fe8af0838ea4c494710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3813ba4ed3a77073353431f4df0df5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e10f219c911c0949a1186668e2da5f2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151bd7a49fd45b4e7d4d27f67035b709713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca854684261b8078f90ea307ee1e56d8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64491de894a42c85fbff08a61c2d70e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b580c8d866dec2b92f83af957f7e3fcf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e031d3ea1a5f1d89c2c1cf0f012243ec717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e459e2c80153cbfacb16219940fefb81718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4519a289bfb1b0f9e433561082542ab4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8853e412226859b52499db77c19beb5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8040680f6a47fa93bf28fbf6833e90b4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec309c6e6982181c8bc8bd60354b4048722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11818c353f95b346c4bd5a90d7ccf7e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f870e1467ca371321e2d3f9f3988bb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f603d824664e07506e431ced4295f8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addf1e10c27b2ee2bdc9347d4f0f4e05726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec866f2ba69fe7562675bc806c4dad727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a505f3d52bdfee18f9a2d0c7a132b4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd527ad40c9f98c3fccd00709a79129729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7522a70f874e4f60ea1c7b6267012f23730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daa3be06788ee0880bcedebb7570588731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf02e6bfff2ff2c47f53123cd2243f9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec831ed18e629857d4ce19bcd9a0e1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c024ec3ef1f615d17fb7c0badbe0db734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb9e7a7e98f773bafb1a46f6452299735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4fa139f524a14f380df31177b62da2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b80953fd816f905fdac05c21951c2cd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef670ccb061d5f4c44eb20008c8eec6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e5f24043937af5d7d0be8878f321f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b1c4c2267143a926fa366bdfe18f1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da8608007f4d0ef0d11ad324359c274741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b877d179fbf4d14b7057ce83fb3be15742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2535ad30b28e92857b1255eb42afc9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b5e1b930227a9e9fb345efe554514744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0141d024fe1c11fc6153b5bb77d664745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3fb880d42f13b248648bab1b413089746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c80e85b041d2803ab081cccb83257d7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d9aa2f5707e1854997157a748c22c5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e603821b386bb348864d5d906efafd08749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc323f74a73d7f5b3c8dbaf7995c71750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f6a0132ca9834cb78ad9b75a2dc2c6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a152e7a932008888d407fa70d59be42752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fdf875c1f8a5ad18e0aef38b3a7583753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b67d3e7db4647058606d8787e596c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9661c07c98e24cdf306712b7357bd6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e857ffc3ada0fdb7ae57e691707681a6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7365a06445be0f10550359d001ffe06757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f367e53e9d75a6be746c48b222c765758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adb24d28c385486814737a150a4fd46759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f18462330f69663369faefd7564a121.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4451e6e0e1390721815206277ded87462.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcbe8e77d74dc58b2cc5f6773d3871c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e5437f8128f12ba9ad1227271255b74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a0803c0b84fb8280f45b74acc9bbc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42099b618ea0925e63f8fd9a236f337a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867674ede3e8fc5cbed76adba4da6327.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3178720b4e4de4b0856686ed042ac8748.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237f9d1c6e004b1589acb50ce525a099.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7867b443abd9bac442e7d434dbe1d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf9ed5cbf82a066a499d77dfbbaef211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532affbddcd7205f8111dac62dc18ed12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f98705a0b144135d4f891f7670e59f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d4864f6ed9e7c0f4b731cd2be6356314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da573c98cf7091b40222d52eb1799d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af38102fa65300f6101973fea609a73316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af706659cae8c9a584ba2e3add7d9e0617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ffa1e900057e9b0374da578ced2a1118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7966874a4cabe0d1419cd197ee28e43919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14881173dd0adac71001950ab447853720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f9cd97bc5b3fa34ebbf346ba63069e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f9b9c7611230d53b780796f1f161e522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd90cc8f00bf82f804a112945f06a623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec471f137814fb4afae3e909574aff24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07680723f0dcf49095f1230358539db325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bad9e3310b029336be99b326de299326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456113bec89f2a819aa66a672009f26f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d2c102c482f236c04d338f34ba6c728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb488404644d0992f7005d9a687e744029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e6e128325ddb26a856694f96f23d2430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c58a00579b290cdb2d09f97b738fee231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1debc471cada3a5f10fd245ea42f0fbb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9f30a071fad1f95ca5334c31a401333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d6da9aa50bfc1bfb263c6f7409190a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12a2df79abdc5032171d531219bfafd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64735141bb1a974538942d5c11f50ca036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e219c0599639ea8af8f6a6c72ede62d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c93cf09e303eb2c7502cd091c9a2e938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779e7ecc289099838b355616702892539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d95f1ceab2dd313a45254a055e68c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e3a3752fcb1da8ea6ffeaf9c689e041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a7f9947517533bb114ab648a906fc642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe53550e5af0e1dffb6bb7f654bfcad143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dbf240729a11e11582cf449d06464544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e8a2d5b619dad4f0e789d8cdfec8445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ea482bbb53d7dfdde5f19f686c6e4146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c077f1ea3d47fa1b9c99140b9ea6b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a849b42a8a4c048bc458042f0bafec9848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329821f30b374a1b04f8df5a06a94c649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a7f625bf361812cf1837feaf9363850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d7fb95feb556ff0217fb1635b635151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f399aacd52b9f94624405c294db23d452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c7e0b8e1251924c9bf49594b17c29853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae12e4ddf51443c5d3304e971359b7454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99480b849e3c60b7ac275239393ff7355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e15cd0cd35a36dbeb2c67db27d9f1a756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf29cffeb7075333cb266599e811ac8457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bce42a57f44f2d4cf6f7316aa4d50258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586999bf1c34ffa3d8fddd415b5542d959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e20f6b3adf13beae77a504e4b46f460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e155d9fe968c79aab10daa2c8d08ec61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3571b221752d4e4d45977400dca181d162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d3460c5dc6b34dadcbadb3a7410e6c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf20c9afb706061161d93ef6d71e026a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf0bf524eea0277abfbb5998774c1b565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18bd0c701d8f30a614224d57b8f9d3666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9af28fdedce27af0b5552cc8561a2c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef93a3e2d983c93d67316264b7623368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be8761883572f90d1dbf327df18417169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c075cd4df6dbf63b920a6aaf7ed3a070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be3f7d9ec2df3885de2db569d1714d271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b8cbe772e0057104bca3655bb5a0c372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ade26dc722770f0b72b7bafdad45e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876349a6cede7a24233a7b51ad50379874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50af9f90a055279c89991e402f2755175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3cb46d3e5c8ba057ed803848a873776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659110dd1572ce2733436588ee35100c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da311ce94a093e0c04b890924f429378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438785feeed5e8c4f02e316edcff05179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0a09220ae422e2693ca44de60564a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a45f41ee15588bd77961b7a2e4dc82881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47548380a98c53d1406a9957fce93da182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b33d4bcedf4fc3cccdedad193da54883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf65cb41bff2180e7c560a3aecb983e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f71a510bc3e66842e05b0e234f6e885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff23efd0b8259359ba096b83fecf2686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c78457131e7990e6a74ffac62a2e587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f731154843b5fb2af8105ef7ebaf187f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85186f2e9abf1473eeca08516973c16589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e52f9062466b204ecfcc99fe022fea90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b933398545edf37e4ec1a4987b72d60391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb01829ded4633478145e1c928358b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f8084483bc6ebb299123151b3f70593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e72248cb188880fe612f7cc068a8b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315d1fe26b6973d1f3ceb03498777b795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459918426dd59ff9341a472f676a827a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6fedb8a7862e45d0eb1bbe5a21f0d697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6399f8ea7914dd24cbba9d77763aa3e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b033f7c18546debebf93555483a4999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d1e7e9fdc99ed641dad7e6db936374100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4689c8355d042175111a9ba5a116fc77101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c89713f5f7a606cd611a4a1bcf5d065102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef3518f423be64808f24baf82a3ba2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aabe52661569378fca6e8802b629ba104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f87d68ec669765060564a3fa32a0d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5cd3eafd22e6537fcda2e0f69eefd8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f29fd88a26359e670387d235968a5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a745b0b8e6ab8c36f810484a2d0aae108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be622392c51bdebaaf71316ee06f7a6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db394b62d5b1bdc10cf36f894bd4593d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e825885f98cfc1672050c3bfcdc79111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf0a3f62c126d158ed661afb51e70e8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f5ccdf5dc2c1d87fa62bf4c91b52a8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6470f2dfc2ee77a4a15061b312b8245114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e4a980a01b2c4ca4a587666beb76a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1531a47ac0aac39e83d1c495a940b80d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1310e337ea52efffb5cff5ec0f255a5f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f3f8c167243dd7105273e51eae1d0d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b424a2f91dbe4194a4b2a06bdd8242119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4346d5f70230a73d13ba1531ee75031e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa2bdf98b964d8c1931e0e4be1676ad121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9087309a04946ef493fe7f9d231dae22122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c6b5ae1e3ae39f6ad8ce78863e6f9a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f69ecb5739b7ebd65ce974fdb689d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f48c9d977da04e7cffcd5f3ec006d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e706b0896f67577836342429a96fba1a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6839acf0393880eb5e0f968e07682a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07ebdbd0b4c13de54bc31c1c42766d5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716c023fb298dd2236c250f8f3a83b27129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0124f9bbfb0258a6fb25fa5ae77cbda7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee535288acef6621d8880caa427408fc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc849e3577f00720b7f09018d5adfe132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6441b3c819479117e16a5bbf54618dc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768e0d343b2c2e0f23220e80503f8ee6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f1175d8c74a1d6ed6a65dd95fd774135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be401baf7c2ac36bc8587bd5334fc0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0798f37cb96313c5f76b8f9283c5c56c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6911bdd9576f5bbc312ad0690665769e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c66d32b59debe3c64fa0d8a08515060139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c9f9dfa703c70ddf0d7bdc71bd2b90140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f87fe37c552de91e798b2dfcc79ec141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba38af5edf78deb8d2c6bedff8e71e1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41beb9a78db9c41522b23163197fa86d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a36b9e0a206eecb28ee51302262bd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea7f9a3d128f060721bb3d61a39e429145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d4998a8433c5d6493342d901070219146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2446a39c88d242ddcab2d2b2208befe1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7fe7be957e2e6342c4b6fc904cbab3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f71fdf736787d9bc50d669697730e9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b97280dcb76e8bf21bb2338fee217150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c25e2cb8ab6561c1a9901b50d531a5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb3f946fb11a689388755c1ab861bfb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4110bbda679438a766b54735068e1746153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00185bbb7abbbec3c1f9308da2a02988154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e4d16d1d8f07de16ec1b52aaac3421155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df58f0a00ccb00818f638bb77a2a1d68156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cbede2c89bb30186cb0c070bcd0e55157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c9d9b951b4f84c5a4a238f2638a7f5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d3476e7d23f8b8aeffffd2700d14af159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1558f456575632357288bace8a8e69160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c06e2a5b3fa1307f6f6d057a6ba2f9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d4a7068b45f80ed964fd6f9ec383c5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e985e17c88587d25def8d991369fdc7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e24b4ee4906f35a6d39e8e215550f0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2969ac77f5bb623182e13c5126fdca8f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e9fc22dc4342bfa7d902eab8977107166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c8133fa0648b4ca5e6be8de2ae310167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd12b46daf4d8863c63ba80452bdaa5f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f854d74b6568209824fe231db2743b67169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f58cfc9f6ef7243d01c246c1e75cb2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc40f8c6c130bb34f81a6fb488a363171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be22eda38eb69d2425143dda7c671313172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edfef1222e17c94ab317a5127724342173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23374f4f5dd1fdf638d3b7ae00f162f8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a140199f9fde9685c66b829b11c739f6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c02b6bb77bff95d213cefec559808d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e526f7ebc677c799a07f22f1ebd354d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff15c48dd1da02774fc117e54eb04c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1851e90d68a38ede062ae27c693192d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b9dc6f66bdf28d9d1289308059352180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cebe191644b782e8914ee5a144996f7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6161a1971c690177a39425f838fc5945182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7174360315f4d0d7eb394ddd7853965e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f55b15d6c867e463bf2c4a5a3352c2c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6febb72c1cdbc3af549378008cf8801d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e11fd8679409696067bcc2a2530c4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babde985e2836f896051da43cfee4d84187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248bbac143ade68ad06584694428c197188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a39387c64f31159756cb93bfcf15dc6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d5a8ba397fe92827f9a6b1d110d4e2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7272859b8538ace63ff94bf65224d9ec191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f16b68c00644fcd2ff51d878b6ee328192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b21270dec3fc7d333b1a6f820701dd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc40b917bda38a0a29efe6d31b371b7a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2245da96ef85b6b76f35c76208e54802195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92610d043c9d71bdeb7c0b4644477ac4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd0819458c6bca1ba67ac36a4c86e8e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0017806acadb21be4ebcbabef5531865198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d393ac0c21125a238c27bb50b8c5fdf6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d69414e2c8189e30009cb87c8b8a792200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3befa823082afa75487efae48bb13a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d306838b89fabcaa1ccacbf51228ebbc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70363aab73c519f19e1d3fd43653fa56203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d7c4d02533f6e422233bb56cc148eb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a8ee11b403344eaa48edf9bd3b587205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af128308227a93dc7386c4e020449d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86509b18a692b84967e8886ec0f7977a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce8ca734551bdf273df3b065c0d472208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b761cf6ca2ebcd4b4ad642411afebc75209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a314f5467092d6e6788d2e36376de210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ac0133a3effbfbc66a68beeda268f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce9582aa8dee526c2e45440f5b0a6c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef5cb7a3ba429317aa6905aab641719213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b7d4645c3ddc821b20d2955326ab8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8470da4d8c97bc10c2d6cb7a6aa622f3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91140ea86191b4797fdd502171d09095216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ee6e18844431501192d4a37ba7f35217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e439dde5afd81e1a3bcc9417530e2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c82bcd3008ce4c162865e0639ba6b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e97e2412affabbb42bcaf72cfb249fa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f157cf18eae92b89c71a91952ca29221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee40ae1ee5b9f2bdd3fbc5c299a4e8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e48acbfa2cebada804ca0f00bd3da223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505982ae1caab8b6bb311cbe3817377c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c8dd73e038378a65f3595b4528c4dd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c18686de0e34b589dce21265e43f7a3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3682879b5df212c63e95e300f7951227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd293ed1bfd84d6a642bc5b28da6e075228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45134058bcd56ba98068ea638b40927b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3f0624ac1b0cc4c933bf9e891aa25230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fca9fb56d9343f330766a5a6dffd7e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470cb19f6bfd3664594c521e33aeba7d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f949589f98b6621e0c1f132a2593eb43233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb785e9b675fab48deee8699c0347a4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89328403063d7877469bea3ae427395f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2188d94982162c64b30bc776a2a007236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b4a4e2f3b940ed489183fd54735e00237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c462af31563d9022cb4b5e1291e919238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ecad1061ee41a8357a392f1f398a7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9eda4a3c1dcbae7cf74d56559fd31240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f125fa90451f626aa7c359ec6858d7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd7f1bdc1f232610abd72a7f688aa8c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bea3bbc4c9ebf5f2043f21fd863a0c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f33ed5dd7aefaf7e0d31b8ba6058ba6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2376838ba27d4b3f5fc47221436712245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d5408da7d8c8075b45196c225a8cb2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fab0f46dc12b317d0cd125f7d74f3d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e1546b08f01dcc48f00e7a8111c23c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02566fb11181a0823217f57b893da53249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d66332a51b160de2c028856b5cd00b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45d2935052a144e0cd327bb9c8886bf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ab12174e5b67002db38c2055f024cf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b748c86d5a0f6db21e632a3fed8836253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57100114bece9e98390cf252a2498c12254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0afec59be1652063b3f9a7de98eba255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a3ebf64a46e3dd481ceccf7035d4a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7437f13a89b8c7ad300771ff4b9298c7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89276c7ee58975073c34b40ca525e5ce258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e39790beb77e94ea6ac684c1f481b7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2874f2186e202a324e4b3f13cb4b2d6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9cddf2bf38babb52aa86264e330270261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b148d54efe6e94c6976349cf6e30a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6788e6a7248638f7101bc842097181f1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066df8b93f00231363bb177e84c782b6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7fc15aba09e84f41371b9eb27c693265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ba36cb91bef2c4cb4fde415effed15266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c687197b771a036b53e53a2e3fbb3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58260e747e79e5f41c7712e845bab10268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f61c3790531308af77fe46530f76d4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3febaf87ad348a4f769a014b4baaad8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61297de6f99c85c4aea0aafb2da7802a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051cd56a375fe9a8b43987612d7a3df5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3a230f107c37ab5d7b93ea271ae38273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a98d4389b3ebe1fcc54d7858ac122274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d17a2901b41a61db8ba7d8304c9928275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9875fbdddaaccb3fb0a325872a44af276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d487038720167cfc1b48f060831d1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9094295fe42586214d22ffe819439670278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d9227d8e6075c5a682d0c5cb9723ee279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb5e8a046d9e880b58317a7950e1b4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c225d86390f71e705a4d99740e4e21a1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65086ad599a680dbedd72bb74e711707282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99126b72e945f62bd69bb25e22039e1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f850d82bd5867f63a4749ca366a32dd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc1ede8d96530e8e9c32f28f8aee0ab285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a09d7c1028c5e4aeb1a637e8dfb772d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa583af4fa55d05192a66952f6d2ef287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f263d6820ddc62952f46c54513655288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba650603f474dcc4d0cb3f12bd10726289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f75361af9b42b4c0b24d78f997c2f57290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76649744470a2b0a0bc3b3d1ae4c6426291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118509afc82b75520efdc9554eb04ead292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2758bdbeac6dbb739e9f3504b57de4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129864389feb05929a52db5df44be7da294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad89574aea7a4c6fbd1642a84c0fd8d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b9df35a50e66cfa02dd269c4ff442296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18773a64cb374b227da99cf6429765297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90991f51a7c719e7127585053890e929298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb08a8cfdcc94b9d97b85df4453138299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee464b8f91fff71f8b8ee7dbb7cc016e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ed64a5f94b4592c553ab0a2cdc8a6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c295fd033a7834477596e3b8fd21b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0211d451c497ac3de84377fcf9279b53303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65236e1c22db4ce2a3169fa78da1a486304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c4a0774be690553703bb00225ec82305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143380888a411e47103caf1bb0c75bad306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d1166bbafcaaf0f95d162338ee2280307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf85c3a95af690d5a459c2938f0a8b3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd1e3acc32369178498c93397a97c12309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d28503f5e14647483c8031f7c82d7c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61067ab9b94c1f150071ccaddaee2c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e83310a057668ed754f3915d6eb6727312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ee241670111d4329054b1cb6b41c3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b35f2de4500d8878497ce47450ef1b6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b2eb71caf4f407943a27ca288c1ea3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49fa7e4f1df51f8133dc365704553a3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed62a818a36e14904fd1341d3eba9c47317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd6c17d34f8e229afcc7dd9942cdadf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a23cbe9084ae7766b2ea2dd899f8e87319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f2e6d85afd1c11cd711eb1624ccafc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da24edc0981de62de967a006159e6381321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9eab9f928c534df33c8a603928a384322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5aca66801c1858d790260c9f80c021323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4854223b0d9774f2f1c65684a26b1f4e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84772eaa0ff6e0eb8e9efde8028f2802325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb014a980a3fe82821a7ec5718327b83326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7235a540241357142806ed4c3d336f37327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f88f22962f64748e9024455622bc748328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23abbe30fb49655aa135896d534a55fe329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb49c87a3e56d9aa33d677ab8096c31330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1587c82035a29cfa72bfb22d84561f5c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e9e4090e6e118bae9220cc1b966c3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c760fd718cf216a1f22d3dad220a6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb8dcc261e21a286922880f997caff334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771be5161476f94d049ec9b423f7aba335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426818b92956990d24544caf40dbaff336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bbcdc22d29c1c0207e6b6f3905b26d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a875d48b31a475191a417f9f4e49c734338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32656094ee8ab6d5b2815f4373f60289339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae26be3cf9ece6d94dff42095fd4397340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d0fc0623648b6c2928529a7665111e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dfa94eabe0112881d7d3cb7304f1d3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d5425682055bcb5ea79ad96a587b91343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b9afe92f3676809fa38362a23988e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f788e51b9daec73c45de77bd5bbb4b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc1593a8949707d33313cad6841ea4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf084d56e258c03ae063a7d063094a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e51cff822624c4b2582f4f41c3352348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f73830638cf44b896007a5f281a0c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24036ff4f80d9844fd109a8824a6069350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014805d43d34dd520147af062f88036a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e7ba6928b6894fea965cc8ef89489352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e95a1169c47616c55f98d670d7a1f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5219a11b0f1b411def3d6ed36bb1a78e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf4afa1d77cda4406ccfe9bd18be026355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80498c3cc8d2db424393b2cc02efac49356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8754c33e184d02bb3fa03f22cc2b8d5a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f384ab3ceeaca688beaebac814d83358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb432b07912ca4632d0c918f5448324d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc8e152e07e1a236dafc5899bfe357360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62398c5d2596e70b4b319b2a4d4075db361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a36f8c171852f752d65e655ab2a7cd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee2d75a13fdff52879bda3565bad14c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e66db4a937617d794f13abeaa8e2ae364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a790b3dff8b86f64fb705aee2b6af218365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8333998ce509211c048a650ec4d87366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf26de7221d6bfe59735724f384c59f9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda6a13d0cfc12095ebbb15dde73688368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42de0848d661482d8c19685785e3ad7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a471367eb1600474b6be1ec7ee86323d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a73bae1f98fc5133e60e4f02d7077371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4f0a3aea0cfa47b33485fc1b69eb9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df4063c6eba18dfcb05e69ccf29a5d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18cecfcfbca36413673980e3086eaa6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050fbd5020bccfe3c88f1bc7de44434d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b5295c7fcc3dd4f327466520ff8b1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fdf395c8885c4c5cb82d4726d35414377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f54f61b2b61d5ca9b8a846e9ff6450a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06a87947a82fa453ec45e4f41de0784379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba716aa5ae5c5ff83fb7604cd9030c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26936d9c6bbaafa81e2b33d98358edae381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3cab65ca154f0ef8aa84897a3e4aaf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf2320fa88363085c8d79d241cf0c0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e3403f7c99977b664c9cf60ac29e5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b58fe68fb6b143114156517518cd23c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b37602cbc07fa8037c97f3db79e20386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661d4dee578a241795cc038d8b89aacf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c55d81f9409e2d941f44ba8ff31b9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f0b6536741285283221ee47de103b7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f0a4d8074cf63e3bec0161277efc3a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b878ba866becf248936069b9965a0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb5b05586fef5744133cd2bbf3cd12392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4bbc086f069ffd842124cf6b32ef83393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75069bab294fe01d96440ccd6f6e747394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e9fea7e3ed70dbbaf9df35ca675d4c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae77874421b4a629444efde1f75773396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ed500e34654e36238c5b5312cc608397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ece79ee0b2338cf2523562be5b5f7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d528eeb0b6e6618d82a66d83743fee399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bac3ee731174796ddf27cc81ab98bf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9510c10a24783604fe61dbb9ae41ea401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9415274c1eae2bde49c283e92005cce402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab596984eede8f6ba5e775ab16e277403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9548b421715e9c8442590161c83f393404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0532c2123d395f999f9091c7347d9ab1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb629fa884837ccec98dd92ec71b21406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a4f9cb2fbf1477bbca72f47a2ec0de407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79196d56137be6c21481132af02b034a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf120643a9123d7b992989f56be7d8d9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de15322e9d413dfae7844c10becade9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32979a616c16fcb5e455718ab865677b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23561fa6a5992e64093c5532642fb97c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00cd9de25b6990eeb1062a0734d3fd0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aae9ed1d15d5ec31aa2a1a26c6b9ff414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e103481a9bbcd64a5126ccba432cfbf7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99753e25bdbeba6c3c9becc42bcd953416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6e1ae9a78c1534d2032e8c91e94b3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4678c203e38b2ad2412db3b5730751418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcf677924e422f67f248424d6782018419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a451aed2b109974a03cba57d6ac8d6b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc56c0bcc41f7930dd9447ba67e02e0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bceb3f6c50a308a62c46a2ebcd3afaa422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf04283185ddaa9f509b3723664632423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd563569e83684d4d51aeb9dab02b20424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ba035f699f9aeea8fb022bebec13b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3d91620a13e0b960884d3a0118906426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95efc379c6e295f8f7ab6243dd1f7505427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a43f929c9b2bddf219758fb0664493428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7869aa38a754cbfa99e9f3521ca4feaf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f9d51fd7769967228a59c104bc8db430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cec27fe7964ffa547651f8cdd028ad431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47138197565824b26ff8797bff4d5221432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb678fba6816f5ba119521012ef128fd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f13318a3cf583ab5610b417954864434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3cf603c84e44a2ed383ed346a3c6c0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4bb8e0b3832aa4785d5a469ecbd40f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d3c3c20d78796e893a38c5dad69a9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6adbaa05cb88c3ba5ff989066633e5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb4c550602c2a0932bcac1ed5ee0abf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4616063d3af2a9aab14c493f064b73fa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dfbb84322799113617b227db05a06b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bdbc341a68da7fdd867b3137ac59d8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0fcfad399e8066e64e1f9fb392dc3e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538a722984ca4aeb09a09cc9589b7f6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c064d7289ad23bd53a051f006d2f32445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b531c62ea9d2caf259ebdaf06e402d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b1a8b3dff77bbdc79d6d242e53a63447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b3f91dd1b5b93c2b292103bcb4b12d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe0f0b93ad347d8bfa125913846799a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af972ff3dc997eb8aab689174ea777a6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f1f1ade88889bac86c209c77ff51b8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb1f208938e3f35d736d7f185c70b11452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe16219c9fa16ffb569620a9da64d500453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23468b85bd5ea07b04e5cc1404aff2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ddfc150168ea36c19c8969301a890455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873551d3dd47efaaccded4feb77b48dd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285e6f4b31d2a5b618907d8cb39079d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a73bdbc4a224c94c41c5fb4c57fbd7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a8f4e95b79c1bb62275e024d34857e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0d2046d4010c9c3c76286f76587d6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715cf29dce7f7bb0fc4f69dcacc77b5f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e88917bcb9570939428bea05627bee462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d1d31eefb4d79d75cbdfe370a66ae6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53541ae204751ab5226a2c16527ebabe464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b8cf052db85f9a45521760d0b44eae465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89afd0b89d943731f1eff2ab020fcd6e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc7b61ca17abbe296380d63a6830ba467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea23278ba1e36a81ba523e0202c66d0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521040241e448144e69c5fb9100d6703469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6879a6157724dbce23a4603f57080568470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7bc4aec9616235b9aba6abdd77c108471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02907abe943a23e85b5ce3d33f7acf0a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62520d45de7c1d4253a9a42c3888615f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ac5e20e7c5ee30cb21eb417af2b36474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edd056eb56cdc8a5baed590f1a8fa5b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d4142521eba662dbebeb6e290714f7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f243d234a218a0beea1c9dd31fb03477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f48c8d0668cbf5ffd7b8c0b44534a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4d678434bf4e538b954a5654630b6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc4253d892780eed61d104e1c52521480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08417b742cc4b9f5d084e0769fcaafcc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c29a43734a35c23e0b83a8624a3abd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4edcc0188992c4e918e1827d4f7e7cd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd52917ad3b37978bf546295c0839b95484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c07a1ef2d96d22f1c68ebc32d856e22485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb215dc590e2a95890b320f22ece002a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718edce2e28cc05c9a692e6d0ce8115a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b285b7dc49a1261d29c066818fc000c0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc81ffcf25d95fed5b1d243b49ae75489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0978bc006d38f9e090eba14cc141b6ad490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e86c3b983335d157432dfe78be92bb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a259e97595879edab87363c9d9dad8f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3937c28c40fdf50b8082d4b780591f9d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659efc1c4e5d2a6f3b89a4af420f938f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c1124275dc28401334a5d225eb7be495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c727d841b8577c0a3bb797bfcaeba4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aa7e0b0ddd474cbe14e013fb5e6865497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ebc630d48df1ca46e341cc0b3061b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773e898fce384ddbe833462eba11215a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea0c4877b66cd10a656cc05738fa1b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522cc1a3412d3495d4b09b9665b10a2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e697d89a6565236e9f7f72e73ebf87a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a86ea44c46260ffbad1540872ac71503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9627154c1ee54296a949d7160bf7c73504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315c0b616e0e4bd875074c2beb75fa18505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48345b0d3c12b59ed93a1b2d57a8c781506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7addef3a027c5742c3f567b2a4c080507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d501fd9bffb3ee0ecfdffaf452dd0488508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851abebe062bd7dd7ff9696595848cbb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e933f85054b9c051792114718fd035510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5524c2e295e999ba69d7decf1c3c7e0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb3925cc8fe2f30a4f84cdbdbff1b7b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ddd586b70df6e58ebebf28c8ba6df513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b558618ad05420961c4da326776e6904514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46484c34495bd1b79a89fe1a3deea074515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e42957d962eca4707243cd007850f1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd696bef40b375b51d2a5b431de86d17517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7027cb4d6413aed76ba42bc1d99c02c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf817dc17ff8fa07abdba71f576b2a10519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0813f6d77d7c00ec63f78249aad9e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf3f7a15435424fd6bb73f0b4af54fc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dee98d0bb31a9b6f6c7ffe6e6dcb9cf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86206fb16d9253bc26a00de51e9ff476523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c8fbbc7fbc0a29e0f48cf6dac639e4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aece1e55ca78ba6667f35889796ba6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed15ad1d72a0cb5ece235f12976c3473526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba3a39d0cef4a1fa589e778dd4413a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b63b8fc826f6c338518f0f89ca5d6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99bf2036c6bdafa3833e3276880b29529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cabbd62da3153b92af6ab7a2470de17530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a243d74cb83ab4c4aebc4e42e86370531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ffb4a5176efa3e25ab8f2d2211ac4f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd563795d97ed23745b3276b397153e1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43741079ffc00e2f575cccc17be9b525534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb44ad82400a01555264d62095c512535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fedb9ae2cd99f1c26b7cb87cdbb3f47536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3371f6dd33fa2a8483442f1b4fa15b71537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3962d181bd29afe9e3edce0265a217f1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e2ad9ad5dee262e540b8db1e64b2ad539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f57fabb5522ea18eaa4858591d0384e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a913c48e5cfcfc50d424bcadbd6e80cd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0368b653ed17e75e6cdfd3a4c8ec1a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da1124f67170dff2f45aaaafcc7674543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ef7b0eab9ff3ac8eb4c9db86277aa544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d171325426f75fb2195869fd6531e866545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21d9eb2da578c4f4494200b95961b9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d95adc0deccda55f3ef1c0e943ca06d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3818483af733aa1c7f119ef7ae1f9e7a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a9b854c920b834093f8337ed39619549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca5b84e198ef3375e3054cae054f95550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d229afec4781e90a7955d580aa735ac551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed234e29b729584e70b0465f28d6345552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71089acbbcaf9320329ec02d1bb5f12553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f13fcaaccdcb7a2694fadb16d33f09d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aee817928f6abbbbb256495744e471555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122823def25385a2ad99adae3301874d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf8f48e1dbdc66e4dd39d07e15a4e1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7e1ab3ed3f22971777dbd30a23489558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a02ab849a3bcee1e2dec7cb83d8b699559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bee13905ec103aac706dbdeefb9b574560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fa1401c679556d18f5c2432a69a3e0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2342c0f96e081e8b8011c320674add84562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c24d8b3033f706a73d7e1be7d0365ac563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c048f389b765da20e1c1da819679bb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ab0531fee87e4e55de36b9ad55a2b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c06c3e8bbfb64db7bb7b7fd300ae508566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb113e1f49cf684ffa470590e3bad84567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e92a9e4f39090b166dc7eca85bde907568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce421051502c010ea388aa6bc243b2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d47150ba36fb844f0b2764679cda0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a951a2fd4010310fbcee931cd2e078c1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9cc92771e7d325097a6a76665d42d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff480d110e40f3b0e6f6e488dd5d43e6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2818b9228389d3e1e11504700ea30f1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90ff849a2cd858f2fedcd7a03b904d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f92fc7f982568299ebb20ddf1bc2a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8950414e7959f1f029fe0e9f67f78ee1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df22fcf69e5cb9813133fa5c44a98578578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bdc9a0c3068611441d972b203b19dc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ad2e0d9f121b17d7cd089deb92163580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fdac25f27a9dfb550bca4e581addce581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045820b46b0904be569ff4bdb7a3263e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f46c4778126d54aa86c25a404de7b4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b359d800d05da371442869c768e42373584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ac6448b1c27b93a1b1aee9f940fcc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8fffe9e3ac4f908af0394d9af8f1b1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a36cedcff2f5664dddead231722693587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d255ba06d3d004d74b4ea316d8d71588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bfbca2df523c26ef2d3f66f759a237589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443c14421a8db66853a9c9b97a717fdc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d01cd5bbaa78b926e55ebc838097b5f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f6933ba0f448d11839edea5cd83dac592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77963f42633fd80181c381daf8fbbddf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f264846968960182f11e35b95d8053594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e8e16ee93adca824717f22d8e41179595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a59473dc2beacbe51350ae2c87476a4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53378c64bb7cf4b3bef2beb6bc1e1d3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c538110cf7151181fd15d627fea63f3b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8287f82fedf2aafab363310bfdc2e8d4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0758c2efd5785d8b53d48164627bb613600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d530921aba4c843ddd5de99fcba9a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd06cce44fdef285612462e362d5a0f0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e96ddec5608a479ec557f84519ba06b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfa4d195e031be8b80090e78606d4f6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ed67efd87031614ead604d088e442605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ead5e022265384a07c0cd78635e9ef0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969829b99f121da3d978e553f6809bd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d5353e8198070a648ebb05e4e672e0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ee6484dcefb7227c8bc1b2eda98ff609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed9d2b25742be3a9c394d390612765610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd7d7a0c3892f967390a24dda7cee4b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c3522ed7368bebd3581baf0e0e26ec612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac83822e92cf52618e0dd44b1816dcb3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7329341da05b7b8d1768b3ea6b0ef6d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e5ea9c0c4771391d68fe3257769ba5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb1f5772389b00048c83f62183dfaf4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6375d196a6c748952e50580bafa1d4b7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795392b78f8f65679510d5fbe03fa0ca618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dee978f47fd043720d19a06a5807c5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce0536431e1a03a339bf53738e84fa4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818aee7b33c21f91a71ae5d491eb256b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab63043a2967ac59c0e4c69d4e2a981622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed6490bf40b9e495526c7c7be5a898623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d77ff2891070706f21043041eb3191c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74606e0898926998da1c21670fed8d43625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e0562643440c436a30d00a20e81ec626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a88303531bb8538b72b0501d7db504d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af25f570b6c353a788bbc57cbf8e2da3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d36358c80fb5104fe1892909d103288629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f3c165fa438d27a252ae312da2581630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d5971a1f7a4263c6ec890b8d2bce8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b0d6307ae4d2d4c159250ebbbb5c1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3200bfe2fc8b83a10b53e8f8315982a8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d335b59befed6345b14165446c269380634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9189b42ce6334c5305544d3f229615635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa38b0bd4afc0cad0213a86dde3ef4f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde6d8aaec0daef050b79a96eb715e1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addac1a4cb8b0ca80181a255eb9b7a94638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb48a9e9d646f7069be7d569980a2ad639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1acb5658301fe2b25aa16890f8e7964640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294528aad2fdfdb826c7a26d74fb2232641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5753a0aee09a02b1c9d459ca4f771bd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee296f4dc38eeaeeb571ae60792180643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd181d54d870d1c7d578497be3d244d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3fa0708b22b56827eaea2bf80ce6a4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5712114724f43fa7528a92c92ddca11b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb96ee13bf58d742abfe38de3c0124e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c4821aaf670956213eb356589097fc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698823d2509f0af4e204fbc3ba5c0fd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a92182035e508d8be7a2236f594d3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce4d91348bc58b18ac47ef864c89a1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f64a3efc626d903dee70b0ec24fe435652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52951b5cc9557331fc5a1c44d59b1663653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412df765a9ed93ec971cd6ea9f35bc93654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d1dea676b38c14708f9f5fe52036f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ff19e0b53ab70d0a809df339fab76b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1857904ecf68582ab6363ca379369af8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce253cc520a6d5a6c7e175540baf50658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9960e9796a1a6751fe42a3e759a13dbc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15411df95a9f3a5c44fdd9fc9dc6a304660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c276d25c4a50eb9407a791c471642661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c933227002586a4d6f2b9b48f08120b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77306c6dad318588bf769ece6ab2302a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df7d3a8f1d5716a0954ce03ca12e16664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cacd45d328f96c3127f69dfcedabb2f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4562784803b3048061db09b17f286942666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c77ec152170a515dd5f8fc1aa095aca667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90b97085259ddf203ab1df7a33b4069668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53d166124d0aec605591d06d878e56669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2094a42d47ec3be6f06d90264f4eff670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d2dd9eb45dfda690f7319c3554dc32671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e543113d3caa1608135b40aee8f3fc37672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c87fa6a0ec45cbfb933c604144a107673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa45531f25afb6a6491ea2bd451dafa674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9394e71b7845693839b5b375725d8583675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff4c89c42ef5bb15aad0f1c54c7bec676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3250bb14fcbf7a61224bfc195aa19480677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb77cedf9ca60d4fc5bbb2adb42d57f4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f671df076c7561583f51c3e8179a092679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f4d970fb522b94e4e2476c5bf0fbb7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a2e2161d76f76dae3571bf0da67a0f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ece9203fae3d4685dca59d8318074d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72445432cf4624191780bf2601367b0c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f1d82179c19fb681daf7a26380e45684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e0fd5384f29ab6ca4f46f3f7fd0fea685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea7c328702b43c730708e8432ffe67686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd49f2b08dbfbefe417c423ec66e062687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6790aff382442960d96d1a212381594f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b05a16c4ca65fbfa2d77b135c6afdb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c9920ad3d1c27f44c3169414cbf432690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebef17c0f1aa79de99e2ffc88f9773c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3442eb4170bc0cd6654274660023f0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d662b84b1d6bdf17cb89d8015d7ad4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac92be785616c4de11532976447e78a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0fb5c5c83d915820b1d319784a29f5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc9c5f0e59dab7d242b4f4d375bae32696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c30960d76d26657acb9ab045683fe697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0fc52455c5958e6d149ffe81fe2189698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7eef0706c0a23614a1ffb090b1ba2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d3a6ac3ac3f159a18fb73e0789704700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4132d3b3fade8ca01dabc4f076ca4b3f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde9828c37609efdb158d7136d596213702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975cf3632ea1f817494b4f8b09a0b6af703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eedbc27930b418e9b3577e868f57266704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e0f78f911c5a6706c950dadb5461ec705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feebd0729f57ef7e8ad4bac2576f99c4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff1c7b8d6a2ab211ecc635b2e58d1a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3707725e10c37cb6ce9086dfd472009c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4891df0fe7abe537d1e9d5e64603dd91709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7201f7b74fef6999e0bd5b164b528a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8edba24945888af2a811854fe4d14a7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887067265b66d008b4cf45a03e45ec12712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ababde3ec5feab363a067b012e700713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87dc4c1a52d21541b0ce1c198b0c962714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f0e6388916b1c082d3f13257d3522715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb740bca1c3c2d94f0ae6bd5db6fe83f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e09877d23f0361313adcfe58f8ba51717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c4faf10c9285a7fe27fb38379d790f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a18fb4f3a3c5e47066d12ffca743594719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6230d9bef0497f221559f3ff0a2f5927720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f962b1541d2e1e732c6fbd2d964ffeba721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5295131d46ae34be8f5c8fc6b3fcc35f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d5d204100111411ca799943c14ce34723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a5524350683584726f7135a8e72d8e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb3ce589b1d68598f46ec561906176725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c740e8a196bccd9ac97faf3ec15e7f1a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4083eac24c86ed184187f438dfbfc693727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30471fe50a3d8ecfe695f7eb9c149e1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b9ed431c7faf283bc9d2197ef88a26729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb6b2bae0365b36f4a5f7f7d35a093730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707989b144d6270b359b1ea6ad00528e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfaf21917a4a23aa1fcef06f3a4850a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d7b6be93c46f5e44fd151fc8f66c2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7356f4915efd70d57ee9466883edf2c1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0170903db1543842a7edfb290d5158735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab70504a6e8ab4eaa310924e1ba4e0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca598559e9068026bcd7d7897c0043e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8139f11f97b9ce4000807cd9317158f9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce9c8b529a88100b0664f3909d5d13739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fa4d6e12bd8db90c575794e81ae4db740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad2ca291b3b6c6571c6c02e4e06524b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88925c68656e7fa20683a3726f07d27742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b180da8aeed508b1489e6c23b3435281743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f714f2b83685c95c6ee5c8d470f8488744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a264729d5b2a9eb09cdb760c52cbb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0934f2a4cea9c43c9ce59a7528e1abb5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea9d4f2fe43b29f1359266ed200280747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b65f5646c0a29a08c2a83d61f6289748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630109b1761cca5509bc745227a0824a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e88650917e788e37ca6618cafc158750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafecc558dc9e572330d77f3cf295824751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5877cceab381d0c1d8391c7312dcd700752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73648281d62c9c13e0b7eb95883bc47d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d50d6e885f86b46821537bb1a50320b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c838c7d6803331f7f77fbfc29d81e3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae109c87bcecd6719b2753c59a9509df756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7003b5b719d0f7e343d1428df3ff81de757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8008dc1753499d96e29b18355e3f56a4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3145673b0d624ac3f3fdba21084046759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>