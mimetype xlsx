--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0048f06d698f029000ceb3c3d473deb71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7dd13218bf453f83a083dd3f5b5cc02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f601fcc00001f77b56b43bc641af0c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae62bf7617309609c4995fbb8741924.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d4356b918d19a7a176fab417194a55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dad1705e679f46e20fb61a3d694b326.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba938aa44738b38d4b5d171abbb7851a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d41fea07525f7fce4b79f9e9878308.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a90e53662ced8a2e7c13a1c1b8af089.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf34ca704efe1fbad7ae97a03c60bd1b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208edd2f6956f8d7f6a1bf45a8149bc111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfeab6b67c8af03f27cb3b8c378705712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf03c2f4e309a75cb712725d16f3c42a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d37ea7d550bc1e0d67bc62b5e80c714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8575b5d1c2638eb6dfc98767b2e2120d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab843a96d6e93b765bd021df45fecd5a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a75d76f5341290a6b8b93254845a1217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4669c8d8190a4fe824dccec2d692836318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823099239816dd115d1adf1ca1272ccc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3405f67bcf684842559e40d390c434f820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6909902cb865fe810fd111135ae87a2d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b4e382d71e8d8b519432130bbf40bc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9888998e315f053f635b6aff9cd4223523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821d7042427277baaf339243aadf39a724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e995ba5162a5ee34b9a8a4a8ce5c689c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca043717cb71cfa69ad0a90329cc44d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f44c8caf7601c3af6fb30ecc1ccd3c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50694d04b07f21271b2a8ea593ec1eb028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a645137093dd49f7dc055e9ee5c200029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b647f922f763a11609b5407de7f2330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b509b89ef1c504c7aa6307fb806230831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e700da06b2fd42f61218427c037798732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c31d6f7a308a87281298f20f4e8f01a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d355e0ad5dcacc21e851b63f8359b4a334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f6d8fef206b974e3354ec5391b151a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f79b879cdf2b5dc24156330b6b820d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ccda1a56801453169bb4728c1b0ae37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea0743d85e134cb5121b1bf0f5a5e638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17492d5b12a14b56a91cb7368c7f34cd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b120c83a058c6dccb5a7b63f9cb19a240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ce9b0b0165c7fac1f93553369941041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747590fad169f418040f84cc100a332b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0878ad6f6e9dccdb98ed66cd9ac951bf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c2a354fb68347a39dd1aa2fabf8c344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b4e1401227436cc7d4bc7d0087c9d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e142e5697dcfa75eb58745802cc2146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d3171872d20488677f82b5d21188747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2338cd2125779f0d9b4a4bf5c0b8d1848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add8ae6c56ede8ae604c5341e77b93a749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bb0082229248fe5d2c08793091bda850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772719925a963330c3667d50aa04cdf951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72d01166162431274b38c9851d043b652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4805360ae8059aae27ff5df077957e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79db4abd8802f31d720083edf67f2da54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c45f5ff566c57515af112c4b81b2c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a963fd39917c0108dc37eef62e160056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accbb5358627e2be839f77dfab00670857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b0f23049a897550c3327220fed12c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a70c9f1982b3231a84c141e3e6ca8f159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a61c9af52258f843eb296836aed7960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d9b79676ac5066dec807431c841a0261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430672388bd4b5143e0b62b5ce2ac7c162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838513328ab70b87e5e0799bdb12d80963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a026cbb5c2707719ace3e13b3b420a164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0450c9fdcb8e30e616685d3ef23d83f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2353803c4f7060850a072107ef4590b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b77104d9a80154e89b6d250dca9e767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074f05e3ff0880386c60955814f38add68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f764b390ac365ad17d8288fc9b5a11a869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f15411d14786eff02bdfdd6f2a808aa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c8ea68ac8f900dbdefbbe262b72a5771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaed90a6b701fb6aad0bc30eeaae94f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff0fac06c2a5d8a9e60b03bb5376e273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8610b4af4381a60a12d881e3ddf54ab074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a74cb39cf852cbcb063ec82fde920c575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc12b86b17444238c89e2815b733be76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22029dfe9956a3a5772901ca9a55f9d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af1ec0511fc2198202c2dbfb6ce1be278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4397d49fd41b7ad23b615ea59c2aa8a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0967904e1d2bc943900319b45bc0643580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969c0498225e7ce84f49098ab2fd03c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534360933f5270b9e039ff637ca3381d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c476715ad30820824b223f193497b3683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb1a68a1bf74681ae7d097085c786584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1329772a448400d7846fca51cbb8d6285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a3c38d3bc52295946edd127ebfa7ef86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8133eb43643d1291fa2891f662eb855087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c1b57d8f48ea27a4468dfeb1b254488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad4677a1a2bab990f02b7d9029869089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362fafa302fabc31c5026b458f60b50890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c58055ba73c387e1d419ccb19c48191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3654fd24f3d3b4a7963a893a7091f8392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3e678bfdd6a0eb4dcffd7cb78c6f393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dfe21ae07643e837bc6a4d40d0da5a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3a54af2bdbbd3f325de40fc76dcf1495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85c44c83343472f2768ace2cfb7094a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce07ae301363b95c9903948ab50b07a497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d79c60648012c376faee40430d9334898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0bbf17b0ee4fe89b18d516ef89b05199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60407779f171f15b8e2449a79cf0a53a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc1cdcda517b45f48153f3ad0fd4baf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b7cbf6e7f835e1901912b52af61d25102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d2b9be6c862fd958842f3493daf1cd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f19e0d37afa3efd5d1c579c93b720104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ed8568e3baa6ca6b7d6706306a00f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e32c2cba1cb2b3d559edaeace900d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb0ea5d4a09785ce94dd3e5be18af02107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213848f7c801a2124c81443d3f70a7bf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104b3f60fcbcd30e7b6053f26cdd8fa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b72ed8077131b6ee52d6049fbd835110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f693124bd1cb8f9b3fb5930a7a222111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a1a9f062d35072dee6cb35b2fdf71112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a96513fabdf65d51fa160faa32d46f0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c757b3c2c28e0aabe8430bf50dc63b9a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61658792b2ab0514b4d84eb33d3e2f65115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8912db2757c4bdb4f2b5603ee7dd8d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de6a3795e179883fa5c44735f44812117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46770f800a68c7d489c31b63f43faa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2211705dd5abec6099037437d973c28119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a970e6a6209ff1a9814d901b357e0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d3f552cca3f4a07295fe39d57e40e2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96400cf72575c8c2709f228c5044c09b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a70da63897e33c9a7835c5a1e8ecf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c021859bdbc9ed1d33c7c4f105ed3d7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706ba7f6270cd21816c3b468b774d272125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851f4471c424b8f801a560624d43c3ea126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f3f79e247f69ef9f1ad050f28ded48127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ace28a16628c31505f9dda88eec60128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31286ee71f4b772aff6ad8a62976ecb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0906ffd6027766fd137cfbd5c80dfc56130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a073e38062246678e103e2092d0fda16131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba393507bb085476ef1f5fc1e7960247132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ecd8fea35f30a4e8da4af9f5264db133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b7f7024bfd57235be15f0b502fa1a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19633361ecbf442853fc5e85c71fb40b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a647eb77dc958f86372ebc09f60cd54136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19400a834f319344c128bc1c3fd93e2c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a81dddd5c8b02e35a37a4302065bbfe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de54c757fc9e11dc90b1a3356802749139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8485d952939639261a004374c1d8c7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba85a66f6726376288c98b910faae97141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74034e647252d4544ac316c119d66530142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7792974f0638c71f392c2b33164b2ecf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612ea079593d5d231abff037cc2490e2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b0172e223abfb4465d69c9ddcdf72145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea8cefe5aa8c55aa62bfdef249a4b2e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00403885324bff0a0a9eaf23b363c489147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d9ba84838fd04e4d2d8a1ba6317977148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354bda9dead73803d7affdba67aa5615149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fe611b7bf4a7f3598460304702ba62150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127313737dd83c1f10789391eeab23c0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac4c54fbc635d0e48e892b5b0c9fe79152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e630286486d29fa0bd33e950fa157e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40605cc0ba64e3ecb71af9c6e03d6dfc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246dc0021412e8957c638094e869a7f8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f176ce43f7cee8376f892bfe22ae9ec3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4483509e1e61d564ccc5a7cfbca3fb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb91329db1407044e4b4ce99b3825ac9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f51515d446b54feef56506e2f4fa1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb2fbfdeda19ae0f1c08b09026b77a0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f02317535f53819c831ffaf11abf96f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61c627d9730d9aee43c7ce5d39741f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f8ac09c4745708e9d7f93d742ba208163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e04e8d889608d21c12d037f755da36164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123dd435632dca65097035028237505b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b600c8ffa9392fe5f1a240328bbb1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8346fe85b62620a8b58def1af80a5a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ac03653c678cc8c6cdb96a7aed290168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b6ab2b5887045c027767dd7810667e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0135ba77120d6fbbf60561f579894073170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407da115b25e03190bf3aedebac5c131171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01668e68f96f6bdd0ed7633ca9ccf903172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d285d379db7b72a5188414b2bcfc67173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d952c16d301247cf2ccf389c320e26a5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f584f3235b8f4dac1bb52985f83c145175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c788b30c852fcd3c4266004809af3e63176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2bf33c8678453733bcc5c3e21f2758177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0882fa6168016e5f456acb5c8e6f430178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4203e0377103d3642a1e3801df7e0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fcf2619244ae3e47bd75cfc85fb992180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c0ce24b160bf95b3f4caa74743310181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc68955f066dae23da914f37b7545e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69afa43b40cd0b98522553758e6feaa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c68fc721a4f5fed4e49b827752cbea184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711385e167686c984948648d45345988185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff486dff6c930e3511aea4eb7036fe2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa1253a340d98c8faee763715fa2e4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec5ff493cba2f7cd564345adf156c7f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87810cf2f5f8079ef5370f9a95a7fd4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b37202394d4e680c7fb3f10d45b91190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d29b64edf9e50541e1a479850789e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24603cddf2734181db212fc92c3a08f5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b25bf4e4ebc3f1e26a758f6c2c3f54193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c52b6a4f0adb74a2f9aeeecc2372fe194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d98138f4b3d8b77dea21064344e3303195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441efeacc17a54ee040727680c8ba751196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77398e311ab995e1d23f678ecfa6f16e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b1673e9c3b7ffca980b08f3d27567198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521fe0a6941f0d010c58b8e84c416c6d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f9e8874f2edfd92bc934eb918b071200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a2b7fc8a8f1bee7387362c2bc60927201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780b59413e13606a291004dea74f3d6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d65a4800db76025d3499108a169901c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561815c71bf80fcef84ed0cfd1c75d22204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28009631284a3e92f0fc73fbfa45e643205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb9619a5b656aa3dab25c6e27153c6a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f2cdd13ca26ab9764abf3b0c8afab207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5bd4ea5db15f10af4a3aa0221bfe48208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c7abbad101f9cbf309c2dc6c716e0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9659480baa931ee85fdb3398e0df4632210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a77d62242a96416c859a7b99d4e477211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30daa2906b339b081e86bbfcf578e0dd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04deeaa7cb486dcef5909721e8f007213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ad5f891fa504e4f3126d1de5c3bc1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e465b62db0353a9cb902f3bba1177a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bcfea4cf5630a715bc5f0e94109042216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60251fdedd00514d02b48d4b040db2e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea56bc741034ccadb332c3c89e2fe1a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b7974fe0ddcf9fffd964e9ffe5801219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d059bbec11bba87993eac83c4d995d16220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ffe9fe91068ed6a5b7eb512247578221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8424b499739d7be55f5496c74a62e7e7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77974f0f0ad178675bfb083278c8aae5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1557e5dc65d728afac0a3673ea67fce224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a6fc09b1c2b2ba3d6e52171fa939eb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced070736c65a03ab757a0bfba3d090b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56450e133205707d1477ff518906513e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda0611f8e385f8f79fd7dc6ec74bf9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e416577c1b23ee71425147b9303a6e0e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e542ac317d50d79fbab329f3c8db0a80230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702d2f5413a0dec0ece4256f3d8f881231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68643a4a4f4d8c66e412f1758163e79232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2805e3ed9210b7b4b8445e4c5225b5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db89ae36039c4586b3d1eb4724ffe93234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0122554b82917c152891ac85ffd4103235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe1ff4a9289669c891fa8f510d06e1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105647932ea466fc2b4413969f2a1a7f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7baca3e30179055bce27bfabbecf58238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ac78fdc50c1a0d9bb44f04aad8df31239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f14531176b976fc7f25dbeb8208a4eb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fee3f34b71f707f93caac5e7de7527241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84999724e897cb8a0341d598c5c672aa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fac7de07dcdbca204e3e48f5ab82e0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b281103590575c259bf27db2b09e0fa1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f3e0826a7a06d4c89221feb387c20245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfebb1c7feeaaedff13097d048d7638246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4296181cdaf9d7a3cbcb61489476444247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27bba6db350ed3f79bdb9410ebb5db9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809adb528011b51e5ac8cb50a61ea37b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f311f9270c6c056ec74a63b4d71ed315250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e13c2093cedc304dd3bc4ba9a16161251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7471038b52700c6ebda49f4f5a0efd99252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2631b605c5a68f782345becf5d884b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02737d0757bc145252fa0ad701e82b6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638c6d0c6943244e84041a4df9cdf1a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb3211fddccb129828dfac45173161c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b33265c94e5538dfb9ccd5aa44333257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e8811624a818aa43115aa5395a9e9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21c49611c00c31b131f9b518ac6e45e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01bb27f67d940fb1836a8195a88b01c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def414afe658b7a1dcf3706c514e9d6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24151271195e550a5259a831a6428cd3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae90b48af23977705373206b3431f32263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3105c500ce677ac34b9e668d3ea7ea264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa5e0eb8a3a0113bbf8d738bd49a858265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c7f92d44807d6d79b8224010cad15266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50fa45e42e7789c843a83439671a86b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8eefdbd1aa07a3f7083717cbd3f381268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2d3516fab39690b84dff3b07bb58c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c1c602b9e7edd38ab95b92afcf98f0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0cd9451ce8451b3da604690cf6ae59271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d16e337e1a73792ea142837ec440dbe272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a49d1e190876991d44d205bea63e19273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb9f55032a8353201aa37f475b69484274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa55f77a02234db8fb6bfb842915b89275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c47701c1ef89c35decf11a300a6fc01276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87933fc9cef05622a6df1fe0970a2799277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a590ea12a433d5c8447db643e9681a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc05759a2516df4d6c4a538585263d87279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db0a22a8cef4b0ebf435f814c96e56280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f6669a1f56ada623781b104e3eabe8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea6ea001ad5916b17ed487ac1b30f1e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635fe4b3a3376bb9ba45742022578d1a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072aaa627b1ba8630f4fb64abb5c7ea8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b975515839b15a676663d1c8839a35285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d500c92a4d2c15f2c9f182a972de3600286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2319e92647e79fbc67c6024f6ae6e7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3105c500ce677ac34b9e668d3ea7ea288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a0818151366333eddbfd8aba5c6179289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77925afc697ec1fe6ff26af7ef751b8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7419084086a4cd2e829f00a43e05c9b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4543a05793d2362b1034914bbf2d431292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb002d09751f159dd71e0690bfb9db293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d002c88854cb62e4e95ec8f95fd035294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68fef9d84f3d5959e208d02456991fb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b099dface9ce8de5169ec244440089a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c482ffaee215986df46150e67aa2719297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff9656ac8498650d579535d8d353385298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85295c37f3170e711dfca461ebe5580299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffca14d17e800a6d973c87e99f6e00f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b220c9871854d052241de7c810eee7b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5b47fc3bdf09fcbc90c46cab67302f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2166109c35bc2f3691a5361d61947957303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95724e8a1d7a68cb19e06719379e358d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada698e0fb56fcc76d750d1958e6334305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0281340ce6de068336f746f98c1837306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a01f5f4160795d0851fe6889a08c30307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8ca51b92adda785826ff879cb528a0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc3065fb3281039c931fdcac684ced309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a373204e7e49283557a29667218a3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d6573b5d789da375a6f929f779595311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc3c79502ed9c6dcc28922e56ec8c3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cee29446c1b3bd276b5aef23efefff313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7a15bcd5959670a9fbe112da9a115314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09300d6e7ed263f78fa5c6a929f3419315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaee11dccd66c3e2bb755efb5ff2ea2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f486ae02d47030448206f6df2d1ddd7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c6ec60304e00886349bcd0dd921a6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e54a65363a91ae437c6816a48d47130319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da8e08f714c5226ccbfea5f97a9e203320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f5b654b3ff8d4bfe61daefabf4b37321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848e7aab085ee0137f273c4a8108b59322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83167a4ddfc6396d55a9f53d627e9651323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a4b1365c7f9ac438fd9bd47d5ebeaf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e16d3c2545af268d1200688ef4c530325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1920bb823376ee1cf69b4c9b387b5c58326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea600e13e1104b0b8c553ae0b619cb2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070dd57ff276406c9a3d644ea68826fb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff964dcd85562e3cc0004ffcbdd99b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a946603247f09fd82fff075fbc393b9b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f8aa95327a609c387c21ed93484fe331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4daa310ee3f497bea39a426a2be4d6f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b7a7cb92b8e17aa2fdca77448e04d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7797269f3679c354372efbfcd79b028b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc238a6cfd06fb349614262fe2e1e5b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd32c1ed1673857b2868fc3727d40d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4049d5ba963cbc999d29b4b44479afe337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1385394a06990246088df62c375991e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd88fcae66cc7a1cf26a6053436339339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcccf32a7a3431ed0fd842d2f96524a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35abf32a057279a69344e8ce69492cca341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce358cf0665b8db6b622c13929c809b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a58b062789eaf11d53f955d8be43033343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a512c23ff3910667c93dce20f1c8a0fa344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeb4f3b4db8be91c22b1a3f25ce20d7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be27f8cc6947e54b448cb7fbc956d5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361717a3a8968bd85311d8e9173e5fa6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa368279f133fa88218291446291ae9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0227f121792953b730076e6f62d866f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc89c1ef31be5af3ac760cc170edd00350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff2e3988fac01b122f4558300583ea351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e9e4ece5f3d026957bb9699312faac352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9236a5aebfa028ce9cd35cb824aab6b9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690af74a54feb3771029fbd0bbd02d2e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9532acb31e2fdd63e47868380b1ea56a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198bdcdd52272b33e0282286a9cfab53356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa03e4284b3a490dba1f06ab797ced357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cb808b62d33c855d03096cd1bf9782358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb08e8c11336ed0ffd350deaed7ddf6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d15d80fa92eda5ee3dd2e0efde70c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b26a100aab47188e9ecd9e4133df38361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d06d0bdea5d0804d00b197f4f23590e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e175681ea3628ff155247b25f7bb73363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab0d6f778a3ecc5a1ff57db7abf807364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7151995dab005ae4d824b22d79522660365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b94646d54b5ac88ab392b703d7fd7ef366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5200a466337e89a66f65e3487a365f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d1a173e0b7a848925c20994db34f1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58faa2d717ac147e9613c84adad60c7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea7b47de5a3fef3ac173eb27d4076d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d41192590d212c5a142fc3a1f76af371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188411e16ec390760d56c469d2ce4c17372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459cf7595a7a9a1c15ebad9c570191ce373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e6ea473687dc0752dfd41427f5c4b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ac450ca239581bd3991c64f2f7c731375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a8e0657dc061ebbafe311cb79788f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c774f299b62e03a81f5f0489eb0318377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef519a9117692ac79fe59e983b6787378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16440a88916a91f0f680b1abc0f2cbb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b25b1b5f90df8e82783fca494e735bf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be8be7698a7fead91ab60d50fbab6e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8db5d61afb4831f18bc4da543ca8c6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa49e683a7c0149a9abdf77a8c666d0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e3a4c7a4d1039ef49481129c6b632384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4db7a02554668b5d54d31559af39da385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a007f0113bca9895445e60bc80af219386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb5a9b9f137bb4ba8d2deb307ca236387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5233438195534a610627fc3b14ed8182388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118689393558b02af11c967fbc2c3465389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e41d0f555671bf80c4234484f2132390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc89130db39429157aa261aa2affbc78391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b7b7ef606ccf315b361555e3af8dee392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021915a3fd7cba3c05b2f98529f0b45393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf66bef08095608ceffd938215bb46ab394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb9bf01ab0c886e435eeeaf57c0a48395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d045c7d3b6fc6a81284219bb1719634396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c095562baf0a8f0064baa69f67f61d2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a6dcee960189f6e6f1d8a604c618c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669263682c16883b1c81cb05f5925f90399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ff196d25496ee00170b724aabb6a6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dcf84acec11c3cce30f812d12864c5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cae2d240a4f250c90c8485a3db3bbd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2cfd12847a9e4537bb998236375489403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f870f7f5bc80b80d4fba5123b742e7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8180d3bdda22ef6a8860410f939548de405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65785a2322307e60fc5ea0ea738354bb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d9609130826acc1bc078f97b880b3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1f5e6ceb3c0665339ab43128d2c0a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abaa3c19fa182d127bf5a7f8753cbd3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff8fa9273d20799ddbed7af211d7035410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d711968fa91b36ae2d0487779ed10411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af7e19785be27d29322d0a452ac9d42412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259abeebaff9e16cd370886542ba0068413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e17daf14f889fbd47b00a647ba801414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948f86725c46fa0c415f507e4e602eb8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f120e0e56bd4fab8604842959c42d47416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a930233c6007a8e6c9efedc7ba1d1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6844c2bfe31279e4e846928e4f715b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a069df5377cb7df785ebe499fa74618419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b525e5b247f8f43a483efdacc9620420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd957146b658973b445fd968c9220344421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d352f31f157a0638fb8f5211744298422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e2f6c3579d8c33bd7f708f7e303b1a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a93b02682749734f030542c25bcb64424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e834b64157f37bd6ca4daaf960e7263425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7230c89177404c97e93d9db5219d9cf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9151df0e08a0b4dfa550000806abec01427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4564aea8b9043f631fec6b9bc0796649428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada5fe5add735a08ecb1efdd0c6708ab429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b832d21131727e3bcb7f64fc20ac20430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf6b84cae880fc4378cae681489c7d3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dcdea6cee096a1c38a1302b3f55d0a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47787a59c386ab378c968dc3eeb9c979433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd6cfedd15e3501266db1aa14632057434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e231033da9673ed4f558207d3d5ed6a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73310d95ba7560c1cbf93708129d1f6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b23ef0b90b6c6ae4c32cb4e068239f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f34e1107dd9985b8bc479883db668a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa20e7059ae648b831639ee5306b91439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a7538fcf43f9616a35b03d51d6eaaf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6263b1716843163285a430b7e8bbe831441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145ae79e8d5f61c83db1163a0d315d69442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23e8976bfc67ce1361d28abf2453b5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3458cffdae2fba182d7d06175f628a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc194cd49f5e2790ec38a2eecab5275445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf26031e5a20bdca3851c78b932f4e15446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad80390f329d2ec4d452511434a4c5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc14fa7daa12ef948e205a74ecd0be448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a326ceaffee98808091873830ba7ab4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbdb842ca1fa99ab637cd82da51490a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b27e1b9e9e6b6dcc479020071d892451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c856454d404951d5102fa4ffd668a6a0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983f10b8f286334bf8c92b407840b441453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac578d4c7cb4050eee91ccf2752d068f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ca68db463750f1ae49f63ed21cbe1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da02b0291e558a83c4f29e669fde91456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e83c961df72884cfdc893f495218b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4dd3d342865b063b385557d92f9e80458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4008dbde0d05c4116cc875177ff319b8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc0dd066230b6fb4fbf8be63e50e42460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b72db0f25c71a34a16896e19b0dde461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5977fe3a89e1dbb80e114d5e8234b11c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c25ceb057d232eb887be5a69b1e630463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb69a8538604f7530a2144f7e570460464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d43af1c62a5299f833804b39a4d1d5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f11e2275c56dfa136b68d8cb1d5b4e0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95352864965a59e9248a8b074914afb7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c6b2efc18a28268760c5eccdde6afb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b42d9129479ee5ea418ffca201aa0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eca0d1f171bb8994e52da5ecafed24470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbf9e0366d314b163cd062e6fb84993471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2167d9060654888e6822a2c2eb25cbcf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f79bb73ad49fba041dc2a9ef6cefe12473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a9afa7bf167383c14c9ec00ef12760474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f127efb58f842f108fe9edd5948fc4c5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cfd5e963c201daea44a9534904a74c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd264fdef66a9c081d2a1c387c43604e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ee6e60558b1565cf14277755246f5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60ec57c42c239b03001d0f16586bf9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f82edd4614ae328d55a4574c82ce36480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd41c555dcd1a3be82c6617e1efc473481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e78c7e02d73e6c5052f3e1230d37c12482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4a7aa5dd045362631a6e5d616f7061483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544134ef3f3cacbcbe6b22464e578dce484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeff225ede35cfd983abd5f4988aa15485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf538d3249421366702fa75b415c04486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a4b5dc40eec856394e8e397fcc86f4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce39a89bd365465ce4996152a64861488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef382b3cc187f20f163933f6482c4451489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94258819645006bc0041fa0d4199e9e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d0b0611d5d71aeafcf27b43e174480491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888caff97d9f0865f22f7c816bc3f232492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b94f527f44f2e94278a130630c5d467493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe70e4478134dbb9f69f166eb36c1a41494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d390a431dc5414db703272ab645eb1f7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d07136e2ac2382128f80904f58f5d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e70ea6d11aa3cec00d53023631fdf7e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2314c6c1081ea37d444ecbdf3bb5025498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b75bd14fa717963b667ae2bd50b3d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e6bf10410cbb038f23b1e162a1bf8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b49ae80341586584529ed7bf71cbf3e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3271a03b6c6aabdb4275dc8a351cdb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4479f90c7bcbf105849678f217163e5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1747a71a3e1353f9e1139faec88d877504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeebb3eee970bd10016dd3f4e45a45b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b38e93ef9e912500c7b0fa687f65b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96175b8f3139b66b06bfd26cdea62595507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e6a9d24883d0045ae489c6cea19258508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56293a4a7137b872676bd75ce2adb171509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c528c21141a932d014593db06641fb8b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf5f9b5bc6a1287a02e9e7e2fc9242511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c38a0b6e61a0ef37ffa23693300ea4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f8422e951e4188bb7a05141881e6cb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cef9e70cd48e11da1f14ef2d7152d1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de84842f51572dc4551fab310a8e5767515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ddaf997764c87a877b86a0585fe2d1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f6220d3d1f96106aedbe260284ab8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb0dc9c42793eb4a4a67714137b444f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5156910c1e8d86ef5d8572f5baff69b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d6e9aa2aa0513d22409f5427e84f5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025558e4f95dce7682892ce9c80cdd61521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672fbde0bfc8bdcfe7a469d46228a81b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8222c265ff3d6382d3ea153574c53c9e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c5c30202cee54b855311a97733715524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912199be505a35916696afcf7cf1505b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c89c9b02d3bd45060d7697047e943f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86f42dd665426be515642a8bf5cdbdf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b9359a0ecaf353042546868c38907528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd68133610d3486743e23ae8d67ad4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62910b08adb75d1cae0133ab22109bf4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767772db4dc8d369355d4a5a3f42db8a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a56081f58632e3ebe8e57d37332ddb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c56cb670a563c04b43a3c6ce597acd7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad49073008f6bcd3512adccc652ea269534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59811e52aa07f274be964ea85dc9fbd4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3153d7257ec2f056fd5ee84146fdf3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09706d16ee0e7540092df4fb7b89219e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd7f4c8843912e2c583b0694e8b626d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad91d2179e9856c8f37144914544c266539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ea84c013477178795b443955285ed540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eefc898c1d25555e49299ba92bd05b4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a75216fe072e2e0b238bb8af3c80c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae850323b2e3d4b992f1cbe4984c5f5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc16432e4159068b495484c01fb14e2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a22fe398939756fc02e6352c0835114545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e38accfd7fe5616bf8628070ffe4b0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2100172095a0105b2786ac550774cab547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e72f7019d6e352ff3b0f414c23a9e4d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd158c2524246f42fcdf8c997f629fc5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf364cbce67488638500cf4a7aea5ed550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02248b15bcedacfca0dce8fb3ba572551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df86e1f9a94c63afb7632d4ad14e5ece552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ebf93bcc2e4e84dc10f4d7b2972de2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec32ff0804e2e548dd1c225288a5e0c1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe61c899d5d03846cdcf66e44b06e4d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f06f859e870633408c6b840406edf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6570648a7ca7b76568afed9dba71fb7b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5f23dac3e3d5645011a44fc5abd36558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db16d4c1ca3ad06657f2c75d39b52313559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25956e05452d02d1309cc3e07937ce4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c1a19afbd0e53a8072c2ef9b7a0ca5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acfb23c543888d6595e58ecea378a2a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0382d5d01ae31de6e48ffb6ff5959e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16fdea06478b46d3122042c6ad70d74564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0672177998448464faec9d7344627bb7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a33d018bcbe55873b129f38034cf7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b337e28d2d14c93db1d7a019e819f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935b44650c91a005d8fd34bc61f3b5f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2439d603435cb49a5fa6044b61605e31569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda9cf2aec586904129ea4bcbfa3bc0f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a04c1d6eca8148d07fdf6a0e0dc5dd3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba921220e16e7035df243cc75e12b3c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd60a3d7705638c7319d0e9f068a83573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d2c67b70fbbcada40f567c0ff8502574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc279253d1bd70c2a7bd8021f6ca95d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e9d20f1f2ef6ec0d853588131321c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26743c412ddf25af0fa078146efe4dd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea2e4078ad6694fe5bda92e7288fa68578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8368aacf1e5be853b079c4a1189ad152579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0466ad50be699523bb37b720b333390c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a30c0cb57390b5d19a5a24060af28581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6741bfd683b0d2bc5c256e88b2feaf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc519cab09c0b0573bc0aa0dd207bb3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c5537e3bea8d454198caeb9b7b7d8c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f84d8a88c519eaeda3a207b573cff2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4472ce1a14dfc34928990eaaed4b45ef586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed87ba938adb2397f5b23000e2bc71c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b9251655f73ffe66aa3d809f18375588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c519153cfc94df9e0704c48d9a3ab8b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff073f707aff5c4e108fb9968c3d4f81590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7038ab484301fed7bbab6f051cf8a2b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c7d7bbbcd5b7136544f04cbdd4e468592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4edad5634258602f58beceea23642593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f11c00c82b6f30b7a43eaad31b0f62f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6732aca009ea900599e80c893d7a8f6d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b715490617e44340aef1feb3c3744596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d16c511c1a6bbf773cda7728c24cce597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d680ae5ffa03e4a9bd1929e48b53cc7b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a10bec4334ecb1c14e72d4aea279869599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c8ca321ba6ad89369dc3149098f53c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3258afe34f89213afe5e2cc39f5bda601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a9a468e0b6a81a24261cf16286f782602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad671f74c681e9f496dfda4c60864ae603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec6f281fe35b51b1caac2a40f9e07fc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b950a3ed7c3e83c4d1607f17de9f26605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7f32d63344bc0def41f246b9bcdafd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b16a26159188c5eab0b696d23b0b4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f119f4966919fc04c611db10152950608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62a7e211195c6ef2e281c8d0472736f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7700a3edc805895a7a5e9ce007679859610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4cc0ec0ab7e9759da7dfa85f64986611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf335ae494a5daff773c1d7225b78d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f127050591a963d0be2ce956f7f49562613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b824637ed0357e13807a41e0b845efb3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc7d4ec4196ae3819f1b83c45e08cde615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43294b1a6a9314e242a90b63485a2c2d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656609c211a0b9fe1a96e26c162bae72617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24066f92cd3192bd4f9ac1e326467758618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65465882cf7229453f2488e3386b6dee619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e8128aa9df2c17e48f84329dc91d7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25013be7e47d49f755604837eef9834b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f08f2cb52a782c0024ed1d08cd52efd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feddc05b516f425ad682c7daba0115f5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e37c52413695bc06d58c810037ed67a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94272663d0ff36156a8fdf663e42e8fa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedaa08d9f2f951381962b6a7b1cc686626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4a8a58816d7d538afe639f4f726a8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ceccaf7602de449b1d77459654942e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36282677296576b78feebdc57c678210629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e554e69a7b22897a1714ae8e80261ffb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd4ff3ef1410732a9d391a5614221e4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e577989c0a1bf1577f8863f494312ca632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c77a0fb99b41a5f9dc3967c7d8d48d8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38bd30f2adbbfff2764d73fc7ac4db1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d946270cdbf07e90544e0505949603b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a53f3b20cb70be636550a240a46fa636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058258d937ab8baccabbd607d38cc19c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acedc9c4fd491474eabe9125f8b97cfb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d54917fdf9819774b3ae9b0e1b29f5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf2c9ef96304e9fcb7e4ecfe6c23f3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84750bfe1012625f018080f949cc1ca1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d363055b115fdc194a78cc39ccc2e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c3a7277967edd7c685f0069cf846b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ccc6642c83fdac6e6aa5328d14af45644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa8beea2dd0c8b443cb40974709592d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e627d04397b8385ee7dde9db159c033c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea144020470255c1ceb8a010e4c69792647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58b794eaef2db8d09f63e745d4977cc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c946e314d1d551ba2e1d81f0c91809bd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a0d4811782eefbb3accdc9b88012d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f79349d627f9762b30e79953b504b5d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fdab00008218c4cfc1225a51879516652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b696cbe2f9ad0aeb33d60486ba10700c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668c9fa7bf43eee38be2442d9942da1e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e153a0d2842dd47f5a1e9d38354922655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f3d6c1636bbb5b537953017284767656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01623311ffdbfa6e51561b462d1368fb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9dc19d3f055cff51d4bf65817bbf1f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701dfd47376762a2a7559f0af634bd92659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807dfcab915d8496eb553a4751f6f29660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d81518ec5feb72ec6b624588870266661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d94d831a7bdb9bf73bd51d615b60833662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a41b399564b8657fc460f08a7714d4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f350e04cd4640faaf04b658cf0fafd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e716c65b3a8ae05f75a639c62096ded6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97991ff3d554d3e32958080ca18dee86666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe2198bdc32a253ede6ed910c796e8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc2846b56e2c56e339f236eceee069668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad7ec37101d3d2b9112637bad38562669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d70c3c3eeea1e068b9d1281ae022e7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e960d1f2201affe06feb29514dc121e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dea5031242f93e33c437e0b5401921672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1cd379fc13a0ce41ead9e9624a9103673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939eea1972046ac91fba65d518c3af65674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb80c0bc3b981cd0ab998a9a854fac3a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8379a4a47e1cae3e2a3cf7524700d5c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c38d99e5f93c911c5eeecb6982336f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199962be76af8e8425d90a8f1d4901db678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7f8157ebf1c7f1a9e4e5973008d25679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5715fbacebf9e9d90c625025bbac89e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d964abf386b8aae75bd4ff0a243c90681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526e022ddfc347cf9614bc68e99d1287682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e9c1fa0bc80d71bd99233b6818f443683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e3e5f59dcf0bb091b6cc2c97e489b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c70e6dabe2087b0f237fc490b6a70d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526fee4554f17b3bc1ea978991b6f623686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d9109e531773ef42b0829e9391476687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b193d0c8c995e8e8779a6de4255980c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3740f31bdb75a213723b30454317b81c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4350e488c2f25227268d8d95e6df9362690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a3c620727959df2e5d14c0d85d6085691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2ef8344c265874fd3b1775a12e01d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea5732501869bfa5c31bf86adadac0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e758196ed1d7aeb1348b250a96c6c2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae41a864d88e37a6b2170b922c3bb5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5db62139fe1f6cfb21702069f81088696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e51a6a9887d185100af3f7d328549697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113dd19e8308f2f7974e0706276953e4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd3ab034263bce55b18382ec266095699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a2b65c8dc494002816263389460669700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ddc499f2740c03385f7561c4905a67701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8933d92f0698282f3564110c472570dd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd56c9ae1adfc2915dd65f5c31dc156a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f57ac1787220b3a2a4003e7027360704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8daacdcb64473ef2a25ecd8c8b51353705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1caf95107ea7c6f7ad7553655cb86d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3746f8f08507382ae8eecb275f22894707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eaa99be0a689bc6d687180f3e78f55708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d552e1a2ef6e5168702cd2987aae90b6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6357a4f8d6ac5ebb9b25342abd0da09b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c11fa75ea5fcf709b2a0f9b811df4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0765f5d5941ca9070b2674d27bdcaa8c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea3fc60c8ca666df73b4b02924f595713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c20566777c07748e2dacf8877f7a2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb423112ca98b207afbc47eec08bf8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe2adb84b4968aa5b531a54369beed6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66210556df1bc14c5c9c8e585b38100c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876891198598e11698ab70b4f35b4d44718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0894608f71485c1c0372d551e0d92b2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ac1e8a570deb9364932994ebc5fcb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf6a1d952f32c7d546e1bc8ee35cf5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae5ec0bb378e375a0902e47058786b5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f1e414962d1c71236c702956afe04723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a70789c3d2594cfc76f2edc5b94962724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef2f6e450d5273b6282548a170fd2e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d3df5791f54c9ac3d87d0afd6abe5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f20438d57d584c368671aaedfb5735727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5744fa317cd79a475989ae2549676a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804a23fac925daf18ae9bdc80874d664729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb58683e72a7579f5d89d3552a268034730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e81a00dd8683b046beb102d72fcbcb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b12bb69b2c003e570d48d5a9dabaa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687717e173468c9061b92f4cdd8a8907733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d357ced79a47350f852c01b305d71d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c18426e9a700b8acaecdba29e65bdb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398faa66f1c12fee07f0c8e38d70ca77736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f5fd770d05524ebcb6ad574d3720a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d97948578b82c0af14a1de6e38af1ee738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f44b128692fbbdcfab0899f3acfaa739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8d615fc33d8e2e3b352228fe86bae740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d845ce62a9f93199799da3a64f55d3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca6cef0df8d3a494977caeee69e0338742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b634d52275a5e582ed9e049f984ae908743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa6be386feb574af7af85d06ea4c6dd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98206ee687bb2133be9c86e9689d6f10745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb27293a742bb97686d9b1e6c8c388f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a6530dc8ef95e2623b37a07ed0ae22747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd7702c58a2b69941996e545f344cc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c9f9ae4668b559f88cb9e1d228be9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730b7c499e6d178a9f86812bd7553902750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e64e3529090d9b52447f045042551751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb22d427cb188f809d7a09fe70ed0276752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9664bd99334bae9f2e1fddff102589fc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd8662695a56ad59467587e646859b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c17364a0206e0e9424781426d65ae755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f6ac556f2ed85c7c74607009591c88756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e5df9f0b4f156c07ccbcd1245c12ba757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b2481c21589d21cac92c1c82999f0d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67767fc536fd7e1aefeaa4a1d9b6df759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd532f893a1c53f6bf88dfcfbb0c0801.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa21f501642e617288d4c3a1355cb42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ac86a858150a75463a3723e115c723.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a3441e86d123e4a60ef60174365d64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b2e196fe2f76a0a3a6afad6fb314c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f0daea5309cb435feaf5d35c3022b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0621327485bc047fa1af1c40b375fc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e059c78a621f971331200306ab3ae0f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f0e128fca79c6bfd43d5aea0abf2009.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daab951e45a622b7c5b7d2a1f2e0a1e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af0dcad88efd581ad43cea73ed941411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5bbaf601afe2536ff8dadde1fbf47812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51455adb5c590addbf492f872c6d5c1613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ce1cca73530b429b5c634b0d629b114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c562dea727a1dfbb158ae5f701e1b2215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d928e9c2354ca18d1efa71380eed181116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44023db5fa2c4623f208e2160e5d20f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b453d7eeead597a6fb834859e9a926ff18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0eb09e19468eb56d689c08c04e1fc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcad72e28d1b4b392639553ac921e2f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903772c9c667df5b37d0692c16ecfd5c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968782ef2a371c333eb7e7f4fee778e022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c4d0e0f3fc08429e06992877d4887523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b1175dbd2b301c6ab75938f4257deb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bfd5261f504bba97b05882ddb70bd325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d045e7698ed7c29488474d8a81c8226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c596d8cae37825a2bb5e8a36cd22b0727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ea3faff50229dd5f63d9a86bed1af28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fcd323653df557f01a77ce12912bf829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d30236dab7383b3754abe677b6db830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd9e37d3f3592ef3f198bb967e2313e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0e932f601fbcc7c4334d6a1f5b6a832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c7e48339967be8eadf06c83a200bb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee226087e137cc70d3dc1c914b38457134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9334e300a3aa5badfaa761c69a42c9935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb0cbd229c0020527144bd4e36f312436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cdee16c801621a425e8cd7243a18a737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d5c647f48ad826c0896f505d17f0a238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd4d119ad2350e1f1ae9f1131677f0f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c777ed3559280d5a52fb5a1314572940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe87d7bcc0a985100885b2eb7da468d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3cb7c5de2bc851b89c2a0653589e5b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a3617c6d7d29c00ca75d77831ed0c743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a3da3cb4da9e40b899e40244ce80244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f5e6d7b5ba74e7037766fda0dedd745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c4181045ed237472a4996e50044be46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f81169d7895f5cc595ad137604b106447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66876a3214eaa704f5b6c6840e374dde48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48866de2f6daaa170f77f79f518d9d949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871288ea8003b8a83921f16c8ac57f4950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc784f71d10a3197dc38681f0ffa02151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3282fc460b020a08344dcbc8efc9bf552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1459d65cd5af5533b05cc7b0045122da53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4356f8f84ca761d2c4f531a53b1d39e354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c257795d538d08b4a52e4853ffdebe1255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae2edfdd9649fcc91dc1a01595a60556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a98428e3509fdf20e1db7e5c7c9751e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977a8ceddf0b6fe4617d85c0bdfb069f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fbe037a3f2405ae418397997f98f5659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff5bcbce9e53fb9e0e17b508184288460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e3279556ffb8893db20f34469850b161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a40b052ac1df7ad2900cb9931334e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cce516e071f1ceebe2bb87f5723ca163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17cf3bdbc0a7ada6a79277e0fda89e364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c43df9e61f35d8a6d7d63e9015855065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b247bff75853ab2c8f301cc8542a93b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec02031c750f9635ac525c63a9a2bd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb6cbe2ae15588d83a6b5d82d0ffffa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b03ae6d4a5833d7e600359de81f3fb569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910e0d755f9f269b344a461c9a302c5e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c88b2d7893054efa9e26718a3b72f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba03c57ff8c3bbce72651cc4a21533d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde1db6e4cf85784cad2a58a1ca142f973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f5cdc7c04e69a95dba6beb806f4d3874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5e191c6b57b6bb85f4cfa6747964fd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec44679934c0d1f4d9cea273eda00faa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3602e105262e9028e3b237230d293f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6eecd44f6e56f910d4cd944fd60e4e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a1f2b69145f367690add069611280679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a8a8ae390f85d7e2dfd1410979e8e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7222e4330bc91f39aa1ebb689598ff81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8214434138f5de612332e68d643541b382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ffc49f8497789b73f2ce4ff505f78083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b395cd3b916183ec2b7dc58ea0d7a1c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea00e20681c2a64e3d4a320422a6a2385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072812dd9fc6f24892fd51880cd5662a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb9b2af19cd66c2ddcad590fb0e9bd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da7a52edc225f6a492194908b48458488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0303b16ae11e44ef35ad6939177f4d4f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5860b86d35773a5bd7c82185b163e03690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fffd7904c1949157a5fb2aa0dce86491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cefec241e4adfe5a7c70f3c589cfcb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d8a1e14d14442eee5db088375faae593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d36e93875f00e145a36d0bc8c9ec194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa7e359c9c459cd19e7c61ed6d1193d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf389d873a279c8ea995a85aea534396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa571b3a5f6195b4fff4b6ebb1f21b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3146a632623a94949851c6102e568d698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d592c9a6b1dac0a38c95e1af2540f7fd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ea595e0f6ccc4111badc95a539238100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d59e25b33d12b57e016e45103a4ed3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835295654d5e35a79fbfb39c69ea128d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e86e7377c53facd95180940eece35b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30553e0ec62a03a0a59360c6ef46bdd8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc35ade28ef8550a640bac51d55ecd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c22ca0934da67532361155cb9a61408106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d689c3704655e5843b51ed088ba7bb85107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23ff9e9ab6610a34155ea2293cbe6a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b9049c806bf61fd4d987420e38b7d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc0155335b50b0e50ea938fca23a1a6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ee801e2e86cdc727b03b4580494d6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd81b14cd26d9d66266d6076806fac57112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8008bc17f01a26c18a32816feb5d172e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5697a4d7ee6d1481ffbcb58e5ef3c3b5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b9f3d97861b2adc41669d1eaba695115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4154d9dfab770ec608e8fd7a876ca2d5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce16338399465ec01db1bdfd1afb691117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f16fe4b40141f624dc382c27c6eabbf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0442296f6d76d23fc85a24382995c6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f5bbe6d889d0d2ab5690a6256ceb9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce0a42f82c18dac3b111f8d2a9c6c9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d044b20649c66ba06cedf337f1f7f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e3324ad8595f1bf717638b30de2c02123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6186eed1c0ab4d5cacc91059835b1ba8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b70c51832cbede1f844d2aec25211125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9664417fcff9825d4fc342d9ff8f108126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4befe92834abaa233e95a8a7242bc809127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a770d2f0831f55e69df470ee0404c3d2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec498ae29d6993bd5a486f45ca92e92e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e31ae1c3884c6b012197098583126f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f2834b8d5a401cb6a7d925d8b766e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a646928121cde310cfc6adcf065666e2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4728e1efa2016cd4da654bd1b6df24d5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e523d09bde681745b561780023fe510134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc4de6bc1b75ecc73fa60a4c04e47c3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961f5e7d0b186c478b3c81940386456136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d563b622184a05cfa1c5c08b279ee137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d77239d3a695564f03e34c7e44a9c22138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc125ac2d217f26c87ec48669b6225139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266f258a4ea81df32e20ad4014f5366c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6474594de3fce23de8f84f306301b8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107957d4cdf2ebe8f58b907e8a35097142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5958b89b401f36555abebc85da9b9153143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6569fc4803beb9810d4f4ea6629816b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc3af22e05737d887e1389eb94c0a1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d48ed133ff2ae9968866b025c18b2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32168aaed20a1d4c0cb1230350bef47147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71203e7e03730da95b9cd22a26875c6f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52278c86689b060acd0ce61d3d2206e2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1872eb90e41cbdedb598522b37bf362150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99554abb706ff97fb5419cef39b567d4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838ad7ad88297dcb47ec88d31dc89d7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efbf94c106f789bb06ef2853bdf55fd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab3a137fd67fcc76bc1a053a0c5150154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9289a57c45eb8877c1df996a129acd7b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26498a1a5566ded9c2a0d38f1b06cf5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c063b52d8ef8c23032fcfa5b8453ef11157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00474331bd1a52e879a460b6cb72d923158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5f5e2748114b7e4ac31f6e32e83f76159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac6ec31388f91b3ee4262969215553160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1963fca5f3f0255231cd277eb24999c4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb4faa92434664f8feabea7fc0ccd8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7825d6a7a315d7c03ff50bdda57d2d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b848216c659d0c8a6ccd157c68559c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53131b04fa04ee4717f7fd851a4047ff165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98fbba171dee2c50278f241120529ee166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d2af78c5a59c61f4c0718b4996bdb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de098f426b1039c0d0c695bd3ed2dde1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e74f6a1655d45f84a1a322e63f211169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349acd407556bf94a882946bf00d6ba4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae564c541020289405dcdf07a0738c9e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21581ff4ba3ae223dd7c4a7419311861172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f405aefe14c5582dffed4018923067173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb5cb9048b2332aecdda7d06485560174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb456202600b2066271774bc0a3e23175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba42ab989206de77fe6fa854e4c9f85176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f07610a5bbe7734d5cc2191c4583a05177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa9487840af016275bc6e22e7cda37178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d0bacf130af3a0bd628acbc1892fa2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8525589ce74ec06472a814cee417b84e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3acdedea0d570023bf752252cc24e49181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6576921d5a9ceb2a5031611524f0ac0e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa26b627ee8838dd4bbd30c65019c1b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7d12376444fc3294b5ad3287f96da184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b95e9fe1c15dc37d6d2b58512eeca185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc3bc17ce66c7000bbb77fb2749a7dc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb86290d8ff36ab9bb7b378e39e4f5a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e403f40b6d849d1bfe57243e8360a0a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8790125bf3b131d7faf91dec3cd0f3d0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d9ee98f1dec5b4dbb6d00096133eac190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f27bc8b783d7d3ee6bf641ce7728fe191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18c6577232f30989c398f4c6407d23192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a138662901c3684bc9269b3c7f98d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c166dcebe3d0f6f25272915169631194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8770be586b9ca210b535d93c5f5dec59195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef1b9ae6ea4fdbdbf03ac5c74351769196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e03c668626e5f02b3ccf628869ef70197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c51d2dd3b5c9f5318b92407eb5e2fe9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e0df90070680a8fff91ec8f17a3456199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca8c7344d50f98735e31579f6544c3a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18939d0bbfaa879ccd377046c5204769201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8fbe55039dc46c54809e347a7b8e21202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be2ccc946cad3fceee737c278e6658203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e049fa31bd3b31b22629b54ce5f127204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6435196bfd53411edf32689d501819205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0157f8f1cf5a317e229c44388f744f91206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d1da0d8d2a977a2af48d5b7344a9b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16153fc3b3c0193d53aea06208cc2183208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43440ca42ccb01391451b8fbb61d4419209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d27722789e69343e3a267107106e9b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc4b4bed80a29d9edf1662f35a06d9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec194ce087777d5cbd35075ca87eb8f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd0cd6adf0564a5a12a1c46a0426cff213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4746d0d9430c71871ac390149193924214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3066dca72809822f5689ba1948a639a6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740351284876a0b3e59343ba7a869bfe216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01eb7ec172763a125012192a2e2ad26217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8763427e986be4cf4324c3e604c2d63e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110ef4ae6cca6b9b3df9de3d2c31ee3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb4da04e215c1ad4b5e1216c3229f8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e1ee1c6ac83a855cc613cdd787d498221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0760aef7956a1554e43accc0d53ae4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ef01de39b65d5227b43ae2469e51b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c9a8cdef0403614f3817dfeccddb17224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed50294147c61c26223c2dc22d168009225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf3c4e1527ea885cc1fa7f1e540a572226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4334ff8fa3f187f248cde2653709e565227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48fe6ab5d426331f2bd0398b9dc0f33228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0cfbecb299684c4c1f58b1e5a70484229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08268bcb1527b20e3793d4ebd4c8e5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23ca1974624a1a715454b94dfbb328231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b019a63d89e155af7d97f34af260dd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18faee9bf2fc1f9e65e7d7798308b18233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a20292a7a9ca8a0513f3457e6692aa234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c66e0904b934f8a7ab8fabb4a48643235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8753eb46b1cb7d7261e3bdfaef76416e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae22a3e122bd39ea42b3965915cb131237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd643cc278448dcdebbbf5d5add239238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91497eeab1d430df37173c8c94011aaa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0828035ed7257f8dfd81fb5a5c8debf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8d94a6710f87b1483add704d03465e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6504e7ed7045fa6734de92e44ef2b555242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b15ccd33482f5cbbdb279b98133767243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1164f4d7397993ce5ce336c4ae5397b8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a03362f2ab292b443af658efa94517245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b008eeaf9a3a762b62642c5052bd6b4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449225d0d6c614f73f0c3e9a01a2fdf2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0282968fcb6d020f34d1b455b89cf4e1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab128b0faac22b661e7ae2a3f881b21a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef285562055add40d522c5018ae237250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505bba294e286a0005ebe8af32f545cc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fd3c9fe349c850dd9f07408e238142252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c48b4039ab722b771e00b65175edc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd73eea1c6d72198a8cdc0339e9ad47f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0906720a1ab08a2ef39c80c3904517255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5685d2c1f27192b43a02f63993709810256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f8d1a7f3ca4ce8f871e654ec09490257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d67f459c3bcee9040c00254f846351258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b5960db07b33834850e068505a15b7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664fd981ac037a86409c6832db3a118260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882eeefa92138523c713e08200add70e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec46b364baeb93a3964125435d24e120262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c559796b7464c9d944fd00302bb3349263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e028ccb56d87713021a2406dee1236264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2780b6cb861c9b212f322bf452e8d57265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4746832571d02feff9d793bbc31d6d81266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaafd56acb309abdf47eb2151a7a4dc0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb12edea48c06eb8d11f65f0fffa08268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb9e1b533aade796b741af24422560a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6df36e76776768e23bb976e5ec9e79270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b5e613e806a5901a8e662e922bdda271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0748c9f5ac9055ada98c61fba989cb28272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cd7699dc6d759d563076073960bd9d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c04e6b68a410deff709965fa15989f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb071a87b7af2a5ccc7eb081dbfcf016275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd52fa1a308c825acffc62c1666b5da276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f0bdff85654d7e77ed44a55dc75ab277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0335e170152da44f2b1d6b771df4b979278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6949abf498452380e058226af035b5e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340465c125bcabc38b7b49a526bd778c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6cb0e4dfab0810fc219bd9751ffbc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d96332cd3be33440236e0f2e08a4d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e748f26c434db53b523dc95e899e9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5640bd017295e4cd44c039ed266d544c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e3f722886fd04f2364828de8d83ac285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff095cf710be5384079be23f36cb6b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41fa413f52bd4ccfa7ff0c856c0d06287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ee3fe9c9777c4a8900f84b1a192b5b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57799103c8c288e31e5ccb4d042b6e4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee927935dcc49260d6013f81e126e7d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf26e5bd65647df3efed59eda198e5c0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d597a0ee8575b957a15428e2ddcdc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e2eeb1317c214a214ee0910b264e1e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15bac607c12f6514b5683718d75de9b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc8c0d56c0c04289ba94f1010eaa0db295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5f0fea52d09fb9abde60d7842eb19296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0396e7f4869e12d2ed7b23992072c464297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c2fd7d73447faee8ffda9f71b4ae1d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6d0c14ec5fd63b8d6ca362bd254e8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f44888a84e3e3e363a405ce1f61cf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1853641a01221eff7a5e5f92dce0aae6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e16188b3f4a0f6dce6b55a25c37ce4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f591f7958335fa89f0b2d254b241f721303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87544ff09e054113817ffae73ee9a100304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca31ff21d7fc4cc8bdf383ec6e1b61a4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d542e7efad74d0fb901bcbb7b95b3d3f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e388e9abdb172dd8f5ce6c62c69e2f4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060850c50b72853a13ae91870e961c88308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0771a2ba956eaa1e8899bd03a97668309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f684ab9011ffd198944e2fd0f19cd8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6166eba4f3960941921473fef47d7492311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec196214e72b45618582476c43d48831312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a02ea322886a5636b54cf519e67e9d7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d5cff077c44f9998a5da6b3afab7f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee9f12b392b29f8c831ac6004060f5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c24d26875ecbf45320f35795e2b56316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f834f03f7f90a14d701da5800fb6ec75317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22ac9c2378aad44924d9af0614eeb93318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5055fbc81db964cc1c099a93d9b45067319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12e0fc8c60f9aa109f8a69d84d483c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc71e4ac74c0d3f41649bd177262ba321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a306ac69827f6cb3a09001907b6a2c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b74697a38238efd460135329cad103d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6dcd454d780a4695163b60ac65fa20324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcb0c91323b743eaec7fa9a2c609bf7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e73ef2b9b4a0a8d8f308507b0680e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b88d1bb493c5c4b10e8804090eea7f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd77c7be834cdd91796b004c1bc445ff328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2241bdad8d68ffe5160e22a7fb96dc3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed596d5c9717e5abe73cf035bee0a06b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d0ebf1d2509833f3937986a4cbbccf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47811c84204d932d519b29654412d47f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc3cc98b0ade392da95382501d7778333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad6058c6db8fcb3b1f37c3a9666491334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e23b6ddc7a536f27e7897f19760b2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482a9832119e387d049295bafb453bba336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b406577cd7b147afbe6c2e54a5d5198f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664ef1b582d7b3e391dc56a9d15557c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f24584d6a6a33390a92e982b2c29ea7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb8272341df9713f166a045a8a2f05340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a60e757fddee64a29556906aecf5e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b37a147a4a4901f95c695938918215342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6859a44a35efab11d37017ec97dc78e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d077b1e87a4b745faa0de8a87b261a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c65dd9b9224496002ee80efc5f9be7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da32b1cb17e386c06768cc4b09747d6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f42befae391e027e604690e92f17a6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac063b37a86fef4d6e3bb0ca1ea92b62348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7640f46c7806510595324dd93e1b39349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b0c33b3beeaebd4a2e0d3191ec6d67350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf1243f0df2c418047c22f472be39a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d4794061184b8bff0cbe938e5ed18352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1bebda906f79e4de351d6694d71ad0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43650967783e899ae58a8d11682c50e6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde08ed9a5b63d46de7c66c074c57c8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315dc6ee989ba1da6ced1f5954720974356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31857f9bb24605ae702fcfbc516951bd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a514501afce9c319999a6be27c7fea27358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a669e2bb033052fd744ef6f2c91402ff359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ab2a498390c9a5bda3633c30c7d73360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c94b46669c719970182848e25003d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd010db3f6e7114a86a7be3c332786bd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bffbf6380404077b89e7b6be43cc86363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a3020c214cda8a6cce94ac6a58abac364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a381eb78a0c6c2fa72ae2cfaf0113a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ed302604697dc5ddea6a5a3cbf7fc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a439e98a0535116bd2da761d07b797e6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c791a2be32ad39e8f2b9cbd3f360b525368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8285677b3083c4da6f53649252a92243369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd409ec38368089c8ec98099f7b4e1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8989ccc52e5769b3ab3d5e748821f8f1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d05b7630d0982f85ea20c1338c032bc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594032c57152f4f3b547d9417ea5b3a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b15200cadc56600bde5724efcd9d229374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7452128abc0ae2854c9644ccd7e8f9c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7266450d5215f6b715161df90781ad376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d06d99fc01cf8279fd22ccb948ac6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d187bd740b27bd4436d16621e2f34b7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea1666f72588ed5f29d77588ff49082379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2926578a16f8ae84ef325b5281d47e2c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08be177207c5afc3b71c6c6a44aae0db381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd5ff821632d153e578b3b1e283021382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3992f30c25d602326f61799fbfa254383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b4d9d1f6ac09c46f063efa9ea7da41384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c935967b7cfc8b60036dc45835cf76385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca7c1c69ab757c513dd6477babb719386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e40a7de066a1f2e29e87e3d20e044387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe6ccf8ad45202adfce11fa8cde1b42388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562dfe58b06175efe75e703f793c3999389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c0ee70581ac0c266395175967e9f5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae02c67da93429d668f36cda097220391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af396ba1d6f5e1facb1edd7b7125f52392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f265f050893b6ed9f411d68f1435b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3830aa5e9af3e526a5fb00ce018bb1f7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595bc7a5b38224be20a8857ce5c5c2be395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62958fd18fdb4c7ecd15208e54d7e2c5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55049e9ccba2068e6c597bd96951658f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b0caf0a8fcf56732c47e827ec9426b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a848a5868a6124269864464a826438a9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24882b3b5677f9aea1db6430bac84315400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff6a1cd53e987941994b816a652c26401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27213dc7b164cdb0dfdf1800d307a42b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0118d3e9d0092f3cbca9df83f2c279403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f57d75ba7863a4c30576bbadc3ebb26404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce318b8d7ffd67e4f415daa81f00bb5c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f00cd3dd82601f5cf9d0234f43d672e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab728b09240dcda4c18fd6d1806b85e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bebe41751d95285820ae4a35b689e8d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f913c630fb0c11dae6588144a39614409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f11a2d20ce9e55d9ea7591439da84b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836dcdde84902548d07553ab5f6f29b3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e19a32188ad1d287f4091c73dca618412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de509b9a288670e7487604ea8f3eaf76413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93cfcd79099bf84bf6d3545a5934c28414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ba1b31fe5bb24ac29b5add15a7bc5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8e811c510617ad4897a19e0f328217416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317aa8f779ddeab976a2375ebc8aff84417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525a690944e9bdc972c12f2f33618a0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c098646050f65e39777c372393ca7dd9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9ba1c9de7145c439c246a4611dc3f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095ff70a520754cdd833d856282440d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ffd0f7b730b27c92b1fcccc1bb5fa422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ec4870dd71bf28cf964aee1897b6b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db88c85b5a97561c8342bbcfd9fa51d1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c4d382ebb8736ad8377fc12fa38ba425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cdbfac0b86b03a9751d2b8ee1af4b3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f05026296fad230cfed11fe4c3f63e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d3c2aedb89eb4a23cfcf727719386428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213009928f452d0e429cbd20a7e0926429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d293ea81839959a01b28b049cdd55f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d620eaab43faf9aec704047fb629e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d23345bc2119a62b67faacaacb4c5c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7843b5a3c9775c117f264a40963e4407433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66059e3f3be97d34ea76398b29a40e53434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de362317bddf34808ae89860ee2b9c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82216faa4ad252d1eea2ef893112843436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7427c0199b0e42803a11012ee271c28437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16faee4f8bf049a26bec48a76ee84f6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c47c68aa6d42c4372d07488291f248e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6430a56aa0e9e428889dec6a3cbed633440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c794095a59d0dba51c2ef1477ad8f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5cd190f88d615bd5995f8a59be27f3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d921fea3b8a38a038cd778b4d9923c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083910d8ded6eac72454c5cfadaad519444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f319a9865b92f8afd99d195738e091445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b12a39b2108386ccf41ff192f19801446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc5da4feaab137249cfd83a1eb2aadf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdad1f58e49a017c56bcbc3135640c4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d6f7c22324be9ce47acc1851d0d396449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf5652f4411688d6932a5aae933f7c4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb238d1ce62bc60b2ce9ea537f1e297451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d7bd6bd52a3473d26c0dac13385aa5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f94e87e5c25b4c861c15e11a3d212453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca14aa7bc54cf6cc70d4b8fe8ae2e70454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9e542f0ac2dd40226796a2cbd63b7a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a197ad9fa1b9f24fbaf74c17e25c775456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629db40de352a29e5cd0ff6b7a2de764457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da19c0d39cd3d40be529b7c6acf69a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba61a34af0118166d9df133601691136459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a660b70abba87f5ae70143a7cd9da25b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f76f28b848d9faa608f826b7c084f5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4387d5ba96107fc4d0f71f90b7b7a9e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273656376c5c1f58340a0a099dba0a94463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd816e7076e8d84db26fe242c0cd105464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bbf2eb4a92beea640194c3c1a4a909465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30060d3e177cf5dd0e811758656f6106466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b21f253de761cfa39b2023c774d9c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b2e78ea034c620104d8a54a56d74a0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fadd911ec138f849b506fe0cee5a4c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756debf2ab7c2c0aa0cc876f0f26f016470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ead0d287bf02c209205c9e79eddecf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8907e9a50abed49ac4b02607152dccdf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed21da12a31eaf972f5352db44310a6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0859499fb7087cca8f3cc71e698bdeb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c09d1bf4fea3eb9ac0aad6207d936475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424463a4b0ad948d36ec118b9ff7293b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097955a132b5a863dad7a4bd18976661477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0585e4e395d226154112a87f00fdf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da6a64b043a040d34a507b7371a699a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c17d749add7c72891f6098561cbbaca480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98957b27609fdf0462c1383f0541f346481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3388bf57e289d5c4bef2ab65811ee8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a1743e4bae730a025227ad87cbe50483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b510a63075f5c378ad6eaca141132484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f34280b67fe34a319cf31ce303609d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d76e8740b27c123205b725a78ec0f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24528378d828f4cfc7fcecf6e940c56487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d15912e4e31832cb719647fce9277488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71905ef4af757f124e28e904a1d61250489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6c22de0aa58ea6baf12623f8210ff1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28676eb656b00105f7294041fb6a34c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c0d20c3f15d4f1eb6d64d5390861c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1786c434fa6c59a91bb1b99fd09228cb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7bebcde6ce6fb352c225af1f4492ef494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e277093942cfa066b3f4e0b3c811184495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf7c3c8fef2abc31ff1579f3bcf0c0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1728aad1bba8dbbdc35f8225bc3ac7b6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2713ce76bec807a70f316de4afc608498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a41056552d88e0b62d2499b609dbf7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f82e0241bfe73f9e19628eac21c77df500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e024e73c48598c6dd283ecf93fd40a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8a07a4dc83897ab0a73f3b7a17929502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b99b1d195ae2574ff8387710d92bc6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af55b4ec2fe13973ad947e0b38d20e55504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e38ae081426493f39bc78b941e0a41505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d7953fff54b7a569c5cd3c8c4e69d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b15f865ea02ea473a8f5635b404e19507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2235d127b7f86a905c86eb005c82f6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ecbe2eb8389ea7cd6c7c517401e504509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e20ec436516f30a8b08dd5ce7ef0b9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0451f0307afee8ba5845a208f41cd0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb998b864a0162f3422ba6996b908dd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2f5ca4b364a6d51cfdc29afc465cd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53918d00ee420616fe2cf176222f80ab514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d5959e8aef7f912f092e67cdae8be515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fca2efae3a10f37361db9e052891cd8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eae42b81b5abfbf8c0d4c927d6c16b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99abfb022bab362103e47b8ff9142831518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6cd26d4464cc2b631c3f8fbfc04739519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7aadf7f6fe3619ef806cca0d0326a7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41224f8ad83ade924101749af734f3e3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467af1c89651305d1a36a6c9c7cb33b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cce39e3f3160a6e1b1e4d0edf1815c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3fcf4c7a7c6bbd4b31fcd0663daa91524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a39a76ee4121b1036c516ac6ec7d7e8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9570caeb6d061d92d49791afaf88f2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f10bb8fb202540bf0e3def60b52c815527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9004b7e6f5b72cda4f1cc7e1cc501da528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e8421c29f5dc95f04582d3bc34a2a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ca44568f61c0f91f246f874a8bec6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea40356c0304cb4a54081cc5601302c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd8c5c3b215a9b953c3d213f3fa1c26532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70678a342d1ec73dd38d3365b04ee0d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5566c1d46c24a432c136eee895eebc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d089414900726318855c890d85d87535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755fdfc270efcebb4ddc9e0e0b3e75c1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f95bb42798599d0f8d475b1d4871ab6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec983635812b1484359e04feabc4b613538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3aadfd05c9a31bbf1461a5f8901513539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d0038d17d077a457ad59eda71895c0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f5717afcee1a9f3ecc255909de7b1e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ae7d6079b4c0cdf534ea43788055b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ae61f45deb27e7f1bc5de517d31e7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034374ca9376e544c0f7c3c41e9be204544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e520f9940599792877150247540c346545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17791471276db51c2323dc3a26b8c974546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d38561c49c74623b9d361853ba223547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab9f939bb8dc2ea9097692952fe642548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c4a0028db5429cdeaecea968c161e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62e6f2486abdefa339318707401492a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43443babb6df72e1a2d66ae15cdfde5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb67c7a431c86a723d477bc4b7fd5c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007be5f98212e6ee81eac16b3bf04255553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0abca471cc56f620a49cd69bc4cc34c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a92cda4adfadf691e6d65b6fab77d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbcb39b4a3dfe63d4d181b7c383f15c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be98078f05c787ccdb5b63a6545266b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd34a86babb93b67c9401bdfb07bcf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b2717d93a7e66f992724cd9c7dfb0a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb6db24bac783ede750fd9265554193560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49acd09038e7d09300d7631559087c7e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b11d33c2b0916566f9b4619709a554562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53884d3dffa431bf9f0b73e8ac2477e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0807a87ed5f8b15abbe833459d4063564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e276155a72a65f46db732e9a6606f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b90a2998779762978ee7be44f55eebc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb062283787d9f3d331a4d73ae12ad91567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc948d4e2df677004797c933f7f26c0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842f534bd47e28abea0b6716411ca50569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d72618a2eb58e0fadfce2795e7ca25570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c50f11480adc65ca48097f7292c1e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a5a5be45ef08fa8bec33cf3759975572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4630db7b67fd20541fade2ee080dc8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed518507c889ef7f3eaa01746f25408574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d098bc015932aef820565edae4070563575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4893ccb01a471eb17dd96feb279442576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a93f23a65774cd02588516539517fa577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e7f505e5d26daae167da0cc1e8acc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0397a74a39226f627b745bedf720553579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f4c5e116a7e7e9c21dea1be6461162580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089de7ccbcf800e29270419c0db994f4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e388aa1b38c00d7f62f40300e990d5d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bbc33bc75981e99d1ff3643be483f0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba94ac172e3b6ecbef10bb483ea9892584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e27b1654f10cc08ce4fbcc0d439c7f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d66fc76a140100714b17664b8eaf1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1810b794e84f32475739dcfae2a9ca87587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b072d4cabea8ac9fe4fadd2631f35da5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da3170b501a69c5b12b08ce40195ac589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b725a3518cc758dad27147c296c31d3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd6f8b6dd398efd3571c5d0808f6fc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91bb86d491b1a4c64ed5fd90d34828c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0849b76625da3fe122638c70cb816c3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d9d3ee0c01eef2d5ffec3bf555a26594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c03f1173995b44aacba93d1fef2b7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9bf6804e7877480e765ccff12f6e7c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd6891cabae33b66b0cdeed59267b5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562c66e6ca9b1a67300e4531e5f153d2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6495c5fde297a86be73a0bcbd2d12f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d0be9a19e99967ab618f3ad803f96600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca5fb78c3fdf1dd1dcd3ccc07d158f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac470f6c2bdab9191730da2dc7fd596c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f77631a52a080f1556f0457a17fe0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f8e85f8efafc340d7fd6201063a96604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf1c5ba6ec72994cf4e1eb75002e26e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b1de9c9362b0a060e427ee589e4d82606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deabb2bdf081a42a7d3d4d125f797a94607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db96a310565965e50eef5b699f416bf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65895cff1fb155fd1a01bbbc2e7e6408609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168a308ec34f4997f8dccf02fe84e314610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0718c08f624982f5bbb10f8a3c900ed611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1743469e9bd3c4a32e242b84945bd57612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f383d12854c96106409f1dc7a0ebd1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f612f4014fda94ac3a4a08fc9f05dbaa614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0002f647cc58fec1458d95c5075b0563615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f7f2faf69cfbe2ac2bbfd313ac7ab616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e73584da68b81eb65e762b9b5a39049617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40115f09b628017ce237952495c844d3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f58288b056ea927cd63065cdf8e71619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e221c9fb48fafc07f0371974bbc607eb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff4ded3023108ce8c4da67f39a0ed7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f136449a36bbfebd2d6f48cbf9e66256622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae0c9bb0119ad08c6110c687e56daa4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436990f9dbd1fb61a719d5f03bab73d5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5714e7e985266d63aedca8134a63ef625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c90cf0a74c595ddc2ef8e68afafdd0d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ee2e7be14278d955a4d0404586c60627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e7a98f9e3fde6b57d06c955d04713a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef928e6659a41c56c8315139383fe8f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dccaab304ce141315149e8d3dabaa5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb931edcaadb60f55ef4486131de59631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344742af9d4545f256ee8134b4f0f0c2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f639343052c43396aba35bf34ced8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661291a13aa9651d605b34ce542e687a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f913dc9e08cb784b436f0e68d4d66c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a53e7d2af51882dc40bc69b3d9e8b5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc3e1662888986f3ec8179b654eb7c2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df07c548cc5c8420240d730396304ce638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94987aadf89365cda5995be44d91443f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96689df54a41af118e6ec3db68acc5fb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c0c2a8241bbfa1c0988ae9c0155c4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f18cdccb0118fd113cdc10ed21d59642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5332471bece87fe28a1144d378053ff6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf99dc7ecf20ff0586635c43b1295528644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb792ddb7a5779707cc137c91075096645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9ebab29a1316a026ddd7951669be7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db711550d004ef7808ffdd04c6c164647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2863ae4f44a9b943d7ae8144d0a0ce98648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f26d8e8158dcefcc557a216310189d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f2eb79593749474dff2aea3124a70650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396bad0ebe2c22e86646a657a15b2dea651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b3fd36a7be42eaeada07307f73452652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b5b95fe4df85ccd03921e43b84867653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60373f49cf160132e78c2d3216b7cc95654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1653e3a5e63d971c5fd39d024b02e9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358db396d2865861850f6fadb492c1cd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e998a46013337b3c82d08e1753bae70c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb39543c0b04e063a5f84322b55c2ab658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3773b18cd3c33d9aa1ce3354d75c3f8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1586367a960fc8b07450676b7771c6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04237cdaa8fd3abaf10d94102d06e82661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b39a177d31455c632e3c2954e6c4c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5047b394e8c417c3fa59be5d4a41ef6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2928a0bf0bdf811700785ee8a000bec9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65142e8c22bfa274778ba069ddbc089665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f52773fdca69bc2087adbca509b57666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a599fed31602e1577af5ece18db1a75667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce67fe083b05e949567273d7cbf44d6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb27d87a8862158f1a384519408f81669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e5d89df7de96017e6b113722ecccc8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2f2233cf8907784c8b2a734bd0bf8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a13415e7fef0e9ba02b64a99ad0ef62672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5017e7cb686a994c6e4ecbfe9131fd93673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc26ec42b074d35b1e150dc9760a42674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4fc0fb14ad292178c1add0d3ee9a2a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa6e0329d4625681360666bd496cc4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62aa0351045f4122b8be61ce664548677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db73627a239a03c79a4af8c43832870f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d0f170deb09d59ac7cad5ff8f1609e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802bd2deb19d044c7c4a8fb8c25238d8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbce34c37501e1c7801650cce08e03a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce507b260ab1cf7987412d5ab140e85682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a1b1e3fcda5e1284cabf1a50f0ae4d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b5ad9fa56e4c008cf079b6514b3824684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926680c3298a0e7a8f87f634deca5b98685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888164314016fb98f9a445e4106af643686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08260b64534c75a09eb9b173b8619c5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf729a7e07b39c2ab078bf10565ee6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766ca23915be9adee5ebff8fba092ba689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febcf071e91b6808ea73d42c39747af2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61a67625c3ebdb50580e9e68c0d2900691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e5b3c85d02754c8cf843325d481e3f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7309ee2059f9023cc9fb6f3e86f999b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a390c336cf214d7b7e287c52a78eb076694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34073ccb47bd14406a385c84f6a87210695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07969365855aad5f0238fc921f7d6c25696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecefc8c4efe648cdf55b47df09d3b8c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345afb1075eab30b1ff8aabc71f94e47698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8737305ddbd48231d1899e998360810e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fdd06679ca81b665a7cb370ce9dfca700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a04c855e120da3e666c119d757cfb0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9049cd230dd01212af7083a54f878980702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd79549319578d5066f8c70219b694a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc0005fc776d466c0af12d5251ed9e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd2087b30c817c54fd582cc8ef9a0be705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b93c61bdb2990dcf267205ea03ecc8e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7091064bb834d02d8737df209e701f3a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e64f5799c61602f3332335746963d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26651bd8b409bb8ac10916f5e8d88531709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f0d98dd03dee688c1f9a26a8fc5a2d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d98f83c56012f2c27a4c5b2c187dc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e357e15ef9ade6f3e1ee49c907310712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75daa9919f631cb805817433295981ba713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15099ef6f12619ffa05729edb13b201b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb4a5f27931cd4da82443a72e373ae4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41186880628c43661d2d454ac60aabaf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd391666a042bddf3640695ea43f04717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf5b478dc9f097088d9a4a61a1315d9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774ead3ca2db5a6fc99aeb02ba9f9f3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90235aac82e170470b92459c1e7b61d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad11e01c3f1c7e16767df11368f157721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68220830a0afb2fe2b93ec2f510693f7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ca03915e17e184852034e7e608fa95723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69128ce60b6431524d9b4fc8d2d3e400724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860470abd9ad24bf20d20c5ef64ad54725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd87841e8e8c9c048164f8096d204cef726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0164dae88fa15b862118cb4c579ac86b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd39d0b27ed89bfcf88816d7a5e440f9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b512ceb75451a82f4430f61e88d1fc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6893ad970e8d4fd22583b05b1ccdd80730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84340b78b723a2b173858c07184a79e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd08a6672ca814b30c783658757642732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31cd75299e1913f1bfc1a910b28d376733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba03db32d09cc454c4f0ed1fc93913734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec2685f63f9653da763d7a34f5e89e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c914a65c7aaac36d78a097d702a168736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d7471e1c946aa540bb7d9aa5a97599737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a10b5892744079fc1dbc3b3f340bf0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c710b8b78df46d2297cfeea85ebda9c6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc9df50cf9a80ec9739e18dcc7da63e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921fe9e7397c64c1b84815d6be9ecfb8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b6d15e1379a294c25d71d2eefe559a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b11fe65a45a03f654409e9293cd86743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ce6a4291b48cb36536d0ca16abb30744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b02ab403ff3e7065b42c3cbedc63486745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e0bdb547fa56362a60f635690fc385746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22654daf7ab0f49997d77e1506643892747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3519a08ec1fcb80553888eb829e85f48748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0412d04ea4f05062354067c173e8f27749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f655944cdae0393d903b10668d646f6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e635722c9aa449b79ea651a3125f2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ee2dd74f7b900eec47a24c799d578752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8620dcc88fe6c8ebbbcc7e13b251ac37753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd6cf152d896303806f534f34c20ed754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d078c522fa7b9e8170a5a7d59db32e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27923ec681164e2ed143e85a86c1d1e8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8139c80492ca7b0e4b0241901a84a4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e933f2829f37fb03c5701260c60a7b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5477bcc3f17c8c200c89d680d68ceb8759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>